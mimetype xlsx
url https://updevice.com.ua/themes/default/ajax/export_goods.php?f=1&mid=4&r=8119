--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1e0eb352e5cc30176594474133071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147c0b3e83e405a29b69f27b7fd05a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0dd983373d6d530fb99a39de142443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169112268449c81bff986a30d4b1fe854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca204f4aa668d52002ac31f53d057a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f062b8bb5e437c465a62a11e0ada206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03fb7b2e3d9767850b4c0a03e214d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088468ebba1576d11f1f036fbed72fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc8623b2a515581184f07a84954d389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf922e0776353be4968493f120d8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cba97733dbdde47c515aca39c1e1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b3c286757e4c5d9f5d26369fbe31e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e57483595f9ffbbf37ff9ecd51c8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d7e2a9a76e0e8dc64ebdc1f78d5a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe4693a303c6b33517548b3db36c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625be9b1d0ec1451893c2bc5fe64cad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0e2f61855de93034052f45ddee2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06cd9f24f39848beda80debaee88be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71273e80f0c7c5854e810dcc3e3d880919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17fcae9a2c272d4e72b42212fd4e8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3605194f89d427b8ccdf97495f810121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e3bc4f3555179eabd3216146612622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29935b62f26373bc850f9a75c91bc08023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebe35841058475664a0e2a42a0836124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68610391a7b71f464a3304fb43dea71025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc037612d72f3b37d95f4275a4a865b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb355bb71049ff8d16000259e3e4c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c157a5dc6368a33c98f4ff1aae4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b3d2d2a8602333b307ee325858fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869be6a4b9ed12a4c4316db1554c7a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adeefb3676e6bb6bb9b9dee14ab46f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530f9cf7b22833e62290f59915eb7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf385edb8f918ed16218de59d33db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0b526d6470b29117ad9b19d0d77634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a9a331cd1ac55327e77b0b592cf5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2d747ca6896223c6712086b92666a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d3474e755abfbffe4fd8ecfe204f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b72491ac4565e80e426c8394516cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fa0dc255df9c5c0ce23a9ca99fb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffca84fee5567aa28f3b1e793c61e8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381f222d6d983b59ef3d9f3a4b953741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa55f74e04863573d3c34b16a0d3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871b09e0976b79d5a643eecbf60e00543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0479252110772eeedbe91fcd4d5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c79eebf99e13735ae848240d3a92545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c10afd928e69a51900e565b0d6afe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd9f8c7e745bc66976aeb24c3b8ec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93aaa6b2a06a99fe0fb0b55293100a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de8eef6dc5e7147698508906702d5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a02ae06d811912ec870a895f818cf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2e8862085fee3858fec9881fdef5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b58f695b6c04f63febfad3b0e4e4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952feedd9522ee2f261a91ff86b18553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9af7deae9f4a92bc34c6bccdce7ddc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71585f8a7bc66a4585581976b30a04b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c725a95a0d547a90188ddf4714af69f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819c262632f9c541924499fbb5031e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b51e2f84c08ce54a8e7ae9cc0f3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f95cfacfb073672b1a2f9573794f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3898ed0339bbcab70a5b0e7f810c9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b6ad97b04ccdb4eebf4804869933461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a86f51d3a79d3fe77071a0531c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58902dbdd6f90f26fb07de92313fc7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe8f5fd9dd88927af22b1ccd95e4cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955944b245bbabd2647cb6e20232f03765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b07c90abacfa0dea41ae38bc74d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc12f5f92d0c8667f10738e5f268b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c0a8dc323df00beaf4470ed6112e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035da8018e9e047f3e64cfb4149a6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5bd8af4b5fd2fa481ad9f1783b67b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0018442e4181079ee92ae879cbad7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cace8f24bdf12a41f4f71ea47670372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7155f8026ab0db349e3b471fcbfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9932d1953fa457a1f7d4063f340fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392dbee0136675e9dd0733ae4baa5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f88d2d6331e4c748c300fef9b241e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75de9d2183d369f07e3664d147e4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bc283246e2bf1112cfd64c14d9ef278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cca2f56899369f5286f8ae5b855bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62198ea041303f60c69c7c16bd437d5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e0b058aa3070a134a7cd4dee787f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3cd0094cb9d99a4ce937e947f990382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11c71fef5af78167f426bc908c573683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caeda2c94855d51ae5d46181d3a4ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c811b803cc0b2ae90ef6530bee994f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32edff2e3e468e3d16f02ce4d3d6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b3265c8aabf67308398528ff091b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357a3aefb2484cb00e70a1138a717988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08df513b627fcae9a8d58d1970a11589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3974c9939b3fe4d88bdc4ca13da6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea6435e764c7961d4d574f09d1452591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3721808b316ab9db7fc47108cb97cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be83e25a8697f89e1d5a1de6829119c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664c139b0feb73379f196b1ef4fc9a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e402e285a13ae59ca378bf7d5c9445f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd0894f9709a505c8d581d07f0f0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b6d970f4133beb31bf3f2d405e82897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03074a2d39b4ea620d762cd1de3e3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9195213e8cac78e8279b87bffc39b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3bcc7cea5bed16f82e671ff46eede100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a3f9690afbb44c351eaf95b7c17f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dafc2ad21eadf7e0390756dfa1947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac2f46b353e00c4e5ef7c9b52e59e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1838a07074ae7162ba4b47d4684aaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876bd4f84b6b284d752e93467eb913b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bc202dd635175595d995a76d1d6fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af7f4961a2b08ad9ecf1e4bd4c550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318548f3e99c115d719435d656df6905108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a99c7947c677390110be4d12ffe3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90edc5b08c88db5ee17791d119573fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153821cb441d2345a9db71c874629e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1c49ed2ca4e84ee626e38b7e925a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63937d4b721f6e3344a25653b1c71a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1363b9e52e067fefb2d73abd0ceb75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76169d9a42e92279c9eb2bcd1d4ec05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c1b3edb223ae4c03808a645ae7cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf03b6d33196e7dbf0258bf79ac625117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f8cfd80f80d52b65dbe6e5645f5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849fc17600980513d96ff5592fa49e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385115d18861ad680a22f6e31b620eac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587af2a121b5c9811ec804661b6a788121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9db79f649032e7be967bdae64cea3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65a42a793e9cbab32039066805be8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c211b51353bc16b451559b5c1a07f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c713cc789e3c38b234921c1767c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377220375c11b32b9cb4c34b6a227ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a487a3fd819c20b8fbd385c638b92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da702baf287af4d585c723aa00a2fa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a1237a8405febf038ddbbbfddc45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd5c744d087e925a986c152ffd8573130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c153f47bfc6dcec51e2c5293a07035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c60c3667c830c67f92e60ce1a4fd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a3c27f69c49ae77be7c74a23fb738133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5329b86343ff10adc24828171a13a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d798e556fc54eb4dd380ef0975bf3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2dea2799fe412866635596c4634f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ea0185cf4202fb2d0e0ad5beb057d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52c48ee5dbc8c67d61f06459fa6ade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4188c6261622da117a013b645b6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8586557046db84a264998eede63b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da391f11351d85390f6265d4e7ed6ad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe002b52342fcef56864a6ca394069142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bcdbd7582ab9d41f889070deef49d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78beb49c04663052fe6ec8319a8bed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff287f9ca06cc019305f8536b350416f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a77de541fecc2d3d66eb9b24e0b6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c865ff5f690402bb8c0ac7f5895e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f24d2a908ed1836e655e49810a7bdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caad38acaa3f7e62297e0a5cad21eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c895cd0dbc92ed13a1dd23a3a5bfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c51e1ecfaf1526c41a7546c6310cbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16001f723fdca62c31831b93b19976e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46f3cb3253f50f2aaeddc085bf356153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acced37d5558077140cd4b312e3ef23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5538e4ee56ac84afcc6485c4c376e0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745bb72029f141a80743514eb5297d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487750dc47983d2f85f98c08595c6187157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4065ccb58475439de4e86ff2af828158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795bd7c896e1c70fd50fe40c521051159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4daf297542118faf10edfbf07626eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d5b652ec4ffa42b28944fa8f9160c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b92bea76fa467c0f017f84299ad49f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41065d9bcb2272b6372efd3c65e035d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb924fca2ae8262a881aad07025e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0febf1623291f4145bcd21b97d24f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0292c0eb3c641277edc18654edef2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e28e0d28b9a4deda358021107b36e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903aef7b7166ba768dddc379c0851a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8386c2f5a594a6ce28b1fd7d5e3aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ccd27e66913dbc7606054e99a35d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ce47402f0e31ce119ba1a3defd594171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d20e339ad5f034ab45292edb2565e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe32f83ed9bbf6db44eb94d22cb746e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d2af8b1484300e7f863b0da41a285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9510bb52b4029657491183f2421475175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9029b4187c724b5dfc8b0d37d7c52c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4f73d482c02c28ddef4117c857cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091735082264b1f3841c36566c5e51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278367603cc2e2366e374f14098c63d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00419e27129b04f16278c5bd8651a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8bacf28ca45cc8762f15e177fd91c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274faf24f85e82b15285ecad3afaa54d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c66dd64087c49c43d8c5a2affbb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1dcd4c21bf9009e6b67bee94a6182184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8694ab485178fd9f34566e9080ad9c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7870fe9dfd30bf03911b203d236036186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7c26b7c841a7695967b615a6a356187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1760458b3a32ea35668cbb3d1b8492e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce662dc1711d8c9d22961af0d92b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75664cdfe765152931874c43dbf51b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ade13d92572875b172356a22e9c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35682fda31360e977c96589bb0becfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adedc73d2b04a9fe6eba71b70e426be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29194a98612f6e2d4045062461ac31a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b61c8478afdb18ae61eb5d0bc61d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a297d344eb30f86f28c524d0997d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985e77db7a26cb39e5dd05505edcf2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9993a149d8dfcd591942be572405b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8c05528af1cb09ace2c784f8bdf19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d43ede05d78d89ce41a096a12f582200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e5d41af00a4e9108866f968d01b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997ed5e980584184ff9602c97843be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b3b1d2eaea62096d47bea3c8cebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818cc2d8c7de1e9d03d02de3aee0c48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d9e70ee6d5c7f15509c7815e8d5c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874d4b5e4bbba1c45d9518901cd882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669b6c80e03b2937d4e5b01a5572da9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14be10720bf7bb451520d7838b2bd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95cd8cdb3f730d20344d337eedeb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb23fdcccd70e40960d31435c8fe75b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103687897af1c62e6cb0931119de4ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae1e6f4476558c8249ddae189ec7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4fa337bffa0491382ec8a08cdb651213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa684bb2b212d15eefd6518c5800490214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07037ed200ddd92cc625aaee84125f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceedfbedadcb9158ce73449d740433f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1775f576ea6b88bd81e9d8b82f7c21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd0430f1600f8f372405a7c46bb699218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec22e0e280ff70187ade7da649c991219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff466f27c9c9656ec89c0f119a402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860847294e43b0501e19f1f02e6db48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71da412343bb5d027d0926aad295f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09b1aa7af68038f274609cc0af0a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebcafa23103631160b21d9fe4eacd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227a01b7b2b14a7d3d606321397e7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1106d50bddc893b523638fc4719479226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379826d4b5dd25f30fe466ea995e7d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c52d0d3ef418a037781db10eaa7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb74eb1e2a917bf739b28692f9e2e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d037f4ef49ae4f5482ff5c34786c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a02f11d4bce7274347842294719575231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33e0c9328363bce27adfea8b945013232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f86e1f71624915c3f17fd83b64a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8237caf943471a41c83a36a8c501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406921fa2cfb07e3b513b114d293376235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5aac01e2d8ad934de04b246f09d3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242973224b8645bc370965cfd429c00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c84088cd121810b98d861215ca6ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c24e0aab3cfae770748376839232239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08250b65f82439a203c442ea87e16e40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a0a3dead202341c5169bc5e335044241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f84dbdda240775814376cda2f5af66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59653384863bc4674221ec94baa950243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c6387d1c50ab1526c938e2a4b568244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152adb7c97f178501e85034034b56bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577a1ba15750585395587db4370f9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266651d54afd8ec752cf11d2b00c888a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb682ffdd45466824adfcfccf2744248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02954a7ad5cfbcdeb8995dfc827dcc4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec751d37ff27b13fafb667049b9570bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb5b5a552341f406646cfa9b50816c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ba56d7cfadc9208d77bf054e3719d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c597cda2c1a5f9397b59d21950f640a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bafc25e5026905c67ca69f4bddd3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7968eab5aa3ade4025b5acb14ef375255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8b3b73b8b23570e8497cff5eaf8cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660eba328443bedbbaaf5394aefc15f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1d45b13b18d2dad08bde367ec8e96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510a60c31c7d55ea628cb42bf30911259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31726764c22be9dca1bfd718cae03de9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a4c40de8dc809f354584e6c8ddd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3e950ddc63e46427caf8330685b56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a723e885f9f876792e631c4a9bf0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d4bd966efd730ece69834364090b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b74cddf3da4940e3ecc15df78d6390265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496515abd5144e76ae4fb7454970f4f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f65c11f288367e32b9de68345027267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020290089bca6a187adb1065697d258268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822dda16f0afdbd05d001bd648b93e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a2f669704560447a7edbfadb738b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231ce170851cd2fe45caca8a60907b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eb1591cda600b466aceabb9c745cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d80722f57c3d79d2d296b0918a1398273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe1765d11441626d946d067257799274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dadd0d3c1ab9cadfa0bc480f960cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3adcdbcb00dbd006d082238c27b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b2fdd835030e1eed46e46ffe244cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da6210480bb506a24f6482daacf92d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164c7d8a14d9b742f9706ed1fb8fad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e540fabcec25764e8d9fcc204c92a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63961c74254e0bf778fe5f50bbc6aa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ee3f926ddd2a8c683f34fada0486282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d2f425afcbbbdea032ae295903e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c9f054ae054f844940815f1a27f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ad4a754ce7f732f1d5c604e0e1b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c170b9c36c2bcc72d46bd7b6b002c4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a704cfd2c7b01c47e60e24fb48dc29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3828e8ee1e51031030ef1adbe0480288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac1645c4f2bdbd13e8b697649eb55e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce1d9d7fed49a60cfff76fd8f7a4c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f85e1e158e75874ab7ef1303abc01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833032867ba588015f57da4d92da05a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e78cd6c76f240f06bffb43477d8635293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512d9c283d7a90fa5855b393f189b30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d272fb9db52068ef3f52951217252db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de80f03afd0a84eae0b827aa8194cb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b58e1acae1f5cce0e4775a8877619e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed96d6aeea9e0de11215d93eb2346f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b8e9c1072a38397294d210bf0cf23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a4a2584ee391d4c1ab9cedddec80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfbac8ae0d121ae9fee525572aff4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce95c1aa4ba6cf4ea160cb6393256b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba410a0872f01ae8790bee53c5e5538303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8166514bde434c023f7485f3139c913304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe4141168a63eb82681489b9f7fd95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26556194616cde6e40bfcb3ace0afa63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6464bd92226765610e7bbb68c7fbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b7fb0f11fc809c97e970bb2dd9dd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173e88ea84465614e123adf2e4d6c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff2d15a4da138be97fa65b250fac0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0dc21debea0be552a250bc947b63b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6e3f6ef3f7dfaa9d28be43184210a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0eadf08c45001f5fd1e93f5df294f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ba22c43aa470cb136423d513e16b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835fc8d96fccff84c024e393137840a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad040fa5c2f6ee9ebe8d834ed15f63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ae3c6b2b7028d2e56d21835dafd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace60ee8e6188afde6cdd2636972b708318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237d31fa66a2ebb7204489eeb0c25d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c01b92191baefd5e4f4c6f6d2ffc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081857c66deb3729450462aa36336b30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a31cf3e9c20c6d46e252328897d904322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa54b4e065aa4a3d7bfd068491d2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e42bc717696301673448a7362615c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e045dfe7d2da47e98f6e5d8ccf98b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36fb0a7febf5baf18881a31fc628fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103cd293d4a1e4a882afac6c4fc18a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e88f08e4a267f41d4b6d374d8cbda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b258103883b8f7ed4a2aaad012dd6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654656260d0b1feef72da8efd23617d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534ad30dc7f18dbb1b928f2736c056a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669613535378f695d5c4903978df950e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218758c726ab7bdebd0ecb827935b85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f064b82897466ab29f411f99d6c932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d203045130f0c8a5a81d2cea198d07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3ed8f701f1a57eceffa48852111a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929100cf4cccb0fad559346ca51bcca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ee78e69bec2464cbe85df26073902338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9aba97371c02c582dc73dc6b0292e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b170799ff13ec8390538fe7d883c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f6a346b7068e56daa019c148a53d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf24b99eb43fb19683d102d1746f83c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480686608c3c7289dae6ab9971ea16c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bece37bf1483f72946afb27758a5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c7b902e15e6b08b41d8774bfe75fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3126db12e79e066bdef9313a80999a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb3cfe730c0fd9ff6cf00590a8cd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6845398166fc440ec1105c5a56e45f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d1aa9d7ceee42576a327578835bdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb386acbd774f45140605b700d0f0717350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94fbd6eb8f6739ac56ef6cb861e243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23042b36b1df2f030c23f68f701567352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75162f909b87336865fc5e9643fb2d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b05ee9ed4c003040c6bd18425abdde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddd8f4cebd4f755efd98b45f194fe1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b4a19b77dc07d4e25e4042c5dcb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02256c4a4c70be7810ecef9cf482f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff832d2d46cb5c5ecd9fe29938e47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2f1ea651bbe72be19e5c3a5efe3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5b592c32b843ab163d860470f8097360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6d47dea7b743fca3d8f36c378b36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f684bc0dc7142a0857ac2c95376d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b73f959872820374d428774c1c10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c29e22ebf803bee7b155a2160faa7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2c21d10634bb3707378ed2b6806f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc729f0f40d6794bf6a2b308a6b7f865366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecb996b1b3388cef5fc8c869a22156367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11084f936dec48900e829e24221719368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237991bc90005e075b1e3d4687743cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8b29847a7a8759a2d88906b7d791e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f88798888d251b4d1be68a760a16c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f8be9d8b8b50615eb5a70b9f814d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a8e400e6f2f25c9a15b370812b85a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49637e7b5739c9b1ef89db3da1af7dd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726d0128f16492f6d723905af9c76d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c90ce90bd504189b81774c55b3e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c1c684c2b38a8dd7985063af9dfdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1859e8538a77eb04b8c20e4d4800c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceb05bb684c04b6b3d82d699b6497c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ce93536e5eeca942f62649024088380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963afbbb66c0ed34dbcd5cc72e2d9a8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1a13bbb08eef868583ca424442465382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041841c6efeb1c933067eb53bad8c805383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172639a96073ca35fc2d4b81264fdf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03928e81cbca6321993908d258d9f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c11d5dbe1bc33cdfa9dd1f7a23e84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861da2615d25de4ef5b4daca88f5a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15203e39a8dbe5e2160d9ec3fa2022388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f97e08e85880f13bc80d8184341091389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91a44927707960e6b4dd05d7ea91d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fc153384f6b403e8786f8d74077b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339700c6cfa1b269b1dd0c5d775537392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bfae82c6b983823d2969d51f97bf2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf102920f0f6b3b0956f0f9ed0fe3f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95645ffab676dfbda56e2794551604395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067faa7659d5dcd2129f5931aa448a87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3455980a2eacfee1e8fc8afcc2368397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf73124cffe517f912b02a584cf609398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509298904b035c08899a7d66de8ee280399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee12df8b901f585fede983dfd23375f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066fec42756c1a5a275c28f70632f68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20057ce3850c37ae2c94eb8369d2677b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d230a7acfc572122fcaf16f5dae53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ac2530cca277f94a22dfe533b6d85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290d778e0fed2dd7f06e8cde7f75e74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907398b9f16e6628105212dfdae7260406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285e03d52a4a2e959325c2f7a2a9b89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eec4a28b21bd48a34d9b118bcd7db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5631b61758f4408b9fb7dca8bf4d649409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc68108d85ebef03ec7b2ee0515531c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca20b937f48574bf38c8eb561e048411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adae36e319afc9701d294ad0b4afe37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14088d8e6d1d4e2ac64eec56ac78bfba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39780afa7ebf4fd192ca58707f44437f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940dc3713724aaf85baccde3acd235415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d78b612a8b4023119aa4526c3f001416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c64a6997ee5ee25669a71cbe2373d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4cd5e31b654e6962cd1add85d198418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2970c353fca5bbd26cc3d2c9e50ec9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41b14e696a7de0271de340536dd5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99671aab74d3a39dea6b94bc72e653e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f8f9deef496d5985c7e4e9ef358f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e9b94994f1451d925478e06cc089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e0b60c812478ffd608831f81c3e92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00dd6480aaf319269f24bb82017aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb494feb615721dfa1d65b5ce46f887c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e7a401546f838310ec8bcf7afb76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d6d1075c007736813cc90c929bbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaa73ebd2eebb65d1365f52421d182429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155600102b8cde3030aa8c834fa10e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535497d3a9abcf035e8d49d053443a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f46ef4fbee54dee391318f48da4b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f3d969da15768d99c02073dff432433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a07faef62881849c7feaad2adb218434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a0a57343e764147a187fdd5451dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb4b03f81ba675c85f0f177caa8d0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe1612809f8bc19c89870424c6499437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c5037ac19c399e01c1e023c6fdd67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc6d6b00ce984e60f7142a678d2e01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6a5148033602533be92c0103a44d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb468da039a846221fa240a8a78c3731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775bc1e8929f01dc4ed1484c2407759442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a43b10f7f17716c7b1b829e7a0f2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fd22be145caf1629eab4873dd4a44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc6da2527a76336539203b3fc38133445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097e85fc78c6e9d5c0f0d53b6cdd031446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989693cf60dca45d65e7ca5be0fcb4ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309a57fffb784d8b727396f18fd3967448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af65d7bbcddf8ab24164b10f5e207f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496639b09a3bf80cbdb649eeb95250450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1720dceb39e3ddddf666d216ea2c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0a7c4d45707731e8bf26653c77cfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110469bfa6265374be22dc9a3bccff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332116fe0c250671183cbc11cd43584454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d38e5e879a67282fa5fe5ce84394df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b08c204e7668d4332ba46e72459658456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f154d7a0bc85e87d99e5cac36399b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb41e40e51e43820fc2740461c143e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998399864e698ef2a476f7b3a6515c74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1ee0710140b6c9e8d35448d449bb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fab434b88e8946244c7aa6383daa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175dae988dc5681804d5205184bee3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5140d78d65176c823302e4daa25a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753633b56cec1c6b05dc546ce4ccbad6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a85ab9bba5236c400b27d8af2fd68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985463837a05900ad11d9a11b4edf53b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e253b13e7f749a19e0da42e2ff48c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5cb6d6fee4b7b7db16d3a0cf3214d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459fccc0aabfef18caefb706e7aa3b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35520c4d3fbccb9111240dc3585c87b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b6720e49b769916d48c6de084891c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f4125a12f1e6aff9aabd743941c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5e8186a4807f6464b0242bae7edb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10fc0e4e703e7f056abfad99f4bffd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ce1f2ec58d2cf128b6d96213a3a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200c49e48a6d3ff62bf863fa69ba9b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8586e9579e9b2137aea679795e102477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bf608c5e9e32398e0226ce22c8d67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c48022e5ec7e7df28db8b9fdf20237479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee69f90c8e175e314d8c1b55435c4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da004ae274db12841ef4f7464f792481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a26d3b623d1c3ce3b95bf38ee8de7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148b40924080cf4111279f9e7040700483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc37ab057d4d1869809b84ca37db9ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda03f973d17bd9445fe2d4f6b5081d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d6c265f976d00bc976a3bb49dad6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac3783556ecafd5c6972bb9c15ab2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14bd2abaf09541db49c23fb39e8b87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b2eb54ae95167736cbfcd5c05c2ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d31d643d34d01430f53110e7747334490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a37ac535e4635aa8c31f67c651e3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424ff4d892281ae48b265f6ce4135d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff031d34b15fe8fd3780b204dd1640a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d350712f506cbceebb0474c44505e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ed55ef90ba45567134fb7d393e99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d25400f9c49e2615b75545a7cc5c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734be0e616d0f1e47c500631b881de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d3bfc52ae894d6e41ab13bdef38d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb38084a193f36ba1a594d4f3200e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62479060a8747736e33c7d3878631500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102f404cda3a8f3d7e9f327d055ad54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002092eab491f75f6e71c2b28052b59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd79891a164a3b9b9ef2c7ff5e35b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bad81b0d6e149773507734601ac7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce3296839d6ae0be62c87661a8f4d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b8f97d10fc30c0f44bff89ef38d4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7cf55d2b5100e90de3a7a53692764507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3ed6d3192784fb36f685f4ca091c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3462a7b711d29ad9b6f775d87adff91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791d81181740860b2761cf352cdf88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcffb185bce8845a2b291fb2410df7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc06461a76721dc388ef7ee4c53e79b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a88a77020a82e093fe51c0b6b648513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3357b7df667a73fb683d744c8ee99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c092086d0350fb3f65da16c4dfc50c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a5cebda9bf0e561fc9287401bbed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed097a547ec59d133562b70a6d0989c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c646c38e1aaa7074c5701eb1bc9c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1cfb52bd6e54277d6c653e35141e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed14018b293ac222848fc40cae3807520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e71d0eb5b9ad21f1f4d0c608d732cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ca6c3e87a198f6f669f556fe67c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c82887214169b7fdcfc4be5bade6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176e03431ddb0fa00620bad0253898524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0a1164d976892e48a1064c0e0893525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d75090b4d0eefc4f6e9a88b210bc84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3663eb045f64353ed2e47d6a373bf62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fffbc3fa504b11308d4f2fa63ed0c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53b65ff2d340722f4d67765e87ebfc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27ed91344444ad95ed44304774493530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfea479501651e7f0de9792c5db194a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8469f26f6ff0d5aca1f1b999847420532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e3e4d9162cfbb16543bb0f8350ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33289a7b2c6a67a2d3f78aacef5d583f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdac78fd41929a1a22bcc6b66a73b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1228366496ce48d2671c4441d83da3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73a47f841c017958f7ea24d10797b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792736c267999c1dc9bead292f80150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0684eb2b2433ef20cffc4c1bcee30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f778ef6009d6d1a358094c7422e1d2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b408bae3864e981ebdd2f26ece9568541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e848f052946968ad5efeea430254a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c730cfd338f2c57dfd2785694bc72f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786674f5111f31cd9150da4a169f62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce8c318741b019fabdfa9aa3b8c30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cb313a3acf904aa44baf7ed940316546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245df9b40b9d84a4170126d1008174f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22bf946f339e71da05ec6db2e9a0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce209c6780716effe2cb2c55509c105549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72db62ea515e659460824072d6041550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbd0a8d1379c7b5510d33f931b7678551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8536c06528e1ec46d2530f42d55c87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf0ecfe73b5b8905af148ea9197165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e1f55f0e78856de88dffd93bece4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038009a5d03bda81b09f71cf1040aa5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981ac17c7222f7d555b897b9b1f3c0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd7e38091448378dbe7607257baca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8555e17ade0714ad53dad20acdad4de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c14017920ae05c19dfb8fa62a01d63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b30d5ad7eee9c83d20c33ba2a5c95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a69a845d72a9eef138ab6d794967561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9815846fd29a4b08704871eab207fdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1ac8984b57fbe84035627bb05b2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3c39623780577b611e93ddb41789564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc509aa5bd0ac7649410b3489e08fe5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04645ceccfc6dadc25e3ec34e128c233566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d8943195056b4ab6a73d77e82987567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cb24a19fb1e4d924a2c659f1da962568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad85c650325821d97a44729b7dde8ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1af0d900064bc7ee9477f03fc4005570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3486c8d49fcee09e469e044bd1fc8c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb7e39a8241428f935ce6e9ea66f41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0270ea15af938f2e8d43400428cd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d23f77a54090c45309f28429eb99a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399d710a400512264004dbfab337c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0208620a13c22984f8c331d394ec78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d8f9345b1909066e3e73bf2b7c3b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0bfddf324ade2559b9bc6f0032f79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7f87732b79c2662b8ba5afc2d9415579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a9875a240da6fd95a873c3dae8eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd646723092beef3c3737f35ee46c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bcd8a873a99dbb6f3723578aa13dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc8f1e7a5769ebf30e144183b42aec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859734c04b464dddbf058db3457257d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98479de0e23c7dde636a26cefe50f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab54aa4b3dcd64356a7243657e5ccd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95426cd8345a281cb8f2baacf2cf738c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938b7943bd4935aaa585ed8d2c367e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d047a8f3fd281f93fc500979e3cfe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7bd7b31ff4f130dae20e5184101a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acda7ca3978b912d565eebfdee5d49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c31d65981f9074314b03463617f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a166c515c6c2cefebf9d70f612ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25b5d63e92890b88606d9991013794594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac224efd95b97b230286c5af647602a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ad51acbf6c03d5c558e0f35607a18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1db2c560f3e830187c4f548f73f79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd46f4b7e83fc81f09ac26997530f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1322272e8d950407fd1f7f70be2d28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b52d81d26d0fae9215f353c9e1f9bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c1a489e1ff9cdc55d117d76e59fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532bd4c3ce9d0749750a04c2264d518602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e30842b3661d661d318f7547f414603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c94943583ba40af1b81fc0dd923e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5753d3521576eb0e87291edddc6827b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6bf0602126b937d6c4e0044ee4ab2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555016803f5b840183be568c6a03fbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca79ae9eec09c1d116167d08baa45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f42a1f73a63a232f518acf16022a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0b5ca7d44a51800e1ac21e7f9bd3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc7275bb782636e1b8cf683ddabe3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e30d97132a050e46ccd5d38ebca2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904673adcfa976308699ce9b5887a8e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdccbd46c77110acbd84780c43ae6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8cda8e4f4a64f75e93f291aff232615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f6e09055492d0223018d85041263e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45340a77306473fdd60124cf2071124617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350c3528bdcf41e01b67fd0ea0d62e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eb8ddc2f3299129c7c0006a74a41e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb269dc65b9a7b3b8aa18284917f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d3cc5146a84287d4029c25fbb30e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f502fe563207af4114e871f0c324622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eca2a3f4cd1ac3c28e053e29202d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5fec30f92e19ebee9932f37d730a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c928966ce55267b6d640527ea8bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded5d90ab6db648a07d0e294057ba4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a5719127cf4bb23d2df780db05061627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0334b50f24a6720e3ce910c5f3f1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ecd29bd9eb5340c08de96f2ad21ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bd84e5970e45a919cb0beb4f8d31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2896e065ab6fe3884e7e1828824e8e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c26bf9ade51d503f2c2e66149d91a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f16e84f68f290899727fe27951f505633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6237c586e938de21dace62d91f5b9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104673744fe05ee841d2ce6fce6f45c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649989ed005b74f24fb70c5a0e254967636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037109ed8474bac1b39485281fa29c7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c8065220772a97865213fc9041879638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e4bb57dca2f99d90532ec29020b80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee305ba308dbd9054bde6818ae48a49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae38fe554ca82aa65ee2afec124f26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a7fed02572c383f5719b7edf97991642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38785d19b95b83c7819a16a53240f32b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36e81d0dae272a07972421479f5f2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f67071c2b3dcfda312c8ed8459a350645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0852365e1bd56610614baf76fbaa5e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f617fd29e901902b8cd79c196f5fee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d97c5e582d52a45eb12479f2557c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f23fc03b8c8b4b321534125a5783b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d0dd8b3845b10121508e12171a2c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b1174431ea48bc66119049c7832d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa8a4a3f6123d8d622746048a91fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a27265e326e4281e75f8af24a139b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22f1ac2723038bb36ef759fe997779654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90c9ff76caa6679ed91f269844be7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa12d591276faf831d3a0b7aa45bec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f437cec92e67643300cdafbd044ce4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a952c1544717f99cc0c5672b6de6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca857db350dd62fd76c39bea0eddf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adc5291c8fcffb6385537bdbab29fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d1e476fea5bdf99a2320c899c1d15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f2919e26d4a888bb2a8a2d531632b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500baf41a4b3a6e98213d669280d4f99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800569e0eb07d20dc4aeaee0a5cfa7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3f1ca3f4d1227a3306b1ef1670696665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74569ea00b9b1d37a2dd5c1b4de49005666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba795ad0fe967bdb508c4979ed1ac2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b2d71d4d224f022e3426be6216fc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb20c0bb7ced162f2dbcaa6219f22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b233696caf84dbfd8d62049ce8f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7010596151dcb518300e08ff8ae950671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e415f28a1441541f6854622724921d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25785d0f55211a907eef83c7e0c11e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e87ee057b4dfe2154c8d47e4e2387a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889cee0c0854849862fd8af8c5abbc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d029c5ef23f7671db744482ae43c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd336501411b83b641d350cbee3dbb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093969684a040a9de45bc2da860151d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c531e9c277facc1218466f7c6174524679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2b99720a36e6d2e9222d40bb43ae3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a589531914fd5c30d89f8de3a7892c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c273c40bd3b15f1a5cfca4af1b2b8a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db8013641bbe21962e73ac904047d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabed1d81b3a3f9f93025e2ffc0928d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175de1131e52e19ea58e058c969e588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4558c362c3902d6e67ed146143f7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7735550cba6a5879ad92c9cd65e31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f94a86436a5231a41f1bcf1a3c4d90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee65094fa9e33fb5114bd1cc6ce9622689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd642054e97020a93b331abdefc535690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1997be1f03d0f7b19e791afaf2dfd74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cac31d651264e6641cabb2808a83c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cec76335ce35296195ae7d7d267492693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080fa0bd63da9406592c96a8b49dfa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5dd207c5ddde3db5029466edc3741695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deebbdbd7c158726eec9117ab0cfbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27554333597855c0f061c0901d7ae06e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6262215869403fe5954f04e0c4c43cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105995555bd08dc052a76911ec790f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747d5fbe73a3ed21052cda610c0d45c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e991921b021371b92c89cf9f9b67d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce6e94a80aa9bb13471dc14685248a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1621afffe81b5c2d1a624a8f3ee8a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0325464de03b820f4a297741db8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec9edbcf0428a98579622a0d44a33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c0e9651070faf6f0839aca0b2ad5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010a62edd0f9ffb4781eb7ce782879f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b130d47c63dd1628da13f52e035a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada4ded6454fe9f7832784fc297a7ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d92f5cbeab56e84401d7e6ae114e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8619c9287d75ddee5ab8b0cdc1f1c5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615142b0cf4c78d54568eb6cf44dd850712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7966d42b70ac7ddae62991804eb545713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56565a70ff7a7ce7c8557cecb8f88f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b83e983eaa81dd947a9d4242f0817715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482c65f9cf3b69af7b6626b6929aced716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c99e5fcabf030bda00be4eb200171717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fef86b492301d4327f7c1708eb7e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518aa6479f2d86a9c3076f0048b7e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c6b2775706a19ca5f62b4969a75a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1950d468019597f66371c688c73eef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9c743168ef47903ceb1d68fbfa28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5031589c60617e86ffdb3727d9d440723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abe910a5ecea36fe21a84365885e2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0b41a04379d296d03d4cc5f88a0e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0888b6651d1cdf52b14ff4e4491bdc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6a0ee001674f24224e4a17b4d0448727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d51e98c6c26905e293771d034d791728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc6767cc80c9f7f59c6fc26e04621d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b3dae7de7a4046e0ad73ca61caf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5f2a3f8e8795810358f3eb525f7e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71700bb738dc4482cffffbceb4d4992732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2266ee275cc72618986d940239673733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f12afa1587f2b0385e8262bd82879734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062062072d637e9dad4e1588b81aa958735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c63de72bb3c1db603b56bb1c660d73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff111c1db4f735ec5d5237c9bdd0351737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c98cab3f539721bd425a93fa2cd1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ca8cb352967063cdae318de94e396739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2c7b51d7036db5ceebf80307792ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c4e54bab03db9a1b8bfc9e8b66cb9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943dff1a5000835836f6d0a06566d84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d359a1d7045ee06ba54131fd48e7646743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569c143e6abfeea2fd2cdc9706a712744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391556d4ff212f095da0fc347664538745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32931fb1780f0743113be0b53f9047a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062b034a4c40c2835053c34db51dae5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb988a28294f176877e28cf816310748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21fe9b39744b0feed47bf1a962d23b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f3c105440453fd6203a4ad196156750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e3da72b94d05cd3b90e14be96619751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d889446fcf41a0673eb8fa19e55343752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e9889cdfd0a5491f2db3c3b13470753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705d101fc05d5e3dd74b1de1dcfa231754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d56d19fb3cf91a1188508efd08cbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df907d309e6e70cbc88f130d5f3d8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed52aede1b8117c5e6b1575482adb6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0900f80db5bcb8ba5830d827cbe69cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36205d3e7e156a54552562723ea14d9f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af40e3b92d383459dc41b389d08e78e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da726568d512963350a8d70fb39fe026761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640a48e318f626d2d1d0effad8fe78762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6847fbc1b7ad208168e1ad941bbebc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b621610598b480c08f2d52dece6de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c6770122f740091574363b0b42e83765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890203b277ac0b73e6263f2f85f36898766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae674289d61492244006ead6096213d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e6759b5f01fad4d7c2f9f16d93e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ca50c343fd1bdcea1ae836487f7bc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d103861b3b5d8812e67958e9aa2b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837959c342da48801f08c99911dbfec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14c6d0b8ac24177445c720bf6856c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4feabbc69cbf682a8c1a38236bc7a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab233a06c438d0111f93215a2c8e11f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d271a93671aa9f57118a6b7e9b7efa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4ca2d01cfb30df3ae77e43040893b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb015c0d47801bc9c14305d59dc8bde777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944afa526c3aa3ce65e35a5f8e9f036778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30315ca16bdd0c2e619b87ea037da9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b471be9eb64d985550ead53badd89d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c000f9accc74529d2e42059193ba4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f622f6b07211c148acb53f2afec5e7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c652bca45cdb1bbb311e587df86d67783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ea34f93ade450ffcf0b78a70ce12784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4b252177cbbb9c8b44bb0530a6e1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f479625a8cb164db3b7c04e88c920786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14199a757de4f3c64409ed2dbac8cce6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210628b0be5440bc9822e31fb8bc530f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a402fa07bb07e28e7b4665a31cfde62789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b292173e4a02ee919aa0223b9b036790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb91033e35528bd636d92239f1a1ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4c867c33df7d1c54a54348aeaadc1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa8f6ee77a1e039743925c99529c6a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa60c05614ec4e5ce81d12344cc86794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d466f9de5b01249ac3cb68bb2732cee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fedae6975737e479e5a89104f9a67796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8bfe5a525ec1e93b82e55414aa56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee1855563273f18e316dc79e534eee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca81e0b1ce098d6d1fe449183cda082799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465fa7bd791ea8c1b7e7bd9d93a3c42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8179dbba01dd7af702ce67ca69d5c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868eb07a0acf91561383a174678419802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc7661e3b7a1ce823feb6f4b19d651803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3a13002fe3ff7ec43fbb75e040e1b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01856a819d518730d0948b25e456a173805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153014aa9352e5dea1f75ea6d591909806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696ff0dce9da93e5e78e62c59197419807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7f660b1f8c9cfb1f20624d390b48c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d6f06e96882310e88f1dd6f9ef098809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1003f53c0e25267450cb88a7fc69e94810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b6ecf375f334c0b4645f6388f321811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b2b7b82c2431d11894db6d2e05b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f91aa5bb7e8fcf243108fa340e3d8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121696636365c7023d929c138cee4d2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1000d4331022f91c88e88badf1680815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e050b6e00409139c98161a9227e17ad816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c764e18e0d5dd112182bf8842ba97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14212ce1213d068f5b0737755e7bef5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc929eb4405e4c83232d3f8420b621819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4984738f770a9aa9b0a9f1c0ea2d9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1d9e2a788f7df6859a49eafb7bdf4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec37e0b0fbc21ed6a6131c6c6aa86c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca267826f37805721b7d09b87970c78823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9724744c2c3408de3ece646a686e7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c4b0ba7fb0c98226ef152769a3f87825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb3707f8bcab88eba46aab9381c6c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c2965a3fa9cd2ac7ab08adcbb940e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22df848fd6a83ec7e89e879afdd7c1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44492b9149603a0540ecd5181f7c1390829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8d546f0183749d3b34e340ec0d181830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8859ae23aa8197c2e8e0190798e8a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766df72077611010468175f1254f3955832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f532add164fcc153d37e8adb7d8ae6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917940353c02f0078c863d73fd1df0d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179da353a784a705ec3144744b1372a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e6e4bd21ae3cdab234a4b14cc0aed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb71c4c6b497453b3c865c2fad0a0e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db872a9a7ff0fa4f12de662f479199e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca4246dbf6a29d8403377583314f81839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd685543f6e280c78751a5691666c9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecae4f4dc9d91e3885cb6077551fe1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5580451d9000e586115b05395902bb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c239c04136ce5eb68431a4de73a5ec5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865756e4b49c5b512ee719dace949b0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb87377aa713b66b88d30b278e5efec845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52e5bba15bca4fc9ea5ef11b588d3c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e61cb25179efd3b6b440472374e285847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368865a673e39cec342a006c02a6a888848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa7aa7f045c8ca56e58c29df1f54b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d6a37fc66ac2365312e6c6f3901d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5dc3876b9b1379fffc666b534c86851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e679a6c67a180bde8bf261903386cd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ad01f03a313108f363448b58d0510853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526334b857b4581f6bc631c7100f11a2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a06fd4157c795bb9a131d9673c4bdd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff520ff58a7e94b0fd01bbdd7f5c655856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f046a242a9d09b76f8ea363e096de62857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02ae474b543eb806285a5f382fbc25858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a9c42d8b1d7eb7da481eec981dbf4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0646c40c9f9283971b2ec2df2fe42a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd2efcab91fe0f27f706a69bd27c6f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c452a7add8ad56078f0f11699214d3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376e501039467a39f6b5a49ea0bc1ad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e2680443c9e4e878f71119d6c6a3f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e369fec2be3733db8531692e53702b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5f9a130df3b0f043bbffacd8a380b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aba1c1e406b1c2ee01ef1f76345c2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b670b6d6d5372cd52702d40d5ff165868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70572f1f84c8c3d0a5f66d991e5936869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf9acac58eaea58cc20946e16d548870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b265a11bc44c7219a7bf304b80492871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83587489bbc8456f2683d2200c77cc9a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11639ff45a6bb77d536c4afd5a910d80873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f1aaea6fbb6241ce9c4385fdc6c02874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0afffcd3494ddba05302c0ae54ee3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f7775d106f0ce5ed40e84254dd86f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0d1da06b80bd60839d2c174588077877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d538afc356664582457dec37b619dc8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd1222afaaec899d8cd0127b779e8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7995effc4e884d066fb29bb7401c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261775a38d311f8c88ad20a1747b03b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69014b9a9e9da05c7842257c761664882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a81dafde0edb575465216380f140a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afda7be7393adc6fbef9ce46bbfa9a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac88e86be3bc5c6adb3bb6ece13c5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfd918e2c7cce64332f9d450fbbcbe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c0219449ca5213f033501b271c941887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63994ef981feaeb755ba7a48f85fee9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827da9f3cde7ac20bbaff01c4f857ee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a98731cb6c846a01c60f49169917a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880201a87ee03fc9f73c9d98b19a265a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebabe186a041b0a32d95208ded462b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f657b09c7cbc0ba9552e1a5665d52b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3affe0145cf5998408ba7c19172e30894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda81f98e9344f7a30356a5a020b27ef895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035cfdf1c065444ed97ca4533e772b8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73026146eee78b6d59dee096cff2d5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505253cdd95728f30ca79906f44cd45898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a665e6d186511e970d31c1723b8e223899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4253c6e2ac8db0d97fad7c3cb987900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6148df27b3970a5e6f9efc676e808e6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb1beea0a2c0f4ca1c213f87be87d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95a7df00e26b05a4ecb84a39790374903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d611168e3f487cded82f50b2744c5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c112227708964aa37b7b6ac0deb0a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b306000099013a60620c6e79e4cd63906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b7c1dbbaf76e9e260a053d38f8c1b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfaf52161aaed52d0bdb2f5e53fdec908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558acd564993e397c90e6e9edb8aded2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43304e44908fedf981ac3b219dc5e9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250272a3eacdaecebb5995a8c318209e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca4e5645498d3b96165597d1eab923912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b766f82a981b08517d0e7112c49d2c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d81416dd802910e52b8d4daf8f9ad914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace55717e2afe2e235b6d29bc48a5a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd922ddd5d027cc7e2b22bac3d74f0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3108fed94d120364a53bc4c150c0b0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de903999b38ea5b331629eed126149918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af697c393cf1b11a508f0f2719dbc5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff5a96d488b345e30c2d2f6382c5f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b9a07019406317c2c6dbd6fc3f8b7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b6564fc5f4823c418fdb24098769e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f930a0891afe54276e4a348340351fd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea3347a0d806087d2763965087e732924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358085595607eb293d47bc95c584a7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3f89bee1e0285505baada00e714d0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86513835312dd4b7c5d023accbb6699b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def93f4d237e387ddb53e836ca62c40928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67adbf5dd55ffd045a769ec3795e65929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a5680c63a37625115539075588f1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e62ec43bf204a080570b6e2be222931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ab3c7a695f0b1bde1232159ff549932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd61c3f0cc2a693e96d616e7e1b69d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1ddb61e98b975ab190a99d45717c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97fe78ed292a6a5e8eff33ef46a7b3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93728c78a4e092754884015443655936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb167168d29e8f1ea6cf34db8d205937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578be2996ac16f3819917cbe57450aaa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51b20e1d1afe0d48b4972447a3ff01939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb72ef458258a42b548df12338f2d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba3f4fb3fa37e19c4dafa1d02049b6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cb68aae8431519b69e2494d903263942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc2afe00c4540e256713ddffae3216943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d52e72cad306d6e8f9b082c891915944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7220eda48da8934c11ac7034eb4303945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c090c8c97f42adb25ddd4c96d5e814946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad81bd27e8b3aeaead72b3e991e4a9e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eab0a0d23a1c436c1eb741f41930dd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4734307b85cad3bfbf914667cdc6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0c7f3bf7f43ed996123984517bcd5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f694ff5b074420b39275a7fc21a9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845cb3fde8837a1dc88eb64963dab4f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198502db48cb2a19084853186476bda8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ee08f61bdadcb2fe52f9d02528a66954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629609c74309803b908fdef76028da9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddc51aaf6a7987cc29f473fe39a154956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd06a86b67063a0157a6aae525efa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a163f7c1acaac7a7c0b19d922c6a4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961838094923d4f2d9d39ba3bcbbb66959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a556b4f9c5e7b00728b910ab5143960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fdc9fbf9a1efd281fc68c519ad641961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f554425531410d277a9e35ecb25988962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1bede1aaa8dfae27b0d990448babd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452d769dc7e00a4c570da35b96fea5b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e15a017c0d14818d92a5df0fb6aa95965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20795db6bdb2c3da33c17d19ba42355f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e499a56cd15b47ae244d1f7fa6091967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388ec231133c01021b292bcac610cd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4bcea11c67014247fa8e9dc23202b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff7571ca6babd9be6cd3462d56d26970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8938ee70114d543381acbddfc1e28971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc6b87071d3b174d66d53031f0f88a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c0a481bf403fdc4fc79b5edaa4e5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ab1617cd445e35bada71117477830974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b08c1dbd9d2516eb39e9005585c2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b081181fb695f080765b2f85b914c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f86def5bea567a8f3a790d1e4b4184977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b199bf53a983403a3ecb668c7163b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a10b89faba9205f0503aabb35986fc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6903a00e4dd6e7f645ef6a741fb4d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3037625792f12238c78ec258acf05981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5735cc7dabb07de404c6aba9ac00c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123883b67598a035897ad53fee4bbd5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7df6b1309b95ab20a6e0ef8ad1628984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce8e4bc8fcea24d2cc8dc3a0be935b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab746c5868c600e8976925125c069f32986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d92be5bd58dda33a84d0307fd901a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada139466928d95e4fdf560c9a566ed1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2429608371b203c532d788ab269bd3f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ddc1486834d2bc959c98c4601f6f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e26dd4d829742af52ce45303223d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6959b3faafcd0333979e25629cbfcc6992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd69bb2a1c2698820f09cb0d70281f6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7d66a28746882246729b0bc8f25bd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150dea4f597655f45cc5817b5263da995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9503f8eff67733ff06446b17db245ac996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8c32032172be0c9277528a493f77997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd56f7f94a44505c6e6ee931423dfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa768489233de19c35308f8e560a1d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7b8ef6ce32a1321641c31dabb6b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7c5a8005469c9dcd6ab1bb4615d994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466ca12c0b105dff57bf20941899da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916bf880a339c254304640b542f56156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dcbb6726c525da26493752859dd497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4eed9780d183925bc6b44e47fac78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4ca8f8213daf89c000e869e272a8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a77d31bf321060adf1740092f50b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084bdc258965a1921d6afcc46bcaa9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8431e20c04299d432f8dc34f9758c3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a341286b37f087bb82ad7c0f2ac3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0796b3dff4bf863b534880c53e3c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f688274669de8d4afea01a83509015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68811763137dc60da1aecad75d796e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa570d57dee274f5e7abf98352cdf4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54db8478199079be56a90c2f74ad6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead1caf8feec5b499f5e1badfd0a8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b1f1e653ca39ee2c073bc8a58fac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319e2880f7ff55c117db3633d26bdae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0fd39f697f42e7a60092b3e832cdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd5b25a53aa0669251c79c83f082323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8628be708352343653641e1a600849724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250ca325e09491a6de74632e096d00225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d602d81a23d5dc651c31fd06b8251b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908664737d07060b8352e603b2ac2cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d35e0929331fa651d0148515742fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f99ae5d5ab5265980d2bd7a3cc26be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8314466d53da9da8c8466162b909330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74702c7c89448086548c6c3f057273b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b2d6e99b50441c8a5d9ee7990d86d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a24e07dc858be3f286ae3583d91233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61067409a7912ec7d23fb8dac92350d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66fab2362e38764a1749ef62ac287335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084cdb9daf719f6db012d6935660e0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678da179a24abecce9bca94535f0f1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab06ffa6eb1ae60424c9834ea14fc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a16d0292437b0c7bad5b20627cef939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1811380deec15c6300e2fe1e24ec7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead27314863e3b1d96397d39c36b49941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc100add92eeea2059dc22b0adcafd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee76feb6d7dc3c338ee4521ebad81843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8bf1957e932ea3d43bbcd338a210644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65dfee730bfdf0f66e12f3a41c446a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781ae1184a7683b03a072ac5a0d09146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c326630caa37f49c61c4c9347552cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051264ae2b0a75ef0fee560cbd4c062648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605ae5af438125a1676fca1dce1394849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dac5b2a8d835091574ff36f2ce0ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea00dce79b6991a57860c5f8a943aee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84471fda1536da481ebc7511e8a738e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb3b7a37960b5b7b182aaab4ab6b8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55b672592571f09c4f3efae0b8e79a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e7dfdd7ae6df319dbf075560222b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec431a0c8cab34bcc85b5923cc0ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bcdcfe20b6ce28c46c95d14c5de6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc666f6a649f395847769e616e15bcd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e02e4f5c6171cb264ff9c8904490ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b40d7e963a80d51053048989d171a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3efb9a7d71ab9bcbb25813a47289561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db5cb8e68687ea314f2189856053562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87cd3fb6aee425b76deee826ca67a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317ff3ae83c9d2ef42b034a59a012e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccabb8ed044bfb30e0a39b682c743ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692874d4a89ce1496d3328ea9a4ed64b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497631b33e7ce1a636fd254afb8124067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f091aaf9cdf424a3889b6bd0d7811c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043150ff51b447f024c01ddc1ea7887869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80f434c8aceeacbf537bdd2930da670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747dbfb4b8ded546596844d28a5f1d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879e04803b4223624d798a1599eb34d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8779d2972da89f93d88c664fa22e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a65f8facbba018c4b949147c5abcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67083688c62711441e54e97418b7fedf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f523c810b1776cf016096a5ee104276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e21e73f82a72bfb4129c7863821a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc142448f0fcd8c1c4e721cc4a788478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f359c53600fb875e2ff475e857dce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c996f20c969ae23eb04d7f1048ecf0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b6d06011a792cd074a3a9f10698181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430120bb34dde3109e1893a6a7d874582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54957548113afdde6e13d411bf27ff6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae3dedb12743966d41622c439c1af984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906519168095a06c70b78ad8343c2d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dbfca1dcb4051c899d3a595a5275f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966f58a61eefc9411580b1336858d8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dc44359a901db19bca4bcf570eb9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4826fa47950d9ee628531ccfd8a56a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416254e5d12f86ceb53c29d05ac75eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a736716dcaff16f96680895aa6401c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab42b630849e0db43f9bc542c17d0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd096b55473a4d5831c22fb16308ae3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2286ea1d4f98d70fb5b6e393c26843b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380113a4d8ccf6a9ca6f2f332255a8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a908f57be655c65d52ac5c6b8859b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec6cffe19b7e635a0434c4e30744697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f59db61de030f0f316823199fd20498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cd0ffb46bc3784a09d681a04299d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e674e05ce26317907f94da10eb86538100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bda4cbca13602546348b256434ed1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe206aebbe7f0e414d60226fec8f76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3942a769c9d124df4d4498e7facd9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d16fd012072bb9ddb76321b09b5e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468d4b3999c8d18b1a356fa0714fbcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e907db349c5efd70da300d779aa68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde891ca17171706fa4d56b5be10b36d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e02d9ab2e2e73781073691afbcd97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60f599f0ebf62ef6cb16295c9b1a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95c41e18593166a39950f22bccca6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510922172f9dbbcbc2c1fe5772aa39d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55411f52f9adb66f3d6983d1e5acc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b21f91e7af0662f0ba54058b8b2b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf7b499f97fc24b5cbd4dc5fa92239114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1456154952d674770445de50c290c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212a076aacb2783cb07b1742e9657e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a58bc86cc37290e192eabf8845735a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482454da8c680941069a0501c7b4edf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2fd2e05cbfb8fd3aa44a6bb2ebda9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7d4372c9cb16a1e7446e07a89521120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0767a434e9d529f9f68baf68e123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251ec5b7808b59b20211f44bfee6d37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ebb0d8aed704d974329755c59982b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6925d0b421cc11c3d613f97917a74f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e75f5695e5a3ccca499ce68c2857125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a814b092c9de252477dc80d54eef3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbc685ccdac4c7e6fe95495ef0da43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cd454992695f2829167aad7daad90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681afc5bc369ca3dacccb3b63e3d2c9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567214a2669d7f26cf20b8eae539d624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea8cb35046d06ffaa2fb98bf7136ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2dc23c2a7047036844d60ee3ab378132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca17a2939620de87a613afc487ba8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95318fc5dc73ccaef39e7af4767ed4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c11a26141978fa92f08b62a001744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20cabd4ae463cc71ddf51bee1b0f0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b6e6018450bdca1c777cb7c4999a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a7565d649449ceb1199591c9565d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514777c8e4070546a423cefab470d48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfb045a3bcf9932251f434ca871fde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ac642f2345c032c2edabd7b91605141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984981c66f9b1008f05c20ffd98dbc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026523a90c49b168f59740106839277143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9dd40c9280757a371150ed80098a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d6f3a493c5f2a5acdd667de02aa4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b4f6a07660733ecf9cef1e525fb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e9551795efeb7a6ac1ea79685d87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d0d1e488ab953f20ee27601b3f2f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cabcd1a31fcee3a447dbef0905c33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316596c234b49058d55f1759c4adef4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db85d2a60623c0bf11041c60959044b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd704cd408bb56ea661736794f611eb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81f91f5d3e3a8105dda2099657535b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74f357da473802c34d522f73d02bd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744040e98bdfbf9c654a09efdc42202155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e090021e4df993f8c149c6d8395004156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80636eb55f01bdbffbf805dae6bca3d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799850d34de57e5d3cf3abd62e30cc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1585829beafe03836e49b75d00e37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239989a671a6606da36b9e269bdf71fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64675b587bedb5c3a5c7e127dfc7cdab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf768cb749ba3727c118559f45e6499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c53d52e92863f5f71a558e219d526163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486b6c06c990979c30b1eb7ce84066b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a47cb9c86b2a9a330e2eb45869295b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e911a4ad7f48d67a46a70786201df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8c24fb974a4cad170c906e5716f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f95f6a7bfec979721bb78322e00787168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73c18c7416f62a2cd4efa630b9e4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f0da15ad368db5ffa8557e20ebd9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666580579c699b80d3e749941d4ba6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477c09b6cd2e7f63140ae048e85d5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae125fd4db6f192b433b91f45a4e4e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf8d5f9828f96f26780c4c60c3c9c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624040ca3b15c24a8ba4901821554ccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045697f38c38d0487a8da1804aec993176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa545fc85c7c26acd84550a461678d13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd157dee84e51f931a8312fe0c6eae1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1d0ed307eb74dbde47946f50b12cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d562274cfe3d18e1263d7cc80e5128180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752165f9aa4b15eae236fa372cad3b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd428f798ab389e6c0c65c25bf14a3d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674d7558fde183bdd505f202744a187183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e979dd4e54e2c3e2572138d3637fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc3de87eb293a500f7ee7b48888f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a2f1d218d8b59f6ef27e3f0eae2a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f507a25a1c32c69ed0f910434aac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44c020cbf24e1a22782eed02a0699f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47fe35019e8703a4af62db63a2da01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607ff4d172e14364ffc09b81fa5b34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0e065ba93434ea69cb44049ef4caf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96633ac03663815e433214118fde5e83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f13053b0e35a4ef5d2f01f6011256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006eaa393a3866b9a3cdfa85eb56e4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4833dd177e372b558baf16579fe5a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7549001eff345238b29565e8962867b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9779cd5fe4b2d84855b29e10feb73f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b447a208af9f927ae762dd880e923198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb14ee0697f49ab4339f039ae0125199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8408b2c81c1a58c90937d8d2dc6bce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ef91780a202f1b2d4d139249cf5df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179450abc427267dac45dc96f577345202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48cdb2b3ecaa74b4e518d8127fdcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15e9e6b5b3a6c810681f83087f869c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df50a89312c321f73b9081049e7b87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd59862852da528bd67e662210e9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daace35aacfe376e489fa83aacd0323207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301035a10334c53982b42873f9e7aa3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6e51745c1debdef5b30d3d0e65c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6cf04bf8cc298e27da9fc636000d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbcfd9e394003fb60efa1d9ba0069a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5746ab532c869df2eef53cd32aa66f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ec07820d84fd092d137bb714c566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de02a35b253ac32f1c8190a2f89e97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba3b54dcbacb9a66d0d2a1022f55e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9438f4d780ad2359b407425cfbe18a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb350b4cd2dcce2c5f1961fd9bacf7a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1499ea171f0076f7a779ae5dc04b14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b69d19229d8345b37e06601eeeabb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ffefdcf3dcb1d193c870b09772442220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb196d84f0225a3c130bdcf1c891dbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868a52fabbdbc1142cf89ab0a3e83df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b59d70a30e8ad6ec768a2b305b9dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2272bbd8d4ca8b8e8e6b0e9ec0630d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d425135aab3b38da91c07b522e8cc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d0512c7f57a8561b6651aeb6858fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0cc5a2ebe5c5059829de88802244227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410e1684abe74c900aa47fab100d45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471cb7a6a277a1dd533eebe94a4065d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e558f3ce19a1a12f6c219bed188d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34118bda8fdd40f10f801740c783adfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50df6aa82ce14178b8787666cd84111232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818bca60d974162602efdccc39b55a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5fb6ed65be02529e8b96423762bbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73736614fc133c547cff8f46c94815235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa374fc8ad2bb6c3ab4dab3d4b37b32b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d5fd8be86d5524e54faae70bcdc94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b602b91509c8442078006c69562b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96872cd1dd02a3768de71c948be3f6e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf546c0071827d6cbc3f7e6e759c3c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4e9498883f8da0295a2e2682b4006241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9c373ec09e2beb70317e22c7183b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b8bfc190df3d4abbf940bad52126e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18e8b97c519c2835cbc992923d6db0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d59fb2417dfe8826a6b619e25f4204245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc876104b879b1d6754cd49fb6523246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70a4955cecdc51140d4e4fb7d3525f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeacaa9ee1c3ddc2e9d7f1589dfc6a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca2b644cd8a0344fdd6f9b68a5c92e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3c12e443d9172be13d3f9c7a29ce5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3603cb0a55399f79b61b85afcc4e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee529773dba7ad9047c0fb9d803b75b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e464cfe121d89947ebe4ba5b9a0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e426ad99f5d15477a85bf243c12ce49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7da48620fbff1fcc8cce51fd04ff12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2a51a2b7597029a4856a5381378d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f006d630c03b0159c6fb2afa837ffa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50886c51f93d0d89e1f8e64bc6822fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479ec513a7c8c0618eafac001b17548259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7cd36cacb2e8792c321c165215b76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9b4a39e91d85a9af03c4ac64ad94a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd96a76cb57fd60da7b15363659bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e5a576095aaf354d1f0ee39da781b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950a610b734fba6a1eb94bfdbd974d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cd36bb7fcab5c202d496181acf165265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226459415a328d2c6759374191500b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf42f704e4f1090e0fa34f5a4f6663267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45e14aebceffedb33cf49197ccab55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6292556d40796cb8a5cda6a1f9910269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca66314ccdf185b19c9ebf5de93170270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3da286780bebbf2eec727f5d1d71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08065dcf30a4af27a8db2105cd786e56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340f3d9a7e14f75d0833c3a9603de9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc11d41caacd2bcbd4784086d4378b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22d02274cc5fa4c7e520b46390ccd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e38fc3f7dc8036bb258ad63bc46c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d18a334d8a0714067bad99a48b6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565209071ef339b536975eb23d05b8ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0291be65b1dbf9f2846ed0d92a4784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075bb4b6f09f61532182ec2edd82876280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6979fdb76864bcfbbb9eb4e98fa1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad80b6d24bdc0067ab56141283b96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aab3200c239fe3ce4e30ee26d54f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2c6900b89bcfd172e703076d267b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7775d248116a1117a192348586c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999ce22d71cc54a792f43ca3f17aef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07cb7a3ce9c7dede2fbf0f94618b2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e976c1f683797a653763eac0ca7ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06aeb98d7302b96c919836dd4494be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c512df31e3d9b49978654a1dceb1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3aeabe979516a23a6815b98fb7036291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6857a8590a567acfc295e2cb546776292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221406dc7ca04749da3271701616cf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744b2c3bae74884ea0e7453c4243c08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc8cd6870799b98b7023fb2b4d9749295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33eb2fdf526a4d128c41afd9c4f530296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3729697c2ba7c5446380d0ce3069cfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72250c87e96319771322989096a58d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0a055bb5e1e08565aaefa11a5c180299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40e691b73846b32d8bf9d35a2a4957300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae42e1c0420496a31f86cb82376cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961185c2b97efc0e41f03f3324349b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f179307f81e05ecc5dc9f1bdfb9192f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34673c371ec2b852b2088969400b02e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a598eddbcca2b112ce4d3fb92a6b71a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0908ebc4f0f47480320d69b58e760a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac23ccb079d818b140103ba063d3f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad8dd660b8dfc5ec26b610524acf55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f38c9736d486c572d0548f945576309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b76a1b5de50f3e72db0483285db0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b07ce8ad92436107a940b1a923fbb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe7340ec367ef5d2c14b1a85fd0048312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809da4d21631c81e911eca9ab92c9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8e1cb70271666edb71b0f9879d30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a8c391428256c6bed86fb08b9dab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2676263fc6d705d82dec783effdcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4e816d3ad61d5090521ecabffed0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236063a0c1217cef4ca8a6e91b34fec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ed881b74253a1bc44243f3ff958e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d7d53aa7b2a5b0808dc3da49b42c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2d3dc0484325e1277b7f01e415b0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4400f5f6121cb6ab9d69dd19af9e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc2851462d2978342cf47c1eb3b9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673d2e738d892b6ac185d83546835f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02433f61ef99f1f3d23813addeb5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced01f1ef3043d04d474bde1277a86d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572666ea15024f5f170d600ff014642327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e92a8621befc8e504a6330086af3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88da2795fe8460ae66720c97a72fa3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d68ae37aab075db4f343b2db643d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b547a2b38e83e3ebc67b22695dfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c71ae1115773d27ae3f6892524cd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98f1f2fa1061a23c06c670a846e48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c308186195d8f7b47d72caf2a5b49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb65c03e055cfd388a4e5419f23d82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f233ba037230f5f07fe8341047d3c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2932176596385e31903cd9e7f09832337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ccd8deb0e26154c7e20c366a56a3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29228fb78c4d8a93ff33e67b90199339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818ef5049aad5a79515327e4ab88ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8255f9971d909d84248fc5c8cbfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e8f80da19957735d59626366ce96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4eb83689492513498c5233744a7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add274ccd7c32912f6832378a4724493344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e42cee9cc92149fdc023b12262e246345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fef2462f7f855fce66e095ed6b274346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5487e86cb1376035bccf11d7b9937347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd62ecf5999a220f624e0b4990e5b35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb6e6a4001930bf72088b74e2f3d03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b4ebaf01a4969cbdcdd50ed0a2072350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb3beb1fdd855c6b772a7cbe7c6772351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18cf1068f175a8d59496b681d7dd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1f6247aae6a448d9da5b0e22b5f2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769455d36716ff7be76a80359a6ba4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa87f5a952305b6506f6b018b900951355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8a47172d6ece3b4d72f46198ca14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255cf9b0abcd33d58280a8c1abc4ecc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a200273a3bd850d2526d4989ad0ad8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b7804672a44804f19a724f35f1183359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856fcb0e825fd8fd13d0f29760bd9c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59771a6bc6cbc32590563cd69a9c6dc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd080063a0bbd5d6756d555b8f840362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8674e389cb0ecc52e6bd6e881e3907363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc291c080245ab72b973e80c473a96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d89c6a0a124ee004f2a2595168570365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a12ddc97a54070bbcba3974520ccf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821e34a98e944713267e5be83dfcef5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900547c6e18a2ff18c923188289452368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be85fb9599afb2b2c4aa4ca00fc8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2838ffe34e7db6d991112a3fc8dc89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782146919885bec1b56685c44851f42c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473e9fcc9ac2dca985127e0eae83ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01916fa96eeaa4f16526481abfdf9374373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42ce39eedc9c8784db66f68dcb5f2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad1a06dfbe50b80520514a66455be3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093ea51a96ce3cf0532a1128fa6406f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72352162a24824eb5bf50d83cd4889bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31157670efff10a39e77b669027aa9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509083b8919aef733945b94223e0477379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f9a9d2136789e8f05e5b10833b1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf455ef5e06e0b01a0a7f7f96e71d5e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a837e2742bb4cab07c596e77b4d66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9d8501b6614a1c7982656f190429383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c89748e894ee67f0033d8ce0a55b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943b31b188d50ed09b02c36a839a104385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed023da0a9b62f9a17c9867ab460c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f715b1bb76c1aacdd2a85a700899ae7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c570e59f5f72d922ced76f087bcce0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6796f3968bed2da68f824be7c134389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65104ae7ac254479ca2e2c2ea7f5715f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7705ed92d4083c2ae5a0ae4504d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b999a480fa6c500fe23627ba962d6df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da147769d44108393a94ae39968ccf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dbd735e7ccb5154b5468dcc591756394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ef36f598cb6d8b0a09fddfd4a3a89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a06fd7bc905458a91eba7bf9bf80a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ebe36893e16ea5a29f057c4b966a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869518e264b1a024ad6420f54e728c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f19a64c68eb4c474baa8ea378200e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f0ee65e9edbf676ffb435099d447400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe68269d78cd2335d1b5603ee848b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873036e3870029cc6d3ce769a34264e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b243757d8db28c05f787a0db3007c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2144d4efbe9077afa2fbe10e724defa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaba723a59394ec5b01747c5e05b9d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439e3adeb66d7bee5c47e4114f6f79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50610f981940289b47eba3695f4fc378407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e6f1be14a81c840bf587ce88d45a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60ac145b109a71342d1d1869ed7ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84bbe25b00269ab24aa70f1656a5b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8b343a3172f8281deda9bbb8f64ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bb7c6f5423813900a4aa9674f808f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a936386a4d21bc6b236b0e7435520b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b266f0ca59faacec0ab0ce6eaf73190414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbda9ef1999a489bfc9c7c724d5d0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15753488ac2a9ab3d7d05cdef6812a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d477f936011c7fa896fbe4739b990f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662ba71f486fc8156d47f8276ae499b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b364be9f56d59922197a6b107d5a10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22242b8665e29869473dd35759c6052420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749fc97f4631d8784c8915abdc9df4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5527bf021f1b16eada4b4cef67243c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e51ae3ba26ce6cb2d33f3cd63354d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbe0c634e172b08131b861385b8bd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02813bb7db6eff3526978e53425c19c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06fdfa6a32123dca300c8366882c32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b859f87917084d80dce310709cc21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11232ea1b98d0ee8c8648c5f7a271f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd20fee6ae417b1bd75482dd788000429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d26a2aeec4e89554dc4f103a861111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27dd6af921f36191406008af83d26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ad2b48ee53eea90de3f5a79a2ba6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5108c7e2d5ccfbfc9650040c6b31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1009f4aa677e91c204fe45eedf7f1bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab33d558b2d038bdf8c5d8aa8aef4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c10b1bae51dc2653ffe0042cabf9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7440b9a8ef36d23c5d4cf733e33c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c6e8a476d211d1668083d59114fdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92691d0ca89af69f9d13a135b6a3bbcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dfb876caa4dc90f228db5c4455f4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293a603f21464bcb7d79de63e89f246441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496eb1d8e875d75d7f010cf07090e1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4372d1791a162f4d5bcd2ddff3313f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764fe5e9046bd1cee4421487d4f6f2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae57528bacba47928c7c9e54a8802445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68280ec934f42cb1526a1e32aef34ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb50a2d0cabc1eebb62c1bae102084447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4820ecb413d4b913974ec8e0823a14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e51ee758daca7e16467e534d5513449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6f3f7f7909c22f548703d18f8174450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d219fcf6417c590fb95465eb941753451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7163a13a4a8936d4a62c1de6312f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17582a5d8ae3e3ad9f199b2849668b2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbf5b6e88fbe8f524d4f74a9f7fcc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18f25d35a5f11f42a435225c475619455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3188eafdcb35e463443ebbd13cfac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4be511120122e6d4e0525c713a9fbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17a2ea48cf8545a39375ca7024564458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7322f60a0eed04afd4a063ab45bbacb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00ebdc846b0907141b47f063c8785b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdd9bc278c8bf37ff73c8384b3a8a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621242b4acf607f5fa767eb8cf3f438462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e3b2625eeab537082b961931f479463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadf59cf29457d1f33f7157805c80a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167fd3d91353fe54457474c64f75447465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c004436d8ad6334c800ff2f37e89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768b85c1406319c2556d0cea731169467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b86a187cb0ff67a4cd61daf135552468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4910d87b46b6155e1dd10e5dcf41ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd6d7258931cab655824745f03fed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a81126169c3ac849fd35755595b1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aed635f2fc5c3f6ee1248d43fa3167472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a1284d3806d0900f83f82e6334fd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123beacb6f41b0ecaf04e845acba2e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136552ebb7967c7b620607e85e0b659e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b334740b7b255c36b4aa7999f811b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a981d044fb95bacb465e0dd0a5755477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b37e234655aca1000d2bbedc3a9734478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f4ebb68c179ca795edf72d1c11899479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458119e6d5c188c95266832044167850480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bfbf54f870cf677b5013898e2574c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be5eda27b4830a081badb554eb903482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe47e8d3dbbb886c736c91b34ac13c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325510eaace0ad6296a4b1e49004f27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c024dee5c0b97b3c7cc87cd52e7926485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9110cceb7a1d97621515090d64fbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b8f0bdd19174fe2a748cfe7bd04a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930cbc1ae43e97e109b5d0c3cd8e71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eb947b2c6e63ba9acf2fa78cbd9d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c73889dee287a41257377cd24bca2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2354ea6a93680b23f49457da9de9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa232bebcac2e7d86eb81bd0184b7f11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e8ca0339e2524d335943194f888a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959247201e14588465e26ef79b5ca3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4887af0331c32f6549bbd496301b6fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ce77ef918d91b9217c4a4202acf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96308d7ddc08c654086f01ea7317ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e5165ba767ef708be3ca9517b8f96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffc0049418414884ecd87af9bd299c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e943b0159446e1b0eff6a7fc709e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c1f201b996dfbec975530e5374558501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91edf429d29ef2f10b39520b23ba7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39cd42abf88aa609c8b8259d2ab3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed1a70d0d10572ee42ea450d348054504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2acf910c37012cdd14c516f628ff8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886d4cb77f6c329a698974105c3381506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a81e255087f43f8a05de84676f5e1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d7206ac1299c68a1dd70805afef4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4881c5e72c781ad44398191eb534f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bb701a88482d2541908823d2ba798510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21980242e2767e4e9450f24eaec286b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e0002122bbba1dfdd38b76f6356d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf1372c02971b3fd044cdaf5869bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e86228f77bfd93e4db4509b4d1a4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ae306012e3b673d6b00bf09eddea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847da27b627049ffa79e8c9fd8f7516516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debadc6ffa38b0b3c136c6d7d147f3f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96603bb6fbd8caa60c14ebf08bc5465a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa62ea7a19cf1954126747696e0fcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef2d60278d3f976b7a6882d6329096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadeed86ded623921309b0a90523595521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a36e8be6a3e7375bebb2868111241a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee38649a695276ba561d6d90dafebd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78292adf8927dfbe5a871dd0be17fc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52323629b1608925e72a2f9cb3248a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bfb31caedbee40c15c17176894740526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86e3aa74264ea84f5d108ba94f968d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e40f80bde52fb41becd7a5064f5e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a1be454cbe96b914db41e84194fdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ccf284722a680f453f57c8d552d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd288ec95ae5a374a0e16f618cea8add531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354dc27704c02a43e34ef232e2d2c78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50738dba4b6b0dd385c36f8e58707c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3cceb9fcc5956f65b4b993a584e7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e5f92c846fb411922aa21234c6c33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34313aae93e20ce74bb1bf0ce56c71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce887b39227ea640a45aed1e21da4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf921050a23e4626bd1f683a0d773f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9cd288dacf30c689603f7787033a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ddbf9f5bd2e64595bf08991b23af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c114ff46e198732e2d2d96e108c8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762e134205963b4b87f62af96e8524d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72740347ac329157e62bfdad33f1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303a499f8c25e070fbca84487ec953544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0511b99a34f65d70b9fe7e30a9b482d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc616dbf80d579b8216582512a6135546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dcc9e2db1e5c30845006e235903dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49a6c9cc410e6c3b0bfd268e29b619548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4675ac4126fc189caddbe0bb7781e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6b59bc926dfdee4567557eb77ce5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f905b28d0abdec8fbda7d7ce087b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ef6c62ef1db557b650b837f066796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484861c66271b6247cef38f3c77bcd27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d950f60ee3e6232bbf77c2c8ded2154554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e457eb4a8b3cdb931144af335bd6588555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22793381e337db6a3ee4f90763ed207556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e78252267d4233a96eee72a2c41808557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3144f68fee8fd58fed138007e76c8c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472e9f15169332f6e8b955d3e1c2efd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732d1d90c430cc9a9930040b49f54a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e379a797484e9d485cc9609cb615aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393d815d5e347319d2e1cd8853a308562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27cf77ae15b031f07561dcd44e8d60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc2b96f79af7d6029e871ca38b5291564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896554f654c99f8811c67bcc6c36dff5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb85d4775eb800070ad667785bba6b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40ebf6e54087b56324b24b40800716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe3e7ab45beb6268b2db65176348d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52d7a7020bce61a7a710c05b746350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6429b889ad022e82bd27d7e8222d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4169017045e1e2d6dd7a7368571646571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b727e5165859be33e67b737c1037572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffecb8696fedd0deb2b4820f59f7f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2e8c90dfb1f3f6e1447dc2a42d6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472d2c3d7e4e1690be54e49255d55b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9865440081c901f20c5c5aa5c66cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a8d55b4e415984f478fb7954c3d45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da4196c11a0373192e76c192dd1cf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c2346ca1f67a9b199886deeb90d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f9c52769847a8c83a2b18564e369580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fb7dc65d812571ed89d997c943cd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dd4cecbbf41175f7f33a7df966879582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955afa7a1aa60fe4b2c587e1d4bbbf26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed073d9f94a7425a302ec7d549d67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec07d19b0a9407e4ca999b1132ea73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b97fa84036ca58c3cdad7b3d87328586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75b612c0fa2c4c1407ed55dc444b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966b99c7d69ae3a2f21a8b63bd5b650588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cacb93f09d108fef4b693dfa95f27f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a16ae6e9f3c6bfaac8de7fdd242d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa79e7dd8ca4c1585cf9f6ab6bc1c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d676b5eb59f2c5a3689cc6c4aacd043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50edb698c3c07d733c4803ce3acbe68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0594cfc4a5c6999c86d4e5d7df2855594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2255a4fdbdd7e2f1a472970e63864d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487179e65f9ec6f6e0d4d4f58145646596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73741b08df3d108f00fb21539cae4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d43ebb38df8fc3422eb9b9fedc21b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266f98b7ae50b807b88168d3b61e39f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac4c220b51b8f8fae7de66f22a857600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04171cc45b6105455595b6bbd1b85eeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0dc7ccec9076c47dfc606e2d8532a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525f0fc84aac81fc1515917b12d8d4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e9d76e01ed10099f0ccec3f1096b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599a940c1a4d31ec4b4957df313820605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720278238ead17cf9c5eb2cc207260d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52479b6aa8b119a30ce4571bd4c1cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923d531ccff8136e9053ed594f9184608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fa2aee42dafd3ba5b7d2f61b06c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e22aaf23e11cb1a30d4b53cc4254c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317aebe28d4a30bafa8425040953174611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fca2fe18ff2299829fdec05b42821f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d4a1f9fcdbfe39afa36488aa8547613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff00c533e4f70765f8a9caa475330614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f1d5c711d2795b482a76b19187d0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefdc334904e0c20bbfbc55c277b203616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52058e071db805d958a5c53d3e4ac43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a13d169f96eab24c638956960dc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141d4a1a83f8b594d7a829e31699022619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86268f8ae03595c4fa9283919af16a43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c20c0da43de176c14e6aa5de904af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732eb3eb9a248d3d3d163b9b5270637622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703cfc36ed254be51b6c3b7ea9ea392623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0802fb2b50cb68b063c85cbe43df5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f5d5088de4440a4621b7e04b0239f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32280b3a8adb7078597016a108258d15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6744d8301a3fdc22990074b23f4b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd07b9cf97e301cb1bf853eb3f51b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0363d0903db6dc55880b304810b09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a0d6e6e6a0d228eca3b366fb76fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f1b3d5ed7924b5662450f314fe8b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c89d2386ac98e569e9096f20f1db71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a362b98001c56751e4ea2eed7c27df4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e07271d853abf63c3f82733a8126634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa240abf7b6c43c47bc6f1b5550eb18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc778e4c305bbdd936ca4ad261ded56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813aa9e2613aba1c46dcc327e82cd5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba6c25d3f7533a7f64b23a63d23df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b1fbf94cddc98d9d68c9fc5e61ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151c4bd109efe8eff728f69a64eb9e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22763c4361cdb61bcddf45ea9a7d1402641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d924df7aac33ac517c7a22355cdc06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace8b10afc69d2b82ed7efeb855b5a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd3341a1f1ec5c32ab4bcb76d5db3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf361afd2dd751b8cbe8c7bc8dc93c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a0dbb029617a8748b98617ca4d5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824493e2e19869d7de844b60dbbd5cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0598da46b08d98907daf289fecdf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b619cdb8009241cabff4098cf9195b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1c8328e656ed14f3f3ea81c5307f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55406756eca11b2131c6973a014cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa317c0be74451d3e84a41db97a9799652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd84abe63be17fcc4514a2a19f92357653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada20cbb47d38e0a8916dd98c7dc03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea07f333c9d41b580b8562eb09714655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c5cfccf97696dfd545c44626216bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2eabb895c0f132f38c6ba23168b26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d35ee19282973c530f37241e95f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c705698407f7a6abb1cadb99c684b92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e20a05c4a2459fbe914729009c03ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50641959d10581fb40aac5c340b7f3cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e0a5b7646b24fab0ce82ad2b2b5ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f2544077d6e60441aad354036f41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31db7a69291dadb1ee58b098925409a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb2c8f2e8d8a62bcd0b9bff7bfc87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80648295718eae17d1af3506e2651e8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2008f14e311776bb6f2107063b890c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d18cca609d0cf72ddc7d701d2f811d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a805b1899ec36f671a76e1d61eb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209dffbe0337e798e850862f3bc246b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90641e2a47777f7072488b813e5e67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595dc82f22a5b74f30d3f7673f2f7a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb78abab683cf209c7ea6c98443da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc2135e51315742c184a7b0995f5dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ee2533d1c2351d1747a5cde17a2da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee96b0cf7f1074f36ac2dd430795696676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597152eff4bb868ae65ea21b45baddf7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825d714790650d1df0ae5918a536654678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab5aa441a9eba7d9c0a1cd6230af8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea33c2cfb72a1ba98ce804300cf9f48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a2d72265175897c5ce571490e74c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763dfa745670c5f1547eff25dc6bafa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f96956c8c82dd7e4c447a7eeb7c90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e1d485bc98f38b36c5f62fdccc17a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540c044b98f395035b139c4488d1e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beb6745cdce505253bff91936a0902686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff5ee9debe149d0f136e8ca304c3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fcc69888a1304cc39106e1d9473db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb6fd1cfd981ae79ea4cab20c6dedc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230807f6bdb97bb98e0638c38ba222a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a50fb77762766733ff38a2bb7604d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95e2ad6546cbef38282827101c855f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394396e79cff830fdb36413177b6884693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a82a979fc1eb4a88894942ab65c29c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948001a64b1b35c23e2b6530ce6983f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb2fb5b49baa2cc6023ee23e3beb52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a0eee6d4931fa991d35077bf3f836697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33474569ce160b46f10fb6c162750b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc544bcee7f001768887f9c47d325699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c465320e6b62c7dd17af689f194c66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e8bc9e033ad8685261120ea82ce7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1ac42df076b685949a7304797639c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7a1318178c7abcc6d1eaf8e21fdd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24631cb8dfaef5d3da2df1355bc3d871704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d4456f20731691133dfc51697642c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1df6d5cf3f4c5cec44af668beb4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cb20af32ce94d198fc0f389fabb64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cefb4671a0baec7cce38b4e05ffc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16065149f105c88f1cef49c89fcc2af3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac426b5b4edade075220b99a9bb359710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604c2731338b0dd15cdac0df6ac22a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8b85b7237262d8822afbb6b36b922712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a96a05b08972f42ed9c79fc05845b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c450bac3c5c60c2f838db7653909714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de5e6ab2f5620519ad9f48e2d27ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb033c88a90a2c19f027fad9864f95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf201425d1e388d02e637aa5b468d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c72f2485071ccd875c885dfb6adb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38f3ba44866f694fd22991ab9a8c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b503d1df88865baa564097dd066c7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d536e10db25aa6efc30f645a6ee2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c605da19b6805279b9e9ac4089e9a57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0bcce1d801ef13af2396e003133f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249adb538931133f8260d3bb211ef6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364bba267fb4e871a558e6a3fe9cc64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abcc08656483e2caa6b0e67fcd025f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e876e4096ed8a29ba47edc3cf0c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e546f423eb19861f646fea552593114728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b86c477d7933cb35f43f02ee8966729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617545c42d3734c1ff7881bdd2c05f81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51dc9687c62c19224fa229db5bec53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee9e81b5e34bce2f9bb9780784262732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2514a24cf14aa75bfdb5ec061a249733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4f1466b6116427245e38bc6a4a83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cec58ede12d34a663e727bf5c2085d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339545b661ef4eab2c4e7f2d3fc7968736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45cb6142e3019f0b415f2c955fd09f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bee5fb130b9e5cc85cd7dd5d7ab5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6569030ba346975b95aad81c3c5683739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f01530c5e5f9a15bf68b67469d64e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b7f439d93689ef2932878cf3e7365741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c62797ed7a7d6e7171d0ca1a22d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deabf53c9ba29904af7974184266af3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e623dcc5ca2f005fc53461338adc02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee613bcbd04f4d3a0ec924083eb60a09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8746a6cf23adac2326b3aded6df34c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2750027fea1d2dd1d2b324aa5d625ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150bd34f9c8c6946b2b970f6a07bdba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086acbf67379e9d4d6467552580e3c1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0283ea5974872349090a9b15291381750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70adaad0c0f84d7d902e0edced48ece751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22832452ed91d6eee4b82b472740c93d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f7482102e9dbc03c64fb1ee76d24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9b96fa8544f2cb39d6bf4c8a99561754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20a737ffc8b3a5c87be121002dba5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dd07209631252c51929f07574f221756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad645e3ae191bcfe9cb62ed06b04d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9271f8ebe5a6db424c6bebf7402a9d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b1e83c63f78deded4d2624e8ce04759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db099857ddffb902f837b9eb97a7dc4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c7e2b72941cd4bd89cbd03cd5d2eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b3dc258795318746e5d8ac9e165e7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c942af5201aa5c19689e5f1b10b1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5356e77703efc43f6fc6d1ee00449d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b8abbb6504b038c2a74b8d7eeb7e1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e63aa0a3b9e647bca7afb7ebdf84f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e3ed176bf7d186b692e0e9dafbed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03ebb6be65652dce495c530b5bd462768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cfbe69b08c8240c6877b3111be522769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127f93231780ef02140cc301f7b28f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a43cf7ffdabe8b4d8922826165949771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3917179b2d7b07e7f6e91765fd5912772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc68b9a1f922171f356cd810f16a80773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aaa1b0dfd93ae6cc7eea206d1fbbb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a77dc563aa5bacf453ca8d087bbec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f77942d0e518e8f8036b7198749e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c62e2bcc534f52a967de8be5b4f7b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba9c35c804df6c3775edba18b73bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e469cebc36e4297c20b02ee7005445779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03804b18e7c11c0ecb627937f7b0059780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9451c9f0af8b33c03723daf678fab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c4cefd568d25345cbf26a7446ec2d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48f577e8c737b969a987bfbadd487c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425da432065204d6dad8be00ebe247a8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2586c5f624e1d7bf02048142eaef4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407f04a94789dd51dc884b514c267b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b959e84204b0f9fa1ca75fa86cfae9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d7c5e1761cc34fb036a73bcb9d97b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f5cc40567028ecfe0da88e81b7afa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7dd50a0e264b4b027fdfabc71617790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c4c4e8cdd3fc1398e4889a29c43b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e954ed20d98ccd8b384863e4ec8611792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8f7ea7ef0c6f820d79bae9d52bc8e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e7cd52d7416e09a08f4c94298536794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe56f099a12ef281b03b4edd5e1c3a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f8a22bc76a6528b8820235153716796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dd2a028a5c0f2b49879a1faf12fc9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a076cc8aa5b5d4c98642ea9ed9947798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab12e93209a9fe85c240ea0694058f3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf245c32f3fa3ea32b93f8e17a4e54800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53bd71332e7bbcfa11358f1ce46a8a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187f5689caf1a0c9282c8118035ce90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93da70022c78c8d08e155a087c6d38803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a13a37c94008a43db462020cbb628804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deb1103018f2d75e4540605c87223d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f29e233dde2a7301c7d7d217ac30806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9e099bb4ad0a02bd9f0367244e6b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd37acd2ebe7cfcdefda1fa7b7e9e1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ba4d7cc427c5bcaaab018df1de10809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a96d0276b6da23c6de2b1b71219fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947721a25835868133553eacd992eec9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e0031398de72bbfdd596268ef032812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e15cd20d413bae6d6664482e89f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a41eab713ced759dcb495864358e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46431bafdc5f1e9162c6cbf509af41d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51011fdee57245051d43cf9f070beb2f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104efa7232c86eae696e98cad9bc7aa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca296591f60edae3f1bbe52651880818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f073ace84afa30f522eb5244ff0bbd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ea9e3129d2cab0bf1d0fbdc1eaa74820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051562d4131005b9826db9bf8dc94b52821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832188e45b547bfc16a0ba5ddcc3d30822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678257b8a290460d369ebef6533cdf9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c84eae257f8de80807378bdb46646824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d0e5814205697b19e19087fecba4a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42379679278dde5e29c05e44fcd71d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51b3017d4100062c9f2b3f61d45b26827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9983cffef61d04e531d954d929e8d00828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36439a50aa01dea45a5400b86675bf8e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d13c299593e468970864db84e2418e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61967ec0664020fefbeb7dd5b58c9147831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dd5cd821d404da561379b47bf6f64832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5852485bb4247b2804bf73ef326ebe7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f34582bda6c7c1cad5c49a8d9c0a85834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c1181a1626a2adf42973b14fd89d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f41747884fa8d2adafdd2df05683f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0db89e4d7ec93cf155d9204cc74a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a48d2850b2bf63b1599d8717261039838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4a37fc714f72d5e66e9d5f455f52839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7851d391b592cd0d9011b3efd2e482840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b209b0b44270cb2830c25c702be2d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863fe9df875994ab0180eb9c7ea11d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724e524cf4f149b0c1aae39bca613fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a8be89f1dd168906b804226c799e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee03fd1f1a00e74239081367430c0d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a18db494f93040828f33a7030248846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53b9b1aaacc6a242d4d652d1d9e29b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a2c63dc1013ed4665afd2395f7dc3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13b346b21b8daaead27a32f0db9cd7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb686737386643abdd8fce290fd5261b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae53c550da5fd1f4a02747d383cfdd9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4424867e45683e9198a3c0d85a36852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aa6aa2e1821b87119d30558ea0e3d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa8df972a14c72747377c3a58e9ca854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf93f3a4fe3b2a2c52b82751eb35a12855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437448327935445b449ca46d307eef3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2148f227ebd5afcc4f00f9c09eb1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ebd3b19390b825212d1189066c0a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df876af27f08074cb2a3acafc08c3921859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bb78e370d04c35a4dadc381dba169860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d6471994e171e90b88a243ce2465c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118385f2dfa2732cb33e80e7044dbc2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f1dedd69617923d9ab54248e2315863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68decab9a70dd68694d41b8cb1ffb9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a79ebadb091810ddc779e7fff9461865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ffd014f20d780d47801d813a3cd8f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f196964649d57f08c8c30266b009d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75607f90069386b29eb457789a688868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29db5cbcaae7b3b2fe003cadc733bd4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a8cbcb35bf5039fa970b67f5283e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf09a3622ea6d4c2f90ec6ef94cef871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec197c103df5144468933f88cef86e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608476231cdbb50c1aea4d7eed6fb31873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bc946b1c6df713801776f97c60a7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3c21d7623bc629b06a7f1ed0104e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbf5d266eb13e2e7fbead99d4877f1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade0ed518ea2d4a2b96856e661760f7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a47350250dbd40af089cb63e917b9e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585231282ce559bc141644dc8963f5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f65ecd5258ccdbdd0066606f48a8b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a94961a7a9be36436d37107474a05c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df752b77c1d605b512a20bbc7903ef00882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292bfdf660c72a91cbcd22f8ecc36d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986061a7dcb8bc4029b7f30bc5c6042884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842f155843d7769fd7cfb1fc0241507885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b12dba39a82d0bfd3ac16ef2694be886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9967540d4ea0fd68ebebb64777abb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420973d6519845bd2fd74ecbbf8018f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c81b00bd59cb9f782a60ff2fc293889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93115d5cb126b35ff126ce7b44516419890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b37026076728f6b6cd8ac9b7bc7da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5f60059e0bb16f12468089a7ce87892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a28fd6b58f8c268b506cf2e66a6720893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8537a336ccaae6405f96a750502f1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf70bc48d92bf0026f0011e589885895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278f4a87868f732f05b4b7a725c69d1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337aa905adf8f97783aa9b851f90c47897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86488acddb6123cfdbf0710dd556a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f44c2e7d76bf768643f11f16fd6d4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c8c41e0a5ccaa5d532391ab442b51900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78cc7a2f15f3df49004fd82a4e57ee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97d6b5e26a7e6ec844cf1e0d5df0fe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cebb50526cf08f88ce8a77a911c34903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e70becdd5f876ab681219600f4c30904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c33fae7d5ae4d4d3df808037d84ba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0992484b99028dd8709cad2e33b88906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c729cb54e032fbfc679790c523dbe9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed06db8d075812c944226cc780d77aa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159142ad7cbadb42f7e6e512391d32f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c071befc6f1b1ac4a8d0de455327af910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d217f635914e52accd10c1cfcdaa3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318d056486ffd9a32c3fbdcbce475ee912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ad8878ea25bd01aac8df7be3b7c7c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174433d561a3f02ed7e06f29a4d9faf7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280d77cde99237596ffbee04805bb2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf79568866cbbf5f0a648979dd858c3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b2652718012a44580d8547ffd64fe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb480a7750c671e6b8bbbba13d787f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8282e9e638e676e53549a2c29c8bf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02c12d9bbb2a39fa066b73d9b80737920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65ff51628f231638b080339335befb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c080001ced626c2dd2fad1a73c17697922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae5a74219ba8d67b96ea736dd6404c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e14c641054a85b124c73bf7ee519e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82ed7c785d8c1bffc71ebccc94aa2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f728d7dc7d9d0693defcc9b80eac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fa1f87c72cf40749de4f764b91ec9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda222662db977a6f031b9e0c5cd50d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa0fd6d006e3e50c4793a1056d846a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af50a6e1d2beb2d025b80312752f48930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f8968037913ba3c50187481aa1d2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87b743d7a3c7ab11c55a44504c0f67932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38eb006975b92b11054c34f059c2be933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da366f1a7816e5c3a688d628b98ede6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b28a7b6b0b6d02df568defc52df761935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf95b96f178a7d9f12523b645cdecd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fd648c209a19e00bcbc0f84cf3b3a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd8edbbbb79dc14921d7bb69d57c9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4019b45f9f66972a994866d7b71b7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bef45459168e3c2553e682cf61baa2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16963b722ac13541c431b135924ac87941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65290b0ae614d71ee375a7d7e15daff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b84449c84359a999ce668958dcd5a2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904ccc9f569ebabbf3435d2c48ac7e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ecb852c07e6c7b1c13ca4abd05b8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc837c05bdcc376d5ff3ecfca3b549a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca6f8462c9d4aecb4572f86b9286ab947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd754d9c7b2483b9dcb954c4fc56d3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f913cf794e8945628da857aec7a2a76949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b32f226a2a6667c8f6f0fa4164b6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eccfa7b26571c2e56866800af5094951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2150fb7ea20016f28c3793f0e348c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91911655b06385ce8dbcb127dc192dac953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff45bb687944e782e91e9f83ff57301954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778559223fc4808f1a60830f33be418955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03c227ddd9549669a0d44aac5fee1a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4a57aa618e6281a257af3fd7c5253957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d81866a577eb8e6a2b98e8d9cc4ab9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326cc6546b14d5ae0fc9376e8db424e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657277fa4b3cd7aed1e9057e22b4ad15960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d8e09fa9a329b573b47e291f5a9f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351aa32df217aa8d25fb8c5cf39ff0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1485be836850229a361c69e75ff55963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a440d7e4e7b1dced05768e464f5f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d857956466082dc74aa7e5291a3dc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21454c6d451a158f9edc201e34691966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d7e6e5dd38dae700b1d678726947e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f026e0ea0f999b3fa998ffe260b18968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37e1bedc1f2d1ab2bc2b89d219a5eb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771347b6eb5fd258ad0b5c26e6640165970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2128c132bccb8b8a327df7c8660a20971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f66a6eee262f2d41844bae6305262e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7a7c61ddddf930db949f351b804a2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4085d08654746ec2cb918c611e36b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda4a5c7db6004fba9b0fc45292d44a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062dbc3e0ce38c034bafd111c02670976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407b264d9a4ccd7ef22b99b84c8973977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71d882e6ced9e0f410b645823ab027978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017774dab1e81a6d61a7d752981a7cef979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf17b823d42b7ff8e219bd0d7e8dc3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9259350869ca061d15d97fc8707e9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d52c652f559dec32ecaee590210744982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470461f4df08beee35d2d77c93e33efd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12590d3570826b3d99675b8f35186280984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf66b3bd2a0530208bcd4c833f7b22985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3995bb2a2d8929c74d4b1839c971986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9f09dbe145326c5323625c0313b40987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe175a4baebb8ac4fa7d148745fd960b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adfb9223944effd0ecd544cad448fc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ac0c0e070c1900f17f5d98f145ea6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceeea89878253f94ff55dfc99aaac1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d5369f2e38236b47e24ea77481539992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec30fa4a67e8f038bd547d6b821485993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d859fa0e83c189144b8aea58a239994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ea0be8c7e7f50a8f40d775a486cbe995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64288ef079bf0c7a00d65c9321081f12996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad333096f544360d31ac1955c8a49b1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>