--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f31b0b419515877d3582479500ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624a8577220d72b3e63dbd855d3b75d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5e0ac9727737f8d12cdc7e56213fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901cf4288d17acf6277fa90ea7e0e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932d578d4bd0d71a5ab2a38ea5b8eb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ffa0a55c550f0da4feec7285ca6b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dadb8a4b09071967d03992b6c38c077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5acbbfa1cfef63caf16ca5136e54a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdc0137151cf7185047c954f671e709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43dd63becfe21f1961392d24856a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f8a074cd7eb757520ceadffe3857b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624b05efa37c4408686eb9d4a1b99b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dd3d190129539c1e48eb3e8b9f53e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53237eeafa807d7373040b07755e28a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf82693dbcf57edaf0c8d416d82bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95b99a58d93ae375f6b09dca5b382316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffa8c636af22997dd0101000a29b6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915abf8c0efbcba73dac028c4f66a6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a527c6a353ccf1ad9e77b73d0b86f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2b96241eee503e708ebbd74a0e3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dbc53ba73aea055fef1b567314e6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769fa0c7fa4f85ed52850459e0a84f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b10fb615db3008502ee2b17b221d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5dee722f1a44b94fae1c15269c12324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6f3c70b518d2c9966bc07f32a33c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68735d65ef22118f5495a7d17f46172726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa64398517729e4ae8b50e36cb42727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc23a59b10f1207105abb1032eabd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179bcbb4b4b7aae7a998fa33bbabce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278f261347759ba35c56c3f28d007830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf016fbdd4aad24954c98873118edad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a7e86a478aa04cdb0efc3df696efe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9228ddd63e9dee2a0ef5c8ebf4a6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25d872c3ef2788e5960e1bd837e28b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e08c0e1d35254a711861a8e2cddb7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62ffb8a0f0ae4bf8702dda1068fc3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f08805b662e5c3b6093f97e3468bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af6eaa9322e02c7332acb381f40cb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdebae450e9c5ab0fb7523908b106539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec957bbe1784acc6c22e575d18ac413840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6f271f8428073c2f3269ba47de0c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3699fd35bfc3cd791f14c1d18c85442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6276066bb5c29051f4f27d6a93902b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c5cb5477469e6b63d1eccb05dd22c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fbb78d08b53bc245f12f52402942645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff9a57a1d10a3580150e8a53ab24546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5120ef7cdf32d2fa37ed0f9d7d86947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e4bfc8ea51e3b3591857213b8916348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a6d7283f1ab32d8978e28804d11d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012e65cce89686e15988f5a4020b3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5f199d660f7679d8b02e6016f0d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ce0a0a13f2fd5cfbc8552c10c88452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd35207c1c3ec0e9dba88fa75a28ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd34aacf6aa8b1412a1498e7a740da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d9619e89e7da8d57fadde82d509455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe964342cc9078052922c1c7f72993056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff31fd28dcb5def023ab6f7f9daf2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4789838c0b86025e847218d58fd35858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b79fb0b91a252a7b50970e8ddc8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc467d3abde4499147e9a73982c3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a83f89a4ad0b65a2d78f547e765361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7b7d04043e7df1998dbe708b6ae162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57e3b902ece1b98af140be5e8423363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4fa72c63d9ce57913255625c7caf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d459df2a9761c2d51ddc22e01bf4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44213e37a85c8719024aa607549d984e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5078f871318b17e5468cf34641bfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd15080a35a2462f9f3297df31b36ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc1fbe792a320498866815f82a097469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8fbe6bb12f4f343ede4659d1915a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f82b97139ab2dfd28cdabc120134271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe80372402e0af451d9aa2af82e2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e1b150ebe3c53851aab7f0783a8e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516662e958111c48aa0f087e23f183074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92bc31bdc9a46b9af7c8568f1374675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64256d375312003d8fdcae4d1b64e4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5cc535836ffb86e778ddf61d151dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c642e924cce62d6be3c83e42609da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad6d01fc935c8c998446e76ada396579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044665ea05e79159eb2b41740b6b6d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4198246b1ff7216a11a213fcf5cd04e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d165843b15854b9f709969e95a0de782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb311ab62c4107a3692021d2323cdea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be36525bb393b545b141a1de231ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b6f4f9026e0dede7d992b19b52b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb778f94aa11bb598cd7076184ae87186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f2a34ce33d7d7a12e991390aa1e8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307981b41375bea47c2f8098ced3f8b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0508094144842acbb68d5e0c28751b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b6268c52672d2a148752accd780c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a986711bae2ed791b11e213ee51b4bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3980ccb4285aaf5066ef8554a62a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463964abc0ed87de01b5971b42ad60ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fbed3792027b6209f4a6be83cf59194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03614e3781ad6f7c388b0833d51d1a1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c60724f414f63a914f99b77b95d1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1875e088a3ef207bad92a5c3b5bb3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743927959aa90c618b02a758865d616798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065acb8b3b63988cd504de222d8fb4ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174028d037bcc93b347ccbc2c304dba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed1b05dfb3819af24e047586b266e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83b7b37abf98220938308565a3c5a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b781a0839869d08a0940b976f265a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d0ebcde9d96d075b3d68df57564c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdecc2737310befeb109bf03a37bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a0c0d11150ac93181614a45a68803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02577a67ca81caf8dadef4598cc61e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fb86fd54d89e5151bb4440a011102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a3cc42614ea3e266718950e77fb36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c24a2f7700274af4ef84eebc50fb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae25be76e52d71e3701ff5ac3f9a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ec0c2ff1051f45c73a8e4edfea02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b85d6f3028cd6c946775730fd987113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca96c8558e1297745b8509fb6b4001c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48c11a765f52c1d76c4db7b6f854be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a29a9a9f942ebcf0f7347e0d7ad5f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c7bc871a30f4c132f4b239cab98a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0914d095e69011cd880538af44b845e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc28b29e9bbb42db8278d1970739d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc2f2d858a354608bfd056c8666c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7721de8ad0b49e6a14344cf6588e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb62879e11aece6bbe70fa7aa85749d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a8ad1415780d7189fa6ffa4096e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa02412e2e8bee94266b16f0bc1073124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69470531b6c36b68d2119f7f38dbbf4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e5339dafc69fa2ad6c367bf56f20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99baf9715b55d8257186a88c3156f23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63674e1ccec955cbf5034d30c627606f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7947c474d0833940e0115c775ededf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fafe3d08ccdfdd4990c1ee25aa6ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e88b4d3ad432475997d99e4f33db0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3e09e529231a9821ebeaa4b99c17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194f145c29c1584e7df917a06e8287133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937081a5c49e26755906ca49ba458a3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dc9a75379fff9534ee924bcb56760135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90840025dc414f4bf4a4ae783fbfc5e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18a44d815d379677006e296a9d3af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b9f2dc4fe1b99e1b2f678782bda7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f5ef5532856cfad6605ca525b02e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ba8f28f3a9aa02de97341fff0ae25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d1682deaf7965b0eb69a7dbcd89fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da1c95760d40ddcd9c37fb9512f086142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8090f90adddebe97719a68a17a09234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47cf52ac607ccb1eb8e16f90b2066a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578b89c8a26f1209c9f4b5225263e99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94145ae2e9ce366be63dbecea66b88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b2e9ae28eac50a061b424337aa7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dbdce5636125386728ae3649c0d6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31c01076bc871b5030a2264a1e8359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b27eace279b9d3519067d093546b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d96ea1a51e2aed51a8fcb3d4e98d80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b810a3e8d2305f5db8cec87aa7062152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00ef224d7d9d3be8a7a5109328deb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57163edb12de975e3f1a36191bafa06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed78deb2cca0752f0e932ada0009f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d9f1e454ff74ef9d1810501ab5426156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d759babb1b2bd7b3ca5bd019c056157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f293ff6edd1ca9e2ee50a2fe19670158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2463b2940978c225ba68900fddb22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cf2be79f9699d47ae6c869f0a2026160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a9e7caa396fa47ce9c120fe43ab0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738a4133c4c741907d5efd4ea18ce61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca4d301e650e3246bd71e37040c2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5569a26987516443e6caa32b4cbc34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd19eff2e4e83a57e8357de32baf5fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea339ac1dceddc51246ef7f5a509a0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402954c1bbb80c83a6c4997c55caa9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863dadca7ffa3975804acfca1882f72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05d99d850c257c7b16afabb7dabed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de506597ee31990ed7c032baab18baa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606446684b5a8ec8ef4a9c7ef8e1354171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff986b541454c6604cbf72b8d858ab5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ae1d01feb958aa25d30912624c216173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840128ae5d0b1317c0dd175d1030bd8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff8d698984d44020944d4e1f2d9e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9381db23ff765ede8703d7ac9667176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b9de5f299391a93ced55cd4b9289177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745a029ddc6272caaa8a3fc771170a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632a578f2301fea11e4361b183305a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49715054ff2ee1b3d398333fcf3cf1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63370d216f190c809eadf2d7c7f1379a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f03a234e6077e84dbd5863a91ca1e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67f707f058c19d0a0b82ddfddf263d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6592a67682536358bfad38953a24cbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d669be84492fca512ef85b22ea664a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af3dc01c2b83abfd1f37c778b6ba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942b9520a0229c56ffa8deec1ea98cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081be7f25ffc311c3933287be8b3655188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6ee949dd0bc3e1ee85c93ff0de841189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93316abd4b4b8fbbbc7ddbb134dcd52c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0c0166fe41dacaa8041b7e9bb240191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1db3d77cf402a8f60bec54c54fd73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f6d9b9759655f8303f87653c3240f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74429cb142ef74e87bd572ba949a1710194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d81235780519ed690fb427b5b42cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc85d48ecf9db387635f4cbaab8021196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fc2233007ba2ac5aa73ecef389b24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5de2b20afd822a19876f20e242c055198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148118a2d72b3223901f9fe509fdf2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc70fcff85f856431253ff4b852c81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856b58a0f90418f03cb28232984098201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d69578502bd2c9d4bfdc467f62fab8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c64eba596e1ff79d86ca6683b16afa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeb4aa0598d55088f8b70a04e841cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17cd0f461fb353b04088679f6acfe3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41529ee387c95ba783057c85ee3d56e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad0b7a7e36cb42cdf70fd51c2392c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948cff8628df3682c50c2ee32df677f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5bf089b558f262fa2c3db47fb8192209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be2e0e0aab5e8cfe06609ff1cc5d96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0778dbbeccb11f65429b76c8ef98ad6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23315f0365b4236b3481112c4e0d3ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b29fa54cb28c4ae0cd0be46ffe0096213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e56ed6e6bbaddf3d644588ccbdb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f2fd18bb48fb6a0a44ddbb99368d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c9db0062e191651f5c1c514c8aa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aa6e57cccac68b094943acf808d60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eb87e9d83159000892ab8fced4e53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cca7c536566bdcf30a0e967848aebd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c1d71cc5a74f1ef2bad7ebfa455b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6547a48c034e6ef07f1cbd9d948d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce55754c2f6123b67a9c7e42e0ab20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8be96ab87bd4fc480ba933f1cc7376223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5045ae97f9b4a5165293ceededf5321224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c73e83693d22382bfe346486ce083225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25102f0a5e84136f51eb9f400131a64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0deda8d7b34dc6357024448e7dccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb451926187669d298fcdb6986221ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d53a37e304a17af0b80ec29c9af328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926eaf63ed2fe0df4c6f65b52c7e4ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d524ae1887f450f7a1aab3eec1c64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2680107680c900bbe25f762ce10b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe8c18533fa4a9dca7cce3bf17a28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a930dc1ec0d6250b9b40f83e305684234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf76cc14fe4d684c2a6afce49f982b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfa2cc2085ef9f3901b55c99d522a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684789a063b20ed03e2b7094337b500d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d2ecef0d02fa05a661f814232bef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c3f9b1de9171d2c9277f60f9b77a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e4893302badea3fdebab4b6e521e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29d1b7a9bd8926ea30e8587705f8cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071fa2c0476c5933cc3c1119ce98f12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadaf48a4a59ad6b438a901ff7251cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c47401f7c9e3c5c7042b02764e00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888fb058f7f832014259be402b5221245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b99e1e8b10d687f77731fd651ef5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e8bc7546a5541576a90384bbe26b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d4ec5cd71fb8c902a3dac71132b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cf4830b522d4ff54c66a200258382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37714030a50e8c9bd10679bd929f85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df87d4e4c76e54ec856073ee8f13a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341151ec71da670ce2046ba2d296231252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecf350113c381d872838c0d7d8c075253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032e64ab78ca8b1c038f0a90331785254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e49e52021b3c41011c7a46ebc856c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e58322c5485d64d9d61fbc1cfaf6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1a4a01802a0c69e422d510404f8ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2c94893dc471070effe1cc09addd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e4df50c33ce3e4d25faa984caf04e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285a4f6a78c9a5e23214f879826955f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f46eb17b35a6ed0448ae7594dd9bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de586f4011e7b8a3b112973b7889e79f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca02035b1285bc4fec44b8b884925f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0449be84ca405c8d0cd04735bdedf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b15530c960ca92a09f2e4de6bb65eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edae6f5a3c565c314bc18644a923639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47366d8003ebbb519edf3a8f79aef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec5b1c06909edf7dd8b13cd15e4b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708b2b95b0a29812eb9cd8ac991521269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c828967edc1930dac01c506488d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac27fdf644aeff61e5f6b6dfbbac83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46cca95ebac15e0e3b4df12aa5b2ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049700d6f7a199aaa63838d4a91d20d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd09f6f32fb56915300d45403aa7dd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d2a56c71553ec99df3dc85a4fdfb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696228160460cd3057859c4d66bab3c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af930c43fef9cce596696f59cad68952277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cb02fd3b409d3a4dcc2db39656b4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20adfdb379b1827a99ccfcad78c51bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f17b1c7a1915581705fb4586fcc8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5fd78b163e68279493fa8e18ec9cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad9bffe0a161509fdc3daa881ccf82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ccd9eb0955d7140a8f080f3b2155e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a23e0a7392a56bfe891cce8757346284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef1afd5c810914c68e91698419952285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a34a877513ed1d8b9919fc4d6451286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e95e67fd7833fa999ec987f22c3ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146965cdb9f96c5bfffca6ae2f32d3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28babc64aded9af5f92be78388fda954289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93acf215f9010c547b87c44aa10ba4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d424169ebcbbf92ca2a18cc2ca04d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7cb2a34e9fb747b52692100cef5a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66e470e844b4f6be653e37679f1257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd28ef3f4b73d2e29f2ae327e617b6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3870d291fc65ef9767636b0707595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905bf671b6f48b492496ec71e167615296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4a09b5e3621eb7f5b1e835e8b5a42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2282fb66fcd5585c9f02b397948804298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dcebf5774fef58f7342cc0b94b348299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ed4e222fe471c1859296c2c256cca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96c960cfa651db045890ac831dddef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72e0a9373cef7df473f4b9762833bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024b8a1b3ad5eb5bfd80e3324e03bd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762843795e977f5f98980a2cf6039e3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa0f15b818a42cd138944613164cd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c11dac83a73ba543bcab4dccad4f62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7b6ce9384f4ace610ba3ad679dfaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf10e47a043ad9edccb0256e2e3173308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf3847a9aff2d0879953a241cc0a5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30209387741dde10f322273c3a753a69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba47083a340e61a623ded7abab2cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c788dad5e58c1e7724a8ddba7126812312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b923ed2061839c4a511f97c735e5a21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d08ad4e986db8bd3c6e0238607808314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759691da721d58e6062f7a0fa3911d43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007e667faf0605625093c47c7a56967316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8a1ebc153bcb88e051b14f37117fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061cc08cb0f8647205a08cec07376f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f0acf739c8a8ac57d97fc8fd2d0e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22f19257d3bfd23b3cbfa7474c153d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b323b5ba0b6e6872afbed6b3ec5b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c72db4e91237dd6941abe75ed627322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c89f889867513b45e8c7758d0f2784323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058e27970276bfa5d2f3012bc2bc41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14418ef307d89f350a05e31671532096325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1394abc94e96a0443f485a768b6da3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7e8bb84d52053174b09c55eff219c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef4cb4feca870de138d82092f0266328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04f4380450615ed996e820b54e212d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e962e23433d1de302dd1034c94e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e11ff1b1e17b4957ef1182af9fc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3fce0e82862797d8e67dc0a8ed735332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43509a1f6397a311abea8f1bfa23c0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfda7b39e8f54ac4a2b910629e8666334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ec448b1dd7a59d50eaa6765f7f7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ffb2cb0e6e9b305bb790bef4c907c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60cec323184b6a3881e63d436c825a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feecd4a5b03ec12ce0197e906912747338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25d2c9b8152d39bf47483c83a9013c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019a6e876d0cd9a0741aa798786f2e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916552de0529a50b61673ee63cfb2d52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde4a8b3eb05f9ec542a6ca4e32c92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9942950eac2f2502eee8d6bc49357f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265ca1b87323e670b9880bf1641e0ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb023dfdd4c92a302a8871354efd372345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea55883c4a27f443716249de32c95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab8c83a87b87d47fc000537334a72a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2c79985d727323d8cd12d579ba9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c00c227dc4589b569910498839f74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b9c3e20d0de42fc471f7b32e7b096350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448739c3b1de758f76b3a52c80cafc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b39dfb56d0a6ff7e5e4ec8351742352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508b1a2db4a56e8a7c64efd9512fb30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bc78b9f60fd8209388a5b06139098354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2529bc775dce6630811ea23be384bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a781861195ac6b74da1b5e0e3704356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77c59b17caf8e413377e11c862f1be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6d33274cda15b26dd3786b968400d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ad7efaffcbe44b87160453734848a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d88c5eb9d0b8a48009939369dfe8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79bdd0cfa0eb5e919013f3e7890d8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed53703a833839f418fa1e31615bb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7da180cb2efec5ebbe6a23e4f9a3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdadbfef91dd32550155a89df3be84d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2a14112c1fd743680b759018e81a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2ffb96cb72565e58b8411fc7ded2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa4d3c47f8a62fe166acd8965b55b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc0d13df3886256ed45f4f03a75f53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dad8c6d21e3790551ceff6c4ad665369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec18bcd69717e6378e5e1983c8a330370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28f2dc3e2199faac1e3f46a8c502ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6eea724f9068068d6ba8347865d70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3c5d51a2518842469998cc99e058373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f727a5241258c9c248c1a198c177f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b60e505be3252ab33901a6c921a50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305f37c129a97dd1da03c3f3094e9d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7b36926c7926a32a39564f82e91ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df845ae2fd2c88523afef2a886442378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd631477fc9aa6c986451e50f16f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510599bd94886361d818ba9a9a823ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cab7b9814957c3ff9f3ea61d970c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295ce9249688befc79de94ef868b5f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449305196eb5de9bbddebbf6c2e95f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c232e201fa2477fb81b0ef4effb499384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d43cf6ac8a1a6c6b9ecf9dca400f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac23d4ff061569d3faca5f05be09fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7dbeb67d5e4c34858aa1eed804da2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8274890f2e1dfb92f91626244fd01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db011644d60eec217e0d5a92496eff9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7f89b66b6ded364b7917667685bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295f7ed15553875273c2e20c6cc0e18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea760a568736713d13c06dc59feecd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a1961aa3fb89569aca64dbafe0c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e09ce7133f7cf49fb55cf1ec8b2c6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa103aa1643029a422b2decdea2c43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236abd307aa393f4d99c91f84298e6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0995e1176a7a690395b21241b10943397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1e4b82823a634066885696366206a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120a660c7476ef8bee4931270bdb242399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe52711c112ec25f7fe60fcc36dd11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2aa45cbc7f813feea00149ad9c35d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0861960f4a609aa5936800a2a638559402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d6a2f73e25cd04c7b49d3280f5cc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ecce316ee3cbbba2c72654f03f6e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa81e9c05a2562ecb3ca636da471eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc2393c3c34a972a2accc5a7c9b46e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85250ae97360e628dc3655bdb0ea984d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b7b7614767e6a7d280a09db2adf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68144cdb3e2ffc0ad33fbb727e2d6ebd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958ec0e1cd17e45558ee0b253750ec9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4131ac4bbc10d75f1b784dee4acb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414708ec6120335d61b56148a29eb16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413627961aeeee13ac6c69ea69475bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f60baff6025847a679e26cbbbd74c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac231b39be8352f2361ec346e5add415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60c7740da705bda9ae237b317bad0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681537db5632993189f0c3eddcf4bb5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2a80ac3e339b0a2a0311d18805a78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a461a1f377bc45655cff4a97378ab43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e89777a04794d0fa41cca18e3ea76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac48e07b71a537665bdf35f9c7286f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6764c459bc9dee02f2ef060163e5fa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498edfd3c8b5a02f574510cfc61ab1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23014e36429013d31aa470e7edce07c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ce3d1b3d0f609f1a5cd82a926b5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d06b8aec8d8f47deedb1a5023e42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd2fbd01267de08f3255342e860d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b37019103a5fa7d7fbe663f358c0e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ff5743d7ec068d109f5d32fc97c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761aff7a7a953d4c8aca55e08c700f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df7608e0a731bb2d6f52a3920bf27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67af9a81f3f842454a15f3eba5aa8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056e167c24c5b11db933b6f1df198ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43440e36444951459c94ba07f2b4889434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5307a6e5576e3c0fcef94146be9311435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd8cdfa86b9ca52a768f8e7b88db5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9b81a4cd644b5c3ec2e3fdcee90ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754dc86db3095e3a92d71167dc56bc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3c157a4e413f807a0d3ddfd48b7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8637d595bb95ce6584726e64b0e960440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a3c60afac918359827b46d88824cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162339b5e2bc31cd1d1bc30fba11b7e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de378f01c812acfe074d0e6bbdc68b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52b3eb5610547d3ea7c5cecf31d5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a668d536e670b4a6d5edb2d6f4ea46b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621e8a20a1c416b8c9ce8e98bc674a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c50ac71d7248231bb6fbe1cf50308447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa9e4c385cbc79d535b695df4266c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47d30eccb5383e67ea6cd0ec3dab23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61056377eabeacd80e41ecba7b92cf80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb125084fa15cd5581f2a2c6aadf45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f9537c855536ed3862d1559be3b29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67683194c6ec76876491718c3f0fd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150245234906698ff3a4bc98b776b8a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a3d30755b7f0501330dccd890ca5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd793725b969210e6d2bb52aafd45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61b935e34a75e753d4e9463f331306457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f19d9a535d810ba11f5c5afbd1d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe37b1d65313cb5c8dab2b6d41862459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c91111fe274558d5376e5df06fd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492cf9f17a25f6c8b52e10a0f61e57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b171acfaaddbba5a2d8ad70d98ccc2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e3dc0a87a9a689706fd8e71300c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36339bbe9e719134ae680e8c36506c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0034e940e9357a6ca5631817e4c98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11f2c5482c604a08145e346cf22f6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e24656c9a1ddca91beae3d18a3d97c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61f7aca67e1f7368c69814fad196c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574616393aa9794f3e178a1938e734a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee1aa393c44e5d4bf3103e6cba62b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2f66e03451f643ec309638a322ac8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66656de25d7a2faf769b2a67a954d2b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b155a2385b61345a97597b283d1321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c151ed90b394b9fd3e50c5bc48f7ba3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374106e803d9c11c3f3801c8fdfe1cef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d478b95ddae819db67c6351da6ae3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208922bf1d2c37dc726ff406b0a5794477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27111eeafad710e015c1fe9ef2d14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2027c717ed51166ea7d469e92e6cc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f3a599c72eff2e2ecaf60405285a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a25353b0869f773d0a5cd0776ee862481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4161a5929844126c036537cdd1907d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2dcb6d00000f9a72536216e561641483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc58af60948344004118ae2c11d01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ecb3796ea5646592eff36fb6d630485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa50f602e2d8816b001409a4cb1e277486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe88f553c738a521f9ba52ef82b02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a470ddb3860b514ee32ca5daf25d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b013a3a5c51b35adc88a24bf18c8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca80adc56565c450ca7a16aa88590a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ad52c6b51f422f89f9e52c185dec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808fe9ca233fedd7347f9e4ead55fec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e6f6c9ed77dc17a2ba233ec992be2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b333dbb68d064298ef6a5c0dd9eb2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfe076572686e75ffc9b9fcdac4296495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e63a1eb346776fc48d0ce20cef496496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a471ae7033035bcf534a70b4f7eae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d10b33af1a11244bfd24b245cc9e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee0ad8cd4f145230fe4e06520120c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f1c5752a504a5e5061102ab5846b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3619d8c65baa4960b87ef3e9e2cfce3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2af0438a49bee72e5e10c679075384502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f489d5ff70cdc99a78ca84a096402503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe863a4cbbcc391b958f2a2bc41d36b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9c6a2f6fb57bcd4b839ea4075c11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54210de433e73357ee844acf04faf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774915df1a948cce46d18c2ad3896a0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04301b5880b33a9210492c5f1a3fae7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41b967e60eb7347c7e692ef18bcca4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44815fc597a1acdd611a20878ed1fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576489c383cf0f1bf7a459a302d84ed3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb1ff404fbf6e6983c55b899ee085d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef4bd854854f53f997e017b0543977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09df330fd254a50aca7140bcbf7d7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d1cea7067e71fff8611a62fed322515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3698a59e2dc3523fa0cac7dbcc5c44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a61c1b37e4a27e89da9916f81128c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479885a35f7ad213bf94baa748866c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe462335e5287f94e272a68e60bc6b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a11a1bb2677543b35e3339bc014f7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a87ecfd6433716a45820787427060521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e24fd9d68e1583c0cd92ecd1c69f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb369a93a45bf8fe632f3d70813de7a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3652d807a4a7707f8371c81b5727401524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f06cb4157bc125466e227a91ddfdd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a70ea937da82ca2ef8165ac35b9d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f3e6730fa7f7c32283215d039f739527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d586435a2d59f3af1653b8cca0bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be372c81302558de8e5824f620d07447529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502528d4625bdda21c2285008a829963530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ebc91b7b0fbba1cd99d0649a4f840531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e4e7471c0522868b94282f450a71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957a744e1a091bfa90a3cda4c20f37c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ddf1e26065fa047c17ec959f87117534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ceab95b0b0c8a63d319f8f9bcd0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff274a58ca16af5f69bcc8e99bc3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa22e5d872b32dc149cd33d2ed38bf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b434a3925cef3d05a7e7f725b290b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903c9212375e5de9cb46a9f1a3eff7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea387ff28dabfcb791aa168b62f44406540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de48e07aba7026703eb1d40cecaa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3693fca06cff49211050ad9d831337542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca981c1ffd2f2d2433d6ebf695df1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc086f943ecc524893922b7bc2b2f27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f4fc0ffb2afce690dad18b7624fc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d751bd70481e17da1be1746e77341546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb1349bd61eabe7ddb22f83f15bd54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cc7109f8d8a488124333ce280068548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f64d527e5eddb7ec9cf9c25f10bed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880793d8370004c2b9efb6bdf46604f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba286ea3968ae0c4a47b9abbb4aa3e32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f35ecc3c858278868fea961665feb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007488e84bc208a46864b452202bd28f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a08f18b47b8c312ef138f512b7d395554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc492ca8451b5d4a698e3110fae1da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b2f2bee47ddeda7103d7158a6d57f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a5cfe71c50e072b8adcb30b2ea769557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add0cc8d9253eb4c1df164288aad1bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f3d090edcbd753500393b6bc0efd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1400c9fcdbc827d56cdb50a534107e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6562bc8d760a4b390f0b3f145fffdd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869ca135ab87ee762b1a7ed844c6d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55085abde0dc01091cd931ba67f2245563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856ed4aa864336063a098657737bbea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245b81b68eecc9c6b386e4e1521cac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cb41b26dbc52118bd2d2228af5915566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997397ba4688833f6680018079f9e8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e7e5f3f0cc7fba74d699a2bc861c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544bc7baaeedc4bfb5f79c00fe6ae3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd5d78a7a8e949cb1f9072bd9f041570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924767dc0b50d325ef564cf8fdabcdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f5559bf4310710017839ccdbf95eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d322ddca3ce9d78ba9aafc67c2ff84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f3b5ff0afe989c42b6523b2a7e8d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393708b4db88ea3eac4a761878095d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1479cd855423f8a0fb6f03fc55b3fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb62271bacc60d9a52221a3e521935577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b041aa06412988e0f2b1ebf9e8968578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96639221c00e1205c8116839be922f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4452303affd975b2697d6ca0c8759580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe61a19b2ec5d2e6bb64fed7073879b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7da5135cd18f24694bc67228537d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b655bf9d1dc9aa5b42374959a5f03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f25a27f043bcc615dc5cc5c3f32f4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b44e5ea8215c89d69e9fd8f9d51b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e328848517585415ac3555836f5b9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac92eb14920789fff2a556a969acf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde2866e9d3ba810d7c3a85048e313588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bef7adba22b9d9c63b8cfe485e1ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1320cac29f6669ff8bc417bd77dde8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91a46c3eaf3453df102d25d8c50065591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac3b0a470bf078482c9a49b250bbdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e0049dfe923f35ce4f47712dec8ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e654a63b527861bedab7ad7dc8949dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ad735a68219403fa0ca5b2b8c795d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b1051e5828536e80b8bef7898cb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61488b378b9e61a027f58d7e42029f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d361059fd3a0e8e2083a03239213598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3b5a8ece46a41764c30c7cbe21a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa1ba26f5e1a82cb8894cc469f8ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d366f568e801b581b0ceb991329ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f302da1b0fc2d8a641c4228ccbe0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4628f29b8be34eee979324d096d0039603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fcdba2f80f24353990ba7ab84a9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b465a7fdfc44b4be6ae859c7ab4736605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1423f6ccca1f35f960be3cbc45baa5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51aaacdc93d1a9f3b8086de07cb0d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084c87403dade1e8931534a6e40da42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a7fd1a487e740d6c3817024c2da2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd61123fa301f5cb3090bef6e5f608610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95fc3c86eb48a3c98ebd30fe896b73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e0998dbb9a789889f575a3d75760612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6025f65c52958142ac39df7bb3b4ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a6cccf2a6ee145a2a774a6059d60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbabb1ddf26a29c3b918eb20887918f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e24782f99ea600fa58415166b498616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a069d8d573d96125ea83a66a6850ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841808a29897706ea0419b840f81763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3289bc8be9e3954272ab10a0faeeb62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9253eac40438041034e5a3f643f115620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b261b3e203d6807f7051d45be211f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6828071a0f580ac3458bc6fc10943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988cf2856cb38a9ca2eeb44b5646e04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff1a4cca11078341adc4cae6cb6aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aecd94173d136455d9cf4caef5de3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4efc71f4c85cd03a6187e006d79926626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3ed9c23a9acc6b71f82488cc562b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a944a955abf58b5cd164d087a94df19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b579377dcb48744769aee06230d1f04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6654c4cfd716bbdeec6a1bdad7b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d35f25c5aadbc597e8a212b139239d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c5e3534616c377bf89f0bfc54f20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ddcbb337f539ef86851974752edd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af3e0ab8f6c6820909b881416e1cd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d3605a6c0fc184fa57f2599dbd3d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408ee80ab3651961e3bfd36a42adda2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf321a29b78d9d2250f16dcf416d315b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d9a11af75ca792152009eac739f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e730a5388b341eb01748e95766af2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b904ed3da6e72ba2b986acc75c2cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf803e19455bc3bdbe928698c93f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625bedc7e42aab3740630eb7f748657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e5286ac1930e8c1af73d3a54a0bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3967631b536a1e28b277476e9c3e78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4786cbc46d4a00c0782a246f3e3cae8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08aa0402f37d650d98ec370ace395646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157e1eb86d442c701b07959fe94f2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafe7c753d40b3b205126d1da3c536a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5bad552d465d13931fa137f3fcca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ab928375ddbedbf7ac3527947d29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb9f77375cad031eef430d2816ee0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baad4072d2aa0d827e6653565c3094d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47d73997cd61f361cfff324b66cb60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1e7c66723a2bfb977d771fbe1f693654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff43eafb0aaa49bf401a291b4b0a764655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3183bf3f24052e16a5c3570a06ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d476b1119b4e6bd1395bf5cb7f9f6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d57def61bd7c3d7a8c7744e88816658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d4885d182f79140a163afba0724a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735180b434ead99dbac5874c672b1036660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e914e48f6beb4b8f9a94b9969f06a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6944fb32a09912fe84c0687fbca6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095cce78198722d42433b334802f6bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd626784c95d04c7bf9e8c5f2acc483a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c426318e291c32783d0de9c90eb45b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb62c54b42bc7d86dde248f749ff1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc669e3ab3c6f7034041bf234a0a98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0ec8db76fbec961bc6576e2c3ae8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd18077142b8b6367152894e76bf7b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75baa367e96c9fee75b22492f1857670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361aece2bde303fc726fcac791d3baa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b757e8959b500ea159e232516fe5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0213c638cada5c01818e310e47070e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d892d46accbae56a3ac81f74b3576674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194185ab2c8cfe92e7c5cce0fe0795c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9d013478f0d31ff995540cc0904de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c4e0c632f847e292f51358f9cc6ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528795ca72335dd4a024dab111ccdd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947b0a7ee68469d71a407a4991891a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278caceb5253a1fbf41a71f4ba35c42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e508197b7853631ccbdc0253829005681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733613f42f5553526ae522e5ae29ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9bfe6ae898f6b2ddd1d900a523601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9d0ef781f5027e11f32d0e516819684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87794f1280af5e72dff1222816a4544685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a23a6cd14cac5cef7f8571fed989f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba94ba396113f13b37e0f3cd1d41800687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c80fe85bc051331e401b3debb9a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5467be151afa500cd69cdf8335542fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0ddadb4e0b6c8dbf4c282b2f84bc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2920f4e5e4a0042223a80f076445f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2325fc438f6fa5d46689626a90232b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5f2043c851e670f9a59c99b06b2a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b999f73b8254e95cd97e180b13b848694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744f226d6aba1c7dbc79b659aa65fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61aa2e69ff19732bac0a00b271ab17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464790864b7e41dddacb53f0abb812a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d85252c2e11ce0ca35363b13d56b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd26a0a2b8fa044c3ed0cf125ce0d3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4ee087bc9c1a3ddc2311395366071700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2442409ad74a903dfbf51f5374648a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39212942fce99eac5e1aa88b88588ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f62f054c78ff6d6ca783b51f235c48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1194ee3acbddb4107e3db61fc71e78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75724a81d6ea0bb8e234444e4a1f00b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c0ec75e545fd03144750f5237639706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33116d7a320e054eaf67bf6cb1924620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2921dc6748354bd94247f27fd13f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc729e88c5859a5262316a48a8c52bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa3219d54d074253e5942dd059c16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff02cf2fc983951d8d127beb8957ae5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046773b513608cc7ebfebeb6b2e3e5a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7502e21b5e73b4c08828f70d0a0402e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59588cab458b948b1a26e3c4f3820ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca9d1886017924eb585dfda47e4230715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dad90f7dd05e8a8a341460f683f8ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11004b524f11337184ee09f5aff0ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0459a5cc824615a178da61c9bda8520718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d93989748aa9242c6abb9a64a51f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3a2a81eb9add77a78fc773725cb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dda80bf6e579a7ed7c9b9d681dc332721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41668b52ad45fbac0d1b6e5f16407f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd481b73c3146edf1badf89d895093e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6374d219e76c34344df60faafc5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c2938fca42dc56961c39c55d06aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bac8d72eaf15c8e252c64311a21e3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c38ae259f2f37aa3c75ab76fe897e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fdebd21ee9a9e537f60c15c0c65d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3bb6d5c80b8200865512880b8294729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df594d1a7ad44847961fbd49a2a54bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6677480280b8b6ad793b21048f50e4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd4c68b1f253901f76de7bc5aff863732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113ae96b23bfe5a944f87d7a883ba96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362e66200417586a88327d7920a6e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789b2cb619f567bcd62e9e4c890fee2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce259bb083e4b8fe5c3fe91e755be6b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b532175e113f5ebd872fb3adde28197737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a27d32a606a73a244fbe88067242738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd5c1a7c5f458cd95b2a930f758e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b43ac3707522effb0e99ad6f58821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328fea74a5b72f3836ce8f71f04ff7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be606e72115430f193ef0c8418bc80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05acf50164aad68d8abdd65fbe56783743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8cb9465ca5c796fc26bc7d86f07f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f87662b41203bc1db4025b4933a75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03807ba733cadc5cbfa8b0db3e3a1eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985053fce168565880d8a8bd14bab10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53efcafea553397b72b857e0d2d5d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fbff14c8ead89db59c41e32b4848b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce0aaf26777b669b23dbec617d7a5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50189d8d9b2685593fe78f132e14897b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5419fe145355321e5818655c7974e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b382192a11b229509a66c2ecf7c4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5db4b759aa73d2efce2b41d6ff2909754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eaf1ce2fd8cdbffcba320f4e3f522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912edcfad064071a050a28b4c106ab9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3047c34ec179b98de28ac49361642757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02481d8e355e5abffdac5b3afd15b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a605f64894d44d5795106fecef376759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015caf67d3c6e1538d1d8993fa2fcc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d10d2e4341be1d627604c2f4112412761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6307fb85178968975fdd530796d8f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5226469b935a97eaacbb4fc160ab93763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86562e571b5a7099e81d7cf19e131813764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab3c3dfbe92985aaee5cc400dd548765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1d59e79447e956aa87adab11c9fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cba30ef95910b92997234f0d5e35a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210b5c2f80679d6debd93d767ce116768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2876705a364508cb49d02c4a9b022769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed1636d3bad742abb0fa744155ea4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f28f3a43d869a55f36548a5ebef97771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c0e8f39c38ce4e819e1ad2002fb5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92019f96ba74c851f139a5ed3c07218773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee7458c14a38c29f5f6a6ca97b513774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcf62d9deeef1d0d9d5e5ba7675d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d8dba5aff841e8a0742c54130ce42776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d82e758fba09e882047e100394fe3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b166feec924516a226e7c75b6feb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222f36574dbebedcab677a526e1e4f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e5ac3b2ce342020cdb66a15806fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09504c98e70dae8c87ca1d60415d8bb1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6326cc035c6e3bb4857cfcd9384d7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2baf80e0b677f8ca783ccb8997a0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eb3b21b6c4182f94611f3f8ac067b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bda6ab2ff0546ca388137e08de5827785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806889f28638ff053c480efc5eb89bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582bbb6b925e7a3f7f52a94257cc0bb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dba133eb0bcbbb3019b47e23f5c9f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771aeb22baf3047dec0d0510468386789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec219f97da77b04db6169cb6800e2c6e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eca0e474504a66b897de109b59629791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a2002fdf4feb83dc64d2eaf375ad8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773388c4cf854a070df7c134188d002793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166216a2c269e36dc4160dd5c5bbd9b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5438d308963e8b65f604d7b5f9d45795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800451dde20e2919bba11963a8c174d4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850b340f830e19e1da006a980263076797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b6522f4b5c820ab72a05ce52369a1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a7b4916279b9de1b1f39e76f320a7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214dd76ef99853f2736eecfca0420ee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2667e326bb02a6b76eca08b847067e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a021bf71ff5e2e32e2567fd4cb73802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6290784a5593022d35ce4be3d9c49f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb068c059eb586232c23be467796385d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2902f3020a1f979d2b462ec5fc86d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3689a45ab206057c55308844486a7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee689afd12b6d2d8ea7d27d2845d9b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbb7b51e9902c43652ca60c693e848808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f77b12933d0382cbcf47ee2d7208b4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb62c99b014468b30f1d7cc67c0b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747d0e27dc262f0b4330f9ad3df260a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc62bea45bb991d255ab1169027e81812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c41e943abbd7c738e387d918390e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2b81ee91097876bff141f43280d6f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa41a06a67b675ec1ea9bb1c3fb96ea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299323d6552681ddd289bbdbb734bd3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67125c6bb18849a33795f7c6355f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d0e9bfb71fc068e9c63f41f178dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2186b6fd493825aad276832197ec1c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c92875907dca19cc324e7d3840319820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ace8b281ae87040b760008697940821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066045102a8db2300f34b5371aace61e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b150be545e6525b01b93f3b13fae80823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ba79c998d5a59ecf1f9d592358fb6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb66e8ab2a559c8e29989da60909ae825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58e3ea461aaa7e795118a1f8ac5081826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b877c0ea1acebc3e673c9682e1987827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3211f502d9042bd7ded8c6bb4474e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e371f4d6895d4e4e9e87c0ebe20932829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72151b91874838efed533807a2a8f4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e7c8c76b9ff0219eb5309a1ccf05831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076179d227e3134359faa76654da4e0e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99b47185d0774194be46ca2d0ea41e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40b83069ea8e334492456eafc2c9c5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d569f0933684643fc5b867de3e6d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883cf990ddfa8d7503119910fd30d87836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355794f39013350130b6e4f548ddff09837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135595922ead2a5c4ea1d8ef165a66b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c933354ca04381ef2dfa5f0b8b02839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf97766bb8e007d35548ceedb4cdc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4a892d6a25ffcf7cd89bcfe00d9d4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3232f73787236ae3cf6c5ba8ebaa0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39d287478b40760cc680b012972bdf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836b1d07be6565695f382fb3edd2729844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4bf029701283464b5804d4d53887845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32deeead19a272d71b8cff210e58097846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d53c7406e54639d068a60f0fc1df847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa47b2a589ae90292d467de5d382e3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cbe938efb23beb422dbf6e8a0a42849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c997d153585ebf22738993339fb61850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8924f36875bb0cbfe41248173a945c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e954c2f040eee77c9d678ff075dd27852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72a920b089f80b05321606add20598853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e0728c890bbf5900a7c9f05ea872854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f051934b3c9393fd2345d76bc337855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7118470722fec22933d2e1cd5fe51ef856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe05753c85bb3ef20a2f1522d354c2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdfdeff828ab013843160e8b3a354e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8c3b6d7d08bb077fb6910eefbdf83859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9be5a771a5521c744eeb34c108f20860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7cf0e1b038c53b2bcf1c7a83ce1f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf7897e320f1d89983c21941a9d71862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2af77e9ca1208d05c951e3f838188863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5147909d16313f008fbd0049c3f9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17b1713c24c84c4560d77230e2d69c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401d48df6c8ff04db5b25925dd3bb6e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd8f82069340d87fdc08f165b9ee1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077296979afc8a46302d6e85c5472bfe868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaec2e3bccfbdfc916a77df7b9a9ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a5dcdfdee7a13f30d2f533ea32d4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f017ce4090669a61cbb72797658ef21871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c894433a14872283267eed6a7e5d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866196c7c16d79d980aca8aa1ab3d25873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f798d1c8673ea324d70fff380389014874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69596c75a12898cf00732cf63d40136875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17827d0d9b775cb916d840f80289e4ce876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8499867b9a2f9b058b06580e9239b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d432a571696dbb134269d825e17a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af20328d7e0184b9c9f420a7d12eab879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb3165966c19a9fc359cd97bd69cd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69dde1133f58b21e022f140f9c5d7d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9b05b7cc4a90f011d19a8992518b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754d8224d577350dd2ae38ffc6783d4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71452dfdc3f0e9a1b77229ab4f07a5c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1779aaf254a6b07b895ce2acc477ed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd241963e26b0055ecc0d3cc6d4eec886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e8bde679159daf823ae538d595b15887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646bb752c03b7ae9d91be60bc2ee106888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30abac6a4d4d8c3fa619a03ece2c1ce889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae75e94e8b43e7fa49ae31d8cfb74ed890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437b84f3eb91cd8d91a59a1ea6e1e7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03a38385014d9e50280cec90e4bb76892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070ef20c902ad9fbf197d18a5ebe217893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb6b09a0c0640db2d2a1e4c43194d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d96e3323035025a1436b3316ee6a2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07fa6833c26a418aa46b47adcb345896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f29899a3701ca7a6cc948442b4c86897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9ea7916f5f92b690aa9931bdcc6d2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c24731cc401c37db2564632a1b07b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be4663b6fc9c12089b8ad5c4295a49900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67687f51e5a308d52f5ea86fb3a2d541901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267d42b940fb89e4a6b49e7ac71ea83902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bba211506f2a236cefebd69c40a43903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63101b42e625edcbd987145f533d79a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db23e1042e830ecde6b698d350dfa2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d4e41cfd2e1f1621966a730804362906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d61134d30439143ae975b8581941b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13436b66c1f6a3bf0bb6c379b4711a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f462d36597bc89e61d40411cb0cd12909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da7906da5acf68a8e788cfbdb5358e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f3036490cee318e485f49070f0af911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142fd60a6e852b74d9283c709cd649f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7fa4c2ac0ad619097fa07bda818a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be293baec33369b754e9f463889f816914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb03c0d721a7dd656c5101bab46352915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b995356642b88b48211634e96a3cc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f712cfafac628b58bd4c49a8e5e007f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203487a0c9882f8154ffcbe05625f445918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e986eeb33fcc4516106bb04ebad7e3e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39fbb54c14474cea1e2683332f08b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789560bedc52419701b4d80246471b7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc701cf6741c0fc22ac87e223a206871922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d71b47d4fd355b67d6d209029a10923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7f300a53184e141f892eb2a44bbd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e62c14ec0078693d04c8b1dc2ff7b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9422d8aebb809a9ad48aaa8a52e21926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97264275c6839e44ddb857cbe75dfca9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f7972176ea33a3d8599cf3ab22982928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d3a57c42d9a54d47abdfa4f3ca16929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086ba2576b78d322ba804624ec39867930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2aafaa981ba53185523a3ff771562931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ae36f1b56921cb7655f31973c2a0d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326d026c211a03c4f2fa6caeeb552f3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34ead7d6795dc506bb4c11e76b9677934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25b2a146af14d6a3493878f8be2413935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965c4b63aae06287938d224099ce68936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04e595cc13216cf753f06bdaf4ae2d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5168b9c3d9932f7bb5fbd724a98e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6e183b14f34f0304fb220a7be929939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212529f18886ba5646c218f80cf22a1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aa1857dba4c2e2c7a87f022af5596941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbaf6eebc61b6169091c1e505fd214942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf4d79de0d1eebffb78c21a6e76c55943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477bae8b7abfd0bb1f7d233c572c67944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385ebccd800c1394a62891eab5d490c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c5c19d01cb65028584b662dfc53c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ae004195846f98240187d246df94947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357645e0888b31ab2207e94c4ee0086f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae08ec451cb8c7094823cbcd5f14c8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb3fb84f2f2267836827abc6458756950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59e58aab23dd8970d49d0f6c27651e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb1f3bf7e52c2d348135ac83b29fe4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286db82d047d78441c43891677f204ab953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cef1f28c4efd54278e3eff45067ab1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8077ffaf0aa9ca997234db284935955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd416159bfb8a923c75e59718d6993956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187cb15ea898b8749088fe5a38945a5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b6bfd9484e391e90785c12a0e005f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882d042010cee9a25d069d04c75dc3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab1bd83ae5dd5ce33436b5b93ae1f7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ec8927692b5257105baddecb07b46961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ff327eca4f6324994282337609cdd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357392a65cdddefa10870697e7b93be5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b4a1e059c6104068a7536f8809ea0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496bf0cdef1ed83d62065f627c4c993965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d6eaa167b540bd9fd09c9bbdfc2f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bda8a9b60e8029578ca044a0ba8996967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c70f3270fb1a258ed9efc38228dbc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d782a9ce43b388e87a02d4047001f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636ce87ae2a1bb3ecb1480a98fa6a61970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314fd6bcf3ab80ba1bb13ac28ace17971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38314bfa33ee0f7c28cd2a95abdb4c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0c402db0c14eec71413205620913973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54591a0f9d90193ad3adad9d21f48ada974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba17f318c561dc4c2799acd46e4d52975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffea7b95fd8dc0ba9ecb627d66dfa9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bf2286830d1e30f53754ade3374f9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403292b68edc3ea43953a64a7af329d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6393a08bbb283753aca2bb14dde804e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037482d73fcba36b49bd28f4b3067ae980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff37f8c6b421df63b4add38515fd1a5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e0f0590aa82f92693ac39bd1322b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ec9627edec293362fe3c1fd49a4b6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc04b72f37938cd8a666fb16ccd2fc2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae75160087a3242ffd5b187ba87649a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ca1f597f95b1b7eec3030f6c5aaf986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61617b29b6725cebd378c77dc85c237c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa0253f9129f47117370c04a9a53c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5589a16b7ac1218f7006d4be77ef989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef53a540957132dd7310cb8d90d53b2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d6ff72b0d6d67d62e69f207e3a38991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e706805af1663d616f488a6c8d7048992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac685c4d20bea3922ab17873a935a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ce191f74c87b041cf9ebeb45df015994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0c3215d291835d12a58e04786646995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848a1067045a7e011ca030a04e3dfc4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36390aca1e9623df4f7465df0c304c6b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e6dfd1440c9adcbeddec8cb0f7e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aded374927a4eead5a2782efd999552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58970793c2b2528f0a91fa3be7d9ec8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2567299139168f553ffd8d3a3c6a1234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7331edbc80a5df1f644db8d68a2ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafa378202c56cfc7fe2461ffeb75136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087b7e683472e9ac71a4540008db5d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2cd31b014412d1292a532bee712a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa6f9f53d858ab415fd51cdaade1fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ada65617998bf9bcbaaeba17728f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb09f71bcb71affbf9796399484bca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac82cdb08685ccdcb4a5016a665b8b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5f984044f562be9a21b4999463e1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae5ce883d7e8e8ac1b2c20609bc65b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab914773ee4c71f4d7aa9626f442c1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43db5f839e95dc7158e594d8243a4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca1294a3ef33132909f5a570a5578617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e937be7d98f0f91f642a2ac70c2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d84e5ad24bdb2109e9042f044cbea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64a28e99414fbf1141bc0476f39bd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08dc2d9db8c967de79eedacbdfe95f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d846b9770c6fbdb7bd49963862c4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf95e694d9f3e3fdd6261978ccef03c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329878913452ca5561d2cb9938c0ee0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dde48e68daeb54c791046a58bd7cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702aefcb06c8633fcf10059a18df3ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ab31204f1d3e96fb88f46511b036727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec78c409848997b1a53fecf40fa663128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e57f2d6fc3abe0f08b942c91ff94129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80913ebdc98bb4a25e7a53e665ae3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd6ec9ae21cb97032cee531ad775631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03432876351f2c14d362161f2e05f9ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc26ada5a1207c5821306b870719f8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bf5ec38d23d6ea93fb927594e987034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2eb47221f61d268d80041bbe567d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16440acade566b9160b6c31f91f7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb74d5a0f0e05bc6aca5c2b094f2c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187817b8c11a8eb0f1df2cdd41235b5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a64d3c4f4ffbff33c36d38148f45f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012cc35abfcbd83259580286e4f3a3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729e91b5f96ee728b9c366ca3c869b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be776a07c82eef0cca2f0b74de53ecb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465c571b8f2e643fdd56a47446f6dec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399db6bafa256ede14e97a9b851254144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caaaaa82d1dc0cf855bab9e135420e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d7f745767086dac6a7e161daa3dd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2bcc1bf8a3bfe0c96f1670e8646947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eba7aa67a504a0f41d4d92e5d676148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e2ac106dfbffe7d1192f0a0c6b37349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567cff8c07028c4ea47c4126394f51c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4f6155940aaba542aaef66a19c6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904190da5023722a5ed1aba2b1ca5da952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c6c593d9d1c23c76c358b5098b66753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69ea0bcf56d589017dee158696d4fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f262c8fa7f54c81a07f9e31231922a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445b4f4c367352756ab56d627ff4db456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2bb662cb2c5782bc55d14c670968357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f29675c6125044dd17e48791b6b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896e567e00d3addf63fbf9fdf0251c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19963e1a49de3c36c0dfa691da7f56160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208b63931e5e1a7c347a855d4b0c39261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94555cd113584086422e9b7bb81346f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c476a430192c9c26c89dcdbf9d3d8f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b659832ae96e85d6223b5c81b5f3f0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25062fcb5115803b37eaa42bb7c178c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a58b7ac331c58db93d23bca7cdc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef86dbe8f8d94d399021df4ea138b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2dac0ad13043379a4dfc68251e76268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25f5b2314bcbb15eae1be3280c8f5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef35683157bed58b176ff2e0eec140f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1649d8fa85d01e2dde707dffc7d5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8553a767292747bc3ac0da1ad49fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4146725ac7d24f2be13b63a8c2f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c980dca37f282c7c791be9d173bf5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c6ac668c09473b6cba22aeab1ebce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e4c83e17f5ee4eb429e1bbdd2aa4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb88d68a9726b6ca38da078eb5f38a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555830cdcd93184aa170738c87508ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033498562fee132c5f05d4c007ad5a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24563f3255f592093ab526d2a17a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf07dfc691840fdd931d188f09c18b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d7e63c153d3ecfaaee9f6b14ae6a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be723f5e3127d88c4fa858ffba37ef083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d987b2e1e59c4b84055be168e35e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d976f6ada3f0bfba3de5c8f01ce9d1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea7ab23f8d80ee1c56e6e618b832986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341701be37a35b8fb9da3daca69cd7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2915049f488d26f6c73bd52d90bf7c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ce15c3692c5f2ca2a5e5f0b299fa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82bcf13336550711ffb2d58ae3948890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aef1669d9e156a94dde2213e6a58691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028ab897b518bd9e6f1e564850679f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eae4d06f6c595bbbf1975435279f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f51989329dd11b5be518743766cbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b357f265a5325760f1bd1f1a24db795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb3ee899e8935c46d006d614945b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2bf03d91ae8885f487040c8f90a8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf89e68f75b1dc8a26d792995298998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e316aacaa8bb959a5674f0b99b4dd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d99f0a2950089e1f914b053d0df4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e740312a06e20a6b811c2a2d2d05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83955c4ed3b3834e33f66956138d0c11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3ba40b6fb82ca660a25f4b230156103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560275a9d589252e263ee935c41b523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843e67aa6bf7bbe08cab64321c613db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9349bc6b06a8ada2b6bb1b2ced7ba3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4519450aab047cd7fa26faf1ad35a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a82b2f5483b0defd713ca48aa75f2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0140ab43e0b82a12826f0af10f8acb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1422e5ef358101e2f13e4c2c217bfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6138007e71dc1518ef20ee14ef88edf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69715015e86b6defebc3224dbdbee52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2db693f9ed43f3b547f649e927b1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc73892b298f91098d8e407e82d8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec9f9dcac68286ea8bb11c4a34885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0875c54e7d1ba8cba0b4512fcbdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584927591af4697e92cfe298b3c8bd0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549752472c2a1bb716feac8012883d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890b475d45989ffab0db24757b9daee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a3a4dc6483c0d9cdc210fb8ffdc97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba89bdcdc34ba47be8e268ac4fddf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72828f48b3aed6c5102b3e279e69a5bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53c5632fdc463c55c136f3178190b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f47abfb68de8a1758462e493190ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a219c244ed64543496eaf202b69d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42632b52526eedbfdfb5a9265db033c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9b22eec5d72d43e2ffc56e20593f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da80e9f567e02bc3bf82d9fd3dad49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba996699ca00f7dc256d0712c22dbb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68f5f146cb4cea7317da1b37fe573130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc067e77ed161bad97f4ca73b1d3108131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e75a585c72f11261ca291a870b296132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce94dc142c6bb4eb3ea15517872e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d04bdc79cfd2e1391ff606b971b45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788748a5557cc56a7ddbd7caadbe16aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3105f3a4111dbc4ce48030b57b3825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c0f5a90bf6e86dff8b474bcb9ff7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712adeb9b72de2a2c126116ff9dfe8fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57bc16dedf703a3aecb4c961c50abd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaf6f2f6bf0a9a11da4f792ddfdc9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1da6adee6d4fa9d45f72f4ef17ff8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a46dd552b5469a1f08182b689e02a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe8a1cc78abff3f962b42ff1e99dc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c77e35662f4529c9edf5017d73cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ea5edd78bebde2654a9c55f29dab2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548210175940dc9f93682d4dc4a40f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b31c42bd03d24e5a7946b95efb188147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1ea69770ad634a2cbf2752d0c9507148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b6eac3cd5b09b671553f349c953bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39150a36ea87766188178e5f7ebd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795e694af75cf40f4d1ab1eb6545f10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275401ebc8145215655be7cf177c57ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077bccffd99f3375f642f026d8794c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2107d26c07326ef87a9c0a6e2370971154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba92e543bb559e4bb55c8199c77f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb431cf353e68f19ab7f38037dc8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebf86aea11106a197278d95e8e882a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2074736c6f72ee1786b67965b3207b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378769d97492448a6498fc2d123d5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efa0d5e8fc158e2847b1d2f16bad8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f66e70ec5bda7587569d5476b8dcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a0347087902a7d81aaa2e9dc46ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a2351e6efc23a3b915e619244f1f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17528028724349ee6d1f5482cec0e1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf3bfb27b566d663955d5fecd4a9a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf67c4cdafb18ca439b54225283e16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245525b2e34a486cb017234076519994167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a2ba60dad84d623caaa920c463ee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e3030ce0a1c1e988adda99d365d31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c246ee3f4d06c01fa3a94ad06af9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc5c9563698dfda820333c339a780171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed912a04b82e8c8b70ea076be938772172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd3e7e139b68c798d1f4a123bc05bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ab9f9d55da1716c93f5c79c1f91c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41869cd9cb10da787f79e93796d3d39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73675f1b122067f83c82393d35d8dc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f840412116e0212e9bd57c01234ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e5de65895a8dafb91c29d0a19c5a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a606545026d730a75b1da0be150cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7757fd62837ef21189dbbd40533fd58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff84e3ff8af2ef8cc0ca3e9bf6c3a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584b7bbaf2cb911abb8c7358dc686e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d737308cf7f476fe22c053d591f82e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8931d2a915bc7f91b5825b7ddcabf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123b5086ea80670a9835c10494da79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bd5d92908a11edfcb41e27682335186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a9b942163590cbface0bb91be68c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0603d6f01fc9634be9fffddf4ff4a12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eb68682a403bd83d7a76d3dedf564189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313950a277c860446949ea0f72c0e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd6d766635f1ca7cc4a23bfdc27206191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de40845aa8d8b453588c40d2a59101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834da839678442db18b6b5b87a4485b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27919bad5bd65f9b7dcf3bbc2dea96b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71286f5c2a3ac9631bb787a45e15a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad94f2283d6befd32c242d983913d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a079798af4f01d1a2d29eddfd4004197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54897914fbafecf9d2a86472b90d6d56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a412cf4651e9a6ea81a2ce0e2c85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb90e7d17bd8c1e3b8e6a9d5fa6932200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51ac261aac339fccf7e31d4541cc74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a1c33e79ac722aa5ea7c720df3f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d7dc1b695291bb07e9287c4cf6ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f67d3b615532d328e7499892fc322204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb759e920603bdc652cec2352759bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caad1323c654ab907d914d2abf2d38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b952f6afb45b588ef826968d508f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521d0075531435e66bb20df39fb0a74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb91515092ffb4f1e8d8dab8845937209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aae6115ff6cc5b39fbcc50e64b64e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25557c243443b0b81fd59806edd5fff2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfdfa0ed1880f689394a6d4a22aaba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76ac2a5855419d730f8ec25b664d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d4aeab43d281266eaf01eeab148c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09b65e632404dbf24a884e8a697d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb354549951b27453a192f1e70d82ec0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b65c1eede66c4be6617896e0498b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b96beaae403b129e044dfdd10cf58f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8c4e24995b859c0d775de0e9a06c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42439130d2302ac849c88c29d95cb8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9aae45397f14261c5abbc10c39bd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd7f78e3047af07cf935702f0e3fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a6b3cf06d77faf46f684b3441e9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17b6d99d8ebbe02ca64aa4f1cf8f9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5a34998334cb1117e055f1abbfa7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567b4b0818cd65e7d366de1e36c28b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4628f0bdbc1144116952045c52b63a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a087f0d75dc20054667d8ec1afa2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d93f736b64ac140782b5d5d659de9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83f5554351e818a98dff504e61bf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515be92e2840e800e9944eeec00903c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016c063dbcf3dc210f62f4385d5526232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf8fa6a8b37c3c94c49affb0a18793233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72afe7c73c28b4b74a2f835d936408234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa7e279621fb3fa3040bee91da306235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6670770f3d44e93079298f6177212ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e28c0df011a87468a77e1731244274237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e93d4cf3873cd06022a2b09649df6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6e9ac79ea1b9a91a2141114465e7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe3b7809b9a2effbbe952af837e89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e769575d0e9860b67f5796a4268506241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004261e949bdb7707e90167e7f89663242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aca898fc69fa4e280fe2808339b93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840eb1e52098ffba6462c0d21b37f13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae047464b58fc5f9bcae0d4da47d69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a202711810f630a5e2347db2f50429246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63742b884d6286684e37753472c55f77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad6d0aab04116c9d9c996b8e00f868248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89115d916727db2bc12ca68b15e2c7a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adf1cbc09fad0e4b61130a28c1debb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c383f054ae159c00fe9b2b13b55d868251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa275c10563006bb84faf3643cbda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e56e27a532265ad950608869917f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a8b375997d792b2a36ace1920b981254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849312d3bda51605611585e333256537255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b39dc84610e3a0730c05e99273ccb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe792cc677d86f9f39e2325b93f8fa81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455c628db929de95d3cd34d2d99bb80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835b7b95a6c25b514d61dd33ad74e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a04a954b7b8534cf2895f5b0ecb798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da93d4597225eb692d6782bf472dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b83ee0bdbe724af06fade2fc6287c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec36d00201a30972e6cf09d485f0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49986040faaa4dc951fc79b35c2e36ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2bf7696ca567d5047df5a7f2ce967265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d00bdc6055b2dc41c565546f0451d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735d6c63b0ebf55df6dad05023ad1d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9452bfc833b9b2ebda283d96f57ab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b7d621659def4dd68280f47d1930269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1d4ee2934142cedf39d5821a9d96a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9ca37fa04fccf27b498b5023b2d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b829d6dca0fbb16944c172c12e5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9fe17893f1756fd47f503ac300065273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2fa80014a8653b0fbb0496367299a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546838390d36bfd74a510915985794f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd258abae6f35b00e7de1ac5138da6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d440d8fe79fc7801d6255c9b0025277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42285ee67245c5cc27c09c3832e7e60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e540942a621a0b3a72d7905e63ad7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f972cd52496799ee78bd8b146664d16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585343d70f0cb10d5a2fee8846d2e597281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef2a6de665f191259f9829aeafd482282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3791ed62e554f8812a9ae2f2dd6e14e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607722de7c47440b8b11798e10a156284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c85604182eda20d860c31ee269302285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11165a69bef80e7f0e10010d01d4d196286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb1e6e5d1d1db714f0779fb16c428d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c5960b9e462e1e882065bde494510288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22334579f4227963a9f91104ac734f8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa68a4dcd9055e3c36c59d77bd6b34d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc756dbd47d5bdf306e46b48af727291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139dbeb37c84caae35cae7364426bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392b3c5521a2811390ad003019ceb74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427b7d19cf267ce2433a0ac3326ae2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecdc9385c2737dafe7fd7f61e788ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860428c55b4065c94de702b0ecf9f8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a5cfe64c43b0925c37799579d01ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63a8cdd4beff9c13ef4411eda3e8db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3670b4a243c5a41207b73844bc00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaecf9438ed081eea43ffbdf1291929300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a65ccc9a7413bb54924e7000f9fe56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477cf33380dc8c6e6e682b1af38eb2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a06606f1a60b7d4823b7f1d2b3c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6708cfc16819670e001ceb1f6387fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c09faa606c365f9495c7ac5387337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d2b0c030ff2f98f79748eba24cf7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3ec886fd3f75c890f681afef2ca93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da69f160128697d252e3f77295e3d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27472dbc049f1f9cfaac6e474e6bd1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81441e351764dbba8e14f2b65ececde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4b913cc95de36934fb0eebf438a38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31265ce164b4589b87588164839db2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd40dc65cf49bbb13a4d65644d5d72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2b62001a081fe51cd82276e4a4e55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d385e399840be2afbaa0df3d86704315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0b1934ea9aa41b9b70652e63b8d41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13b71bfd3a5b8d730c79289c97f181317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a31d4d824f995b1383d3dab263ce0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afe2519c89fbe420dfec6ec1601854319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0722a3e77c4239809331e562f9ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcfb9f2c95f7f1bf4544f7d964180f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65b6b836929b860dfa5c5985ed4579322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153dcdc5a2ef763eb0ce1ca38025483323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb598c5d9370c3eb3bc1b0e7e2f86ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5027b10a9185292e8d0ef2e0f6f0fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e733b0a2963b77c4e692eed91509c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5704c2deffe7144525601c25e693a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f56c8947adaddf5281151348718df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174a535ae2abd10cd20af2ad94b2b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516511c7b61f9f01f6966ad68113ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a13c262e249a903a72f89b6336466331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8bc2340b2040db950b363b5538447332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d20d7fc686fcdaaaedd181699a7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddde8e3bf18b951da22fe818290d73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc118f7e33e4e780b479ba3de29767335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a180c3963531a29c0ebccdb3274e547336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a39ff6f918eed8ee247597e03061b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574af801337a3ecb91ae0a269f6eb16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ec7fd8b0191858ecfb64d893035f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c758f5837e2429af1fcb5897ad43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aca2c6f06ed7306210689d41d8f92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fce5a3abc1e46ce95eda4b6ffddf51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b92a15afc53de969b56a67fc91a09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa18566617f88b3413846985e0bed3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d3dad863284ff639c3a97161aae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56502db0e56896d7cb540f2cec6b8de4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5dd6f712fb8fffcb0e2aa36d88027347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d3fe17d55d58c82036717b7a1986348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795dc87f3017bba7b452bd588152d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93608b7f1f04dc2336cb635b241b0512350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089163f2a582770685bc91ccbae0b4e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d022de6443b5f22dc592b622258f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173211170040951e490c9ee7e0fa1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae14dea46776c8fbb69278234d8d269354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9067bffc60b5a762785206a65bab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260a3bc90388fd62a0bd65ba8bbb02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06362b66c095d7518e6895026b6fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb9bbdb6cb48d29fe27a7bce97502358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6238e4b5039a85c3470c8d714bd0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f78a7a92114e1e5784d51533c5413360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8acd379d3d74a7955f1f1582d2fb8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f9d7cf0291a5e629af16035616dc8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919cd147bc15186337500d355c558e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022d0ece2ee8b4d3771fdd3da087619364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64168a4ddd9524000ffaff06201747e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8209d77f49faeea5d92dcf25f1b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91a876bc6d65305426e00d9361b39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53b09e285fea41a02960c7e08a6d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d991f9f761c8da06eed48db6f7a8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94466f3a76933d03db65d38234fbb65e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c04a16b62bec6ee2bece16ebbf9fc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9c4505e4d0b2295ff69304c620908372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f588333f39571089a51b52dd9ed41eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00451dcf65309a9eb0e31b343268a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61e09e4489f63cafb06b74260a26a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3011bab95f5d57967c99796b92f8f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0e210c755c04bb681009992e70f21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf92bc1eaa62106bc3d1ee09d30aeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d0e6de4b987ca0c3d77abbf18b81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf1d3f7e648b22683abbec04280fca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd8a710b0f3c96cf9af8f70bac898d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292dcff002623b12aa4e1dab986f0b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae87194868c122fb3fe440f7577de0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ac8f6a348b5918d88b0d9490af19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa85ab9aa25752288c0e331d2bcc563385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb95479c385492116197769920207386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ba154879a3d200f9ab1d9a6d66e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a1f4a1017805f2786f6e33e3005a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ecfc02e30fef3022700faa7161bd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac44bcf0cbd0b9bda06e250f5c5ab9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7db990d8643ad3ae7e88978a3675f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cddbafd8f5590fb541531620f83a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b35bdb470850adfd4ee95665c424a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27855ad6693b09655a863f2aa96a389394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84edaae0418e89b646f375b55537d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8a90e3b0c469acd0e12cdb81020f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396803d2be3d8b472ae655518f6855397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f6ecba71ec186f5f1907bf3f78e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808ce9658e1de4257665455a3638012399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb1475dd5c6f72183e3adfc5e9b0b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0a5b7cc6378dfbd4a6de318b547f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3abf9594dbf155a6993c970d0c6363402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e957d4fe89a0161e6ea9676f9c96ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199fc7b882dd9b7936927ad900a9ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b203b1e0b1580c34d0d81dd14937ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ade242d597f303748d670508948b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1f2d7674131dde4c09127e59e8a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f3675f7d4b8652a1830584d9c92a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74e46f869a016e3693fb4ff28f8e15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072180a166c911970b2fd62b93e7ec07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a36ac9df1fc6b1fda90a57a5201868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa1ddcef1a174aee97b894be1400f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b86c4113e1661c402a90f52b5973413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cbe27c6899549d32c3e702c8c5176414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b7a06da7ba081303e883342bd626415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f59fd3c17f15002630c156d9d229416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc02b46efef2e7ad78e336b8a0a2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e4d55cd1be7925d3b49dcd0c37ed9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf5e527ff8a0a0175a50460aac45d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d2d3d5abb34be030c5339057c606c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3dd254119e034337208a993d4a85f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b8a14dc9866e19d9d7c9ff01569f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b35f25d840ab107af9fc489b3be2b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb38ad2cf3e9f76fe08873b7c3606424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d4151accf9723c11cff864ee8d11c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7508c35bc70ef682d65b0b313ba83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071234e6ab8bd7bd7711c0b9f42cbc59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dd539dbbd19e18cf47d5ed47de57c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6200fa0e3a201e07e8f4572f15eb94b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d24086d7265a8f44d3a9e8fba394fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29523da0a4d33d122a9c631c4f0c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb1f6798a5a4728caff7922743234b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cacadfed7215bb18a5bc33b74b64e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8d6d4a6e70b4e601a01ed9651508434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817369bbdad840889077b1f7d5dbb89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d02c2cee32dde90abd03da63bbc285436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840fa922bf9506e3de0e1764950848e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d328f9b3d923de8a19704b69dae6651438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2543d071c0fc1d05fb6d668ec4e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716976132239794a9cbe5b99b2685c6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52404603ca469d454f8c09304010cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b2b00ef622f86e67f977d874025e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c162594a7cc072ae25236402683f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6db15a467151cd206fc5f89e93bbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971906062f518b58d6cc57d5c70996445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b8211b3d511a8c998c813083224e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c167df50eca8f88425fd4d8f4930bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09585f3256d642f78728d121a15ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a5a9d889b46d7ef9e7989804b93a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7265bf2ae9edf76cc8e59d7c1cf85a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ffa47634487e36f6d302f1f67867f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e52c357c654c2787478fad82ea055452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba67ee8863215777abd4e10da6a16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5cafe7b3a1cf975ce83d84260b0eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93cf525367685ab27c3967833bd4f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802e0517af2c3dcdacfa8b97615460f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494e12ce036982122f22cdc27519c9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfd9c74a16cefafdd2003c2eae4f40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f75344b793c43881793330c7e14ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd12dfee7de7d9632aa8306bcc19e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f273f259144debba8d617d20f0a54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78763e1090384757597c757de54b2744462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd6daa823ae46876d73372da714349463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde65181bcc9defeba38bd0c18d65c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea7713d15b08f7d06a6d9a5a7db66a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f60b814506b9b2b95e05eb384b6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c2a2d628ca01e1962805394836806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348284731049eb40842ea787b87bbba0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4020cd4a00bbe2e3917b5dfef9783469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0627b2bb1318bfc716fdc5d70cdd9a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8bd28161bcdced7a1e3e36de5e80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d465f1869b6db8c8183deb32cbd4d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a20f8e6d95348cd0bed10f970ff16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6313518d1279d26a4092d6b4d82073b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca9bd6fc1f5c2777d9ea412099ed7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7509b5f371919b57a08f5c41df31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218ad2e08ef0abfc56d6d1386d30522477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247689c51dbb7d1fb411192588082882478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c834789fd420ad362d6774bcc1c33e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848826edaebacad4f1c36328b397221480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e468ad32d5a0b41add408d34b37c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74da21c54cdde49fc36badefd064f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e0c2729013970c4d76728405e2747483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223f0264d33c07443d9b772a997dc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25011b87e1f6905c99011298035fb2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33623305c1c2455782cd72ebb2f9b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1178806d6f021d93fc5cfcc93bdeb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d3ff281988f5b694853f7dd98e8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981fe7a6e303ea2fb8080f35c4769eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eafc1ef80233c56748c6371fdeb8b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189a2da07400424dc988771b05539c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c8fc05658705a826bced78da80ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9410089b50c89b57f3e6bc9554aab8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbcb60dbf0a5a61e245c9b9c790484494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5794aa9580181e2acfc895302850dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb7284e1ddd89219f6d4500d9b957d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ff4d39703d7741c328e416c6eb4a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe2fd8a71bc97471ac8dfb0fded7d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ccc5a2cb95a870e307dbb7c4b035499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d67c4ae44f2246b47d67127fcb7fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2daf3a3bc9a34e1377b71a65698ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e255f2d50c2675dd8afc47234f68a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f353882804ec4e053d89d066df98ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40476f30621649a7708ef5c013f1cdee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65046ce727e4d9d31943a062ae80fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ec5941f3161ca57d9d9862554420506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd630585332607a23e8e2f9b295cefce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e88bac8b1b79f9d564a525935867508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971055a6cb0e62ce33da57e151c97e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7d9d9bee96cc414f00d57c0861541510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abd7701012475d1e249863d220f0b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985680934809cd3902f73720c1755cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b0c5cbfc19cd4ea21aae28d1667c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44197a057e7ba97b138fd30e1c7e7f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f18495b26055a4ee54dc4fcb249b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3cd9be2587fa3875145c7c0061f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74962ed859f9e18d6fcbf15b47f5949517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3cce346036271b25628ab382e8ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686051d94fd2b770ad11c9c0df20e2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15db9dbc0962cc42e60b7e85a1a0d85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2bb311f0eb99e55df53b903266029521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae538f3c3834295b721830d330312a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4be9d14176a958bc6ea510c87516523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767afa21d677c3bc56c58bcadc63afb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa865230f09206e1336ca0895121202525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd1f608cfdbb4becf597557d750071526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b74b5029056a097c3d2e5f62298a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5aa6ed2bf80ea8e81e34737638bd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc284bf62ec1159e8b09bf48a7fa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b75b7493fd0053487d506fc7dd52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c2a6ba358a9e3f2544dc3e7f37483531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101335ddc365b98e4d8de2ddbeadd34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506900b6d76a624a8a29e37ab56a75b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87daef65eed6ab7d4e6cb789001bde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaad65f47bdef552bc1dcd730a70f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e93a44422544eda88bf06369007be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6148d74edf6af096d292d28f104461537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240adf6f1b18ff3892307dea92c9caa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c10d29b8f22d47553ad5921de1d3d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534184ce075c0f493bc98d0e98ab77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc9c8897d048eff048834c7b2fe4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ba46102923897c44e669e3bd1bfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439ea6b88f971f3f98be4466230c36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7a37279ca31527aac7f9837399e25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b2c79cf451c58e1c14d0e5f65fdbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5aef11993f5fc9eb91dd7b3ca09c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191dce7cab6f311a508e1daf4661de8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d367d33d7241954fca3a980c68f2a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a028ca70acc34fc304b278f9237924549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef9edcb08287c5ef4529b22635ec17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8851c85a12dc07500eb3f038597ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f58431695014e7ca70a577adadc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14febd8a9d4a122d93127b61bd3c28c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4687e825df4273acd4c601500e632e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e2c1c3d594e3eabcf604e2e5a2977555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a76efb932324c2b2250d6f2150e58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a8f07a1f81a6a11fe27a334e3269557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec40d3b1614328ef362b788cb62ddf9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e31bfb38e916adb9b7a4577d8dc564559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0caa94ed4dd0798f4a9fae90cf832560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5535a85da45992ddcefd7f4ee99864561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00198037d2db17b555a6e116b2ca8024562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418dd3b2fd46d9e96495b941663e55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f820eb84a08e743c7c46c56aad12cfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804de6c52fe1fa0247a5ca24870d3acc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501347638c41f9a299b7e0abb81238d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81273c747f9f0e8d765054141975a725567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec373ebed107d3d7ef35574138e5666568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab6da61d46cb8f343095216a846cf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f72fc978212fa229305b7f71df53f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdcfb0a1054df8622fbe8b503e323c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663185aedb4e336fefd79f8a8251f0a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06e104fec5724a5e46ae5028b2b3f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979700904daebedf4cee679c444a72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a60567b9310e6624a44f9c6fd4395575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ac676684e26042fa80a3b2ebf850576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb74d71165aec1650f6b1581696157577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d34b4b15ec788393a78d00a0e46a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10dfbdb42c3fa7418b1f5f7eb5f4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05622838434be58d4f7cba8f0e3f7cdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886e76e29ec2f0335f52ca32a61726581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15951a5b106547cdc2273fa2d6007dd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7398ee725cabae3e322acb100add7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c970f1a1570769a2cb580090876b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf12e2bc106c1c9122e7e73d44baedc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ae75e907352eba398017f7f294f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a8e2f25c7c22a099534517ac3e87c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a051b46bf0c024f8aee003e8821bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8b753517fa2ae983dec608ee9be0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fad8c8925a7225d360799fd47d848590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798535795f4f654bdb419299af8a7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235896516372f2d5db58ad91b115dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa57f687f1ffcebbb0fd3ab406f76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca4a27c2f4ab4e28e8c5922868794e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddebba691aa42e3f2a54fa4d5065d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56996ca04311d21c6c1b877e09d26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b468b49b22eeb2e0d4b5f372914e5a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca01b8e40d05fe91948dec1d5bafa7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a70ce87262bc34aa1446b9d8f609a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546165371dd8cfa57b7869151cdd11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb2faea3be4e81952af125aba32b2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccfcb76cabc895da4e6ae91d07115c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1067f6dde8d402440bfb30ecd77edab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae6f63352f4641ab41ee1715e5ceca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09d9b246f1384d49743887914d53e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508b33057342f08dfb942e4760f7e75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7fcea80c9db96e90fc0536a13ff46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf1e3cb68e666b988fb8d74985338608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da31fd61e8e3f78ede1fdefe818d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b9b59b189146ac6cdb5714151f4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128aa60eb6ac25a01c2cbca921c969611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4243dc9a8d9e02c4bcfb1b859b35382612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc16c3c4099c2756057aec52b487961613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b9634fec77288aa198cd5d59b11b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2546a936c0599e62e49c6abb51a81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0653eb171e2af88197091566c5b09d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f28d6dd32e5d2e8e1e902537c351c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba1cba6a9ce837308aa1fb3aabe503618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9f6c05ba97d3aac50442901c80652619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583501d9eaaa7cafae893395bae5baf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5cd45a40954f568b1135c00499e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1a2e831006443a6945d95a7966d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dfa8ad68d0f6a214866a9ae071a5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53280a4b6851d7ac6166fee1632826624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606edec98bd65d8a4e1fe07c1827fbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d36d585150b261dfce53b93da90c02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982270088f922fd64c545f52da96fd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c7682959636c10cd154126a51501a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e421009552a916d74483919ec75f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03133d2dbe9b632a614721938a532a50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f405dc3b1a538591fc137e12a42d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9af0fa135832a645e4a43adaf0717632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d4f203732c14ed37fc7d5173379b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb5e3b88001e339daf7808feb37969634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628452738438c671b8f17ea8b40b669f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e8b70e7656650f9b9baabf658934636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072239affd4a933641e7c4f4a6894f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4169c7a26768d35bdf043d47a4bd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194a343370bf847b0707d9917ba25f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5eb1f7bf8db1fc909b6e1bca9dc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56a859a6b0bd09b6400198b52c45d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e172f07170f45204bf0f2af75ddbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b9a76b993021312b0a63d30897a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204e349e0f4da0675c11e48e762a0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971459aca6b25ec0d957a21ee6592a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9caf9d755451f3e6ef15442fba27ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ff8f0724a96e77810f65e72d9c70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4113ebfc965496bbc99fb06b63027648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d86cd4204047097027d818fc70bce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1460d675797360529ebbf33a0314f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2487e157cc5063d0db0f5e616023dff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df349b60d9ba456729ab8487e180321c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8f106c39feb8849d727b001bc21f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f97cbc21de0fe70c59e53a0aa891a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae083aa27c49d43f2568172e7a32a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc85dfd069c1e31df23ae0db0e05e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c54d0a09a1c757e14ad2973555105657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a9f6b5fe77d90e15e4647d1ec0cbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6532ac20334eb0058aee52dc5d1c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192721d041a65eea2586644d9353ba61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2df07d73a51355f887a025a16dcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e1ecf386759e9ae83271d6b6a463662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9d74738bf8fa94da8e3ec2dcff30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e524e72320de2e5a725bea0b7aa365664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee89790a14b9a369bbe441d492bfca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050e0b4576d99f7cdda74eb2d61bcff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d88c93f9c6789de6070bd1dde1569667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38c9074c7f071ec09ab31a2a7ed91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80364c4b97f5266f9d1b2e8d3e7df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778e91023446b6a5622ec09cfac8c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbfd92bf2d8203f5eaaa57790c41f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f929d4ff67f99bc53982e28439188672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15fd20bd99ad9de76a06068598649e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480322234a5a36955382197b3ef0ac9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f408ab9cd13516b14cddfd067c7258675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4eb5e6acf41d8e520440c7c565004676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a870ed1557e92965f8209d749eb6c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124412c85c6fc6fb9cff5bd6ad761514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607099fcf416ad979e8ba14e63e339d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e7b93a21bdce8812b6bf595be0cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12445371e91b686888e51237a58cac5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b255bfb481b53c719120cc1a545f0a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afa41bdea009f9c13913b25c32b91e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db54ad9166910d88ddd794ea0d452e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935d2598e70a74ece0a0a85997d05d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01264860f933c418154c21cb3c361f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0c9732c6c941eac3ce0600b1d5be3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e2110dacbd49dc15af3f1e7d30f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc684fbf0d3a09e15792476ede96364689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2695a9d916e07a3c8be407002760690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c077c215abc3ff609197a1f994734f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a89ca488c22d2ebd6eb330c3c8897a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f921954c36fcbf8123efdd7d76ee2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb61cbe44b75529cd08ab43a8167b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228cfb9404bfd52467ac8a3afd52643695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942803b9842f111d57421bdab326a8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485714790ca3b1be427af65517db2a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c5a0114c48c5891a1c0e805233bb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4f5dd53b9748a97097c3d067fb540699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806365bf656ec93f40a3214e71687f39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c741960a65250ece96ade87304322701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9c3398d4c508b1c78ab29edc50d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11f52d94de8d125800ae4b80ab438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022c213960bbbd1c7099facc120914704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc343cd301f496744ebd83b5aaa4cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba23ba346843e5043336c67dddd637706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727aa9e0503a5e5fd5d11e75357e22a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4894165151deab4e9c4b93be4809708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac7e43a59132c0064add25899747f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf9be9d7d1bc7d4937055f5e2318c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb47fc70169ce5a0f74090389fb81b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbfe97ddd76abbb892f09140703e06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae636bba3f0c73bfb8f424bbec4cbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec60d7388316d9f2e841dc3d8af4ef8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1debdd37d330dee38d4709a715e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fadec7f361d91a05b433661ac29ee5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31245588624f61199d96a613d2ff0d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ccee1dec54e22f11d734db31e4d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943977c05906288b0cf7391de1c6597719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec61f62c3256b3137db76663f8731a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45281f160817f9ff924ff0f83b06ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e0feef36302fc45eb7b5a588be01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e23ee183f489d36c51bd38718ad2d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06086fdb3e16f2e3eeeeae25d7cc4734724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4280543d3dad3bed9212b7e2ca9ff9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2506844a26fc9e415738e22c6943642726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c038a6822f39e2e0a0cff259f5c31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b9263d883601690051dd4b8c2041728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072992b61dcd90ae165b3da028ac9f8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32d251b20a42235bf79f5c3bb2333730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd0460c3188eba141a071b2881f20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e1baa51c46ebf4196e50896a9dff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de29117293f4c17b4a3026461b762733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a3adcfd5fb868caf3c9e3e3cc8f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e84c26bcc076f37e0256f32116acc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad2c177ded9acfdfc526867bc1709e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474ce9a543360df0168a0f47510236737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee000b6077dd24c1671197320426967e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68c080acd271805ead79713609841739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce802bba96d43d8a70dd3a1b05546710740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7198c6d519d63c218cd5e3d465f92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7446343b5e18c1e04e71167bba32c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edaa2fd9a6873adad80b595f0ce611743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca50f9470e05accecf513cdff9f2f22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1202c4278624bd6ed3c133fe55bf3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119353cbbb200c8efb845f96d4f5b44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe86d62dd7abcc1f30ed405623785747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49750707d4a427894b5cae02f9c34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caf1f4fbbb3c7638028962c7d94101749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cfe05ace917d21001820972803b16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eebf52a4d56660e8e8bc9e3c3aba8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff0845b43a9d85b4fd60eaeb0236e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739499a978f22bd1c1d67090460015ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd937675bc0fef27e0fa3297571f4d06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8535d521a2bad957a22be7579d0c79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063911823050b3f4b9a2ad40f4cd479c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d041370921aa2379f52bb0f795843b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e72fadc09da5ff0a434d7d315ec8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d6ec3a39f64a0fd8ccf94b18bd17e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f67f95c289ab85e40c747b55090b0e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875b2dbf46e5614c637397f2e98f143761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990b37a9c0b74291a28dd526ae1b0df762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7430bd2347e1a9ec114874ff106af5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675374b859bea8eb312b6d84aa32886764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149f9821b4b6af4846271b6a9ac2fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee8e0a1d45ceb853332746990b0bfe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f9405864cd3dabd55573539d823d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4e3e224d944fd84c72dad6ff9da2a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ebb2162cd4ecfc811ba5fc9eb6795769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff7a291a6c4f0ae3c854a421a147f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f89c8d4074e3d1625ffa175f30e1a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3961aebce8d658d7459e41708f46772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66715ca38da7b8c0d59d236a81832c2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c552ee8871333c5db4c3f92a8f260774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692e2145cd87c24bf91d723fee64691775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0bd5fa2d2f7e76efee3eb39c76216776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7380dec23423825f7899f1b52cf8ce1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515c8dae0bc6f26634795fdd8a2ddd6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037870bd65eb61ba80bff7ee2f59f4ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef115c90cefca94227ac750f9ab3fd38780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9de95b9844c4dd8bb7c864a897492781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaea2af8b587aad1e4fab810c64252a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df0786adb88ed9731b64f7f1b5dd0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e4e4400f7c79889b105b8b6137f64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebbd8f46264b5ac6b4de4c0f347f7d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c869db38a1cc343501466beefdf1ab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e994f734a1819645dad93e84462bc84787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db7d180de16b5f6cedb616644fbf9c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94dc54c5350e5735706ac5972a4903789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ab73f745334630b25db8282d4a132790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ce183df1e327d28b68a6fb5301fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c07c5a1127e3098de2228bf1a8b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfe5bc89c203066b7a80c6aa2de3ab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c7751ae4e2f92ca260067e6fa1f74794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f7858fa47abb1c475d4cd1792202795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5a9345acbfbddc344bb52de2cb1be796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035b921362f6f868f4aab862051a1f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbeba26faafe13047dcd75aef3778c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee357e7b9de5f43f42e7a02b7df7aba6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aa580fadee7b60b05fdcb6a2ea413800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07751c95a830ff8c82f1d64e2c9ac5cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73b3a584c43ed741cdf12f0b564d36802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11719d7a300fc311d2b95217bf9bc067803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdabdf113fcf8436e0010f9eda9308804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938e729f1acb06dd7e8a0f40d3b0ba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077478ded2015da832f4a62c87f76528806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4683ad2db49313ad10003c6d2e35c32807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90716027248bed58a2cf1046317ded82808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689645d658fcdadeb123d318490d110809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a3f6ff023ca58a255fe0b8de662cc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593648b154fbb28bb3259db47d944706811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a0ec28beedd8e9f2edc7d548bf0fe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348597afce73df01ab4f25b799733229813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b746b9c4cd2ed78e8e5d3bba030412e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d2c0531803f7cd0b1a94ac95a3f12815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d9259816e3b652f8375e1fa0b02d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c5f8a4af0a45fb435e73d2aa7c3bb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31880f91a3dd1effbbc62e3e70a46970818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6352a89d7941fa421253b6e17e30e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c46ff2c0367d5408e9aea45836827820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984c8223f2dd414a4865099400cd886821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20883456a22337982245e9ab69bcd572822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aad912182ea57ef503b2322f11872823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca520a413809382c85eccaeb39fdf55824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d47f95893b13efc2373726786290825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af756cdfae5ad4618b509a0796af9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d19c67455b1d539fe1d643e77c40b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062bf96580dc8a918d7b672bdd30b3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daf40558732c50b286b3520c3c19bf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d84c2f3069049ddf66ea4b4efd32d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ffec848b4e181a5d9d880ab10b4c6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e237f42bce6d17c45604c906a6bbf7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a928d1d93b6fdaad3c36453e49a27833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb18660002226282eb94640b1dbb4b1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef46dc3645baa1941876534e208f3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e9a75d06f5aac8526b85a96cc469836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94e1e46a9d03a7684d5766d7c674f1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9002240c28e2145037a808f8d7b8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225694b554b415619e5cf1a611222910839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384bcb8dc913f250b03265ef690bbe1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56307d45ed3b75f1d057a8743c0328d9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fed45ff2726ebc28546bfb359ab5a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7620a68f948efdb50861ea05dbc77d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd272e0d60198761958737d3dd71e8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a18ae995d9683484aca23b407564845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70188daacb57d0928d3926c56377e1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7101304e3f9fffd28c3eeeb884332847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8efc8484570fb36033a3add72bb177848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b457f926197c6601c4c2717cd686a3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c992b6213a1a15d49f7efa4182e55850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f85b17552bc40d0917a8b9d75b0e5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e3711f8e2d8885ef5c2fac457ebb7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c66d9a2345811c3f0e3acdd54d0f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a912044fee731df5f23f43ddb3668d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b681e6b3ba98b0c10281d9b2ec0e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ec524f00b493bf637e4cb50295f1d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e506bdd203983702cb0955467e948c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47044698cb025f360ed19ece40b6a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51753724b5aaa6984c8228f43c4ce7d5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ccd6faae6ee01d43c58d6ff135856860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b43b5949bbf0d9447d0e3eb0db6323861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732be6415be272f713a50d02fc9eb4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47361ccd9af9d3d54352cf91a521c718863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7504532850996d111f787e9d9a46b4e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571429d48d0ced9b1ddc966f783452ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd30d7519be29d05d5d13b2156d9fcc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936247588a3a2d62980b5a3143e680af867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade469a92715a680b7ba76504ad0e794868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211039052c3b1686f046cddcd9fcacab869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32dbf1d0e2431b1b5323fcb968d720870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb7115507d2dbf810019b2c4d4e4ef871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657979b43a5701a5be1c9495c6792ed872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8b153e5dfba3344557d9d12bf810873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d1c1840e889b74e162387d9ba4ce2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffcbfb91d573c9eb978f62b1af470875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c304d0aa131db0aed9d76f44aefdc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb4d0219c2b070db46bdeb8fbe58f4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16c4d32c3d7ccb6159431dcb51470a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae97873663b33cd45307cd1499ca3a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c90ba209df566b435c6e943bf9005880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805658f413e3056809dfd25bdf9fd04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db0ea9fd3caa1b53c92fad8ecfcc5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20768858c3019aa1b57c727745ced99b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623fb74b4c1d8b8cad8ab23c4103d94884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd04fa5d3c1bab2c22450d010a768885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e770381cc6acfd04d9d7023a54d25886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef869a60a5546db90206717d26a5b72887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2122a380b9ee76e3e085465fe879e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f048d38beb1588dfeee0404bc1bc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095796234040e2bfaaf46af7456aad4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1956ff392a26bdcecdb76a279b7de8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675271148a282534b49b0b56ca5007892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64252a2ccd999fe722715b66516776893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18adb48f6e17485892d3e63aeb34f3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857dbe65e331b367489ee606d1f432b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a076afce0226c1cb525d402a1dd59896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac61937802024daf7566aed547189897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec48d82593cd67a4ae9170c24bd394898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ffbd2851d2e05abc30adb5b63adcb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be2d19457dea9f9e041e2dad10e42c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989386c0155889b895a02f5cdb1a6d0e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d4e2c89f2a70f3e9f42dcc0b90ba0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c832be1ae69caa015c8a203faa92579903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402360c7cc92b00fc6cc3934fe63c3c7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3801372d1c03e9afb0ea3fff2a53299905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f961aa5ce4cf2b88ad3204d143b7b8b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323fe7884858bbdbb709c495f28112c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9e9d2213177b972cedce52e10a8ab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed7fe7c2665487f49fd946ff208661909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a9d81aa51ca6b0f75335bad022be910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd01371ee490ef5771f769e1c017b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaae31f0a6ee553f7ecd789389c2ed912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250029f276c354dabbc08bd79130df7b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2627bfd6b3c7c9d43c04dd257c49cb2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c2c174eb92a8cd381016c27f0675915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd517898d74a9ae205352d8ea77a63b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0e01eee56f3c2c08e0bdb32b3c9fb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37340fec7bc8ba6f525821316d62b1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06bca8659a74bca572b198e9280deb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ff547dfef1cd8ef6f0dd3b02f43d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c16fa380da3c24c23170f936bea3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b756533bacd53d46544d0864651b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac6032e355e55d58a7600095779a24923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79749c273832e45b7e0f28c449a20d3f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e07b578c581403bee52c184c664bf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033cdd478d0f62ae9a59d0d15906cce926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b5aa31fbe521eb433b1d52c63f289927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc1896778568dc052f0214dcf79db3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffda367cd61314fc2fc606634c30579929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508573a577995237824f2178617d5c9c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add4a355ccbc11cbe4906db1f66ec1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939508e1b801abfa756757bbb6fd67932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7015c8787dde6177e6466813f49a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f277b5888e8c6b207db9c6cacd03d19934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49443c55045bc61c378526447a77c2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f789f0e7743cb83abc8c03b3c366936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b618e09a976b49f061750dd7e2ce937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c62619218c274813510f83fd327e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eeebfa5dbf5bfd7d7b93cdaa6a5ca939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556cb3e2df675a0081c62e1857388d1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed366c9ed78654eb00073964d31fb59941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b463c5ad096877084ee2cca2bf390942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f4b278155c60d25fd0a028b08fcd7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed6dc882d67bd82066727c6ef85225944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19cf6f1450eea01ef74beb79aef065945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d25a20283898eeeb12b88680ae47d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1c3cb4f2f3715bd370cd6c8f113e9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2fd85907f15431ce8973125f4c153948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f21fa8217447bc5657b86d31c5f33949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b585baa916b9a5a75a9ffb43bebe2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d22f82f1ef59cd6a40aad61d7b4c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db93e8c0eb9bb52fb44fcd40e95bed952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f4483f7f9093c481af7cbbb79249953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ff7269faf1a6dd964cbcd25793ab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c35e2738ef5dd6aacfeb775306958955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a304ccec010bc30b9701e506916cc4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f5f652d207e05a0dfc6b9a3f45938957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f00861b7d3c1df74197be997b04f1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245636a34bc427e524f9b3d106d9a24959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726a1d09da411f2c3e6dd7777553a74960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b3abaa0e0c992958328128614c74f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aea1abc78fca6b15fd949f9da09dba962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a39e3916104094e9e2ee03ff8d8cc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592386122f591cc383e1d104e91113964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be577d1975c56f595c4a3f1d67ba8a07965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d07c2ced302f064a47fffbe283051966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79407c41c946a1deda4786eaba8f2c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947c70e97325dd96e8be36766479f5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7270df4c7d1ce6fb6fe8401e977b1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5cbbb693c707adc017d82921ebda3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20e5e373f296963f91c506d640488971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaede1209a285f0ee156a387c0cf49972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada80b9d77bf915350dfb742498f28f9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56f98bf880491dca7abc9df3cd6276974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db32bcbfedf7e8c143cb0f41a692b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f40901b72f91125203bc2071a21b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe3c7b899233c7293730bf9a46688977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b63be63a4e352fd89e5ddb17574514978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8535de2c6ecf7f528c86e2b6480754979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c338cd40c97247a401fd96fb173147980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650599e66b063ccca2eee2ad37a5b816981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398aaddc0ea804c412d106d1a4afb2c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f403633512b35320827bef7248cf14983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf51423b65040eeae586f108cc596b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0250d81ed191a0d8668adcdc97f90985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225cdc1899845e93efab33d5cf7ca2e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea693c7aca9d10cc78565e2ffa8db1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631983ca6f597321a142eaa0666b3a5d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04938ca299c430883d0f600e80154300989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60316118f0ed43d23157c3a4885b88d8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd458e5dfc7d317996ffaca93930d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cdfb6c3e7b2236a49c3f32e62abeb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90cdfb8b69634905e845fbf675c626993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a1361021d9f2509d86fcdf131289a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90fb78d16a37a84ee0fc563c5b2cbb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf27310ca69f78e4d4bcc16e11c3083996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e2bf74a744e0300e926cbd8d280d6997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>