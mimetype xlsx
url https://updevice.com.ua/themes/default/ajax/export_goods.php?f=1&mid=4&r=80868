--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ffa07d3d25affcf5c391a5bc64c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15270984ebb033cbc8fcfb1a6d9913372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad29611087bab2db658becc270f1863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05e184c4b92b6767f9564735e464554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc5372d27c3833ac14e1dd42b93cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74802fa2d492eda4cd2ca09f9e81346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8f9394c00340fbb7f3b0fc0a4f687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bc0e0fed25ca4557c8dfefc91f0a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1cac006a244172f8bd1286c1bf7ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055c5940f605897e90e8c19f76f599610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5825d9bb5cd42c9f449248d7a4666411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8c27fe2e08aba04c2dc0872395afb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce56715fe1b7e69b885460585ffdb9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7bd7175159cc84d0af4296a783b0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb73b47f84ed8bbe970aa35b3af8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417edb943867dd452003e33852df52e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ac1ce99be1db627c9850e5cb07f0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9e97aa1c4a20058475a47dda24cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a900a5c6967ce624f78395047e5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8644f8bc2a5facf8b0a8d213b7a3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8083969891f4dc1905e1c58739c712521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92411395837fed640088f32f2e44bcde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20d873ffa5e5209dcfcd891356f1b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607c8ca159de9fd2964e980874ccb7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc26c53c00b9c080486a5c822437ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3fc695182a5c90bbc3dcd661dd3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c77744417f6f09935080b0cf8760d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b186f108796bd8fd547b770a06e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c4d677d0c1205efb2e4d3f342734f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6655cd20e3904c4c44bb61ec8851aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b767c6d187786fde30fa0d24b31531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cf1cc9946fd248c1f9483fca47c9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb874bddb3133fbc3ca4b580746c4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dd9610bbe76c23738b5f33601d23b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ce6c1b174e653fc64923e1afd1cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf71cde9764fedf36eed560d26a8dae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13427142ee858026ca956bdd6474cb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b7c8ffbd31ca7e6f94dd8c12bb2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2178c92ad06ad50861e7d6438e5435839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc7d5811d241e13f4c47df163e4d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfc875460ad61063707c6c0a95296541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b7854f1aa5169942250c393cd97642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20557d592dc7925fe9f514827e3798c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4608e1afe98f31ddaa8410d66f87f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052728b949cc225ae8ec58931d7f15b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2b4c626b5b3e45eca62b58b32ed646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b156e91b51cc59183494080a2338b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f8f1d514dd975b9dba28f5d5eb9c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367958cc8dcbdff063432a9e997fa9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f9dd9b84b5d81579073d99c7d3f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09ab85dff3933b18be48fa0f9a6e8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7e033e9c3c306fae2458643b93c5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7127951ba376f672262014736d3d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d5be9679af693d915423d2b8bbcc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525d0b4773a9a6ac0ec28cfcb57b7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d07e4d4b0df9f3a52c87dbfbf94da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54635ad8025f76d48e6204552be5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987ef452a0a6e52205802a8bca315158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a303cdfbc7f72222a6ed1c0388b4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce273104b70b34ec022e93758117f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317936b2b840472642714ee4f04ccc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6bbde37c448f14e5c2a3f7483f36b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93612fe57d8ed92dfde5d34cfeb5abe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48377d4d063f0f99f3569497e2a3e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bb4cad38cb7803e718979970d46e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78869edd94360db2b8fe55041176dea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b5e1c1b5d93047268902e2cb02e7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5afe581be861a2b969751cd929533a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567a80af181634accb78d2d65d1203669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd7443e01fa970c0ec4e91a79dd2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197768ff702e82828b9a5d6ffb5e9de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d86abaa61bb90295fe02f0a88e97df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ba16a972bec55d0c9eb550d7842473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ffc3a8d1f2e439ceea0bce083e13574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b8f02894cd61fa030f8e599f85bc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc080bb992122c7031e4d54a83e4e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc605d10c3f7383c2ddb7bf4bf5d724177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9070bcb65f6f956886e10702517170778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acd20f87e1524f890018bbf8f89ceb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38761416614183094d6caa80065c80980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070979634b753f1dd2b3eddd250da8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71b2f85f5bfed08d04f82a5210600082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9591e2e84106e0bfa2a20f67c2d3a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505f56dd74e2e8a45bb0a60b81869084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e414ab8ab04709c927eed223cba8ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886c59e5f25bb3f6d1291518ae9151686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7155dfb5d80c593f2810811f0d6af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba781f21fd1517ab85597b1803c0cf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d66a1b0b0b53107ddae787cc802b5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20028f580c5d25cbfabfabb207d949c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f1fa8cec27bfffc83c30d9deeb09291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15175373572767dbf73d596e5358f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad96637ae82fc6828150456f2b38793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eaf8587827c9bea807d11bdd5e46494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae0e4c6228b4970762c4515a1d06d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e42791cf20f95aa5031917084eeece96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85211c61a9e175b947ca3f7f61dc7ba097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6c62aad62f62993758ab90daa57b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c6c9de809ff3e8195dc50aaa243f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230176869159c85472d14cd3d7c137df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8572ef383319acc09ca48af3cec752101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909dfa6fae5d92115e7afd8cdf6fafd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6fee9f43e6de928c08281b5f01cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da450279671a58c0c2ef20765dd9c77c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544018fbfb9c4ae45d853da1db9f0811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e78d3b388fecac751baea772bf7981106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab395b699ff0e6b672b77be7c96857107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d4f47eba98f4c3cc8fbf89acb80c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43beda5567faffddcecd6a2f60c3f37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbfc2f8fa04b32b61f30fdf6f3377c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b79ae47b4473ed093ef3a2febc1a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb34bc2c6276fc0dc8da9011b706165112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d0d76421843fba4d6c3397fe73bf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959c25964ef53152a26e47e6d05d8c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1b75a46fc44dcc64454e1bff5efdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0456bc983bec78d43cc0172d57dda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86d9aeeb89bc97976b5c2d735048a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e669cd2b9a45e8f6435d117970fb24f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7613a0a914911b4e128a4151624e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bdaf62a7c097cbfc5779850694c7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c853f9478bd60fa8e1e67fc376fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2674f97a74702e831dc9163a370ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157dc4a02f0edc7f6c46781a1b0bbb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3d8117bed2543c0017f4da3a0771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f552529905499b342dfd2d1f3d7c272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec394c88b8f3faa1ca5bf584847507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344844f8d97f302b303884bacf59a86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570552ee9b5343ce84e8b32c3653a1c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc61ccdcc53fc49e5f5381fcf352a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117fd0d2f9242fc43c44dd62d2fa95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0018395424c92e9cfd155af3c9e9ea8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f1b39e79855fb401177e3eb72bd7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399528e08c6c768570660f32a23546d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753159e4e12e6e72bb919c903f5dc55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb93df99fbac53f4e84dfaa3674faa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28981f511bc3ac417283781e5f500b28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f759f60daaa700bd1729f3545735a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbb565ac2066af7f783a783eb4e4de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3644af346ce254a8e69a23cc53c3e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08fec7391e618d4bda4ac43102ef36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9cc918cb1f0e107f2a57a41a9087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10034014debd72c3e1718889f1a1f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b79944257f75acfc5e168c662a05bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa40a87ba8a7d1aeb67c2ba1107611144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d30c5d2740a7eed44f9a5d28e433145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a13bb5996ffe8857ba0af46674fe2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78951a3b166fadc05e1aa3f3b773011b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12c243041798efa05778bbab58dacb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4531794c97f8fca194b0b15ec6a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362f77d4dae5a9c196f071db7118bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49993820edb9eb8c2e861d3c82d2e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e2e0059202a1d332821feb812b54f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b3902ba03b00a00951db3c539ee99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e109d955f62e793ec2edaa3b30c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559933145a1ea481df1bcb0000dd8ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40dd13d7683e64d3af030b20d4f667156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82897abe53f30dc94bbae0df0eb0aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c8c388678d59d9241dd186247628c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99d5a32367577de9084a611008f8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9fb2691421ba22b1d1ae77b2ef498160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be3d730ee5a177cbbd0447e542cd61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab080d0723cb0075e68012d32e4534162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b402c68423d395acd0820822097571163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954360386602b806624c4372badd5dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c87a191bbd2af65250e66d2783b66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d513200b771956e912cf958fe2356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392ed9f11b8a4ef8191db70fdaec5bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d1e5c3bb09a93149421bd8b683ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e7b7e8b2e53bc2f91c3a08546074a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7174f5e3db43b7955059340f04c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9948c4c23326ec3df76142a357c28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c413164d0a3b25439ad70d39447ee29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3d628f6b76368be5b9b8a84aed56d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d52ab31ceb592d8480e78673522f75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dcd1005c5a47b2aa062bc68ed700f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67e8accb0e8e3154f48a23306779a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e7296aadf72e49c2213d422dcd2cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417305eef56f57eabc6f6708746d991c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32019bc3b1cd8975ffb038bf8cda83c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49d3f84a44077dd9d44b2dc1e0ca6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f56832e9a5b2f41fb04884ce74e6bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df42af33133a57ebe6237c884cf08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79210b5f0033188d00767c47c7ba2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eda67fc9062f7a71f0910b351a4ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dc405f9c27e2373602d9762ac378f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fb144c4fa00a47d8d85c60de2261c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e4f097ffd8733be54d7c8c71c3f3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba1da1e435f06b7df0c661cc76ca7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5045dd363d32609803535299508d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee551647f803e39993c65fa0f3a4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baecdf9a8bef78289873a9467bcd07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59331d5732678a14c232f43543e5a79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b90b43ed10176c7eaceb1b2abc0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e275ac3d293af93f4e6ac9921dc465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e07fe16b08334771e8d4c561413ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c347e84e1147742adb3b8e67874e41a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af4f1051c8fedfb618713b3a0a2e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81eed9677c2735625d06bcf38fc17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1959e7f1b684ef8ba3f890da54915199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557858d2feda465aa8691efa0b8f14c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2b4c530dc3b23750887323bfa462e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9be84236f1d1147d1b00da77b60104202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b415c0d4d26a45db5dfbf61d5b8c920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16fb0a6a21987679014e166d01115204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b3c4ac27dde447996b6b6ce81ce05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e4ebcdf0cad97f34a5a7a82c24f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5785528b9b30303d0afb5c173242207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec00696872f7c62bda50fbe7a1a9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89880ebe3416b52f97ef2bc20d27e13a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805a6b000b826f857e67d48998ee8e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ee91f2073f5465e0345f33ff80ee2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5898a63f04f0f7757275a9c730a56c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38923d7c7ea523d6b960d288d39c86c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4384a0ef2a3512788e7abb08ce86a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f753a500e1b100eb67d963a4c6c01c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83e9b1b13f292e3bb32f653ab771dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e69cacab080564950fcc99fde2d64d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092746ba12e708ccabcc4979e99af1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ced5c3ae26b06daeeb48437786f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f4616fe635599042bca1fb4153e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c05f245dee1a60a7a8009693b6ae25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50766192881b90196bb9b9cf67e8bd8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f9979950bd0ce85a21dd2b29cb68a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d805fd85c2336a7b4cebbe18a08e11c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70f3598347655bbbfce0be52fb873c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c313a1c42310486de42b4dc47aa1db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b4f6b115a72878cd4b81b483a453e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f78d39248e10e7007e29fdd71c515b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93699be5c562af1f25690bdb92dd7ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db754c1e6a4e19871ef9bb9079fadb10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7e51b666a6670a6789c44a95f0510231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def53112e4bbeb309b7ac83e0ee47a10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105fde77c1bbe9b38b950315af1da5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de77807bfedaa08cbd76007a4cd7b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50414048f132a3b222c8f0b29a7d5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f770709239a5323629d64d45918f0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22543a53f201f94f869069c9485df2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c118ec7709868d90806d063c42892238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98471da295897f96f3c3d02534ccd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea54049c18a2b6412b25a519cf06c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058b53f16f2e412fc8845ebaf94a5ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21398bad21a49c964be2bf30d8d46c76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc5689857a75d2ad0f32a6e5f07a9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82d585a5694881c6c87d488253545244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5387a4ac139f9239545c0969f8ac3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623c3a3e923045a1ac11020623997c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c38e69ec03b623e5db8535252c6f71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe821b1e79b7cf2571e422623a672e50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e2a4c9e81ac0850bb8285f44bb90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1f80b5a5cebf8b150496c125a538250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3cf7cbbc8d5d68917befd0336950e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c8ad18f28e33d68e1e45c52f3097252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4afa4bc704b976f4a65b70e30b2c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110153ee3d0d3cee13233fd0c181e77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369d4c68f9f554811e2213c03926e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48d1544198909bb7df2d13c01efc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b4746cf1a3b6a647faf184d05c0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385838f53b27c9c8452954b62e70ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f796021b4ffffa541c56424c0ea478259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b56028652951e457a0331b5c289a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6de9d89d8872a8813a02a06d2858a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dbd92705e5cfb5f2488d165d6342c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b81638b62d02e4a125982af79914c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9667e354eacd6ee1f3878896c906f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1ba73388497b0cd28ebfc44bd78d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95efd4fdf80442a2b4a45ef1100639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b57d8d3b837fd23934c69ed0f21ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48698901ad84efa9f7ead3d36443ce1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7725d9fa37896fb698079a88d70ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f11f06cfe71c4363ac16b3a4b07d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf76d3842b9ebab3ab3a2d28999c1c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75be7f1a9c541118b384f525bbdae2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947cc26f923aba57965debdcb7af47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc32ef543b3eca6f212ebd422d2bad6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a54fe586e81a86a6aad4c943a53a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27149c6c2755a480a595c877f026681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48af0c796e20c63a6c5fad3af9c8e77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6f02e943d632a8882129798e2c4ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6d518bf512b64dd8ffee2f3a7bf83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2163198c326be53104387a55e20f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea910a38a3275b98381320a166c372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee03207e4fa4bbf3313064bd1f27f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69f598ed4695b3a23104d353fd91d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130526096aae56982597dc3a657bcf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c100e56b1ffc6feaff35e7d1537eec8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b35a90e7cbdb66dc30c497d674b47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d440bff2055235a371c92997f016cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1f78b25dd6f78f625ead35f70c2d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e144e112f8309f1f803bde8cc0a819289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bd1fb867efebff9e3a4081cf37ffe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fc9a6f6e92706db3924fa28b4d8b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dbc43c4a23d7383eed56998932309292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70834e8c34bc9f5c4d3b2c8a20826e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89245262a64b937569b42ef9abe4e85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958287647aad37f1458a0c006c07871295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3f80f7df9d4c83697db12c7fc6d87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f251a74de33e9a2fbdfe0b774a04a84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c080dc1a9f8d26639919229bf05d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba2188890352d448f5a1b099a295ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675a16709a1f838940f57443b3e2267300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6822188e4b7623775d31ed82c59bea7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a27c42a00d546a5cf2cec24abf9b24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f5a2e0f518fcb13d87674e77ec4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f5c593aa3afad308055efbc8013b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db1084a04528fad6a873b1702d998305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1e26c472282c2a142aa485b2067f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e6ab309fc9de815ffe1759840617307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d7965a115a91a852f70764f472f20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726683e88b330a812e9a85375997a036309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819a4267fc6c8841e6b23078f6ff3d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4578ded672e5ce348a2ef0c90f7ab1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016a694678c4145d66ab997971b2894312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320cb878b87eb6d259165c50d52f384313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc0c8648b3cdc11b782cbfd3374389314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a8232a9374c92c04e15455dc072b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066bc1866928a0ede75eecd68b7465316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8baea905f814825b4c0c6561cbde7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a525ec64baeb45aca6567356ce54b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061afae6ae9efbb73df5048034ea9ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de7673aff4889761e47c901cc3450320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7697666688e55d13eca790e6e3967321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54333aba6032cec00ede7198d629ce8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba1f11d047c7b7be62c75c5fe82479323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b477a5a57c52df161dc1d52f1b99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5267a566c22afd7fb5428d455b40f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bab1b174d5f676fecc5c993459ad4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33531b3f38038812e700b6e414d94c1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c27101081b107650cbb38e05242ac6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad3a20c777b02f84d18d299456bb2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49918da3e6e551233ebdd640efe06f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45dbff34dfc975ae8d9b62e6c93d4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ac5a6d4753eb9e74b94c823a15e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96b06103a80d58afc1316ab2b2e524333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb139932f152a3202c5b57ce3c443c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292505472d4d6a0cd62958fd7ddfc12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f6bf39d10d9691f887c496ffa204336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079cf33f3029125353eb5635e70137337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838abec262f75eef09d97d9238821504338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd761d771ab69751cbdc13edf21f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbcb7e43c318518b1a5b0d9276d488340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df32503532d960fc500c913a64c66a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11a6c2897e34a5888529372dccbdf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263339050e1314db599085d0837d54f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fb8050fd502dbc6c39d1a2f109933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c510e5a0b099d903168f9e814705345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ffb51a4ea8c84b8eba798c3ef106346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfada7931030a788a7be889b62a4518a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c34accdec7dbeac0a8e24dac65649348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a56f67b6426bb0c460aba5c28b4e42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e22d696d23597423a47160e24a4dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fca5b379166fe4e2a6b9357d0ce9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed5fa0c670cb2ffd132c8d37151274352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c7c9ddc173cac5f2703f9fa25dce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271a301064a89db3e7a334fbf381b04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677fb946642a9a2a6f8c36bb89358c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db91441a8a8f82b06dea430a4e1e254356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aed8088bd6dd846f13c3896808224a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6821d6de9cb4e6b4ac101683c4b67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d26cf366a2820bc34099898f740a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff175be6e3de47025380fd6036a875360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f195b4fad2d27a2d8fc6d30150aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781ee3735914728037891ce11516a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa95855e7f774ebd7f736e2585a486363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a8e5de79c35eb8ad5b8eaad8012d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e46ce5b6e00837535ab1ef0563516d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce87248eae9606dd259349c48f797366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5ae3075fb940f342fc37c4792e769367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e983c7562628909870079ff93540731368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d07d76030296c3e18f14df3459f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5ac1d9a9b85315a0f398588ab3e74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37815669a42856f1dc5d53bbfa49ce9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e3908f10aa93ca73c0329ff60d423372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864869e4c8f95f37b460c354444fcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f94798db37d6a8a2150ebb4b90d0a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce17744dd6d21bccf3dfd8526c92b2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2223023162b6bfb9eaed7cf4791da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b381c3cbb2a3c7a923fd65ba89862377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325527647ddf9dad8b7e6f221fe00d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e36602d3fbab941f0d69936ba0dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926192a4ca225a197d8b5d93556013d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307eb1ca43b0378287b203bb41435d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40714ae537e362e6218965201f8fe670382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6121bfc625fb518d010e669d17377383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cad7a13024c483c206371341f0556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790018a9eebca86072f206fb8b3627385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ecddd4add18e5eb1c565d2e483a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e68c977594024bc2d20ce69d1ce2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28130b7681d3828914c6da28f154a927388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16759fa91a85b61dbba13956dc3435ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6934b67f622fdff35c3f55a4586ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac414182748b9b334154135c926fb27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aaa55fe417f5f9b32ff3363d179a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f167e8f5029dce6ebcf20b0dc4124c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f56b569d2a057918d0ca1c0d2f595394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623041e5c69bffaf898ed0283101fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06ec693e21b8e74c13cbf358ae1511396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bff5d273f58402154e12f9686f3347397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc135b91e6b7ed4b3c56d4565161ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e579237c39c42da24d8115e1446fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48986a1697f26e212c561098f262c1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd763001cbded67d966027f47513a09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed013cc22184f9383b90b2511177b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4ba6d8d241c70a2a68e9aa3bb7e22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0192d3ad6c2cd641e9d9a405f35d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47abfec3889bfa4fc4c795d3c26f2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a5086adfd22cdbc55de7710ba24f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c38defc19fc93ae75f2359f2f920c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e2e2a21a34d21f3878d58cf4692c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32411cafff13bbbe004a6c9c8070ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf487bb9f600c7a0ecf9a639b04ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495f8bad8c5490013f8f406afd32283411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fbddb5e3a1dd287bb2e3ecff98a20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013503903586aa7a36c6f257b920af3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63e8f0178297c25ed36b0fe7eecc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b49303a3946d617f4c9d5539b27f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781c6df615b3b20ac7e51fe4c21dadd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113d2073196c93ddb3b05c38a2844b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38649af36dbe6a7f762e6931d5f585418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5efb8332fbb161f231003f713be66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd98ecbd814db1676f69d78faf206420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89702ee4169d17b1ddf0e421b028cd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8b246228ec6bb360874ed3b51129422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a64c6a98db3145005691b8bf801a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6abfb0056f1107f0ea84dd5012984f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd00ff6466be032f2b0f2d7bb7b71b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdbaf6da8561ef7b021507306b6a2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3a75ffd4fb5bbf7c77eceaa216ff5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ecb5a8f840eb1a747928819eedec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e132b10e09910f77ce25b5cc8d35761429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111268014ff99d1c6ab3f742830eee66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109ae205435f7dd0917f8dfffadf132431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31598439821a5e623b235aa42fa0ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dec8b7ded0a1f26d37a7fd9029665433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0b43fe2c10a10f95c991dbb369b62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3434a8a04c778c59bab8b63cbed9f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc38437f8adf19aab998d72a344ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe8154bd86863a6122b49bc5228434437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6406346a2a6cbfc88d9d29e8d330ed6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f4133658f68220e096452b0dc31a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098fe41a1507bc23daff02449243a5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6828817569876c5137db9508be5280441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93018460e97aad73e98d7793f831b4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc67281f9257355c39128243ed0dbfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b86b6468ae816c0258c85d2f61595c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368fa35d8f2d0e70a0530879a8c668d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9977f72ec60260561326051c9b0aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a83e87e383707c57324f49bc3d325447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29372fd34fde0112c014e289d8752f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb48fbda42050ff5efc8a6590352102449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edb6f50ca41de6702b581f83c94506450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99250028b11e37842a7ff2261c36517c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c940108f4009475df9db4bd3a8e9192452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca047e514896e7136ad06aacc13fe03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494c8fda5f53cb7a3c153b4c604604454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38306e99887b250492f0f8728b4b5a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6caca83589b235851d73bbf52eab5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04be5327726b7776d86c0e6156b74c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0729297166b6e064455fc601320624458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12331e36d2c1ac40b861a373df59acb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede86ccb545b732f13f88a61dace3f9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3f4fefba897856cfd185050df706f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ef4efcfafa9a02d2f928802fbf59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2a7ca6fdc567b60d456ea35aa4711463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded83a7ebbf6701a062fd13dfdaafa33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dc96ec1c2dbac69e1b81d6fae7d14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0c2a4f2d330f2ab0148d15dceae1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d2fcb084d8fa5b714e7f18d40912467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679e37701a003d06f3bbd933e8d0b31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b2e531ac1b0cce5354b68ebda7f38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74642d6ee792c7e1b828bd45a66ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694c553d817600ee77ebce7e061611471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f38342e6ec5562332741a1ca787eb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb362531cc62f848ae98dcfdd51dc758473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba105ddebad57ded2c2683bbbd7123474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1034da2633a7d7898f87d7e9e7a0ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03459228b098183739d3076f1617cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748003257c9837c31659661c60d778d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63392c60894b703051fc6ab02ad6cdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122297ac63f427e247c61fecad8ced4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1bd55f415d4ddca832ecc29145e2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929ebed775f666f329656957033548d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f619b9cfdae3e99e00d805bf3a9aff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c0ad5dd77fe9c634f0feb8369c86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff2d84590231aa634143c768d3f09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef867af8ba3ac68cb44377e718666bcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be6024b780d94190a0dec64c158cbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa072ebc4447f2c3733b917784558d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac36d42ffc74cd25eae4afff1faf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112a2566a393bbcf0ff3006e355670489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef246cf1e2bd707e63843eec0826e39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e830e1a11d065db98f4b5b3b4c472491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ec339a974bac4ace5216c7acb8699492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121df5f3663cb98339e9b8115a750036493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725427efd0ef22d0ea4531e4a6fc48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12eee9c72d787bce29d0ff6e06601e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d14e8a4239e2b76cbab5e2e3829dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e316716e7f89e46db92247538e7a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528eb81ece843b913e5968c29d9b0a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cc7002ff79fbbce7626f7b7d2670e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14109453d9eea12bae57ae635b10f525500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a00cdba2cd20e403b71ccde3d116501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f401da108c4c2266c82c392dcf943d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dc34424e128cb844234eba121db97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8046e39586f3fcd0233ba23da4ebd32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c890fe973097e5ea64158853031f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccb6558527ba59e0b796d01e3fddd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b861696b4607f43f6c04ca49383b07c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f577e15949aadd7c8f37bed86b8148508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ff305f95980f60b975d465fb55314509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c897865a8ac7d7593c83e809f984fee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea084ecae6a9877f405be5c340261cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccff1521e9ceea1091a857532ff0de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf8d391c97133654572e834a1bddb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe9f231e79b973f0eecb2821aff20a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37d479b0dfbb587b910744f8b4f06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f739af7f26a466b967e3e7333b4c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fb1838f1915b148cc3226b75100f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62fd7f10457ee923c051f2708d19a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755807132b1df4bf27e080ef03b7135519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb61bb2c19e13cc42f2fc7c7e2cdcac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fc876aa9db5538349e3e82efabc38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ced06ab5bcdbcd43e0308ce08292f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7c55c9d17633116d55def046dba22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406141f3f3abfe59e3cc52c2876c9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a3d3da9c4d56a34d9a57e4ce471b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22977f2503e032764421993df0e90a7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a6591a2d69e462c7ad84ccba59ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbf3b1e74865902d4947c69c215641528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688322896bdb4ae335824ebcb7283bde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb3e3308f9762a7a81d4ccff3b223530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c16a63fe1a71c5259267a42f8ee1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186bbffcec83e7f2cf8b481acb72ccd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9072f11b1da186705a8b188d44c1ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951151d6e9b16e57a72449b5f16d6a0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440f7e84df464bbee690fa2dd3f7039535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92f1eb09a4f3ba25b115def1d4a440536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670be83d3bd1da69464aeeaad3b447e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae87b9f3439d0e79e32c649761c5821538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524ba067203aa9022e2af90adf9ac3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47916f536f08e1b6c3dc28535479338540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b63a05ecd0b53bc32ed93467cd857541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf58d799149477a73bdec59d5964fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003530fce03813cb69c3e3d6336a67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983552318c862de7fc9512c110394c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a85947ce3fdc7df7b9ec42112094d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cad23cfff836d6a1298e69f389020546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821b16975aebd314d84c5a048cdaf4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac466a7f94d87deb48a4aad65bd0aaef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadc4cd2e84496c3d1d3c82edac27ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a56e411dad80741feb5a68bad1361550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34a93d34159cd9f2ebac79b670faf4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841473cd786a98d331677e81b99a216a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253df5dc23c3a1f561c2e8f840f1748553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc555269617cfbc0c51f2663aea19a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1e31242fc0ed8c764b8564bad7f9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5ac391083c4b62c1e356030da43d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e34b3dfc5134ba4f0450e6ff023ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68644d0a31ea692725f33a48bd37ed57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeed0f700cfff16da21b12596954033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3beb3e777f85498c3431bfe47798d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa3659f40fdaad795148238fd5860561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a99164c35bedf0d387ea088fe562562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672d44c106d73dacd13b92ac3e834a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bafff8cdcc411a24c8267efea7073564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1262cd30e70ca9311661658b320435565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7f60e43f7a7756a86a409446f3f5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8709f883fd5203540f32cd2d7b4c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d169847fc223b7b0e3d8ac981011568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4fc372cb443c224c2e7bf77b6ebfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d18d77a09028e0c339ed03b75b925570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11c95a0a42d6eb7869b8f661bcc007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb1e5ddba10050fb49b8efcb1a78c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66918f6313138682de67e319be80d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4357248fdc8b781b30f79a98857d75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b921d5e345c44f8ca6caa1c75ea07f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dcc96ec3c27d340c48ce1ab454640576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a372797be22695809676644e0701b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc8078073fb5557a6b9b35681f9ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9d9204ab8f059872db5bad38a635579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b6184704cfb67ca451b510dbc54c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8df8e90a0cac2fc52406d3f63addfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4bd6e6c9ca57fa325eac2accc3438582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5796d7bb0f759ae8b44b8422a044e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc538769239d8835b5e8016b20b2cfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd80c641263eaef31f2958c7660d40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83bfc0a6fa363ca4743f8b746fc890586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81401d079d3483a0e76815d2b44623587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661f8194b55ad95c5a48da4316f0d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638346ce29f1d7fd5e5ddb9320d16074589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002b4f74a805750ab1a8ff39877d342590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c869c14901f7896f2f3d11d46464160591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dadc242e12490d3995915d1fc592a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0602af4bf99648701cbbd57b0c620593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7214c6b111c733659c5a8ac0ad8c99b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67f0813db7189719981ecb03d05f27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6fd19bc612244aeacfe3fbf22e52f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd72b35ec95ad30654396075202e94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d026c94fd4542ee7bd5e2ee68607a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b88b954d29276bde2a3c03bfb2d8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da5880531a1aaea57c43263019eb4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f4e8f4f944a5767577ead23df1bb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8306fb7fe14e532b8eab4a0d6d71b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cac6124913beeac06dce6b76c50ab2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c97febf8ababddd2aa24fbaf13a90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e472685ca3bc65a09c71c5c2cbb3978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf274389bffcb630472ed933e707efb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea91bc0fa08f11266b371ce456b1f51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da91a7c87e618c3f82475ab0628e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f4d00ec4e3be5063045bae731fd36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f6fe4d4362b58c97b0caaa826ecff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14820f0f7d4dfb0dc07922253e409b76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa46c81c72f9ddffbaa83a07321e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2752993c4baed6aaa33c5e167fd48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa69dc3e60513ad9c068095b73734a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec285b5479137aa36bdd499cea2a09c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e5cba76249f8783fefa2212edadc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65cd8610538b34948302627bae2499617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff4707857fb76ae81175fe51aa93a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340e3c27b89a77a8a0762d8c7f8d57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c37ba3fa30cb0f125741ab0862b49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27579f42a0f0d3802bd00122875b15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bcfd2236ce346f70066dba4128c8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4160d1d0e958b81f6adfac7a5a04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6f03705dc43bf628838f4c7a65fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb11924cd35ac26ba17c40d9f17b3c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d678b7ea2fde6051ab4f794bd54d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e65bef0f17b6a6c1866dd3c6f3d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1bd3119df5ac7421b919a99830a49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cde0f996614df1dd1706f6510a1a04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7879f1c1ca7c3060ba777915d31d7b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b41c2b03a626b2e8bdcf0ced6173631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea51207cbd1ac9a98b08f55ece7b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8ec915d6e1cd41aa2f69992bd1d73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14472911763f65302aa7763b3e50227634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260c922e6dadf7bfd60c6e13b15ecf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72f24c135a6128f71ffc9e2f1173ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6285013ec88fe70a912dc6c85eb90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2024f9ab02fa8aab6c086166d45b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4f38f27fae398b23c28e1d0b3c23d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e462c3fb714d8922955bac1f6a745d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27f1318c9a26808407c4869db66eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fcf8a0b537dd57281e049746760e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32122b70212e84ff170fea30574643c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf0b7d7f6f2179fc236e39702f80a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394691734b617cd81f6aab805720bf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dbe286198f7cdc00002030262ca20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dbb907c4815bdd819128e1aca90b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d971e24803fcae1b71c03fa82b6aab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eede140ccc0e436fe21af59d2a07d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e253cc0b1a076f51ba4d4fa2ba654650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f7f53df3d3939456b19ce7070d93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9705f5237db254404bc13156f1852652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83682587f053b19057b55f162fa5d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae19dcf62f7e0329efb9dbbc43d71f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c930de030ba308e9b7bf25e37dd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209e715a1bbf7123ae82a5c3c7a9ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec37802996b768f111a57d2518e72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502365d04a3ec4744fb3d6314a03c3d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f908245f18c73cd73cfb84d6bda52e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783cb688b9bd06121b2013341f315e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dcf7f03cbc99e0d2352fd763ce129661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6efddf09307cc5b47cf1585e9637a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba26b2e0f93e8305729caf20d43b341663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de1f29fcdcd9e1c4100fa9cee039b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159dc4f7723b22cba979f4cbf7bad9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd982357ac80a873d860a6d1de5ff94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ab3adeeb6bce25949865cb515667667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b119c8f6c59f05b57b99bcac6c83481668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccece251f380803ad4a306d5002edd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4649576a5a572057a8dd3b7c6de9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bffa368fc8a133cb1945401194aebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328ff7d83017920205d9c6c1dbec6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04f63655ee8f266753847d3a65a7ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c609d6274eb9965a5bf803906f6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94452284a988b03ebd3737532b3b35ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4777f4438509bcf0224f9ea363a7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed40cbcba14c418fce82d5caf4ebfe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd43f17775a443cc7af32194e0aeb74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558ee9bc48b4eebce18b89fd1e5bed0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c87106c64630c6958afd5658dd43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc06263403f43c057c14faa00c7c30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bcd57a704d1251438128126de6d2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8250f01f8f98fe4429dc0829c3b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62723b779c2f609d3b37b413f491b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c43e413be8c843ae653b996b990090685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ecf3d13a9cb6f385276d5d085b8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf69387bac45a08f973991a8f59beb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472cadbb9537211487bf6841cd6f83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee118c5d677ca2183e1ae608485134689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b397ee59d73ef5b432fcf9ca04e453690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096230b39da7c994044445ab14361a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e182e962fd5d1b5b2b98058eeaf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebaf1adbfa3f4f5e9a599b4c185fd8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a270e28809b2ade821cfddb71028694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147e1cb7491d03ccd02b870701f8a7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ba65150bd0dc3970c19b19b5436f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716e9e1156edc8758ed6b8d34e26ab4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6911b77e1b39d37b2bc9ad1a102b9d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45d42ba47e915a63da1ee72d6f562699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850498d5091344115df30120f9e28ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba77347dceb3d78be44603a4d64f4e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6625ca46702359c8cfeb4f6561eecd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628526f2f3f5539f57380dd50e45328c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e43f3efef002d885ce6fb82fb435704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea40794bb401b91214dfe5b114661f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25bb50e028ca74d86dddb30e8fa1e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462abbe9a0794638c03a7f55a5313b90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6dbda04db79fafa4be5fc798f4a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9899d57047d51d2091507125bfc88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2999471c2aa43375a081a47746d34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a84e3a0878e1f6fe659b00dcc739e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c8e66d747c2304a2bda2b37c21c1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a587addd6c016f3b963d542f2a168713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba112381ecb0f133aafc0f097e9b1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55400462aafe7ec518a43ede418275715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13628470ec3e95ddf40acd0ec5960b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c158e95c34746fc835f3c76aa176717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d26fe7fedad7a0985a8eacf5a2b2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaefe38e015aca94930d242fc429934719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08cb2afcb45dff7324e1c7f20fe8fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa5cdc0da0766a235069ea51d7b3ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4863dc3652d96b848e16dfd7057851e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e33222841cfd99ec40d309f3a7e487723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11a23bde59b91e1faa31413f05f49d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74302e64be5b4fd85b49c7c6b760f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c330690dc3247fe9c757072de4a866e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce17f562df3a388df9a5c90c5110e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a6dbcb089b336ebd63651307635c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652fcf30ebb25cd8f509cf06e32afab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1678e14ffc914abac2b94c2b1ed0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eadda7e745aedafdfb20ebd0816fd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5ce7154f4999b97bcfda3e3611232732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2454afa613c34374f347c54fbe1f4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470d6fe2cd808859e6247a15db8392734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc49c515ca5fb8507efc2d910b86029735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea44a30c64dbdd001c373fba622c73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c344bd9571de0cda235add2723920a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f064c404473284226ceae1624c69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f53cfe60f60cce0d8c6e23f79b4a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3b5c852b054ee984ebb0128f06ebb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c654f96e147307ce61cdaddbf692c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370922d7d42a4159d4ab51383d2ed52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4224f38b70d5bbdbb135c9b4bc0b74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb73fecb49f2cab02647639cd1c151744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9f4fd3177d61b6f7ebadd390e280745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc375b0dcda8936279b6fac944bd5db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc45db5704109888629371a0bec6ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd0071933a1dfab3fc899259b95a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f181b30d4e40a514b1aec4fd54091749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67b1c01d9bf5bc2c85b8208b7a6dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8207c84441a7d82276767723d03ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99d5ed6a8a16449be82afac03cf6dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ca1f2835702c00f12e545cbd2413753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ed96fa9d08747824ccb7842deefc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d985f7c0970ee9de76bc33a4631684755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a78151820422f5bc4d2d04b4a76548756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2a0339b91fa1dfa214973ea871fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0338adfc54bb0d297a102c3f91243b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a3108c2f11cc01e143274a94403a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a51bb3b40904b2798971cbea2b81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7cc645e86c3192c28d7264824611761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8627fd662d2b45571e1ad62449312762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713480f6e6fd163c536c65c23c26c18c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e206f5e46cd898d1c506c516ecc58d2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c91dcf6a7cf39f08178bf51951c403765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c907a7cc157792936179f32bc752bfb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e223ffe67cdd2617dd689716a3878767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef397e17931b9b4575553842b864e97f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e671c0b6e606c4673170e1b8ed86e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e75f25dc647fb9999f3f01b66e1c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982143e820e212144c217887aac395771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da1de2ca4209e5de0b9294944efed3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88104ef9508a1fd0766a7d0f59cacb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ccbb2c703bbbfcc8b48afcfe87ed1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567434c974838d24c3fd22fe9b8d23775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73e9edcd61e825613e496eb82c366776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c21e10076f24a56e3a99efbfff76777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e92ebb7b2594e152c144a8c3d0ea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf0839068bb95e66259bdbfbfd5e74779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0688564ea754b84f17e9c6772889cd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e1284d66c6635e2c388caecc7a193781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3539681cbf88537d8b91ff1779f3f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67081b6bb59d5e24cf9cea83c1738375783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ed0c79f65a935678cce6285e86989784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a0cfe5ac611e80ad0877bb7f6d206785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80531313b0fda6a08dd0441678538786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea597b9f712ec35dd57803634ac72787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e1ab67127f5f99837d04f44c1575a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0addf44819367bd8cc4c41d1a1217f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f053084c413ae87915dd232f2845d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dba71fc56cade1bd8aa3218fd6c78791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc521cefcbd4b3ae53fe31278f6aa2e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223bb91deb41c9532e9146a90902759793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578cab9063557feb26551c5eb2c13f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c01ac83f2f805f9c8a06569e0f15795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f98b073f5a4d6e317f069a5ed1e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881f0437b3956e1b76d892b42592ca9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228a10d3423b16fbd36946002417b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548985d2d724fb5c70d924db37981d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596aaf319acc2dd12f96161563fc857800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3dab25833137237c048743a36bcb1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e2a0ab5451a255cc88ace9639940802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a489ff9e8715f68015594c19a1a39803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f721ee377f3e43012f1cfa8b09dbc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1acc95d9e345b4c98ee3931a13d70805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2980a81c003afa70d7f67bdfdeeb25806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43338cb024db1a223900c854609a8fcd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714655296856c9c5693fbc0d0943bb96808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d507ac2c6a28609b79d01b5765a22d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c7df12e6249877d4ebbd06f747b8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd1c9898474e670c91dd86334b6e05811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cc48f69dfbf0a8ec7af9241ac9653812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a105d02a7308ffc7b86c391e7fe56813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171305f384bf66fc18b7a4797a110cd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe3a47b10bd2e1c37ef9e0cc82fd30815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2438ce9c13e5e46ae69fb4267d7ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedd5a0210cfd6555760dddbf99611e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632eaa4c2ac523553d9d47d41322826818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0174e4ab1cfe860bbcb48b545cadb3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347cd79b5caebffe3611aed9bbf10be820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7765482fc945bfac6d3501fd46d2c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f1e0d2e7ff3db1e9b27bd5672f4b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dab2a753d8ccbf88f72f6334a38d0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3121b0dc961f5857acbe6eca794f7c4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a3381cfcb70da4adff1e8db5d3ac8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a263fdab3de92f495098c1995d157e0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e365723ea4993f70ca77a0401f0f0c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74076936a7617ed6b447821e2646c630828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba27887efe86441cdf86661009ece4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eab2554d27412d7f06e444c4b11d14830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11709e9e2a2ca471e7aa9d6758c050a5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11554ee9ce06d366b484ecbf3aab7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479db2fa23e231c12f2f5daa6378128d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c95ca4ced51adae36804fb9d8eba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c20af445e0a767a9c42384020bff0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffc3e74e87cf9508a67350da3695b4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee6177d744feba6d5094795ed42450837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332488e8056d3c0e642b38f617958d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70d03178612aec8f4d5951613acbff839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd41871a781b86c18fbaf69f177061e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70dcb420657c94fdf05c017848ec39841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89e71b35cc3eea14def51df37293f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703666acafdf29e8c25dd1df3fd8da92843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c95efd3b146431450148675d0319a1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a8299cbf9b312d9fc380313e96989845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8852676a1aba16424d56edd388df62846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676853fa83ee03b6f6cf34fbc1bb49d8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071469989bf5759075c4da8c658c32f3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e9815980b26f949349d1300c48acf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaea6fdd47ab461a48cfc5cbf4b96f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d157c7cbdf59a5d0a5a92cfcc17d35851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c468461e34c31f008f299ee57adeb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712e216966523bf441ab7d07f624df853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b8eb1cab9cb901a2c55537f7bab13854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60924cf9fdd01ec02808a626296dbe3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1541d622d826bc57f14f5f9fc1d4692856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d5b4b5f7abefab8bd6d1ebfb49383857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691f7a3f9f3035956f3aff11b1d13e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549c0a41bf528b017c2ba119a6e0ff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc18c50268472959613ee7b1966735b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f5b6a30d53f45fa65edc77e68c88861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766899eaed4fd1e0bb4fc6c71834be67862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c809e75ca0d67f0a501f7338ddca9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8793457d96e775ba5b9567769f6fd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb3de6654e8a6cd471f606c414da2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895f7f7f825257f8b5f1735d3990f8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba373fbe7c739c1ef9ee5def42cde867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1bc9fb0c608865013073f0012c778868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e8ad889c6c6a44607f25590d378d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f35742fa47ec0603dabf12bcc71074870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de13f51faea3b13eaa0e7e46d68c65871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10add15e3535dde8498b0b6f751e910872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0650119c43cbf822553bb8ee80c8078873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c93a20659b4c24b5d3c5a2cbb024874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914d9ac3aa75f92138de01a2efa1d05875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5544a7f69c559ee2ab0817c75987856876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea07e26cf61600e76988c5acadacda877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3457bbd0839ab7393d69ba0e909d8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd273b26da87c20dd43d8a0b98f90879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422cdc0dac0de24467cb24672be0aee880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ac8be09bccca76138359528d3666881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec831aaec9bb28441fff6beb5a23d5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ebcacffd9ebcaeab603af946e25d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c146f3eef75fe557fcbbd6ecb7ea6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435893c5687b2d4489eb587ce1aa4ce885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c09ec3273f1645e4dd315cb70dbea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0654550e29bfb509e6b5a2e70cf40887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b05cff7ec878bf242e723cabb1ef888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f481826efb5ee55897a6c5907f4950889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290f66e59f34d4f8bd53de7f84efa50890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac293f6acbb949bfad05e06c0a8d8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d52d145892b374b6d26c9d384acda892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffbe9ecd260802bb0407fe56f40d1d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d635e4948d0bdb1372678aea7395a6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a34a473283358189d4f876e6ed9ced895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ab8915c6c451da0c3032106b5f6b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a899188697c0f9c50c2f402be504355897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19fcc83a337904ab7428a02b2bd8ce898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09587899a3089ea053ca9d2f73099e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618327b4c845cb79b415cfc07eeb763900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae229d4e7e438bce148e1608acd7dab901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718ea3b6f966e863286a41d18c8adf4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8cb650ba02b6e45fdbfa179d07323903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1292985e02cb0c193ccc04e084dd95a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a719e571494b4f1de9faed1db81b896905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ace099bcf054f395ac2b0b0ea132906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c566ec053463d04de03689b0407972907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753005f91eb2907ae1f93f58b2060c5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b9841ffc56ea9e99c804d3f9490d4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9548a8bd910a848320c31ac55890a9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27448a5dbf455eb818003431b9e8e32911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4b1d95be3fa8a3840bd6c5a7a3bc8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9275b968a6a9a4497300a74f36529913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6847311605af900a9ece3dbad1df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7541c17cfc90301cde01951c6207c9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd037952a623dda00d7b34435fdcc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5844ed62fe3d2058fe8a6a952bca917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458e1f941b27bc9490be6a4309b066c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60680502ff952f8dc76abbca146c9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f5aa54a4c536a8f1332e00d00c60920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009ee6bc96e3dcb7183eba44b9b7f40921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba2564ab97f9cf37dadc1fb4f9eea922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6fa6fb1d46e4fefbb6c525b19f893923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebabe4fb22c91ee48ecd6376489633924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575545850f8535d84dc04e3de0ba4b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e840775931da35d9bc9b0ddd04e594926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c76d868b516463d171f03775742fc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e86d2ce589f602f07bcb924296ec5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02832cd065f32c9a5306efbcd4334814929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd525273b4da977226d44a9c9ba2f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f1697a0e5c0f2f24284ae6bdf9e4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cae15452be593cc13cd3ede7d80cc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f58dd795fc19202061142885c7b1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5011346908ca9d42f8d9ce29be56999934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea90b0dd3302011df8a94eacdab7239935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d3148180bdc72ff1a963de5e82a9f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c25c8d88e0370255792be4efa30dd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b541767a11ff8f464d0d1be58c0a5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a2876c346a3ab8cbf03152dbd550939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8cfa32d0f6360344c0400f4806fd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74b8ba8bdca1725df8853e21a37b9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445dcd7fee5785565e13092f213c675942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442db05a88255564d60a7ec9dab4a2af943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12d082f85712c1900ada958b8dc7d9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac099c32c0c66dd4cb34e48ac2cde945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2e6a13c5c07802e12324778be8fcc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f680b00ae0a7c72db990f5c08b322947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14d0e53b04805888aac2a3e8d210e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278aeccc9978d0c93fe85cdd214e74949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75fba356ec6c9a349dd1ecd1a0063950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e0e625fc568ea6d7b1810ed28452951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97829e787420e25a6141d5a48acd30bf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b4b70619190b7d3f47b3603d7dccc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e9a769aec25713be068fcd24b889954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478b9ffc029a756e106767d670d5c93955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c3d24e35c70bac4205cf2ca08d3c8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a89e7962b5bd0043bcb56c83814cd4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91d121748885b9b5b8b11005f60f70958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0307abac1c80d01e30e9ff12279bf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f739dc933ab1c6ed71ccbdbe55abfa9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ccf1d07bfa4bc7183615dd1393b4f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c7a5296028415c881d3b5ef21bb24962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf068a3bf47822cc026d9ca58579ab963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc35698d8a5bd6dc903fbd0cd4a60964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0349b9748084876600e08927810fb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4edd1e3c600cdc4e46a4d3991e460966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ecb20ebe1be1d215fa3d41a05a029967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48b29fef2bfb03318072bc33016979968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283fbef71a16f4583c87bf52c0e5960969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06c6e0bd51d736e7c1fdb164fc53e6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5e5232a44cf5dea20bd04a6977ce971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ce52b5629c73fcbe6009e78d79fab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c3a84e41b2508407998f6717bd63973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f99f1461b19d92972366a4baa8d279974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb83c543aa6c7e1f98b4d530c438bb4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcbb052ba237fcc6820b797ecaa8c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012028ed17e4ab9ebcdb7d1c1e81402f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f971ee270f5b8990e030f916cd6e7ae978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629e9ced539f182ad04d99197080f5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a98baf5613c4fc624125963af3e178980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e229e293cc6d587851b80b822ba1e4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcbcee8a04bde8520b01b05bfb19ab982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc48e12b6cb3473b83f33bfeb2b444983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33073c62c74458b048162d3d5e7691984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf3b9f0b3826863cae387b945999a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff8ea67da3f421bcd036c80394587986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e25a8c7a2f2a32880d9d7eda0e6f8f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a7a576bdfe1a3245dcc644f2f32f2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c7f43a363d2aebcaba0aec5e975c8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbdcf8cb8de8dae92f598856eecc3b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf59c7b1adc56210f0b61c66c17374c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582eec716090fd186206986c39e424d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242b1f5dcb93a0e8cf25c223c3198d3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f181ed54e7094ff4eeda7c82ed05994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf81167179d72f42b06236082fde9f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0a20455775185a23d296f5b89550996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7d7ec415056df18fb8c1163ef878997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee1c70c0f2b80f249e155f783de772998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f937d93954a7e8913db4a295651021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990ab0390e50e2e9a2c541a4809d6df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e492b0e3150cef4ae27b083755fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060e37cbb691bdddcc7772ec24943b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227771113662d9cf3abfdc155c5bfa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5370603d510eff08cb364a8f47cf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba005b19218d100eb273803ed4510317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454d521db41a166c2cd0576ceac6b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3c857d4eab1e6c0542d849ec0bbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d2519f9b5638c070f2686923d887610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b309be6f03c1a1a8e9d2b4297bfbb9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92a9b3c3cc25b56de1af5a64886fec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab167c4634776185ea754b5ee7ad013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83f072798eae154f5f4cab808c503e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9063c14f87c43a454f5c5e3056d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efde3266b0b27b3e9077f0f6dc0b3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfc8a6700cb4f877cc85c3e5d55f6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741edc5fa22388cf031ce01c45d166d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550162347c0f621a1824aa9f282d33619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd03997eca17b01cb8110e2eefca2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b146a0961d23101fff9e444085a4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350423a225885a763212359fd82a22022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d5fe74db911cf873bbb2b190769023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f95f6a05d855436b3226e918e1c4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ae424ef913432aedd7ea67f00c15925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa061ebffbf192ff9984704ebcac5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f02c7bf9d8f0134945be19dd33020427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218f3a744c943df4666a0082d606ff328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a0e556486a68d16f4960d115b43929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0bb6d3ecb7c3801c4dad6ac4931330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841cc55257bde8b4e19e4539d17837431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90128e144806bd36b013de7e03d83d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad37560039e0636af7597d0be1b17433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4d24fef7adb5e581439afaeaea4a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5b0d23349a45ab89ec94d499322fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff353aac379b94f2d174af7c850a89e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97b8ea71603fdda71de7910a1438437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297300b3824dac5ac9f80d40b293536f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a565183a908e6c09237d69db32ff1fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a0d648971d7635a3597a377a140e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a1c887a2c8cd2d88df5117ae7337e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d89310a9314c23bb64348771331a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c05af0a547771bd26019ae7739c24743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5acb66d9a79320242eb589f779347e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e184d1d567ae182b5430fbee8bdd8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ce9f7ff3a8326d6af8e1acb1b004e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d6d6d9bad7ac387290aa04292dc9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6069b5f26743a2a1873c91dcc228d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e73451fd1813b1ff15785b72731a5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f5ec7c98c7713cdc6289b833daa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb66e84e117f3df6ba5bc727cb7fb2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3aaac119a08e4d4b53030ce18ee7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca78181f0b24123b50aecdcfc49e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234937444472ea98fafcbd9a05227ebb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60e0dc88c1b3285edd393d8caf66d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1baf80771ed2b1eb723739f43272f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2594c72cb1bc65cade5b02b869c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ca79f60b8e088475533a5ad2eda7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11da32d292f3bbd5fce03a872a274159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062871e1cbc2117f3ca0c847320761260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d91569bf61c35b7da597d51ad45b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1d06b8896d9db0975beeae88c8c8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fe655734ccd909f48cd83d492d3e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8c7b53ab9e629939bb455b78c58b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85c15a6b1e184159c34c0b9f9985065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666b5274ca669e5921b5662e39593e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b70fc5508ae110099eab249cc679e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8fc5e66e6b2fbfe587fdf9731cae068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494adfcb2b895d1130c16a83db5b2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68c1e7e67609452b36a2afc305c7c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816f4f3d0df74f28668ada9435ae7f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf5282c755a15a25b47b23a274bf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267d188bc84c11f0caa399abc2d3f2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d026031f97cc121fe4f324b00b4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eeba5c6ff7a9f07f844f2bb9f86d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474520e7e7a6a2727834ff78f219ee3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ed200d0792b142df6e4f46e84686e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40f4a3f7783d932ce5f1d30b3bbee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426dd468cbaff3a32722c74940cc20179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34700cd2af53e421b5c396d8acc33d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644160fc982c6d3475f7f12cd6a546c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cdfe1dd175d71034e1573bc8d6dd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9998946a6815032a52880a007177e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68f431f121ee1ccfcf20a7dea679884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a002429125e9e70efa49bf624a2b7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6511d7ca85167482aeeb857f188aac886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090710f416877114e2772121ac2498a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b7bd648e45adde47b21a9f6b7dbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3228641d5c1c399ab2797008b282ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb7cf9f5219a1216448c21c563f8ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a99774877950481410f8b619475ed691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839267ad36a1dd3966df89f763d761d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9004113c712c14b877e6d36803fd5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7b901fff53f7be8231e2986d0fde594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bc3921fb60cdd0ee037ca763287de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4f9c3ce5834bf0383b2c70b9eaf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b497023df6cb2539d6e1d259e46c8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507001f3b11bbf72e5afc4b89c9aec5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adc32a092ab2eb8b5fff13a7fa51ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91ef79c56fba235df2daa8c51b7ab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f09da3a4f37bc82566ef9195f7265f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976b0895d01bc1bcfd1035ac004e3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16346f11e16683d1cc170fcb7641f530103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f87f523ed877136946876c41487402104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ca8af70ab8b1d5b7efb00656f72e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d3df5216f385f02481eee2abe8e5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf2b00cfca140ded592df740438aa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7505c1529c01d4bfcfe8c085cab4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725b089b93ed377ad4967d55fbac89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ac731297689b35ada162cdbea1f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20179d069962ed03ea8c7ebb6a2367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210664588f9953ce6573098dd296e3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ade552252ac9b715c6a06fd1246577113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8a7a8683db7b9ea3aa07f32b19fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8387d281f00f66187b077bc393540115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3af99905fae41c74b9d6203c97904116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446266c45e9092e838cf24a09d46a6bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb6e77194ef369cfa67bce9ff3bd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86dc1844bd1298ca5fb474cdb97ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb648c67993a2fb8f67009da7b5011120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe947b77c6c7767c9d113dcf74325e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e65e8ceef25a37363def1ec892ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb598db30ad4525fd7fe3b4ee2636f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4b219323d6cdd93c40311f7eea25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c05bfe6c143ff4ddd3d306208e2ab0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c92df4dc790c691b6137e878e880126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c6570c8a5ba3dc1eaa0a0b717e88e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348189831f32c7c4c1ddf21134a4775b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47a0841d718b8473ae95c44e73eda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8672c20a0a9986cf7d23555889657ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8b3784de95b9cc7c8aa704fc5f83c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51bf8dbf2bf4e5dfde29a980c483ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b33f8687b51f3f0f83b8cb10b17e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2590ae3a78f4d3ec15effbd114f3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a19f65e4c3030185d0fba99c0af97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21348f939a1662b51e4e4cb975ce37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daed30e96bd4020212e11d952d50ba3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8319b10a8af784edd7aa0e86ca14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57698251d732dfa30f53499213e1371139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8267b1d081aa2f62be5ce904b5bf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96838def1af7c56f1ff4d897bacb603141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60a858b7547fd70ec32165c5b5ad3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aa0b098c2bba826ac09b32f25156f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493726628140967627ac74fac047b6d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16823ad3fcb46ee396885f32cf6afe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade93534b22241a55451e928f0b7e8f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25baa1425b6241faebf3c58abe74da7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bcae8e2a89fb2ee671b8792dc815d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229756da8b7236bdcf94102c12a2938149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b037f472b665bb1b5004e38d388a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9423eda3077fc914e522a766f1d3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444b421ddfc6927ce5970dfd8ade25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56096057d185ccb0e7ee84752d8b0f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a8e577ae6294686997aaf309ac3da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b15ccb6769b408881c22a6c50e9852155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e71f6e5c12f08166455b21bafd6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813921915d3444fc368762f0ed834176157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0a0be20d1310f5d4af3de4e4b01a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc059890022ac9241dc64ab98c544837159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e2a6c766a8233151edefa7d7ed7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c04198826c985d9b4f14388ba1a3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef484d6b4e13867aea4c94c8eb60ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fa4bde0d5b215e183028c34e613c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d201abf3241a290e08227df8c05fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89052f305868cecf1dd441818f8df81b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a0dae809c871067ab1317dcffc3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb769964e6775850d77d1f9d9c53f94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d039fb9ba783708e3d0da0b41c82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431366651e3ccc00ddc83de3aefde4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c932c4207e54df33d3062b3aeebd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae37e54ca621fb0485a6bd8d2c1858a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac446b2fdbddff21f7e44f9d781ec44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd993e05a4174cf51f704b2bdfdcea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3c962c04077c7504e026822e091e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672d597efc7fc46be2ee10c1add9d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b795b267fafc54b84b72ab95f4a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d4ce66cb976383c131d02c91d232a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdebdb898f6dd5592aa9559f1a644a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc9cb472f1e07011e945855decf8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f87ddb3613b987a78680f841df4282180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b419852b365588b8bd09ee8d062af0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119fa2cce873d41eaf7144df01c53ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a74797245c610724e687c2e23958183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28760d5b6843794a68f97d8ba89febad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be104fc3bfc126de44c55c4422c4b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845894e485a9b47790c0aeac484e053186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afff49ae4ef30e2ddb2599374596ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859e9e856a6b3e870fc371e4fd14fa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffb75db12f5572551ebeb40b08700d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c53966178031551f74034561da3c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc23a58a75ca4f84a0c51fa1f1e4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665ff3c7cf0bdf742ff71f22c6d06f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff289e80d2cc279612831032ae8327193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecca52d71fcff6c128c8ef3f347386194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56965c3837ec34fc7c4e1ca40422ce50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa6a6380ddea4d0cdf4c7373ccf61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26ad6c5ecdce3e4f80d77c4d728aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e746ba00d960bb4b5e1da997a2097e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f618cfc4d7b9224b2f470e9fed3895d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd915fce78ba93b323ab63cc5a75c54e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7684df320682aeefc46ab9ecde2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6b58ef81daae272223b65c1afce09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8326dffb0ba00516dc412e6847ab0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730130cf3ee92712da82372f005e9dae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002570aabd28ca1b0e896bacddfa2eb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b65b4c360eacffc9bc2ea5a575ea8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b99f1f8326afdb94801f1df1cf4ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ed72f213bce03f609d8b2107799d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3567ca93814ed6f3e4d87c0cf9853209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141ddee29bda4ea846a54be5064c96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d804f57ad618ddd8e30a11838c343211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb513cd6a3afaed3566c5a9d7787c59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5515f37a2899b5e8533a92ac394da2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba11d6ae909ce116a55ecfe95d5f0d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4a54058f537b0972752236cd5f480215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5b34bdf5e1b34c7aef173b886f28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474d1c7b7c13a1af47fb4ec223abf2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21378b427ce57cd2df9bc585a28fec32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974096a3aeaa0f254506f74af79ac9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc343c76c062f5c3324b98f87955d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c6f3a4ece84e6a610ba859f3f9be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ddc82ed524abe2a934eded724350c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5288178e748da268d511d112694fe2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ab979e6f1e93944d96e24538681c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde58c77ab32c766421f0b57cb38f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3f63f5ad5a249702826e89b9c2605226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e61cf25193295b4b4260075fc39b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d275a38e983bac027c5cb432c626c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf67d32ad40b94a27336d4c9ef598229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ac1615d1b0293986e0b65fe7b7bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6850e20e4915994046b60a82f8931231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1663b76944d7c15796f644025b4aa48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd15942fd58d4b409640cc00f81521233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751133a21619f18a09f42ad82dcabd47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed7d4c4dae3a932c8048a6a74cd26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa08175ff599920a9f8c4d8e32ef38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f35cae9323b5368a203141d151896237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56942178f1ece90a701dc7a1fbb43f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f412ffc84532ff77d16034e82d96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6211e22c7c308a410201362125015c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ddcf0ef4376479542ce14930caf26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92ad84101ac5c226921e6b487fdc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bbe6c96e66b5c2910a0ff9a5ac744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b91edd8fa5ecbfcc129ca7a945101244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf00144eede8f1587ad5df0090cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e77fa58ad66678f399a91663582e0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785d041734fa3f543bb1df72d19a41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248aa6c8f755a41f1b4065045841750248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e2e25694ead42f9b5348fc4e4a12e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c559213e01f09bbcd8f0162f79f3cef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e8dfb597e8de1d7b4664d01567a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce64eb2e846c33b9018db584baf0e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4eccb3e86419354690455af5ff3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63dd75df55bf152c8225b892deaeb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d589ff259e5b4fcd0735a76eccae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9968cf519e8a7abb8a1ad17f85b7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0364cebfc0b6ceee699b47279156257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60096d3f6245d7d508c3aa3e97667a0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baff37265e22869d62e1f8da1932880259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a490f80cf16280fa4f80a442552ad6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99fcda03521c0c384adcd23b172073261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79950d3d55cc168be4c15f06e2f371262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d06d3e6db83044ff288698929582263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135cfa8646025950d4146fe0531ed6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f237318a3fb162a369c65e020994618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d7e0f3b0f63f2cfedab163095c32a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e21babb4c48c4b2bf1f0f167677c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439c9189cfeae18a484ed9d8779709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da321cf7629e974bfc28a6caf6e70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab471a206d8ebf311bc170a815dd908d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb09a70bb8a3d9ffe30b5ceed66772271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e20cab1b17ff902c218f625ae1383f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03e140777446b465c47c2465a7b8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f3dc2512b3be4b84d20e070c4fce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a572754db388b61c597f228707a9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7df0a8c75a574f27cc9819627a3489276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff45e86412b1ca6a48ef8736358f2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac6146407eeed46c6507e264135ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8956b851561cb9acb550e4fba333f9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a33f922b1d9009e196104af886cde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac10a9bc712e443311548127d5c94b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da5d2007a815cfda1fac2e5d738a0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218aa8741034639ca1848829d2ca755283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc333c9f9dadcc007475d11a8d23999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17077ee1cac13baab0f128bc7435f0b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bce8d9a4420da712e96647503be0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c543017baf80a940b302dbe1a1084a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17300e262d9727f73fff57f3e30be2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8a85d0b1440091034a9b7d7ea79b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec443d89139815d4acf40b64b2c9be8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618713e72598835befe7563d65319363291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5424289c41ed5f1dad6151e7f4ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f171279ea718fb2fb71ddba06326d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888a22451a82cb691e26d1bc137709294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d73563278a172f15cedf2d13b30c97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afc419fdfd6a772d5ef0389f06026e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52e12117feb59af5b8935f4bf8669297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097fbdd8dda4d8eff5676d1ceba6b42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8961d3c61e4edd7987247c51a2d580f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851479eb8ef55895369d7b99dd227a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87502fd703e8305b5c2f6b37a13ade16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db664d663d7f9a67f7d589cef4893302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d875caffabc0591652d46103fb234303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89e7c4f764c65e0a390d9c5369025304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f015a9f55039126899522e410f4b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ec5a770d9b0fec1cbef331136d1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193be75bc4b945aedd4bb29711605a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a85b38a0111813ad7806e9e6662e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42d8bdf3481bb7e122e8f47de3e07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b0cbbdce44994358f87813b51db8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671745cf9c3225e042f6df5ddbcd71eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f977dc3c97bb3fcc6bc41d75157425312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585245621c9ecda1dce6acc35df8cf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48122f35a37963e81b2220ffa59b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8802ccd6d1a804809d974a3e9703ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843b81d5b5cde7f194e4022006fda70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1afd4604c6796ff2e25ff8dcc7ed8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e873e56814994b93c790dc6627000318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6756da98976c60de99ba3732e967a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b8d9e8dae112341828aa2a298211a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848667dc195a831514b53e1b9922009321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a94a76ae8606786b95f9e7bf0c5db1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb8a292232f9d7ca11416c7d25783323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93062c6dd740154dc643f877c8e62968324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95b693bdaa0fa294df76be57e0540325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fdacf085e865f81c90e5e047580ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df812f9fe3d9f9561f7721ff98f2a98b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ef98ee2f658560f349c33103aa0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ef342eece702878fccd7932e3993329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0028c37c2039a506b5fa1a709029d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b9a6ad0bb09f285860a8ba6c419a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e823cb67e41230e1e0bf9f9a30f6bae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db822bba3b461faacce721d38384457333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265ec5c463e399fbcef888bb1810df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03091ece9c4570e9ed390b9298144b91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a516145e4935b678ed07b5214b488336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6a8c0ebed1e17e9606182d1c08a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f78862969f71e112cf61ecbba6404c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a8b047accec8f60f999f26f969c4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4649ea434708ff4a1e4074c1e471d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0738048a3e5a9fab8cda2515ff4857c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6a600fc46add066478485a375249342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59aa9a6e4510c5d5e7ca60cc63269343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577927e38335e5dafce8922d88e27c45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7724c7951d490629fce435b0b49b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe35a6a8b586cf529116bee46f1fdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cad46f678a8c5ad635f80fb9c01648347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0304071d474c75f6d1a9981981581b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623678b2335ae6df1b4b4ea247cd42d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc890850e5d9c5f04639878786dae0c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568927ac70013ef731156f4243a8dd86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad368b6482eec19f91bc3fdca1a64d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4b0e7ce54ff61ecff6e39725a58a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b4a0d75d86ef451b577be1055e0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6da2f87e4ca5bc47d568ed9be72c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b954729be4c19358713015a435e7885356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6ffda639bc84835d64c6d5bb24949357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc89da91e3909004e92ab35a2dcb77a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888627e1b80c94c1ada14a971b4ad8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3c63eb3afc3f9456a80c56a97dd5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a803bf89158b72ad140b0f6acd68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059251e68a313c4bdd25cc8f5c602f57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d361cb195fc7b7611f8540e0ae0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b5bf099de2995ced1120ca86d2106364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464627d160a74cdc11d5fd67407a853365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd40e82b7b9e4fa250586bdeafea16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa64f45260a341574ea52b4f25b5b9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7fb78cabce7f017d9fd0eddb6e98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ad314cccfd46bf6a01d5055827852369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900b2afc01d9a8a10894ba476dab457370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de354ad89e0bebdcdf8e70c14a1a66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eed9910050e869914f013e03a61883372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f20cdb683f554d3120e0685f6be00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a1cb90328e9d703489c1a572e547374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb81077dface6459c377405cc5c0e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bde2415f141ade2af7f7900a97dbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49775168d43c0882f96da2a9cfd79d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd140cafed4dbea4c5aed5fe20c5ddc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3e5132f376f1c3b110ed3e32fdb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee0111ad377820c8574097fddf745380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868c7b43e7b9a33404458703232fa23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9706c19018f08c61581888e5a4766c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45ad52d1ad82af1e32f489f9e50e92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcffc69a01814142893049b282a0f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524c61ca56dd54fe2624338df9b6db9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d21463ca8d0664887ebb2da71caaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53a0db93505d131943d5b0059cc72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038f8827fb836ba3fa302b04dee4b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a981eb9a48e58843989829308b1ccf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bd52beb9ac4bed1bcfd0731faa2b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236b185322bd3421ffcc16bd08b03fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42516e655492acd0321a52ef46c38b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b22354032e79d08cd8b5e9421fc1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d71ad7942075f0091cfac9e8ed2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c432d14c6d0c8ed290d0c798f3ef8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63483d6388d0eae39772008f5351ec13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc299c875442855dc32c89b6f9ace397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de106c8a605e7fb916245d54d9e7a77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b50e4a0e1b71362c552a416c91a50e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4809bda8d6b3eac3c81a7059353e33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f7f8ea05534f4dbd34e16a407f2c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f8e2907686da224f7b47931a8746d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2d77240d96d6765e87343c78b23b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e35222def789fc4724e827db95ca92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79919f58c8ee8b4b279daf5fdb6e7221405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69950cac56f86d2471198b8302b2ff83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d5d8ee4ab5e1e745aa8ec8f85a94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a285ef4abad4c823a68be0f2595b95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f2a46abbe02c1e3e3ff5f79ad14b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4043e21b47cf83ccc80d2286d2e07a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1509d54bef08a866fb78aae0fa808b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54be03a21d70dc0618d21fd6c29d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a74eec51669be7b68e64ad5b68a0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122cb7dacb9370c4816feb54cfde642414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff67fd2dec9c292ab6d9a0394ebe1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605913221d52f925765bed57397d753416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadcde578ffde50caef012cbd602458417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28da4d841210b755be65a21dc70a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee5e06a9345ae0fff29eaf7faf67ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a19a681acf566327da88dcc7446f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13c1297c3ea7646d01133da8fd2c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d2151a7196177cb1b9c8d8b7cf8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a07defcec474c006da292a15dcd66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0408dec8e32cc2c7f652637205829424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebdcb067da3ac963dbfcc8a63531f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723b9a857dd03724948d5e077967804426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03915a08f1fa428ee4d6f9b9e6f4e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ecd5afd034050314c20500904dc26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef9c99dda4f9fd11fa684e6cef532429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd59a84d468e91208fe7f7b839626cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14fdc8fe7658e59cf7e513f2573a24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fee8ffba90ff748ea798a8d20e7a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb1dd386939bdcead65c1ace05350433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e50f9ec2afe4bdaf9e2d08cce43f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca721f7b1115410544cfe06d4e27daac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b960bbbf547eb3946907818df42f461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55e809f41000cfe727d9252bcac42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e23edf1245324828977d2e2a1e18c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491d6bb3e273895a74d4f27f1bed98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d60a196b03801f28d8cefbbfa8f9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441678453f77c16bd866ecb90bf6dff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76669357625dad7c8377dff2ccdfc9a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787707fe8ad2de47d7ccbaef21ec039443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a416361eacc5403d8e2bd5007d940444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e7c0c833a4aa981695ac0b89bc4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b98d1b591afeb8266e9e71c5c1690c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008dad4291641d10ec21ee7af244543447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae7001ee29d4531069a9e9554c4ed6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf71a4a32cc27ec4e5475bbb9b285e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd1cf1d0a55871adde805f9e81b42e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fb7bd849d518da890518e0b1581b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dfa951b4553c9ad1ba513da93938e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0a66e9bfe3d3bd48b669533c5284453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132349818629897acae0f815227926f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fc132ce280ada4c377b4873696fca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e703d70c387e21bec9b92bfe06e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcb346068f6293e6b1c6f0405c1c79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6a85ab02875b7e680efd440eda36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d6dc6f9ed31f2bb8c9db09d16575f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4386b3bcd846b59b559e9eda97491460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c0ed0cc1c3b42c59c62c3668eda4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4071e647147973bb5b8b4f919034462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72fc2a7c5318099af794999ecff7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbd79320f7070866c5d00510e2eb29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f996d0b04695cfa88fa4300a7e4fed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf26295d124307fdeb67254bb2c132466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbaace2b3bd62b65d45924a149701e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc73b24608bb09de56dffef5cd338468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f614f30ec3dec33f6e59ed077ca893469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62538a9cce0368837ae12b5b83b685d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2c815f3b7b59536bda20cc18996c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7201cd652570150182a56fee6949472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78161052f67e6f853f941d1d76263b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070707de4a0c0b1d860e850fa600922d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7352fa6281986e4c93abe44f2c2c3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d238f4d1dcaca0ca1e47aca9acc7fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ec69284fd33680aa115bf2e322b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cad496d123bfc13f87a598f5a08fcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab860c9447773d8fba68a2d2ea59b05a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ce131f434c99101c34458b05909dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d81045ce1bbe26742a58f79fd29223481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879bdc1e762e90e610827126336163482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356f36462b10f3bd8f1320a70d8ec91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2184285c168572a4a3069066696d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c4671473c6c64d62b65bfd740a617485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e3b5d2ad55471513e9666f3eea69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6881406a5e0b2994694de1123fd9f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b437d0698b369e3e2dd3ef20d1158488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc7784f37bc73fe3fd0cd1453cb4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2bf17fb9192acd5e6d45fe0f87ca2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e86d19c5919d6b6bf12001b3c9984491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640de4efba717f4baf6b0400c804cef8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837db78a8d731af2e0dda819b0f0b02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6aee315932fce185667825346f8ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d38eee73ef587c6984372f518507495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e5af18edd98f19e96c664bb489b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f72c5703a97ded5fdd3ec25a28a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad8dc25b48c85a0e41fb4e7191560d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de3e9c639cf950e60286f7bcb7896499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220a19584aae6880f9a4b72f09a0f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c568803b273bec26d063591dc9b63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad76e61a71d029ba75a4cd5e9f3f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d7e1274de9c4375dd12985ec7c27f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc0f6effa5048abbb12e32be76160504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cdd5a5f3774fa1f4af90db994b334505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48aa394c812acbe9cb47bc6eee651506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf400dde4c74238ee16d8aad6f15c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8417fff630d46397215f1deb32245d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf1843089b7b21990ea53e3dc698e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06de70413b666de6fce26f9d9f65f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07d83537014c302c06c4a18ea28e43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8afaabc2e19165fd75b88064743212512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d9faec6c6c0c3fbc5d10ac95e2800513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044cbbf5e2a69797a7070341613190e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8469673a4c32ac57be7e6e6a2944c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeef0d0988d56d7169d1bd018118086516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9842c5ec4edc45c34b74e492aeea702517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601f6be8d275f7bfae340ff4a42a9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98885811b6e94eb45b69bf0663435b37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af02c0986078a9d9834e45de9fb6ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865ba86f9fb5c7f4ad48ab488476c09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37605978c51942075a32f0f5e92f26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c783e6d621ebdccaf17c98f7de2e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004adea536d9d10dc756b86e04bef27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953ced281c1b92a55b13f138bae2df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dcaadbb755da75762de46853ccb82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5805f89e550b936da693699bdb06297527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d1793e9e7b326261d1f6b21a1e9d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1332099f4e8c0603423ffca5e9c8f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27302ff0f528498380696ad7e38c107e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148619220ac3d317af9f9efcbf90492531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f67a54c485c7483bf5f4167acd51c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48596bb5fb5d491d3c9f798d036246533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbf975d82b4136b8028de5152a8675534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a5bd84cfdb6e55c9830d31b532de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554a48051a39bb01c010e5f8259140536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2687502b6eb50a47d711a2034b978537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa048b3d928e1f8ba9870977630497538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55aa4c68a8aa68ea7776a49bb47319539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e21757478d49f29d5dab8a9e1454540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a12bd453c603adcac25dbc151b49a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972736aa5cfc69eebeddfecb6b6f06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98770b9842effb8586a7ecac97373b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644c2b2436457edf5052738c8243cf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc25f7b2ddcb5681ee20591ce72dba3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4053306f780c3459f79b9785e6ad9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd1e79e4f7d807390e391aa1ea643b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c552fc41583098aacbfa07b13cf960548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c321a5ffd113437df18b525e596b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e06abbed6ad1370bb847e34b073c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd59440dabb7f831bb8f3bae1efd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148afed28cdace6580895a101e1325b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d0cb5166555caf875a22a970ae44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4982f9b02b1bea7d8cf140c741936554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d70f39933f2782fd93aac316d738555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b7ba4aaafbb553960bb6affaef85d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3458cd319abd5a97451244c6a9cd5ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4a762e8aecee3bf22b189e1664907558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01767b705d24aae0b37a0d35f59e5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752e2be65294c45ec3cf03842c5d206560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74076d2b520c319ed1456704851eb22c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5166f9f5d88f04e1d6a4986ad8d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ece4a8f3c5be3711058b585b3c32ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42226dd344d7a56d898a2bd990357b7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf7239095ea865782a114ccbf3e98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bcdb19660026f0bbfd04c4fb6bce5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4cbd43388caefa63fa9753ca1cdce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeea14e9804323cfcd5020010c8d2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce630123200e87818b88bdb0c1b38a8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e796f2fd7870f441622f1e1cb086570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722019ab5f2dbffd971f59a3b41ab218571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f3187b670c61a9720ab523971314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c061df9c43f0c6334f3147d2e75c6b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba75004665d4a872c8700fddf2bcf6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f3ec1cf567d634f3a8a4232b1b3a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1cdaff85424d0ce41c5c39e2e87c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa9270d4f1d28363dd1a693e30801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb16d38f806ed72ff11d3ed9f252c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778994bf45828516f2f3cd8daa9bb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1b670136cc34d0c682ed6dc0f617a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae030644a6ecd6d560e18f973b8588a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8e2cf8b1b9b27bd5aaa849b26243582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8fa817d77fb2f6f50dc47b1b4d650583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e2f580ecf800a42cb5367534daca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe363ba98dad198745604f4abfeae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ade321e6bb4616f7fb23858eab86a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdc971f8f0dfd25bf305aae46de469587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7ec768848958722b92f328fd3e9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76457036b133a20ceedabd53b89de60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4d3240367dd86ea64fdeccfd7e986590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ebda852694cc18ee1017318fa138591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8f1345811c882e681aedf561f6ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9980957424a8cd1730bbae8476d5aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d17c8dbec515ac92d2f0a78adca08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da252db386c7e6f0f5688a4a94212a06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549e0cbc5c2d8598d75e5872e445ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814b432cb785fac55207c1f6aef6aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3e914b7061d3af4325d9f595a6a17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eccac91d457094fddbe949d75a7ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152dad40638c6fd008ece57197d846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486596e5153c22a6b0ed29790bf3b63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a14b7a76c8391de5524a462d8ed02d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b2d1c3245855e77bc0365eafb4dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83141222692ff1eb0db16a4009cbab84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bd20599d915b910fe4632f9caed50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501c5d3d3df79d7b7ed8b91c16bbfb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23c0353c8a638e881ef03f5ee952d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503b9d73b2571d3ae67151e9eee507608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ab52b1c80d158056463563b7dbdc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ede2fedf984b134455ff61f54cc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb24f3d07767cbe15db71876549a29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad79dd29e2592fbf0940e019b883430612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206369d8be4fad1c1f799de90a81d1e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e19e4e8bf8e9052538d7d032767e58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c31d73a09fa33e0603c8059bf5b222615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65908fe2c585e52279322f6c3749b061616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff69040d631260ce84f2167b90fbda7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048a85cf8c9f3d73d6cd45b0f03823b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a999def3a143923f1029f79f99252619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab78ad1ebca9e30c9156799ff49a13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ada9ea21daeedc4b87cbe75824a63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf82234f1c2f974e7bd068b2b5a1e1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827a94b5dc201eea71a9ba826cf23c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee785c49862535aaf0d7c2657707f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382bef7f54a24e7d9cb3e1e3375dca2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed569f3cb4eefddcfb02bed53c0728c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7845fbb51c0031e5fcb2b7700070d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fd1d20d25c61b527468e406f1b378628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694317c29dc722e981feecaf516ab2f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9890eaa9726ec75998f69c4c1659c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0c95ab95107026d5f0c5f9b355d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f48fcb84423d9a278ad50a879cd6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e33f1e106df5c23e43e91709049bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1500813e858749cf544d4bb1832ebc5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972a30f554627112ea1a38f95f3cd72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33927479921cca232a4ba4c9aed7fe00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c3f950451b889aed4b924bf8cc043637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131189cc5919dee42e7279eff14cdb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43ce932fea6195f0c59c9b7fecac5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a9f1b804ac84f8a2df40cbd2189ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa52e0495955d81fe684780f14f38c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fbc848f7ac28a83d3129e7a2950f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae744d9bab9fac37b9ef76223213994643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a48ecdbed09a7a8a5dfc5b0b406b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823762712bf579a7a7a41c49f5ac671645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e01807437889825f11073a79e4a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2f6fddbabbdfce5e5a71c96cfed6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b98dbb247d876b443ac32c25c96ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37ebd36c9add8df871ae3bbd25f11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e355562bb66084aac7f5c4d55003ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce405fe32468df81f7cfe2dc528029a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe339634cdc89cdd135a9b8644d0bcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b772f4748875f40b5a738a0a4517870653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db6dedd39a1d5f60ff8285df9bd58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df062cb3a5fb81f42fc45a7789631655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be436c99cd8627bfae85239bdb894f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e58fb6815030ac977bd917c866a96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d25f7575425711f2fb10c73c1203a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fadf4bd081a634459e36efa073efe8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089bb1aadba34038a88ccc904d03441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e15ccf5fca209fd35a03a6ff96081661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d8461a6d9efcece9c02ee97b5ba50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613ed6defef4aa279d553871a549c53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5281de291043bd2f6256b098f4d63d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebff1a6b6544aafb95d00e90d314c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82887ca111e51278496149365518945666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f8b8d2d503c42d6cd521bddd382a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4b6240dca1a3b0cc0b96cb6ad92af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353471de6455a5a7f5d4fa9970cb2fac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943832ae6ac2d345f3aaf6efa5c21f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f78a13dc7bbeb8bf25ffb97efded671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36704ed534c22aa1ea3af0332b26f12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f7a982ce634c9b6f5822bb7cb1a3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784585da5f8c027f7c85037456e16115674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e2c0ff79d6f0994035f5ce097255f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f569347cd6445789c4c13a223bbcf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd07057882aa58b23a820839c6e7fa7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b878645987a533812f93a87af43363a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501038355f4be829c7a28320e29ac390679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e289010bf0d283d601d6b7da4ec321680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c945e18b79ce36083c923d1bc4ea17c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe83ac6db47a781f68704359d9093d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde57b5113272ca8a021e58d614edf3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13e3a112f0f65b28f9c109ed8c4958684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c59dfaa80592c993454a043bdd231685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9797cb0584262f33eef3a1e4cbd30f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe264f8d0837a5aac2da41f4516445687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafbfe1036a1e28314b33ab71925a4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e17805b14705b40e25e2c32613794689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6988c26da08820f1205fdc89842ecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4301cb217301af74d838b5059a2ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d709fe2c87a9f4209f16c338dd7d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df0fd15d21f1d254a7afb49df3f396693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df53cabda53e0c01c4cf4311b57f53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc766c4c4919bc92785c285a1d294695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f100819baa0f57b54cbd21680560fd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e35d7cc9d22e2cafb0f87fa5d0d5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741da8000c93cc310aefe6b7687edb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b138cc60817c5998bbc55c7860dfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b347ebf5084a34906e7ff5d20cee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a130d8a4435d33a4cf4cfc6859b8f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da9d092674a8c2905146f8f9316eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7f5281f651941e7647e8318dec9fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9decec3433f4b4fbb10658c31fe887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908ea4ebb2e5e59df8434ef140b53a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692344a4e8207bb957c31e3ea986e88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816aa1b889a01666cec808d85dcd3ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe0c041e4101d9157752ee54c6cb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca822dda777dcd888dbadf7fa7fb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab0b6970648a0e92ce16defee748ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833e785aefe71d86de3be21a34181a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d05e938481e4b64d23a038dd0bf00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc99b074c4ff27fee40901cd5ebd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a70a5d78ca597fab4e9bd4574ad58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dfad289a96606f949b3c69d128314715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07dbcfd153e66f87019a38d6f54f54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e66ed617110e667f5f04a34200d60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff114fba1080480bb6057d099f29d7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17bfd0aa32f9d4814edf73dab7209b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc774a53647e6999aba32c508014747b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b182a2149bdf4df8467c622837a815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6c6e5c9a9004e26b68fc7aecc3672722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f4c6bee054a3885ad9941ca465cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f0a24ae65080179e2b5427847499724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e6dd2fb9c1240b23679fd71099db8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2d5f3adaa0ee3c908b9148fb83d42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb65295c476f8f837c52ef9454244b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6470c03daaeb4f3a94a2c6c819f15b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172a14d0c99537f0645a6bde116707729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7afa7e1c306201c4fa2eb0591e2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b5a166c155f1897e676fc8a0ffb4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19147c5ca9b855a52eee52a5ebe3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3cd85f632c3be486c764413ae2daf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f9a278618089b4dbc04330066e12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a4481cac2152ebd1cfd127e200eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c29a9e77a57bbc40a5c2aef143fd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45087206ff6caea9f05529d6c5361ae3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c875b190138971dd0a923720af997a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61979927e0395370296a3a0d9e18fe5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8662265cf91cabca1625e4496156a4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd875063be17b864b84768b9d8d9343f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0aadc941a390275f311a2fe57a104742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b406133ae23cd9e78736a526dd04e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ba8cb84bad85d8d741b7ce1d030ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cfd71c9e64394002170472d1b0979745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bba391e011844294dbe3fca5f99cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf0a2a70a3eefa9580f67da1c458d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31ac8ae465c190b60e7b856b3b714748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b00ebdcc203d4a1c64606d2bee623749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ffb871411020874b8b8c87e0dff7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb297048f9545200137c06916b182e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd332a4fefc1c4bb66b98bfe7b5dcd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be99094c7bb09495c0080705266d23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe03b136b9f8c0d30bf733b75cf3b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d411ccf358d3f35a1b2f6177c43b1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb811674d8b63215f547d3c6f8d9242756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea558a6ad777a4c2bc7767ad90fcdcb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020afdbb8181b4fad5cd0861830ecaf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c50aa251799a3d19488d4d9b0ea32759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf62b517b96d631b248e10ab50261a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bee3a7c26ad4b21e370b6d992cd76761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f292b46eb3039f146064bda61e900762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60000cc7c55440a31877ba5f2ef05e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcdf8e37d4b216b69c98e80ba3ada2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e62359c9a3f319a5a3676d530286d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb26c88cf13b6d472783fb8135c22df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8681eb2da13756e3e99d980315aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce44846d03292976ac969f5e816be2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff97b533660f529a691e0324ceb41769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432eed87b674dbdfc630356ccda23f9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19aabe5a20af4880f06e3e7063cc5a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40973df8965be03b2ffd17e0733fd9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142166fe5ad67a7098aee1a68a5b8ae9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa978cfefc97a6342870acd832ada75774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67a4d9276394dba7608bac53e9ad4e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f188da4de6430f565e5e3be6ad5c24776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88c2b481f6691f81a4f58cc2fc6ca4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264572a6587b6928fa046abad1b38de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7df2631b79ca93a1b8d402e32a361779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5556054c0f934a1d3abe5eb949ddf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165875b89fedeba316017ef5e264192a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396596bf59bb939ffa399ce6a447a0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64dbde5f5c3e8fc1659d6656594caf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e45509d2ba8e1019f97807d500b3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d012e54da8f0bd63b791de651795b59785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b60e089f3ccb3704feb0630b5d6f6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee05981994d996b1c9092897ecc5a1f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aead72ae63521289796b905a20e035c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91166ed73c8518929270baffd4afd75789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47ff609d804964345f3cc16a502c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ee2da54d0b4e42acc2520f8693615791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d116bfbb17543a950b0df55f3e0900792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107bf836c6fd10e4cfed7eaa04eb706793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964fad02fd83f1a5de73f5a08f0859794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110bc2e4a6554a92a92fa406034b76b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db8ceb7dca9d6c5ab8a085a00a68cd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb492c9ec8a3eab6af5bb2c23f7b7cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef01ff388415ee0d47dedf5f24f7206798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38e86792d9f726b6bb2ffe98f01fa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060d0be90aa40d5c20513c048d89f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b28d0f7d954e9d8db0d7206377852801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ba8afffe21f16b206bb857701344802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0533404774b6cfc47695a06d160b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6be71cc39f40cd0b85ccf0bf8547fd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb6cb91415a95762167e5ba2b244ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610750f19414defe2a352068d61472806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74f3765b96a383f5c83f7e1257c2c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4ec195bd95f27cd7ea229b0b790f5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623549b0702902342112b538060136c3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531247f45dd7cbd429d68d5ec8db0a9b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85800ebbab8bf82f8257763c6bd1c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3276421539e1bab5f2a79f0d9a88b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600691504263ab4de60873fc70f8d71d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001c79422fdd2fc0b2dfb14b7dd6fb4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d10b77357085ce5f99ec74f0f9662e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f058f4d67053bbed412e6ab538324f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3213b2ba3656b6d0ff26b022c278bd5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b883586bd56a04d3c980927738e17d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3da0e4f3d312e13d9cdf4177a1af51819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dd97a04624a4083ff7512631fa9fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce7f338cd2e3c208c7cbb783ee96ab821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663a54826e67201d92fa84045d4fdc8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761ed0920464e6c1b4dba99160ba4ef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9aa5db926b2dd4e8c3b3cf011a68e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece7003da0bbb0a2c36fb3a008246d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5335b8595e9bd1ebd5000aa67900db826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a7de2cf4ae66ed6144510ba63baf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aea2aabee445be6429e75d420ce34f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb589a1141614779e6be55f729a55be3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a2166e31d089d3c2fdeed9ecc976830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff3550ade1366bc00ad141b1c5dc9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565996183e9385adae82c7dbf53a936832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d6e5027be6f554ef3928710262c6d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cecd65b520b9ecf1457ca0a46c771834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b980750cd4a7997699423bf81b3e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaced93fb6abf502dca798ef871c560836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f8300cf585d4949cbae207c54ef3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30271eb5204de46c393628060ca7d6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968cc1c3454ab5794374b7cf026706839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9baba749618bb57d7d0163912b0871840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed343f9768bca17030d06fdf3777bf4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6fa3e379766f55ea8f9c1dff5c6d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f6fee5d72989c047bd65b62d7a43b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04532d338a610b4f8a10628fdcf450a6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeac1b9e8f0f18cf26e86ddf02537fa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3be67a0b64b8ca8f43a3072e0f8613846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6322638a56e8474bbbd9e4f7331d7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89406c6829da6d5689b869a025e4d5b8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a406f04e62bc84bc0174d6e188da9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1a8a37b7a36001ccfc1b92c4a7c1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0d53203062c2f65e12edd0e3bd87851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173763a4456884431527583535c5c9d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017c29d822312f88f7ce67bd7b088d3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c94c261705973c79650679062d983854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44713f9fc618daed1472d89585418a90855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d9efeb223edb8bde7db59cf91954856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4efa76d9cee5ae402f57ec561cec0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad2bbfdd2513cc7edd8626023d0db858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ee23502236af439542817d3a6ab2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5da59e31f4a65f68185c4def5c022860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548774e1dfcab830d411ba4b23cf794861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e006144b6b3566ae888366e801e3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4febd8a1a3e1e911b2c1e3aa3ddc5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff221dfd0cad8ac5c9901a26ba1c85864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8a3c9ca60ab4bc65978734b00add8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317deac32511a4e57de11d92d512ee866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b3bdd4140e215936d548e32687b70867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946d163aa1fffe3cb01ecbda0b1ead868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b956d5fb532bcf2a709b0c987a3c1e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0db44b18dcfa915484db20db42451f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ee550a3f57218c652ec421417525871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce70607ca592aba5a23660447f7ae872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2a15755db1595806f6f9549148c75873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e4c9866bdac98dfcb3e1ff7094fea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b0f203296e3567db782379e9c1f88875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c254f53adee43143e373b21f3c9a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa51684ea95b7c345457d9d97d72c6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732db9da255ffc28d1c8306093036e8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c81c01a81cba3388934fa17a3109f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6839542de849892bf94c6e39a245473880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c104ad261cf308e41517a1acaea3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cea0ec3dcd364ed05830432f19754f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c885a81c27893404c85c07d305711883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a533e81653e23aeff1f275e2c486884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383a65a9206dfa98fcf7a36b218110885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf24cef1d8b5a67918b439cdb54d66886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83097c46295bb205aa953ecfae957913887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0bd5a52baaaa5840b7e75b6f8d2b0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a32523a2f4749aa0b9653ca551d7f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464cdf95286cb9e2a1299107334fbdb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff88e32386235c5491e9a1d924c68e1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50a74372c5b32f30e849ca87c2195892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0006f9ef0256a70de5e49e9df5d1d3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad6fece762d470e45293a78a7c8510894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae65750ec6c7622c0d77a1b42d0b10895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d87283530b49e67de52d4530ffab4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96164e4d5ffe3a66ea4f6a599e266e4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51803cf58b4f2c9c0109f58f026b2f0f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e4a2b539fb456f65c1c1c810d31ef899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70b3f8274e6677f0215450dde538f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41116ac1b960175858d2a560ec2400df901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d2ce0916f2264de13644a59f26cc3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da35f865fe0a5bb8c443921be6bec903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81bb0c676ee61f600a3808bf0fb97c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfc6cf0d36279e2d5018f2f932e2f0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a3627bd1ed4d789c1f992a3beab0f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d51e1f191f93cdb8d8dc8273add9ac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670f5c6ecf2cb10604359380ed89d08908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d201eec0c7a164dfc49cb886f2562909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece921be7bdf38552a867ddeaa84ec5f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446253540ac3d3ef41c4a4c75248ebe7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025a6750163f9e6150315d792b441c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39964ee05b9bcef15d1393946e66695913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8f20593e7a28057ed535927334fa1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fea52f62743463459e0996745bb27915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce70628a1bc97e24895129f16ed8cd9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda45c425787ebbbefbff533906e09c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701141b507292dd2c397aa0bd47a786b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710398f9967c8e44bb002af6be24e73919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbbba26c6fd57fb92a3631c16405ea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d30f4d2fc3d40878caf063eb01521f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cea184b166705898b770b993511f3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc67d0d7d548cc3e69a8ab3992d637d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69854b2c2cc88dd3781306e76e63057924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33302c01f9b8a08b9c98c2d5c84f0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda3da8e7734f08b7a1d2f0a4c69fc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0c2146c5d14edc0bf87f13a85a347927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a062b4e3eefae4f1abdf739912e7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c4f4e5c32f2bf8c6449c6b20ff86929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2d720edbebe7293de704817e2895e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded80c2e551ee6f94f14cc68b8a287b8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb8d4e17a4f942fcb722c7292d3df932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b414e2f7fc34f410b66fc6aa2bdd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce60fd4172c38f35e97db2b4e5c29934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9ab25530b0151e9e0839c0477d4e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94474a25a36d4a5151bf64b626bad56936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc390c2c171518e8e8834a586acc36937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdefaac67ee04fff5c01863858b34c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d6c0be4208b9b482c50b1fb5317d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316efac7f3ff259a487ef41178bc05a6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19a7e4453b371476365284389ebb04941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaa5115f7e2240407a21fa452ecad9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc353d1899a493f18f4e74c1ddfdc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a492b5f94b5aff1ed0d91d2db6010944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196a48cc2707f98b2c58da936cb29c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6634e568515cd96ca810f1169e86b49946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f446d7091a7c23d7ed3fe674c37bb32947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b67cfc75842092a41e73b9ea3873a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2566ad2b8fe090f593efcf60ce60c4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be3888e6617f49ef61027ae9c99a6c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16487cb1d09cc4cbb898df310a4316d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a954257ee56b1d48019521735e6107952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfbf7bdc4e762b4e8f9204e4c67b17953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef251ba80431588a5a42cb903e01cd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b03fb45068c28a233a61f41d18c9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a09406b4ed7d74bcd7ec64031f724956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634834195f6610d7474e917880c27fa2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360c0156138d6272801d8fdef6da52958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029b41deece21740a1e83f66febcfc6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37211721f2e1235d4830dd4320b415e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a534f3b6095ec666c3d3b3818bd94ca961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699db6fcee0abbc0596951984f99c9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54254437917f64d1c23660d1fec5bb77963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d48ee3735b123e40162c73d784aec5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ca3a66ca54a89b4dbf39338d7a015965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d4003a294a6ec53512787d0325c40966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b0cccaf6fea945fa52f73cd7db99967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609694fe7bfba0a6b2db90e02210e210968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfd4a082cf8a38d633b6f6826f69cb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9b9ddc9d593e349bc63070fc1545970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebfe7fbdc04deea290df2685955462971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a381acfbc5da9dba32fe1860dbe146972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a80c52f2c1185dc4b2a16577d60a3d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a7b04203136c018819ebcadf2527974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963e5d18c70472b63d90d3893e8593a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e97eac2b6994fe78375c33b941b8e0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf861684a10a01ec33492e753175aa36977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ed6a5fa8e1886f53eccb09a83cf3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51746bd81cc445178ba81fa56bd3847979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3901f6cd5d193cc1b3eaa4c215f172980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36c859be9a4b1d8700cbb4f0f7feb8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2c3c45341d7b0ac8cc3e954b00f55982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccaf6b20244b89e3d4e5b6982af446983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b2bfbbf2fe7f3ea0c91516ec0a302984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638db8ac212b9961ba73faaf5a70e20985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd810c968c05769f31b122760aed20f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2128e7d8ca417684275dbc1c308ff987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c2bec907ee56004f19f4258acc4e5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003d4c59a820d923eb6837676066ce989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b7043fc3d9880274c09d00db5af5c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2581aa0f13c002cc843d9082089e91991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5e3411af5025d488454f269da81f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf248ba7c84a6de0d36c6c07a4964af993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338453220ae69e1576a64421969a6b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c85539295d7ca0522e2262b36fcfd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a30822e8c9c095e9f883cdc9e9b4d1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25575787aecc72e2073f706b605ed1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9467912fc6cdd3dac3ae7953c15d177998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>