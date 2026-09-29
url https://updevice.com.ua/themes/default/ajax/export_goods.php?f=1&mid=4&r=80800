--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c49f58c0fd9bb42e47cb8d01d881911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46230ad38405b15a82543270f6a9362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43e78ac2b366c7744fb1ad87eca9fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a56fc98d2190bf576ff4662e5e6364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313709a4824ce41fdb932814d3d65375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c4899cfd885389f307d1fe46ddc6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962d0f9de819e0a71527d20576a5b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc019dc53349bbd641f540c4cc99318f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68517f117cadea098d2de7bd3419e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e51786a2c593c61ece16d4df551210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bdd51a530378fe24825526be74fce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1e4366b0285511dc4946e0c7acb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae42598a40c2126c570972cb938fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e71408c3d9d34a347c76b9875ef89e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce72c179a79c38b2dff7a35f4688ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89d8b0e0c5668ffc491c6c6b37227416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca014242d2f19d66d2c16569906f94ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339044878fe4fcf16edfc94c8e007c6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e6be2f4b76eda549e06718b378ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43f7d626bb997ace756c03dce48f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9a946fe6d94be4b735899ce94fa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8918e630fa91db0eab7d6d944579cbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde56f1ec70922ad3f0f0a7ea13e4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f66a2a2ff09d8f4ad05bb1930acb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c938c5467c0dc08d9edbe3eb5ff2f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b5cd96fa51888ac3caf7d7da898ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657522453c74c56e431707020ad3285627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53e35f76209b8ccc5076884d5bbb2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61a422c60a3c9e11cdffc060cb24d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df8989d74eb18cf66305421460758c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5598fafa763fc815f221aaf5f84b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58c170510d7d88a50ed74b3c96a78e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37bfc66d8ce4fdebec21e51a2ec61233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28433fdb8722469459ddf59ef8903234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d837305bb4be5d237729422f4248b1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce62972e28e37c9da968eb5f0097ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58152bfa527fea15e0282d69f99261737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611cf7e6645e46f5f5d0d56d2e68cee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc52b7ed48895615f3f4a63cf7e50239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365d1b4ccf14448e0a761bdf2d120dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a843ac2cad8ef3781dc16ae800e418741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1340f1457056a34063c118381de5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d311d3e17343d11b276f0100424c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1560813ae9ce64ff810e9770c82bcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f177f32ae018c1acee2ec7ac87177b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e96a33bc4432015821f584ef6a6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ac47d357d3de9b333d094f70d2d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd76041cbb0f39c6f01aaa8d8add8ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d01630a0ff51656560942bcb743e4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbedfecd036f39a5fe86add5b2c7b2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e7f863bc8824064edc775abd04cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8c122fa7c62843157b7f544e2fba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c339bd0f05da92e8c71dd0eb8fb51f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8e8affd2f0256143260af4abe96554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4162c2f04e81d7dc3c74a38da5d43f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04a0292fea57d25890ccb50f739d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07619fb0e0ecbd2e200d7e4d1d29de1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb661c56d9cd417f1fcb52f6c368f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f0bc6728657f19838ebad9020b6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1005ad8d927b8f8a6aa2d5f0ee2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabf071ce9b86b9c1173d515179d36d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc79e345915e8f461e2d9390578c0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f69ba50eee4d89d6f3350d30110f2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe170a0333d7ac28d6e39140fd981be764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbcd93ec6ca68813b35fa7db2cf15565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db4076a6df3a7b004c72558872db5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a9358b6cfb67e8a260caf1e76025067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b8205f255847df2341d156af55ab668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9b8552c69b46157bb7ad1a90f917769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c209f2412c19ff90363028cdb6dc4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf751aa8b80a37770edfbea519bfd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26cb350f9829ec2d10f602529ac8a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea227d158dcbfd66272d72fa3973905073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d8c20025944dab6ccb51b1daff6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd351601b0ebc2d55c6d68f8d07b4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6697cb98afc8be3b44ea3e30669f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3e4c1885a911369f99ba6c73cdf8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f0ce2cbe5dc2ad5d9ec14171bb3b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b77ce013994c6aa306eb989b4271179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad69d317d41696f63e6ede48063fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f83e4a8e3c353e71c988f013722efe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f252c29a45767b602f5bc16f0609c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4c5c946121cfbbd86a1e7e7e482cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8572f517fa446eb4adf09a95094bd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006f4f2354ea8ae5ca99414ddbb719885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d60d55084cd09712d1c2442b761f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c0c43db4c91bcedaeabb7efab383f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c2e2f679b2793116fec427270dd4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ad3fd23d7a4f1cfe846c83798849b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91c12ef9300b5f767447cf3692a4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5aca7567459ad903dfd68d25ea0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43317ac361a8e8211fa312fa0c3e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e523868f368290179bd358afebb14ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1401fd9cff2e5f65f7e2398639e8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cde9bd5523cebc648ae255a7552d1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa773c016fbb10650fa732169c91f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e902ec1ef1bd70dc811846a72e3f41197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe811afa976c492dec9b635e35b56a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb00a1dbc41b6aaf781bd57db6a431199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6a5e3fbe407f0b9061413f13896d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db4ae696e63155b15d302f2533deb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d571baab465c1bf970ce5c07ea4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a02e496e466f2de74d8b01c25ecf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4c72c55fc067fcc363f6fb6644604104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f128e8253921bcfef4c8d8559af1383105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090ee7784bb35c3bcfb76e439eb6610106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df0dd4c512622111b5f11f6cd866b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3e222e87f91fe33c90a910651916c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d47d6986bc0a9e277fbac9e07d57f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53704eb2595e796696ffe73af9bce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78713919d06653cfbe101a2c77ba9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6370bb7835b83305f01f323875b67a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2079c0d92e18696302b8c487f3fdc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96785de0b035a44cae64a0a23b8ec597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35a1b66a27a8dd40c666c625aa330115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b848238f68763bbc5228b1e2c836116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb524b1739d85d19c1ff24a56945c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2e49697db06ada3b9a16af44445a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e8e7dd8391969bb0a3868a0d8b02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd67a84c20ffb71f601256c494f5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d05438a255ad2aa1aa3f2ab612327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb45b60d28b6b83333ca506e351f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ec6dfe7ee843548ad2cb41156e7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb051d1779cb33205d91e85b3a78c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8635161d8a3b7692a5d4d7d731b4f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981671f58012575102d2c5baf0277c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f87b03e6bdaf33665d87e963d2942e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465786bc88f3923fea40f77ca8094c50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734479056753675f2dc2463f3b1853bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0091b3b145ee2d21b36f2747d3aa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb6ce8ef3c425f7ee05813302463c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3be579350533bd36097a8f8e0970132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca153feb9a1556ffc7766a2e0ee6bc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03990f645fb96076f68dbbffc41c47c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdba410233145d23ea120504bc8898135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb06ad6f7e27e872c8ca9ce3f86933136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff569289486935a17ccdc2af5f892ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a438a9d8f856dbf586fb2ffa454a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21c7895eac3b8ddc67775ebacc44d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35db90f9fa2a7c5e2d219da068d04f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a41ed2c97c75a7e42ca99b10cfd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ae2c46d550c69869b3a7a42bfb00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6023e7f7b6100ff6a84cd5497c26f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97c221a87f6dbdd3febf2327f9e8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dbd31fa670d381a6122919b8a4c10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0afc74e9f68a6f2cdbdf42f4838ed2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c163e4d68d6281e81e659dafa7534fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db44684c9f6fd787128194408bf1e26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837032eb96c106177317fd38abba7860149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a766b4c9d457cb94d4dd8352c54930150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8444b03c9b5fca800c0a2d61fdecd8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46856979cfaae640a4cd6d6d5d4e8a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90e23395fe34edb13e2a71c54017fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be78878d5f7bfdf32e5f43c9744e54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5460a8d3cdf4176e80fa3396e6e2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbafe8bca1c293fe03cf1579dc2a005156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb2c49fbc8278b4e1286e594d5197157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca084f1e06027ed0a8d1dfc956e0d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd5d8c00cad99ddcbfff9ab886b1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda20591f14c7d92253534cb08819630160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0761de7fc703d4c0652b58b90aa6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f39e2f3c19e0c571794c30d151c32b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9e0dc870649158c34abd55aef7213163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d9c6a75c5a6c063a2bcaf56047464164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261d3d832571eb615079a2377cbfe3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af9523588a61825222b15ac5cc3ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a5d6e21db622102a8cc9126668e36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd536c1892721fc296fb090ee42007168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a838c768fab67c10377fb7376eb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad310f80b3ff3feef78b44214b3dc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a774dbd909e8edf98e374b947a7439171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af328c530fd4fa968a60bafa7555a97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba879ddb625794c2a37e59eab5630d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6abf5da74be1f7768fcd2e449f1fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003d23f13bec6c82daf465bde04143f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8771c1e4e92201e744e9448f24f59e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e34e4b9afdfba861535227b05781177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1023aeb008290e560af0a167df88b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5fbebccc1c576b80038ffe7e2a273179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e826fbfe0f797f4b9f5df1224f02ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c889bcb1000b063e3cd012709674181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba15b77acdbf66498ca3ed3c1f8f3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f7e486010c364aca1342aab8b0bd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ec34058726c3acaec63b01544a98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff2e569200be398e6f2a96361b56ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37381ee26fb65504d2df76b3af234186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8733ea61101ec316fc3feb0e0b2ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1c21ea123a43e97a8a93387f25e33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fdf6107d344be1ed272c9f49b0513189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e403c18a5bbdc9282b4bed79f02a7e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00e43155979b9cf37e5c277db457b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336febac5e9605a039fa2f9b8f12a98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c077fe0687f85442b6133f401c7b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02d4900b2008d8f16dc17d524ec3ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e107fda8b911c692a9a314bde45d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb4fd67aafa0fbc2eda2bc4b1c4386196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ad52bfd6e46eaeb701aebff353efc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce68c6d5b6664ae139e15d9b8c75786198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a34bac7ff2022dd4170430f6d3171199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaeaaa9c332af6df79df220a7c0203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de19f17414363041c117610786c7e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148715d2a08e2d53a910b20d777289de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f340eee21987a62c62d5f876f230de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4077f6806c8fbd4e91d27dcea2177204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd3bb665eb321bc5697810a3a20f4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414bb4f3cf426b7037e9a83e3ef830206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a26b1fcf9f0838b10f05b132a159a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa9ba43669754ad657adbb6dd003c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b69b0922d467b7ed0556508921f5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d71cbe2d63fdd0cc5a5ca93f41471210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e06cf8f4f54f71a7cfb2da0728c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb11204d44c0c6c812612547c46c14b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70211ee0c784be4bef079a3497d44cf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a734710f8c872b3e558c5a91efc5e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331e73c54aaf3003919b5ef933d6c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a170fa4dd1eaf12c56cc3f4bfef68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265d33613d005c604368f50555112b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e02235b7cbb37b0f6b1d45b1d841218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea87e0708613dacd89e398b24a0943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f187e0565a8bf1f5b23f13eda174bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212e1ea83d02b41d63a975a1dae4a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6429e8af13b805d39a65e3d71f4d60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f220a9600063b314bebb8b146135a6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e5e125836c46602ab70cb59b4a8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2878026161dcde5434e8447a8ee842225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d81a3816a2013e3b48cbbce578ac3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b11d6addf84af36995fb0e06b4d40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb982e73df1b725fdf90e32df0db5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d7fc009ecd621b594e36f9043dd0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ce1a2288ca36632b7a4ac77f7bc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bef0392284a5d1fd0f1b721bd33534231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a776998ebf14adcffc6e02df01eef8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce97bf03949d780a1b8a7702f960f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e8739a441d53d91a683f322fc3a8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ce25a0b2cfde673af210ce4e1a47b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c878a1faf67438919426322b1b2ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ef3376de21990146d88ace959c2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2332ad51f0193e35589c045fcad2ed2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b918b4205036320c23152a5a14550ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc0debfaab337cc29b1eda69a96c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5354072d471bf320355ffdab6589be4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f7f245d096deae6c64e0d742fc65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe5a9ad027e27498e5b336a29898e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577e604967b3118406c2bbc2c88aa1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc738e86f306735a1395573a59f15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29994ac08806c61c96462f49e860b950246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370dc7238ff11b1fbc5ee921691bdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb6f96f22e8ff62f7f5fae630baaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ec3a80822f1bb5bbd1684add34188249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a1aa60913ebe607e85f6e5c20c2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e40714c37c95d4e71059a2586e484e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865e47912e632910ea466f1200ddc59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e770599d8bbd148906abd3075264aa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93824c7528da93221326b54ba344495d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d17e034a57e138e2bdb8929b20239255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e018e11107cf7f2b925e9f2411edde2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c058aef0896d3b4edf0647d0461d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd2bd7e4585720dc9cd8ad523878a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70a19f8ad1ecd16ddc7a01c5c509b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427e363899c2fef6b800ba7cf5ec45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcff18477f06860624b5b23350f6b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171fd8eba288cf4cc89bd0c52431242262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1249761a3389a5d9bb793717d9e3e02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f026a44f2586b8ce1ae2e40988250b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3cff9f4eb76df5ed844d48754f8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f130099e2e20f65e8bb3bde0c624f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51410d124262b97faaa30f8d63274b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5558fa7c44baca27aaf1e49fefab9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa365235ac4facd475cc499babda86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b74e8ce929ce9efe926da54cb5a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17fb1aaf1b0d7d725051c5b8c32aa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eadd0f2bd892c516cb1acfdb6c04cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6189f9aba65af202dc2db48ce81a418273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cded38e346b0c0391abae08867a17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58a3931d357835d201c614cc2bc070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef69a7c809e29725ac5165539879cb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a58c22d44cdf132b3935be00cef992277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b520804a68f8b3f986991bfa8decc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d205f8a697cdd071df0c5297c70b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e19cf6051d6bcf4dc5f13be0bd4f95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983e2608015dc9e536b57c692b90bbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd2e9cb94637f4139accf986e2db7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f05eb91e61df7015866ad80ee5680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae52680f6346848a7f5ee89283629284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ad1ab8e39406d49b6ebac280db83e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03b3dd34d125eea5208d9ac26a3787286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8cb1e40106b2bd01e6fa40d30482d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dfb0cfb5fcd8690c35f7e1cbb7e8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8470c97ed7aabffe20d94a0fa6754289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad002b689bb788530c8919a81aee40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdbda53f2f360cc2c800264ea5332e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c116aa23bc543dc06c8254528a805292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a4935176073a16aba89881321628293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccb5dd0104d9927bafba4fd579c0c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6192c61ec7a6a941a7a50409129779295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a21a381061113f2a0ccb2e95e85cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54300ec1211a9cf44d59830b6f941f85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80a939bc6215c18c4ab9a0e4c94130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebec824f7032bceda4215b92da2ff4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558e38db88150bc0e2f9e60445fa64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482237d00090663cdefe66a1bd19a9e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49d92f1020eb18a14ece2b5504479302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d0b6e6c240bee0c6c584e637f317b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d804c10a6c2e0596c9497f756250304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3f18987e961294c39b24c25f8323305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca971b6346dbc828b531ffb18501448306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e72c224f24b362a4d645dedac8b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd015a25e472a4efc85d24dec46db089308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013ca52778e443a7e6f47c68280390a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54ac171f1cd5e3fbaac1993fff0e8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8abf78821ff2b19e07ea2f713f698311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fcd9ae556ca9b984ffba5b62bd8ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686eb0731778ec28931f44e5c0634d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571484a257a1a6d494f53094d372131314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220238a0daeea6a6564f4b6f72f12f2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e84777868f66cfa3dde7986505b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7b11235c087cc5940d32f7b9c3dec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4da2df8f2cdb8927946f26897b575d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5cf16ae65e30f46eb102ee18fde01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b4f3f0c0ea7c8c6436efa34d1de21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f6c43fb0856d2b533b48bb95ca19b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d125bcd43efe1de4bfdaa2368a4a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a73f36ba2bb7dbc4401afa21f913323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a164221e957d1620aff8c8d7447a9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f416d1cba3bf072631e842df9652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbbbf9f1ed26c6f14e52c2dfc2566326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33398e8dc4763c82573bf4443bb725e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281fd7d25f096ef8caa8788b051fe7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada7b44c4e5e1633ea1124d8393cbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dbda58e7f8a36fb5868dadcd76ae6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af10a24b8ca13473aa8f252f5057d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da40cc36a6df522c2a37cfab6c5409e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dd9ff2ac0cf7f43a1e59eb20baabd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5f12e432b1ffdafc28e3431182dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5e2371af796399d0b046bf157b16f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0a1f457e7a85c8bc2d83468a4689336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5563fa6e852c72ff8f3f8d946a971b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa320aea9cf12dc9d5e52913db364338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a47c0420f103b2a15a69a70ed9d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f287f67274cf38ede2d7fc7020a97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71501b56ff7d1fc83bfd8fb4174be9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6557692bbdfe15cb93e73ea5f08e5a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c4caf643bd216bed40d85a5c1c7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fdeeb470fa4f48a0960ef0b754299344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251bc5bc50c81988afd33a1b75127a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dbf8c1baa128e669950b8989d581a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e4c1e9fd70e871e27b958a8b7760347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5d89ab66512ced6e169a93802e8c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54065db19e35adf85923230bcb800d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889e91e9d703d15de59e6431ab1837350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42d12e8f879f20637b7a6308fc78ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb35f5d993148ddf132b90ddcdef5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb210ed80ae146dbaa411b6122519f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea9ec70acf5630004e45e6b2e76b23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b4062a6dbf644a086b32476aad86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76653b763b919708e1ad9bd1faa50568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84796ffa6fa0ade02e4007917753995a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b36093e75a662f6245dd56fd5b074358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15425893a43dac117e0712dba51c47f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dc2cb2be42c704d066a86372e3bf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a51618ff11fc4707c92418fd5a631c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db6bacf060902509705d4e476c140b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696011038774c8237b3928c65a47795c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338bbf77d3761d9d87ee82644c9f75e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb37ce625ff009129017a4b09a43a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497486642fee23a2d35f94c6c933fe0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc94c66972a09dc5deedb1b333b831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9bf19508e0139bc73253369133c11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18233aca6cb0dfc34b78291535bdbc14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb56f7272d8bbf7561073bbdb4a4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ec18a9e4a64f1f636a80bff067fe7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d8c4e186760b2c069fc80bec6327a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ec84a674840a89f475ec95c230eb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a519506031a9b4419c095923094977374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e5d67d0ec4b5853e19957b0ac64dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751296571104c48994376509e2fa78d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a895405a793ec81f85ca15f24ba3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a7dabc2a4331890548d9b481de17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57770d9052699371753dc3803df2412379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def63bca9e4e36d3b30c0a43077b5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809301e9211b5e3c8d94bdb0c6ab6c9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38f46ee1b6671bbc4812d86fe5693382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45dbfe022eec6beeb5fd2d7b6be73a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90824b3dce3c07805b67d91747de41a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dc58e1cf0f19b8e974e7f5ca64935385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106c137c55688564a8d3d1d3a0b1f7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e6eddb7fc03f2e91861298aa6cb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da82ad1311aeed50358b64d0779b7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184dc57d0e6ec22a2ddf772342fc77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239d90b728a702cb217e15e0a1fe2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9668d7e1bb67601d1873f777d30453391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b7e4382078996aa88f5fe4f93695392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8c6688f8bcadfe97c161a11d5d544393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a49024d4a2721f75d0aabcd56ae79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b25a4901c1dba5ef85bf7c1d0cdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee921710a9bb412f5bc4f843d0a06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d5eb0bdf8f6c53e067e37620bf4aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72bc0eb196be871731558b21a0f273398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb35ab8fcd167cefcd38ceef4a92fee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49515d9e3e1365209ba95225baf66e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada69dba4308e634e0b59d2d4a5a7ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cbcdbc1843381e50897fe83d4c292402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b04fc63be06c3e5d37dc2294d7336403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f3de9261d0818fd865884b2c206ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d05cae8263bfa2c51db8a460e6e45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2891bebf157102b2f1c37ee5aac3d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9584d85d0cc51abe3f73185ee317ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e957324084457b481a64c0820dab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2d023f3af21a5d1b00ae84bf2c6a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef828317963ab031ef7161ac790dc55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55037f397f35b83125f2b9844a6d8c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5cf452877024abcab30f652c19aad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b755f87fe570eb8062370d5729f66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c473a5da4dbadd71733fd30dba319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d5f1aa19efdb55ae2b447bb49af38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8ede13f998cf1a5ffb1a86d6f64c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c7920722731a7d327fdb2de48456d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc5ab3d893d1f68f0be2de76c71b08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c6a6aff3b020caf91b8e3c17a0139419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b63681940b304fe71841795351a49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f581b8e2fdd1355f23422745e5466a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10168ff207dad2f8ee68b43fa76dc41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc923e3972f196c5eb760d4ba6c0d2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5ef7a16b049d7ae14ca4c92ad5265424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfd9026cc2521ebf8855dddbb338a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829115fb4c1888da110fcdf759615a92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559211303fafc99f6bb68ba292249c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb016e1615e2a985128cfcb5d75cdf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b384adc5556196d1139dff3af9b9168429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce715805d6c92b6214dad5caceed052430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c98c9ac9ba612f141b225e760531431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523002c656271306ba0cdd218c711c15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911482328bf6091a9eb5e125c7d0ec56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d54c837906793e93d3df535169889434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b4c18388ba25a54cc88d62da76e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11693e1f25f002ca00f30bf398ac75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcdabae37906f0d927ade11ee3203b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85efee881b0d9ba8047bab187b95e32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3202c7da3a388f68175913e9a0580439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616871443e30938ce84b5548c6dabc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f983045502996d2166e336af47c51d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1c642a13f72e50aa9f26cadd627ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f667166f66df0d4ad6e0dd0a5f242443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f67f259b74dac708508959e25fe407444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba580921ed788215177cc1fa67f680fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb73c12bad4e0d206647fb7b7e3c13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35e0ab0bf72ea331e73127d16d1804447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc20793dc5197c3e8f0ca766066f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfdbe3ce4c3b5e6626acdb6d6412f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9a807f71ab5f90193134073dcac1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6815e705e913b5100e76e88575fcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0fec374cd91a4ee70726d7369d4f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be9aefc8f8d8fa58fbdfa359b307e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da73e7bd9e217c0e0e4955d6942483454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217014c84bf81b4c1cd1fe902171c1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb563e93446c8a15caebe678fb31d24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489bc952f4fa2d751a99c9c391f9ba7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088f06a6799d022683c8b7de929ade458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3ab552a9cb5c1a2e4c534834c0afe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d1159ae4016b33affe4d97fb7fdb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5eefa358ced6a1540cf942c90e700461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa8789ba9ddeec5e5f705fa6d894a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b434756c10433e8e0845a9b99d43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8c77654500a8164c30800b078c2bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2270cd0c9e3cbf86a7500d5cb8b7b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b1e3e7c9a3cdc9a3b79823a0af6f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65a54958fd1f406b44436bf50d8be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e736c129aa01a2b1364158b2a30da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24f9c81c0e206b4acceb1a48730bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46c56cf9be9d064e7386db9dc571b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fc8ec59826f4eb62503ef7cacf219471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f9a86f06108bfd6a68beab72eb6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22090c6edd1b24e1d0cb654cac2eb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7254d98df88f93892eccb7971d48b03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8186685c2c003c0a8a6a4cfd0e455475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91074b8347e37a4c17759e995f262f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4bb23804dc5a05ba4bfa49bb69a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03aacc94324ee389d58045af22a061478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f806515522072da12a805e7566d7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe04920e0f52505c9c89fce55a3e8a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bcb61f08f41fcdb2afdc241e3e7ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e40c4acac3ea212150879df25b60c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f0d00faba7b39948aff709b9f206483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253954b5cd99f8385adc681394d246484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684a68ac5950ced5c43a4cec9599ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420f24cdf334fb9ec2316c5c310a6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4e69c29b6facaa61e62378178e6cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccd4061d0fb876cad68c932f6d1984488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7d7e22189b01a76120b53a1d3b03d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5c5e0370dcd38ac4d1ac71a436c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9824c50aa218ab89c4194af336689f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b531fa977da5fcace367da220b80d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f3dae40521886b9766c20921b0ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438688f71cb77f0e891ea53834dc6cf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf3707aaaf3c244237e3c773bb8a1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac27b804d67db1e772bbd4783f274b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c95221e1efff91bef0a54ffd72c03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745ed5f47bc46eb014ac6c6a9f98ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ccc5393ac1eee7debf7c5fa2c0f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda58fcc324228c623af335bb0e747b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b751c795a18cb51b3791e6cf27c54e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f58eefffb3deac21d022d24c001c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1bd7cc380a629224c402224f8a1e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d649986476df963cbe8d53d210e8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53422bfc55c2a7d120883a69e92364505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133a911b59e8cdfe12060a6f6c20aec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69043b9002d64d01379f040caec262fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76dc1ecf74a3d2329618e9095a6a3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27ba335fe1c43ca8c438e5a5f4f254509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75390bd75a0f1da12f84b2f1996485510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1b7d6f03d3a3135583db31f83dd5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d7f5368da94211359bfe0c2a5bae2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1c79f7a2bebbedaf6e861f12cff9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7513c05b572290857b8fb06f517d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1175a6fc0e49b41b3f2a68b68b1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506675cee33f0ea1e4a1e6528ae36564516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500771c3cd4123b9d679ee4db34a9629517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745612018c39499a35c03fe2714b340518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5b6b09d8e8eb9910725b40fe322c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9fe6a01a87deaf97915ff8df9e744520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9073542a5f5a0f4cd61851af6d2f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a81e69e9af7987575c40980cc362f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d8a40481150faa7007d02ebb9bf10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad832c2070aa2a19d4cb5ce1b599684524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6cf0f532adaee72584d40745a0838525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae98773ac03bf55231d220cb881077526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e18bf5d54fa565e53fd3c564296b52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cf34128d603ba2e7b9b34a4b7af86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd533b4a0a3dd3f188349dcc3068e20a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8021f2f941e351ed20443aac99adde530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a28a9de9937837214cdfededb27d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d48741a45111c13de1e603899dbf3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818e67fcd379b2df08eb44bd2c15234533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d72f5d0e94b34e3c3506a444aac66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1174fadd576c7ca4c1e111d1e5cd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3122207c5d3a5006a6b2866ef6927536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc57c01f9928a898f00e593d72064f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad32d30f6c9f7fec2bb0f8f72429d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c8d98ba0e7411f3adc0d4833e66a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa377663cfff1467d3171a54fd8731540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab0bfe1c359a7d99f53172ea38beb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4f4e36f4a764013e598fc61548269542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523762bec3241fef63574e68267ea588543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672882bfa1c2d72b54f20967a748090a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1f82fbea2a939da756d4a173b054d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e4fdc5b11220b9365f47ee299146f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca2402ce7619e93aed5874296fc167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f4883726670523f88d2c02554fd00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7030a5757da768446a28000b07c539549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863aae15c4db6158a475d185ee192d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753558d4e0cb9839ac9fac94c95cae02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51506bb786044c7fac7b31a2140be7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ce3aa4116e7964abf5c7272728fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645eb6bb0581d55f3497bb219e3be92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b2dbd2d895308133f77fa4e5c1231555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1c678913de24d24679f019350a4e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5606c1a85d5c4412a8a493afe9d07c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1c20d47fb9ea71388f30e5d8612d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821a6f5bcff7a7bf8b05a1c407dcc71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1cbadaac9335e95d7c0d276316d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc5ef5c2400b6f52859e2337fb859561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f64e03b76aa80018231c3fc21ccb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6abf87b762a9b936d5bcbc173ac28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29108b0a65ac792332789ad01ef75c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8cbb1ce0890ece5f0bf8830cc273d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964208641e50e20a6c26ede9621e286566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01070f12e1e60966837684dedb0ee8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd3021633816993003053efc4781bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b345ef0ec806996f0fd8a3391573569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc9a0fc51f4d4d58a7541374a2727570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09fccf4374c0e3d21dace2d861e40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4855af00e851ba083312c5a368fa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e161bdfc5231bf6c900c5fd90e2ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79fb3fbdf0124c0ff59e5c20907281574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd290d16519ffca3c40172cdc92ab2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307c3546a00076206872db01cda04cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc74dedfdee28b567a0967d375eefc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f6fa06021ccfc65cd147f6fafdd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7d1940802375aeecdf159b17db68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e11fc39cdd064aec02cb7c6f53522c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d039ccedac7311bfed8dd63955ddb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed7334542f5e87eb9fa9949376559582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ebd66b052fbc2d24fd5f1a796845f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ceb8850c1f1cc99bbdacf602740f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09982f12a5e7709a7feec953438f597585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd84158d838da659f4ccd45dfebf32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85afdfe32a6efbfaa7f1eea8e82074d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9864c266baa36ab2b0ffcb5d6348fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33bbba3cd47f2982ec2e0f97961a17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e77785a2656f2c64a742f36849e29e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0b7bf3fdc7f735c3f9749e1345f0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f412bd174f98b11ec08b9bb6adbf44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88258b8977722131619a4bd3333ae770593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc86f5eec8e6b6aac994b65f521c18d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89cf3e536543a625eddae91072fc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d824f7b1fe2c02af792cfd973b7f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910844bbedce5788389071ddfd54a2cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c07b1726b9fa372e2c1d0798e5bd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd9379060d17aa9a999cbd2b8da307599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c2c23d2e71a8c171655009b64823c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e35e74f2afb04ccaa4aa95bae41114601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7cb7b1cb6656c86cdede55897a3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7973aac60efbec5958c375c10c80f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a39e17e0f4821a40709ef4582d52a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15779ee81b2c1ec250557e9a2a57b17b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce35f42ba50dc7cad607b3f3552ac7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4825ff6841f52bd5c8a28c14f71e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f4743a87cd7b9f429cbfb1b1483e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734023654e47b9adcfc781e78f8e7a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a649012fee67ee4c4b007f643f82c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4815a239b75a78e7da5c32225e4eec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bd736828ffd448f12c43ea975b699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89173e458ee557f151e2316722eeec63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8077b2034a54d9b477219d4af739614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a57a389744593ea3f4a30f854ec1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95993125c596ab5fe0f31c25774aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0992ee867caaacd883c29784a8a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de684c8148efc016489a4d4b35e28ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c602eb6c7f9c1dbc701ca45a35f987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ea87e93d07a0c4d9d05ae654353fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a20cbfe42d6f5347706e3e84f1a3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12532ca36ec8726863c3243600283e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2738fa7afaf2db052612805e6876623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d952192b9a165a2766f8bc0f2806187624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06010b6b47eddc6e4ce2d8aa7784c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38256fcbc53406c3773a0a6b7cecf80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67caafb9139e2a3e9a512e4950585c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78a4fb268316f31400048ed24acbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab00107c2bace78a836501a5896b6c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f344a104ab44700876c40fc2b5b43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033acb062caa18c430f95ef5d9f01c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b05a53b9b104cbad2f1bba4fc2dfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d82a5d3201847832619fd6db256b5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095ed91c49ad461295df846b185986634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41975b84c67a388996f575d180ebf861635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411677d3dc05886c3fa5d43bc2e1aed6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af73508e11652765bef5c3996e0df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7332e3d4c4cd7c4845f89a3a5a6a20e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccda78f9ffb0fa38630146e45ebe0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e84963bebe85d6bced56dc68f96e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c0123b0c06d797de33fd6b6198aba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742191ecb88fbf0588c9dd3cf220ba81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f32a7a88209d72c4ed04cd88b1319643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4bb2ee837fbfa1085c7a0d975f3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d475c27b71f76d0f7dc7cc31d0d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40330f3b327fade60090a7e647995179646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeef8dc3a43dedfdcc73fb00cc7c7b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce92da2b2d58e3dcab2a2d558d2af53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d03b09094f2ff95f2848c7a4f94f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79ce3d38b97d304179ba1485878b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa470a7c9eae67e974491d43baf5de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918bec3191a7c1bb7690911519ddc84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cfc67060ae8968a82fca7a3d7f056653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ad59ae0ee18e721c605848c74928c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb031bbbf9c730b061336428d59ab231655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db3e37e96b2d9ccb76b68a20b77470656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a4dcf7f74819d90dc0f590cd57f7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa62cad1e12d50ab807faaad70809f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f779f047fb14b40b360907da6fffe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176663273246861aaf804e0b7c96d98c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0eabcf2200ce3196d15b847d2e161661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f5e856637448c8c79d22026c95920662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef167e5400fd9c55ad2ceb2caccde3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2407f7a6ea658c1d1f76a4a22223664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fc11a0f382bcd5128355cbed87eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3cc0a74ae35738bcb3916ebc17e0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c65f5120e49610f4c325cb24d40d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a192daae8206d48624a93f5bbe2c2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30536faea59ec18692dcf103a7237669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5cfcb030e3e8510e135e2b3167d10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f058634c4325bbf611f281656a5a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31964086a6c4fe520866bb01515ab2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc129dea3509dcffb9031ae27b3703673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ea976bbb143bdc9f23a1417e98fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aaabc35a66ab5f031bec9bfcbf0f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51d126aa2a84d222372ff2ff161ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86f94a943238928ccabf976a2683f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14926a982895c2aee87037777565a2eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d1d8f2d30344e72fd6458bf6995e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0fd4eb62801fad50f2661bde0ec92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b259edf8017d670ac28547b52cca0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597295d7afe3480add620a05375c94f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edfa221154ca487727da59b526f524683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875c9b42cc664c59fa345e2111f74e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da0a72b411bab6dc21cae12125af14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d03ec10fa5143bdec1ecb434b277a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784e7d7b8d6814b448ebad1b5a28166687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bdbdd16bc5fffffe8bbb2f4aef8e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db89b79f99c61405165843584fdd7d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018482e3afa6a15f2bbc2a9d31286c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76cf914b6274ee71b8eab2d14916e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853320bb5a37ef3d295b215c98dc6e29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06000c522c43257e32d275e77578b4b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15181dd08cfc204f52b3eafd2ddf1918694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764754908a01af90202f3e29653474cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793266233f6efc9785d5305b5c4ed20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79ffc75f2ea8c2a5b1d137c53064f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f54408723484dbb07ac15bb119efd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4fe056808127079efd674dc00753a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93ab7cee77a08584760325b1f70ae1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056266eedeeb99a8e49f0ab9531e191a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3b6bb04c94766177f83416dd190e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56352b7b5a95a91f73b9a7aeabbe6357703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d2a7f7ea300dcbd520aeb12ce355b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400853f0cc00b020fdc814ea190d33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227952ebffd71a82e103b4a7b5b20a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e60894c7dcb122ad1a11238bfa6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c93d580dc8d63a7be3bb6f315a1e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3e7eb22f2c7143011a63a4838f6e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97017188fedbefa821aca9f661f1e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105fa85e32f9a72c64574f17ed1acc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575fd362c2f2ac29e8f7e7aa3260673712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ac448fc5a6ed9ea2787a9c147368a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb30080febbd93d9b2e89709249d15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc824550e4e732d45285e16c261ee0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ce6da2bb01957db74b7fa22897943716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0669dd66a0f987ea101429132ff3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4db28b827e5775270f5bc1a4d17ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c16083763926827fc74a1d852fc79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d2e774c7b24c4930e796c7c3940ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e390d192f99635bd64e2cc02bbe8c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ded3dd8c12d20df7c9d1817b3483c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222836eb4c1e90f7da62456b154a8b89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b492728c53a0b3909bbf4bb1b82511724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941090abeb19e216909e21f4402fff5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbac8642c9b32d8af54226ca4b64562726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39a6a68b56d30f0cca12321b74cdc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e17d6f0e089b9bcc59397a7ab60eba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141355012ebbd57764deeb309713809d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120acc722f71c1ce8347b1c55c846b00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0662603d76711d33b8a3f21b8a5c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc85f7a70da5335b16dd5acd0cf0b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f48c0aff3813bbf1e539893fd5eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd85298761db8f2de36047acd4002ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8129d79eed4a7a66b73c873bce2cf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152171c3bd0f2858aa81399c19a7965736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5647dafb2fb72b7630797642f794dad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dfd37319a629340d8d9d8236f86fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca24bc11c0a5c36a8547f79afd268739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6285d7a555142856ff9e32a5ba3d817740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e05931a516332f6a51027ec99af6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebdd8e8a3728249d5a3eb16897da7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50511d8b68be8b5d5a956b0e0c78670743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfe073784a25897cddd91e73eeaa50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b0af9ab4593c7abe67d5241a3254745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322bc7f2744d1eecc8ea4f2d6d4e913746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abae1864f4730c81d700b02e7111fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2111ef2fa9a159b71c4f5e31e1ffdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc8bf8302a1e573774a3bb0937dfed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ed6491db173f2f3033c2967d70dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ff1ffc4fe12281994182add5704d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bc298fd83dd6ad750b0fa3fb4c76f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6bf4c549a5226aa42297a4feed4b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ba4f1ed63abcd69681598741d24d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd028a421cb226bce0ec8e7f2570290f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f6fc6d73edb345e694b9e930e2643756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e57fb865ed9d8a9d224ed427d23f4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afed143646da088e55acccd0da0a5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf53e7521c253be9dadd9e99f94cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd15ebcbb9ae2c5d5a18c7c80aa28b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784dd80bbf1f32491bc5af24107a030761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b14c3510f77afe7d50dc18ccb194bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645a790ba6a20b22414c241c1448a00763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de789b189db010e72e962624fe855764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5d160653f15603840ee8ca9507d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718e1f46e8842bd44938795ce4b17c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b63389b8bcd561e21686c95028906767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb0048b57717f8fec5b6a3d703b27768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2eeaa1bb8f17ad85b6c0b445927fc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa56627f831b5fbaae3bc362034fb06770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f1ad68d30a3976aeb17de0bca0a51771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766254675f2d692c3552c02429e7654772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c1b4ce084b639dd50ce2bce3847ef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f0e55a8330968027b92b3787f63a5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a143929e41dc1c58ba2a7921ce83423775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2c0b163076223cbf6d2dac6211ced776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07f26b2336f946d782f53a5038b288777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbbd7d9f21f0324533ec9dbaf409bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896f90432f96e0a89a71ad687ba3e13779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f32a25e96a4c77533e4784072f4dae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7c416bee265464a1ea4a6fec3ae9e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd583e5ee18621447a7a35ed384a632782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e05bc99a8f8099844c53c6cb9f347783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd68817b83e01759cb172a158259a7b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696412daeb0bc6a3b0a122389509082785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd1bbb917b45799fe26e87de9cf110786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cdd7b1d8433566fe5dab38573a978787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22f9ada0a5db4d6e231c1dc80b2be788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd743bdc9f8a262cab65ba2a6d992f7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bba8fe70f49f693a54052751347ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6ec6f6ef4ea7b15f3655f5f01c0e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038784a2bce4a107c07299f0a0e585d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539ecbd29456e29932a55ee361bc86793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727fea6b5fa09b45a7f453ccbed3db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7605943759ef0a7678d0a89482ce795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc04631eb73d94321f37f4a06db807796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b9f68d72a9e513dad92059ebefb6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0555e3a933d054ee5f2947081c1b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d62727e9a7a1ab479ebdfa1d1354a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6023a06a36dcd68fccdf3d949d88fc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba0d6141d881bafcf3c4f81fa39b2d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7014d12cecff775413de15cbb44b86802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef62f5d875bff2656afe045dd1b3bd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b4c8d590d7ec435415dd2aab58f1e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d35dce3da2899b59d312965e6827805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989412cf55af258cc67520548b471aa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930624055efe3a4b24b1ccf5e66b4888807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c8f6f56a5f7d0cbc296b893af4161808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2affe6839a06beb7d49e3869ad66ced809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d976ff4fee96310271dd0f1d0cefb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8010f44684b220fd0ec8ea0394565811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ac8a84a189242ba95b3e3ba2006b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ec503cb822ab9c0eeb35b78177d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb43abe7d34f4bf8289ecf13ede5f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f855bed452c1342edf1fe5d4dbcd21815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e193bd22f4509d04193443b939d5036816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1207da54c6472e6a1d59e32ab75e6a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d3ecff4a5baa7a30d2b150aa4c49818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa459f5af71ff74d21b50efed3009959819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1323da0bada84cde12f0acc6995be9a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae833d99afd3ecdfcc0d631ec119a05d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871f12279f5ce2d83fc0dbbe5a078b9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc16a872668209f7369344cd582c2d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dedf39e83934e95bf29a3b61f147a3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb02af94dcc7dd20aa11ee080d71c64825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd0a68968b2d9efc92a6d9b8f0ab2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dfc229c328ab888295570f0b060a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c5d9d1823ee0527aedbfdeb1009b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e30a5738ca49aeb21b38efecc81d14829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24396f0559986aac848e55f4ea5394e1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e87cf7a1f928f04e9222e93a37776831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa75ce2f43d7b7afe5954a1f6bec93e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d742528bdaf4a00db5c277199ea47b4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6aeeb3198dc79d2b8cc8a34a86e8e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b069cde30e8ba1fb61a804064cd3c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb4d69b811fe496c9ce9d6cc51ad53836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa695251a286aa1ba73dea92bfef0a9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f91ece7c480f6535e5a658a572c70a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d1306088b358ae6c9f4584622747839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69304c90f0ee98c3fd9f8bcdb060aeab840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92891fea8fb6e17e8465c7dd6a54592841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f19cc72a56f59bc2bfcb4adacdd658842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142328708af1d3e34730400798de87b5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0393e4546ef76eb02491866873c32844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda673f00a64c505676b850fee8e4556845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e29b56fccf713045cea415a401a8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed068396e40d263cbf12d59322e3315847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8420d9de3818b8968a69b15413aa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d8f05f675a7205c1db1b2037a70f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9936ce98831b42d2beecdab9fc0c74850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed614a814728d476352e298979b137851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8f85d08c2659785f4e45e2bc13cf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf77bf4f612555f2235d5704eab4189853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a2e5d3d9b5469212d57ddf8200395854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b801a198bf9963fabe3a2fd398d89855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd88d69c5c4b028b8467d3892181678856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede55c18393cd74c43b689c6c6cc0a11857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d362b3c4c12ee3f574b93d6eba1a3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7ae0a1311a1f0298c899824b49e7b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4133b50bd406966f0e5abd7c686a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48969139c1d58de710ea37c249e58f8b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e167764b154dcf5d3dc0de496321820862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92205c3e09ab5f8cad7471aa6c50e1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e1267f133db4b43fb5b5a371d66b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816d3061fb251cbf23270a430b20b3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a82957ed900dc176898f975ea15ac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd637e575e8fb096d8bef4e6997e320867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c25ae50e8510f1bda7f59cda7092b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7bf743bdcab28326d7cef80043d9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4231b56b46301c5752ad48b61d68c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3cf82ae67b9dc55328dfc864eaa3d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bb01103454130a119973fa2c61b64872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f17692ccd39b1f8c0a5df4e032f489873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a0e9989a4fcac52c06d039e6061f9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c48974a4b06359c581086bb61205b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9690705d71b648bfcd0485d7068f2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055197268c8616d47defeebf60fdc8df877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd53376e8aed750bcac68414840749878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c899f27d248d6bbe55483804953ac30879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63500f9e3ac978bf940c456986c1d3f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4149481dd2d2216a28257d31b8c6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726260f9515b0a13b2a55bc2fc08dbc6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874660c89cc90eded560c0633b2352ec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b1db37b71b7771d75174266faee30884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd121a3123ba32de92f21bd48bf83885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f128b69dff86f9d72035570b5fa03886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305468c5e3020e6739e243586c015944887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea23fcafb6a6735c406f402a4f77f4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7c7c2a38c30d71346de61cbbc9fd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b4c04facfa482b92e73c278d95ab3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc2b071d55f36005ed0cab86314be891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c5130f016efa9d28038521323df6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8ba0267987249c34bd8a254b54d7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd5536645857e09da7b65d01241585894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9eddbe72172c2c6ede95c80cf314f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b745d2f7e373cbadbf5323e881db01896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c849eabebd687d7d030df8536dd186d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9015fd75f940067c86b176348176de898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196236a066b748dcdc84feefebf1cb1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856daf359ef2be100162d6393163613900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc1f2646b0c7e368793cceef35eac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53a8a977479c4b50ddd5baa46ca1a9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039d53537ad943d611097a51dbadd39903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32961686eb93ef9c7ca4f309c7b3eabd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62476ad6300ac32811819fb4883c9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ca1c16a3bc5fced4780ae2227271906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4665d58bf51d99bb76f3ee56cc67907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b746814a8d8ea62792a8ccdd2d8a2a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c20274bf04fdb9acfaa88c2c9559909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d109ab1a3ab12eae0099598691372a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52d6c25e7bfd13ede71cfa4940d9c5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6ab8e12fad9342fa4767050b7a7db912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3706f804d13d8d0657317884fb308913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f76f69d30635843d9382deda80364914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345b1b40b66fa49b94afc77f31c729915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa5df175b16ea0f6e95cf39fa5083916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f02b8f23c839e607116558bdefd6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50334fc8c6e1077aff6586deebea5b79918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376e715e5dde6f8e43a658c24bc0a0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913177d2da63c7917cc73194cf44ac7b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407379d8840cb22255bdc4b8f9e14991921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a21fd213b59d087cef6dfef856d9b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba333cf0ad4993d00f595c6e5c6f5d1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a50e61e52e9b2a701b983c9c5328bc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c49dacd600b3e355a3ee1201aa04b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364557d8c4509eae37c2b53f4503694926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a7ee9fec242747d1ff0b9b5ed179c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679aa55f9925a69ba5eecf653f1455928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5260b3d1b8b29c23ea436e1c33ba45929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c83e465210ec91af91ff5bbb1e6ee930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685afefd362e0799297a9b7c8a4918b8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4457b366f0d884f43a402c2d08742f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afdac2204054e8f998b79d953bb51c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72bfdc6ff371e7cfab792d5f68c22934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b730119525ed73ab13c6a50eca3c524935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c0df6fd99928d3c2147980cf6c5f7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f0001365b8b17c7484cd1e4962480937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2b85ae0666f78be7a4c343616c2f1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136722483df8d349308e48989043d3aa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa93bb473d659ec628805cec7b1513c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccd8274f3859ca1bc0003871223133941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c3c04914f38dee9e55fb872e61b5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504244919f3202f1bb53c4569d88d804943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d039befec2f47cdd3683b21380336b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b9be765ee8ea212ea9fe9d8275107945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d5eba48b39e51481ffa3c493f8ad946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a13020e2d1b758574afb8a708df89e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1ea937cb1af2e4a28ea78e5fdf98948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b0756483ff812794f4a77a3d4b5da949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569abee76e4255a64d2c952a5bcd701950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea0fa165ad3f35357061eeef4da91951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca8cc0f746083bebf49b1013ae57e0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60893bb98061d3213fa46f3022b5d794953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bacc3c1956cefaf91c50ab02a0371954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f78b7fa7c908544d59768ab5234ff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b0dd582b3403962ecc3c2cf0c9f9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264013f6d2d87297934964b811c2af1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcba9b3672589446811e2616838111958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84de1a1c621969af21bf613ff04353959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60161d115ff0e6f2c26aa72a2f5c59960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4427a633fbf57fc942971d9eaf94da8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc85e429c48ea74f4a27adc28ef19a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60344ff5cbb56b8d09e18f392dd680ce963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14460ca43156c282bbe69885493f068964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b822a90d90d4abe665fc504853856965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418320a89d9964e0b615f57929f8bbb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f52b0b70d62cd33bb694936c6f42cb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a3967c33f2a4a9913924030c9a97e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1afac418699dbd03576bde9820ff10969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ebeb9e764c0ba5908e3b74facf01b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a15b77eefc1f652570f51d1f8063ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e11c69ad5260334df09840f45e2c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee9593093919bb1136976faba80f3f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90a39f61eaf420c135011f4393a8c2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f531589c68c899908314ba0a1bf4af8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247fa60385d64e123bda01a308a04c9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0e8cfd4a43200a451f17630c277f1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddeca1b88b73ba68b7d2a9d191e6f0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80499ecb5f17e8a6e37a11ef2815bf5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c678344df67888081d2b1bf4b1f1f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60024df84de90728246f4b0a086d595981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a23f7b0ca4563259c130d7df82277982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ea429a546a31f8ecdd14482664e4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b5e5c963dcd5456096219b43e9f68984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097d409dd8d3745e9ea6ca17aa9b9e6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe906f0be77abc86a73abf26f3c360f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfe20c0dde6b50f449f03f98592bac987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562458293a4823db83c5fbe36b523e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98d95ddef73a571f7576f4ef203e9e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ffb3af37ab294efc6b53abee5b78990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d3353c9d4fb863f9cdef3ff4914b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4cf685e370846447c4dd655859215992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2601fb0021f4e427f7b42a7246417993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b341e105f60e6abeb8a849a1bad06994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecc53883aaa2e22f57e45d6a080e4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db6807fea28ab4fbed33377994dc4e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c45d9df59e5623aa68904a2b1832997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0385e16cdb65a4935ac3fe9c13eb761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7096ce17f7ccb623d50468b9929cd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8e7025ebc0770eafd156f367a67633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a72dbcd596353733aee6f017aa6024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9a048e237cbbe52580a460cdbde9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a0300c18573345e9bdbded95393f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9332c8cd43b969c117e9637962ada5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390fd540ec2afa057bff06f80eec4e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537990efbddbaefa6395eca9ce15ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a33aa01f15b4454d5a6004652f4bd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75acb1059047e5b14cea7fae0ec369c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ed0e9d45677f5aceabc78919719f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deea8f99a477f79cf3dcfe504b9d8f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638a86ba7920d97a41a0be3f3888d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e2d780e24d0e8c6f27a1e62481b5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f9d206a9830d302ed66b5e5115fe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e79beaad31f8cb32beb498a51254b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb098fbc35a5a1eeaf717060143a2ad118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623bf59e60fe7f501f78aaf1e764de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d2368f85cefa9f40b26c23bd611f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5f494654a73e218647da04f85ed9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c03cc27add94fb2b0b475f1fbe04922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f9b5708db54d2f1282cbd68430ccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faeb840153d36958cf980d69f6773e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ec4dde67058b81a2b790f5a559c8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459f7514a9a9142057a23d3683fb72326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f14c23fc766b7c0c653cdbd3a076027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37cfabc4234da88c5b99d4c2c765128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f391f5885c8ef341898a68b5d2ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427bf0ae32105687a5286a2b4ab5ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee23a35c89570be6267d7c803abc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56608472ebfa042b663569530f1a3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca636c000298031f56a872ce7f2ef533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a2ee7f38d8c31902386c5c52005334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed244f01e8497420bef9774ee0df05835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7328c7c85334c51b1e3d1947c575436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27fb652db231d973cb06c1b1417f6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e36cf6778e344d7d4bb58ba05f350638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959de553ad5db2c3e7c09c39e61bbe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530693ee535141157067743fdeec72bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc09eb3b4b60f171f4d40782f4b1a9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf0d687759e462b199b87b7ed5851b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dab841b1c1ae543f438934d20047b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918dd5e55b7ba1ecf96c8169657d6a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af5919d7bf70e6624258ac849acc7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7462c91ecf2db94df51cca3befce4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278163163b13fe6cb1fd9461b1d32cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377263fd361945f74d26683a11eb99c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b3e84022bd2f8fc62077b4d8671d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac856a289b2939d4812d0027c31c00150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcd13fb97370b51149a77b1e509afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9cdbda141f676f1a3d303c8e5277352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ab9d191329bffbab83440d79fd05753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033355b1ba965eeba66198abfab04e1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf99eaf5c2841461c278d5a696be9f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bf89730731a94f3cbc780ea4dee2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8b00ff8ad0372f7e6a9021296f4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6decb280923379c2fe342fd59229558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9976eedd6c22b1fd0c34c5899b368e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc7b25eb7a1c1ee9a4d58e937be4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3072360bc8d79b0eaa2f1786860fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abd15cf4ab34380c1fb668afa4e5f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca05e4a949965f63ca8a30d88d51ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca1e33dd037226634fded850a59cd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fb6401dedbd632bc40ff91255fb8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2b1d594d6f32f180765fd1ba834e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddcb7d61bbe7df3177d83398044fbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805772f5df5d2eb4214e2bc0a01ddf2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf79a84cda925bbbc88ba3f6c1e84d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f74d6f4ab10f9c0818c066d5e0eac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e2814333d7f55c9ab81d3d5fb34d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f8241aff711dc9e948fc0ff68a0db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2c663b64850434780ef8ac06737073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70113d5c4d85f4fbd7cf7e3cbada60f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680851959048f278f7b305d287ad477475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25610953a91e129f94faec18222c25bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ab7f2910373e586c3028430bb14877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57093a65ac04381c419c61f0136ba178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701027467800d45943cf8df9390dd2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8bfcd52bee4165f92371ec521fa2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3420244e18e33cb35ddef07a1838981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044f60fbbacaa3d32da8b25ec3f9d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15965680cb338131ab1dbeaf40ad583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843984200ae1c724eba8a334a831cef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4012eef9016d3d36cc665460eb50785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661761f9de50a18a5efe257e323def086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db02cb532b6c298b254181bcf48a0b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d52f88a8d7050f6ad8e2bda7d0d6b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245432f08eb4d1f18bd2f5590a4ae7ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260aeff6a8de9a64bc56c95b3928a6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7bda76bb21ea911824bc2eec4880d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca53c017e6a9d0c6a52181795972da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b3217d8b0ff5fed01af29550b7a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872901e9ce1cad935dae2c3f058bf46094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388525a33625215f781ce432cfd77c1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d31d69bebda9198b707aec4610c4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265aec13619cdd9017245db6075080b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf61ee3b88933f97e9afdb4683bab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d0897a34ab8bac6852b5cffa34fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f861018e3c1438ce1dd7f105c5a9ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa5ee215c08bbe4507afa432843987101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e187dc63886d8288bd0f0a4b52e18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabc9c13e137a42c4acded1be5bacd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df0074a5dd4cd829c741a153afe6db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa97a9c61ba4c3c69da6d8683983c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1028bbee90a0ca3456b92af6e30ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ea755499dad290d7b879193328b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b749a41c68009e50f673399ace6698108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f95d2901151705cd09fc63e32b1136109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cbeb2448b5ad96046e32184e073e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cfb7f2cfd827e17b15ebb7dbf0ed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570e2864141b4b4a8c9983b6457f7be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec6ffe53677931c3e9e3e4f1a59c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eb6a4a938dd666bee4dc7e98fe43e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4b0d40e0f1481ba98d151eef55635115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cca9a511a5f947a429aadc093b7b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279202fe6152d97036f2df42ca5054a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3408594c10d072674b78885078f2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3994c943b72b99226d1b3879a67aad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633538848db7b7f4c964344f2f2fbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4a403d3540c92fe48a363f2c8fc79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb3ce0186d33777d48af9175aa3923122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea3f40941901f024716d128d8c591c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bc203962c9f00d6d4f896a4c8c93f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c5163e04228ce8abcfca2a65de09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb9aa9790eb3c3ded279684030944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b263418b2fac4063e16c82e512e0c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e522f328a92eccb2ffaa4d2929c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f88c4c1f560ef203968876b4156028129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efe00019f3ff376a0fb41a86d9ec3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce01fb160dac688145c6238633fca92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297952e311381d2000ea291b959bc556132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da904007409a2b745ba86933fc4bd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06ca47120f7216776d29a27a801a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb19ad8c38ffaa0801eab6ef76c9fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2e1f4d91e01ee59e5022dbaf8d03a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186af28761f38c677c2b6caeab8429e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a00f1ab5b09d4abf53cfb08e2d1461138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf2b0373085e82b404eb3fbdc23bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c95b04d7650873aa66f67b5e71b63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d339cbdc39b6eb4c9ce873a6d34eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c3a0301685192b6695a1b189edb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c925eafaea53237c0f56fb6e407e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c36a4d2976ea1417eadd9dcb9519b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02159d4748f0416e0368410ebaadf9e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27318ad9134eb170c14a6f6e65f077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53183f943ec85e61981e47af00222857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c439aca208825313bad59ae6466aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814781fff3fb88eef16c7400e22e32d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ae5fd717b5c128a33f824acd8b5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290df799d8af3a011d897075427dcb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308820c263732b244cfcada9d7633342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17617055eb03c4e4864b76309150a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b824cfee6a51c6e310bbb421c1e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da1f5070a3644ef07cc9c84948dd3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da597c3e79068e069392ada51d6cd1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cbb9786fa36a862bd35c6ccd6805f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f8b87dea13253006bdaad99c5c90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401da2284f39d8734e6aec2f5c69afd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a318f1a8669febc28bc028ca77aa4b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8317e895d82c56517a53dd7e62b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f3337b699293a7aaa9bd928ce32b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48db7754740fc382b3c276e378307f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fcb839404a449f7cf0324d9bb9ce0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f998d1686c868c82acecc36438a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0dd8f601465b289c7faf527ae9032166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114cc41267063ce196ac562a22f7fbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701871b8c87bcb07d22387eaceed40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c08c178556bfc5fa6824b4049cf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01c029d5f45956827253119d5625a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8683b3001fc976bfcec5ff5842fb010171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374e3791538420d3eea1f0a32e6d952172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f74d3f6f0614e7c616e98b7957eb0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ff72b6ccfd9635653403dccb4a505174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d267c8d33be05d63ee5e35c45f49c48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc54aaccad45917295a26b7f72324e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86e0117519ed9b4d7b64488ecde0ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f106a17eeec3b5c12afeb22d51d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cbb7492907ed140f9ade3f9382780179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400409acc7e445f568b7b2c6964c528180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f7b7be4da3f79faed576f09f3a2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae0a952f22726627da661b813c61f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d77842fae408067ca3f8375d7d48e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632765dfd143c29b37529aa7f138c096184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280efc8ff9aceb4d8e3a9f5bc9226c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f94a00406b62702f2cbfe84ec1e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65785b7e9096ec4e71bdc925c5121d8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a22f81462391f14a293cf02ccd014a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01edc04d8ea9ae3c736496a413f4aad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a8134b6d900d247decd42fee6475190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12ecc55f2b224ef7deec7c73da300191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d499d893dc574bf914950a915e5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93c9fe917109053ec84be07f884b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f010462604c49c368062756de758afa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e1352f0c79522cb996a258d4b72f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405a786b06a476d4ba9ce442b65aa13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42288acb0d1f96e7670d66feea13c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1861154ecf7e0c19b8277a17b5830c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c116956ee8b0d1b41660526d1b0608199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c479d6f6912f907eb75b6000fa235a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6823b3a6e13dbe8479b338431453f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e53306052b3120b4d7f45ddee7040e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e916d7094b1614d2ce18b1ffd31024203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502d8b4618b05259270da2c822762c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790a56fff1b7d2b325d4970b98ad308205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1d1a8eb3696930a7848c4aaf2e41c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93c8b0c2b427018815efbe7c8709d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a8d4188de08eb748ae88b8597cd7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225497dc53a4f7c78257e63c34851655209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f74566892ab3520ee5b47cd917f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507583077e2317959b09b9786d9e65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd6b52720845e8d75ff7349f37f51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8704d46d98b0774e819da7ace1c4b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87065e5053e08ffea8ce0804092b4ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5bb927ed17f81dc18f098a4533c47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51a52aa945995cdccc28639907d0db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756988f1fdbf6990627c4e7f3fcef955217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe9654d1996916e3897f83bf74324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cca21d501d9148c8da1dff3a10943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49d5a1480d17e22cfe16bb2830819220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223438683321712c1774992e9782ec0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f537271861ee6e5330eb56be2ed005222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b8e3139cc975fc4e680d2aae7454b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba9dc1668ec12400366fc6a941c4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0740b3712d925cb228766b369e0951225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016a4f2a1255e14cd1b9e34c7aa79e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732367495b2815cebd099183b9261e47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cc0c5f3d8e3c634c57275888ad53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c5c3bd776f2cb4cc3cfc2e3af9fd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90cf3ec7ca55b21343b40c5b442c93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1f72b89ec5cf13d851c26d90bda6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caab6bd8d8d78551e58e6d787a2948232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb348ae2a1138e076acef72be859c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1442fc3c050d6ba2d2850e7de61b7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83462ffda04ecae3cc455e22e61bb84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ca4b21ce568b772b98374f7b6fa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c180da19f27c0d8965259da935428237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd77af904f2c588e0119168d2568b8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818b7d9e4c1623390f3766b43669e3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898d1ca56d1b64fcf36483a8175e06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0568e8bc62f89be6f8e6958090ac243241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a35f7472cd69d58d66a45227570c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e487d413e205418ae9b14b2198d40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd113d2fbedd139539bfdb68257aba0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5b9f548b3482e0334dd78a81ca6fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6ae8ebf5e24a551544cdfcea2df9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca68aa8086354008e8fe646e307019a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae4b553f8476529d5cabc20fb3708248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950e5a8a3041541051cf49802bd9c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50139bebccb0ce1558ac377dd61af7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c1251724e04dcf8e0d79d67f3beaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675abfedf8888feea1972c3b883941e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718309e5dab7ff608975ed3c134b2fa3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542b1176097d44d918784a039822e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b484790aba5165bacc214c2f56fffc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e0e9141e257c11e147e7cee15d17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f9dc99dceeefeb0af0a5194f562db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd3b3284cd9e992b77159565dacb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aacf3119d1e3a7cc309cc8f147786259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc14f510e50f090ee2e894f0c7de6d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653532a727918194169c8800af65e6c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac02e6a454098b6cd357bbe600a384262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401ff35a6e8d2dc34716ace7daf5fd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76bbb33bc804e1c29eca241bc40885264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647aa3e98bcfa24f33459a995162fa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef75ff98cdbadf1dc61dd0da847e073266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c01422b8d3dc1f053e04e615520fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598880fef5edb1e82c7b32129979ae89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0b96e64797bc5f7cffefd85ac2855269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf19f383554a1c5ec2e288ac62ee39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4d7ff8d72264e7422f0af590bd3ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a8e52cd90bcb15e210b270ff343e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f22d86fa5b1079a690dd35023b19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b88edbc1c1ef5b7849391a167116d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a9ef79e651b75cb596fe17f950b60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7515f511748e898d0b29e3209f30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea1e57ccb9bbfffdef232118c8f791277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a1c1e31359c3d8af1c12d503ae04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b10c7da37b24fd78f2fb02b256b40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75e3caa0bf1c298c4f2b83a96a0347280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896461da3d360054c2db15b8b483afa9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7204286b72da898beaf6fc0b71d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b446575cfe30fa9cc5ea5c1fe08ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b11adf63290b01bfc2d4bf6fac38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9d6c6a0f8c44c233c5048bc47a7f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf40fb285f90bab13dd24c8298db2a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753bf486757b7b790f2ca269d686471287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c21a58da19b23ee7cf7127fce9e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69956ae3d41b9c44340de620c54d2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac4bfe97d557f6f6318ee4f56062f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81928a04b4ab0073e17bf75214117fea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077780e7c4e9dc35df7b1b8219d398b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6336aac2b99555d526ff0cb64d19f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa156ef69e147b0fff6d75a4ff4a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb27a1fcb14ede9e46f9b0fd928564295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90cb0a49f46f649e1dca0ea4775b5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb72ede5d3de5b471a99389337815a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3be595271d629dff937f664bf3f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a901e76a34ebb0fa2224aa630a23c4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb36f4d4613225070cb689a29974d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb25227a3337793958de0a2aefc3412301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4484fab2d2f1dfd19c0094a5d54889302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603e69e82c2d7a3dd8e31cc745a6795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63c6e97d9b9c4c8d6b14f517b0bbcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec3ff8af284562f01e3e33383904f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b7e0dbc19da52ea8ec50e77fbe3a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3adb21900c1844821315ff0243e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd12315edffb686ba8a18fdc1201d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56548a97f5e873b5fa81830f48c4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9fcea154f68bd1a071eedd383d037310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb38305df3bd0729311b6ebb24c0aed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d5b3e97d3789e357b479b71568c27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ea9057f4d45531dbe3aef178ad3fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bdf30a10b5650d723831d03a00f7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd8ee3ba264cb9ade5faf2a0917e77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c4a3273d7d1019752380d9fcd94e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048d9592c8948f697f95818f2b7653b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c19c06c1e5dfbacf8628dd27df93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc87ce097c954e80324e19c282b9391319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32863b1522e5266bf50f90c05e69da4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e8ae46160c9f100904978844d5523321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda39037b7cba037068df88fb29847a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11757746175d162ee9090ce8d24685323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13d40d57960ba046b32664c211692f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98246cbaa641b3b10b9a5eb4e2183a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebd53fc898c4daaf97425b6c33288a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d78311b678824fd29e074386e008a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf007c9fd554571b263536f84452bdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c6df3f5cfc5a9557642c7cb1cb056329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47316383a9c4774968f073912bce94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de38f2a12e3c1afd88975cfdfe27c1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea86297c5d6693e1ebda1aaf55bedf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95016cb1249bca63e9bcc280dbffb65d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da284285dfbe0a47a1551e06eab5b54c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a667413816d061d598cd8cec02f2c36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721c0b0e67086ab6547c96ceb4f63a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddfa12755f22ec06faeb6eacd598d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d6dfbc2def34242f77fca96edfd2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20895de828a1775cc9cee5b2029589339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e09c6808dd97c91222ef7cbbc51934340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492d53c852b73008d3883a139078f05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af381fa25f553c1c5c4183594246aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100ad5db0acb58699883b24b8ca9b2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b64d6979320417a0363dfe60b328a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75577b8e9cefe841b92e8d037467fe4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552700c591d9fe79c0c490aebafc2060346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e34d563b415c75190a605355a505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463897e3016cc9b7d58863a909ee34bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31382cc884a7b04440aa86b88ef5e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16460e746a7cc28094d2a902c7bd228350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a7b38e4b08b2fdb4125ba31f903f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb07733d9f5bbd26f69672f1b9e1be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ef9750e324436b1b7cab6ac571b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bac6658eaaf3c506bcca0ecf82542354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e580cbab13bcfbcb70a40518d685ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e5f61920cfeb5f68c93e3df4f3594356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab425adb44929980fb5db6d808ee0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf59899995beb2ae72d305f00e0632358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28b9c35005c94b5d476ba7e9d7cfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f16cdbfaa397a29db108c383313c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020fde0363fcf733c6b93dcb9327b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140ddf7c8a5ff6024ae5e3669ea447362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee76eed29f55e227b71a17d5828adf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432058fb249335d023f06dffcb40b35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad275dc56124561e82fcebf157693365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a195f6d17425385c9894816a79ea7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e5ec63696c0edebd61a43b991261367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93d0071f20138f1464f93ede117df4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7700558af088c0bb12c6a01b8c8ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999434aa71efb268578d803d0d3f8ba7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a28dd4a8ac178a70f2977d08e83089371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54c8363f7df1d96af701e9997c2415372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803d6c20750d458a35108a6191ad92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a60c6fb5c4e3f6f6887daa40dca417374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e963924a23ba213fb9110ef1d5317375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af6305188c5b9e9f9930ac7430b6dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab5150114252823372986a4cf6c9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437260a00117928d404aeae475daba8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0f708da2d9f776b38dd7d2fb09fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12a22ad8f8db0a9f3554bd4c540e82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3038fd99ef677f6aec92da7b99d9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d5ae0d88d5ca7eccc3de5e9c2ab6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d54f6bdc4cb3645e6693cde95269383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd8c072fc943c94a302374582c5e71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832d2adcf2f145ba984107695be079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe63ad74deba116439428c2c8808837386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0096ffa9aaa3d4eae85532112364122387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b20d0bc3485a7b7d9fd8625970c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a96035b61cbe2d539446334a41a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f82883f32e6227078558e5baa4d44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00db5315ef0243e7239824fe6175e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651ffccec4a8d9b5c9a18e639f20cd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d627f485d97aa7295b0249ad1b18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee76f8c702d4d0c8b3c490e9fa52a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54984a97b70e402a04f4200e5d3b630d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c903733787d2c8682979c9ec36a6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55351808328b5616ec8fe4c90243df7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167376f74d42df0663fddcd6d99edd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a439535bc2438e05c5073b8eb8c2592399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e63fc0cca9afd074f17a3e579a3a1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c3ecfe065bf6aa871b6b46fce3440401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b6c234eff3e268352a1f9c3c9645402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54da279e37c400fc01b7cd32321b1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82879a0c083153f1a3a400363f607a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28869e3753eb08d8d1b4edee9b94ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600690b0562411966d3a3f284e8ef2dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3fb9b9ffdbd272302633ae53244e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96472d5c9749d027f4d1adb6369f37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb236576bce1abae3a98e40169e1619409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904119b9552d6f290d8547b6fbbd3768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da861c912cbd425c73bef02cf4bf5119411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce389b8e46fa28d77bc42fe87b4c36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ba0c1f62628e97caba12a501efb80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166faa81c7bc51844758b4c7d13929ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d855fb55e4bcb109ca86f556a2af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb799d366db5a30e5d722d8bb1d6dd3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aee6b1ec10a6c1a63512ba129ab12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561cba871a837b61b46b3b074835377418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a670046073faa3f76db2f55bb68e98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c277409df1e9b4dba5188be13d5909e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba41c0ee34413bdd3d7b90dad1d4af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad4c0bcab21596b230c32156f0d72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950d7df6744a727edf1de6a848d3dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c787babd0926fe838351c962f0cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f160fba63f6ab54b23e764fe6f19aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac10b897a5d572399af13dd30a9150a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07126b27a4d8750e7670f3afb61bd8ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b853c590bd7e77b437faf44fecf3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990eb3918cea74d63e73d50bee9255429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67971fdf17de1693e8b8f602901c1d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebacd4fe6cafdbf0b42e0eb99fc8b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb905b1c634f71887b6a97235f2558432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e0a806712b50e4b910c6acd9838cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f411577807586156103ffc5247a02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea1e89b97a9106d0af2059fecb85fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f98683dcef9e773a191d7ec553f45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f4fbd6f9f9b02d25e707df5b334b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2fc2eb4eca5ed09575f15ad58992438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779214a0a4dc66b0e36cfdebf5dbaad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf2f58865dfb910806fd4c0278a239440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21224a4b54f39df63dada96d1aeb5303441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e7d77d564739d94ee1a0a22a7d0bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c52689e795a9af882510517f75cf44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4283ab4f58c2a80b8029557c9da20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a367302fc1633dae98bf8ec5a62a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f294f93d18fa074ab1ae6f17d07f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa700e8d914f0d1573d9845208cf946447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e662ebe275bd26cba224413409b26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0e66716606a64a1e6b7916cd9ecc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403679ed952f7d04fbe11fcfe6205d17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1364dbecbe17e504e985fe99e919b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991d1031e73731539ab940012e01398452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f7d4f11796d364c0b55aab041c075453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059e358a69ba4a42b39747d7e61ad79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25719571f2f19bcf9c9087d85a444a61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36baa9ae5fedd051d5755cc9b153a0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe73ece363677cc4a30c5918a49d349457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc31b5ea6dffb12e0135238630eb6e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e66a353e7e7d35cdeefb3a4a8f861459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff2154375f156536174516d8d83f46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cec9af53a2f668f15daecb1c5fccf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7bb6acec7ccb5ce683d216a5253e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc6a3a83d7bac726eb4c2ab3bd3efb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b68671cd64f20ccc35f74835d5b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5645f55b6ebfadeafe185a3fd1dcf0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0863d67f215714b1bac936dccd9c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22790522b41c0412a11c1533607b0081467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac6225eb6a1e5dde27d28f01f76dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9bdc1236ad678b2fe94cd6d12b0a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05207e8cc04a601110b619dc41ff6952470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094045d043128e00172c69e939a6dbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bfa972ec0900eb628b2cbc10d30e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1a258771d1d6333b6edbafedab1e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a900b69ec07782c7098551c79145b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08039417184a44b8b21f11e19c5b61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623cd0147a99f745ec7cbf33c972b27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b02934d8bec9850a3c6433edcfa93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e191cad4f8066d4517bbb0753300c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b1ca4c30f09f76992d99665d8bbc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c04dac1a8ae12e4967404058b5dae9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00b59717f9d9a916d26aff82def89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7ddf59aeb03d30c4f200a94598a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a028287934286f6e56c45afdf44d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fae8517beb5c67c20bf12937ab245484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d58603c4e7ab4bcbcc373396b9cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c617ddf830870b2c8e910d5947453486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f08eb507000a2a3f6dff8f51c52e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c82422c4af2066bb40434ed977be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b906dade8e9166ccc4419fc40510489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3114172790c96247a9bc2c482df224490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206931ec0704fe3101d7770e4340652491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bfefcdf2b661fbc1de5ed38e306d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba388247f141b368164d8bccf312c69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e21a82b3881034e04238ab7246c70a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b0d557017997c4c3446518c30dab7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3bfcd31ccb0b62a968716902bf788496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3394fd8cf053911022f9a0107e78cf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aca7f778c7e4f4d7b77c70b073533498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f85bedec90d35b01b38bbebda1380499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf38e05a0cdc8a0a8e9e636d8772fd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904fb2e7aa696fa84221b6e4d94b207501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba0bc0fc63d9ade7b87ebf30e8f36f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84960d8be64eb7b1a94b9dc85f2b0681503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03d2729e787c683658f13e696adf4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e345617b0a81ca7ad45e4c7e3d12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575574efcf5d6528b5007c5145af92a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d961890eca47ced5bead85378ea8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56e9322e0c6d802c70196cdc0398fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc33beb0f62561a13bef151060a4dee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcb5f21d2ac5458971e22d45caf867510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1e8d642b2ec08f68616213988cfcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaff29fca30ba016db92b775b1fabc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada41d249dbcc1f2d71a2bc3292a858513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58950fb654abbff52b55d4c5ec1b1dfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd076dd11afc8b6da0f608aad00bab79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb2746b6382f7948badd5f37ff22e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d401fbf463c15d30d86e911551b210517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f44b238a96caf5f002fccf5b4ccae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a2f1589fc4a9d9a899b2b8d05592519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cafaa01f0ba7399ed566a2d5279df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b51d5b5bea5f0609e87b487eb87a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b69597a16fee36715f43b18b5398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa95a87282d2177203f6b79c6aa0e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d849992ea588ff05e69141e05130328524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e865e92f6b0e8dfca93b449c77cf7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3290839e168276be1f59ed26bdec0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa0705a3d155bab546b67d114d6f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf656294d9728f19df82735e6cd8a41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ff5c8a45e68eb3c589099a25fe04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152769bbc45c6b034f0b43abfb72213530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f0ebee885b0760034b296d384858531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e9c99940232c8cd6091c3814c9d03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913de07f160cb02f1277b31baa0036a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69847bae9c4ced44c3e9d9b7222ca8f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3aa46181cda8c278107a8ccb212f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c00fc011156adec146b5a2daec7a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1cd8a3a87e11a1e25821231bdd65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffcf5cdeddbb85ed277c34a56cdcfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468e0e5fcde06b1e8bc461f3c2c8dc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a8ddaaa5f2e2589f67fafc5e2fd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d89bfd793ce3c26a3433ca394cdbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e1a9e2102f263724dbc4a54dcb588542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36e3df5ed38cded04fde19a0a9b888543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e0e673720edd76d57d3da05dc787544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6b337db65e3fca67cbdcc64d97d64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a47d1c8054d47df40a0db59c2b1ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12edde1267556825bf76ee2744e83f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e86101730f03c88dacfb3843be481548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc3ef21d2e3cf148d93fcc2edadef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc35518135f7dfcb28c9faa3f39e5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375423113bc21d0dfbc59131d61e96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87cba7d656a6c8ff55e5e3f54b674d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff49b584d43dde3cbdea035ad6c0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd58f285c544d8f0a90a996db56e52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644907599efc99027a0588bc81d586555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4b03375d502b7016d816fa429b781556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d5edf30d17dea590e0d010d4e687f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fe5a3dcf66b0fc0385a5183cc656c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199328d26d28e0a83bcc923495a5381559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd910f3117e0241a4cbc3a45607a0c38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cec32d8a1d44dfd39d3fe02e6218e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf761b461e06ee0e08a9561cc561a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ba3663534c6ae635c0e559cefa5e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ccf642ef08ddaff09385f732f7cf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9fa656e12981568190fcf8ee3c79e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505962ce44c7a0574109fbfc4ea92d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2ed629a27eaf777c14bc7c7c99707567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8c7acfa46dc3bd31e52152d81235e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ecf485935979346ffe3802d1920d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e42c9fd73eb6f753a034e33eb972570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9a69f93b1f9d7ed979c4c1f1c1e14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4d00a62b1f1420cede22ae5970015572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c8121beb7fd12f67149506f14f3de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0681628a3b47c129225ebc8a4f27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f5fe357b61287438af3db465f106d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb2d303c053ae54859c2047c34582576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400afcc5eba27b3aeb9ea6515873769577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a355ba5d257c62bfaca032a6d0a569578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4ad7022d7293798205610b56f36b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc746dae7333ff36354cfa457c99c5ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891bab32d45b2caa38c6c1373d572a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939a4d3f55c655a97b145e0efaeb85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4236d835a952d525fae1acd00f8cfaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b9f43c920b58bedd83a1b6df88c81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cda7d5027ecfd67c904dfb6c3613e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f097f8a7c6c28c545cdf9f8f97695586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b015d1d26c279653fc8120e71a1d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd87639d24e1c25b972f6cae10af8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c10626da7f277f8580ae914fc34d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a97f3944bbc67e56fb7f7a3dda078590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179d6c3226e850eb8131232a2e2d7e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb90f26554c31dac7d33e05be17aed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576fc5771c87bdba99ecca97571c43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c54455096206315d8dfca8f0c9918594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce1dfe86217f6139f60258942ba271595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae957ebf31e5236991830905c0f132d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea84e41c3605dd9d4603ee1b099569597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740a5d0367cd75630068e631b7c492b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a9331c64ccb46251842fecaa15d98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a040ee61020c4603da4effe60af54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c1d250ddd09b5de5ea2abf3b5daf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423fb39e62a91f120095f693447de36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f6ce459dd805390c5ce7447df04aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43097860c94cf7e02e8f08f5f14d8730604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d40f0cb3ea59900894e71d74fc42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a12934aa5a7443b06f6bf311cdd138606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584a30b60d2b89dd64d5b5d69eb6d8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed86c170969f0068eff3ce28abcaf81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af67a5afdae6b70ad7735c5d3f469a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8ae768546b595436c3ee33911bd49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9312bb4c02b1b8b5944a56b78627611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f395a8d28586b4129a4e9f0c4f92f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf727608444b6fa81212e6060cc60b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ded2e759a62ce8304b8ce09272231614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ddb2db65fa7bc0abb2a349bbf963615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1b2bfbca4a67bf0f899d8d057246d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf88224ae5521bf2810b5cc4c0c8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4e0a327437d9360fd8ed7b3683a05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb999103f7570fc1f3c0e75a40f810619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d6debc581d2fc40634058f793f0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6913ba8446a50c8f2ea9258fe3fa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5be42ac5a685ad85b17533b01315622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758af77d45400e5577784902c814605623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb109ddf862eaf0b8bb09aef699f0d70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8604428c791a8084f5034cd11e8d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d91751538319442e10d048d66c1b27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b38c3d19450aad15439cb456cfa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb534c5b6dd1b85f887a8c2196425e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f4cfe67f6518bcd4a4f20f624adf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4def8030073610fef99434d2ae0b08b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4dae9183dc8b4ea82f9d0f2a94a45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad760d6125bd448c76c9617ae23015632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c541138f58f1628b2626796aef0915633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe41d5237cebc4344ecceb4ee6cad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07d8525e57192bbaac45bd75fca2f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17086293b31014181a7ce8579951e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50379c2edbdb70c11315ea5dded7aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e38e28e8019ba10e10605da9f03bf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72217dc4681820b0742d7b40235a4dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7bd608a59aa2aff2f0c3951aebb87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ae726d91d8df93a6041499e7bf9f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf2c63bd75192cc8f69be2e65f72b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2d5fd51182b2d13c01b200e51f895643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d0eb007cc0af739aa69f7abf42e33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807d8392abf3ff18fc48a05caf5f118645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeb441ffbbf23b4690eb63ff4a4268646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01085c87604eb25132044e5ad6361390647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a412c79803e600a6005d48f400ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c6702c43cb3b2e65dcc47fd62b6b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ab2543eb10f8e010b2845453c3d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9081c3f4b1182f92dc17201da4fc86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080bc23e519695a480ca9f34c973af3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8cba3a512b4446a68175abc6b20b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed2407381d85903c899ab5ba33f2cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161361109b0dcf66707259bbb2ba1b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070f681385c5394d9926d54f3059f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e77ae421b053ba41542abbfa4090da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72fa08bd16267ee006e88a0fd055e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6209bb5b12ff8c690947d1cf2e9cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5316b6a0e4b6d5c1d77a21d23ba5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b21678ae9e74675df73dd8ec754661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4261ffca93888ac5ade49ac747b93b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebf65fe3232b4de719dbd7123fce49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadb47ea7bb1ff839fbe1f7b6092862664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b07e95ea965601beb0b42aa591ca2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12590f1010784fc45720764901fe61f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa63529899d82e5eeb1001356d969667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9344db8ffd3282877189575a4578d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572ccaf1b90369c20730361110575d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e272a0017bd613796608d3286f161a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab622cda51cdb94ef820a35d458239671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05780626982c96dcdbb8eea59a71503e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801f1f83784d318cd5a89658848a4c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2339f34c072b5b1dc364a8e1a2fd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1af84b876b7594f6957b92666d0ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c19373ec5f0e618c0775581843df8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a243a77ad829e806d761fe6d70f4ee2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8041a4cbdf9810aa1c6c68a75f6c4e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457c470e3f86f0bd394c2ec9348224d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbadedfb8f2a04ebf12ea19028f6d75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce414368a5a8c4bed1840f7f37d65e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38dd6951436f8ad20fd032b47aeac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d154047833ab2cb3ff3eab646fd1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71777e0f28415e77b562e059b613933684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a184e606349d79c393799f15dca2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be34d6adac49ff91b06681c6c1c939b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5003737f412a5828d9897af02bc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f892aabc68ab8dd744c04ba8d2518688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98d0f11d566103ac34f7be0947822689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d2e5a54632feeddb47e336ade4bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f109051b95b1f3b1ce02b4644f06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1d7280dd6ebec01519da22bf433b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab333a3c2d4e0d0248da2f5cb184f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4892a441ff1a760a70ad5fa6c5d40b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c4e8183e35f73db19cb8ad40df347695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85fc7a767ba992ff6f29196baba312696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1838df581f77afebb74d0a5b3b9b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbad0fad012f55ae3bd79384bbbeb64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3e8de877a0ca6cbc95b3693ddb39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5b4c6d0456ac68f48ae4cedb9dc76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566916f349c4a9bbef5526ac5228d03f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f1c34b26f0a82ba391bb49c3d9d51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ee2e0f2a768db612c1b4f8b91196703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65aad24d8755185f9e2cbdc02d53ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d1b44dede6706465b8a30fcfec81e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e38d4dce0c646de5c641916f26e7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16e11ba85c34cff4b4ebc3dfb6348707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c77d16d7c03956dbb0ff15bb8afaa6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a3874d5d04ef56acc7a26dd2f9596709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ae653cde0e0c4356aeabc0d9ab49d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135fe511720b79e5d1391c20b9df71c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b9289a44a6f4da39a39c71ea49b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cbfc8129c4cdd1f03766e2f09e6eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8245947a1c63754ea453bf8dd4757714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507189472f00ef77f77a7e8d7ab6edb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d1c0abb8731fee21e8dc17caa4a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56aaa87b4cca7ace3dbfacd99beb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3eb8d655facfcf520ecd92d83b8f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad478fb946f7235780b5b3fa0817fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43babe541d4472e47c6a8251aa017a12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24666a5a53995be4a250794bd14dbca3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d7c927fdd10a3d6a60d5d933e996722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65b5e9cb522ff3ba03816f332d45d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea26a1f8f02c6d4ef743e610e527249724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1eb60a3ea5027d220eb1461cca62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d460ae32bf39aa3e25cfca51d241726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ac09b53de04ccfe350cf786dbf8a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43b19c0504613c5043514f03da12b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2efea155a9619382350caad8d8ec6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571ebf6d65f28f4c36622e9dfbbdac1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9243d9ee6030f7bafb17f4d6bddbf22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70251fbcf86a3e81bd9056940c604f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f7a6a4908734a70c8ac06c57e9a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3f7fc8b330b705dbbbf884b2e716e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08582e61c74a17a5977bfbed747f16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f322ec4993a16b0f6690e60adad1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541bed808dbdf6b1a92e8ad4f765d83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce440fca255333a3cde4ae7d1b4cfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe78d14abba44d67cdcefe0cf2997739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac5889645744adc24bb9934fb6b480740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b24d0420cae436a9a41bd93da2cc6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784310b0edc58c5b218b014fc226e85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21442f229ca1a34a211a045452b3f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679870fe42cceaefff87bb497644cc5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd1c0b8b5bbaebfd0d29fa46a946e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30adc0b680e4aa0db807b842972a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b08758efc0d1409e9c5ecaf8fdb50c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cbef68568b74aed043310808f375e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f5f1c0e12a2146c6900d2ff184a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b1761af15a8e3a9843a2b09c9c73b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a7f426b5ca9dfb6c26b1ed4cd88f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55af16e0e8e8240f71d0d50f98fe27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8bd7930f29f41116b8f7a0a8b337a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1a0f0cb61db07106e12bb47d1810754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec3623c968abf87bcbae3dc808a1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31cf158fa5fd978f24930438d3bdbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c58da701f1b7116d653063b20315757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b77aabba86571f1e2295399b259be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d466d2ed4e91fc1646720ec1b12180759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d242e87a0265347515884792984dba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba5dfb582474d2ffbad870bf0c4cdf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cbb74f29a93e47b0414ef3c34cdfb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de272c00fd0a76ed70565d5fca451763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52493a8cf86be1d5572ba1f554d7f0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e5c1e7f4fbb84271958f3cb8a61c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728db68e1ed716d820fec2d2eb2ede766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13526e883246473a1db42bc327361767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a27e6ad9144ec9a1ec3ceadc9f875768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce36622a56d7db76a829315a3e4a4fe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376548a0286d53b5d51f882359900da0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d880497ca5b5eac15442aef5f36fb40771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8d43250981072b845877e19f43b83772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c9e2211b375bc56efd93142be8289773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd21c015fcb4055809a4629e87716774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5334dcf22fcd85c0ced778b23992b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af572f5cdf8a6c03be49c736333674776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f0e3a00dae534e91dc14f7a68f1f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1be5481482b43a67293e8b93936ab6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced497948032e3abadc2fc96a1036b9b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16cb60acfd4872f968946ffc53193780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964dfb958ae2fe4843ae5f031c3e5ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342ed2884295c6611d1025a3579827b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e8c08922301770c757277e4fd8d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bacc8fa60dab1f39190bfe8a99cfd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c282d5fb442d5c56c2bec3b0e7c2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808440d25326b5000b49538ab794e5ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bf788db7b223fcdb395cba12fe571787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d4a5ab0712a5d461e765b62da2530788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df2cc4be08e132f958081f3f95742789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aaf1d2c0ac3d2ec3bb1bc8940f154790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256eabcc76fc3f3426b3d8cd87739fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26b078c507c0094f58c2e9665c0db1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96af41a2e718bd4c3734de9d19b6e1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b621beb03a5435ae843794299c03794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671901f1f9763dec9bea76e3f972f523795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716aaf807f0d82ce05ac05ec197c159796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d4e50a5df80be6a88743f646726cb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354895705e02c4401f183daed3bf6e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29c471b937a3a42b86ddbb889e7698799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c63b7c34dc03763a1c744cd56299800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d30ce928f9a57f88797149fcb8d57801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fe51b344fd87442ff3e242bd5bb49802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3fbe75fb99383b3bfe50fd19a7067803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa746ebaea5952059ddbaa1568aec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89f9104ccf21f0b33db5013a4f186e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86fd84685c32d514706e6b42979127806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b2cb8159d57fc9d05b3e032a7f16807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cbd697c3eaf7c61ff8fc3a90ce03a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bc0cbe9b32287b586dcf487194a16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afae79966f6ede0b29e719dfa72b229810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6d803cb744a511b1ab641cbcef23811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155e0ea5ecf7fede618db34df27bff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6255552e20f6af204240f53c5b3f3d1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1f8fd4770e53d00dc0c741dae83f3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cbf6432e9d5b481a9e96117db75a9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850a3182be894a0284e284f0261b45f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a09c5683fd3d01878e8418610063ff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848436da71c3a8e4359b3aeac0e696c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6cff6a6200f8f7623d35355bc0049819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c531610eacc70f5c9c954276108f4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc57e202ae8284d379547267d62dcbe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec768135e2264c5798d7668c9ff9162822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676557c48802500fbfb511dd713fe7f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780bd0ccd762bf65d6d7a965b443503824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f47b8fcd5038e5cf104cd6ba42828825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdf95937d4f9cbd1e61aee7e53b2f5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15558ce3d88f69c8770ef71d8e6b24b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c98ff442de4db860006eac7723132828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1427510da90d5cbc99948eda81aee3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078062883d8de8b53a73e1c742216c1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f687771f86ba23213dfeb659e9ab09831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c195a1294d9eb035d718016da6b60b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ccf675603e4157cbed8c325ef455833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb421cfa426acff470e9c73f8bfe7d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5242823b017081e02d8ee65fde52ad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4abbbe2f2faecef20da58977d71b28836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821b6722f3f9f71676a42899859a1e2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90e967332a005064d365b40c8a29c4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae209895aec4d3560c2befdaa247c13839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a46ea62f6bb52a133f0899c2440508840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64320024dbe36a44a8727e6c58512321841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeb6b4fda3955b8f7d25ed948c9052842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc834b5b7dc874fb76c980e6fe022fe843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c76c318718974fff0191d8ddf9003844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f436587946f288a6d74eefb1d079845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72844cb2f10f55129970f9889b72598846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967e174e2cef32ef23a2172a88ac88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a72d51b7cdca2c36cd3a89a09bfb4b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182664af15b18db1c42cf1eb1bfeb87849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9145193bb09367d989b8245f3815b6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e26719221be1fd75e52254ae7d12851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb840bdf38f3fccbae3a7d93a99e9c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d52cdb879b9cab4caae7cb9e6fa2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5616d1fa5e963636776a672891950854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb8a7fefe030f2c307007cd297c96855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518af868c4165886c423b973234cd10856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af2bf6557179ca4dabecd4011ed66f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936d4aaab187db4e68763ab9a78fc4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a69ef8e1e98b2ca3c7ea61faf85899859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c1c9a2cfd3fa6de78225adbfdbbc6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38edbe3723e6a83fc72ac4794e4d50861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f13c2a229846640112d7f86b5697862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a2c7527db54a49580264be437b9a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56cbbd671d59be6e8fd3369a7bd7ea864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74496f39f1c5afe5aab1dc804f7c08a1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789549a552ae51660a027aa27a1a02d1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db267b26b5b7b53b084bfbfc2dba2df867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a738d7e34389e90aea03f6ae5b9cb69868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eba0c46a372d00c0a386825b3a684869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8564fea53ef8fedeea1e38a8d5ee94a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344ea086117b4e9c55d257ec141fe9a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a2446fecc1f9fabca8f1656394307872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3c51cf1e6a9f760b21286232ab91e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afced728de1ea3495829f875c5f2ed874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39338098a8f989ef35421bc1c4fe37e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eab4af633b137e947fc6ec08f4dab876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450afec1a95117777c3efb042035bfd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d4fa0656c0e005e6658fd5fdb1da878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc667010c591437333acd90243261e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fb0b912602a02696dade62324b84b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d14fb8bcbefae3e8a459b3a975746f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d293d5c6d942c6e13b7485f0406fe7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95cd794c394fdba3e4d65a1b13c594883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70270d3f0659c49381cf4a0581c72d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3ce9528ecc54dbc972954a9c59351885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f093e277ecc6364789644d2e41f1128886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee18ebe19704cd056950a8d952a6ba2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3bc25c6eb80271b2ad54e2bbb0128888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3681af1a79cb5229fc2938b6e685f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7b87ef65390db783516a3a9ce034890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca0bb255eb0cc8877a3f776a415ce891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835469721fd845aeca912efe1f416a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3909d82f066567a1f702df7781599a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb830e7323460c3dc327f4e2777640f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91534674d5469ab39e8fb549f6df7a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23736ceac672be00f43616da3980e2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b8da7421bb3f570897af8ca216a8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307a759f1d75af858c7de1b94fab245898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c416e5b379b4cdc0148cab5e68cfb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ea5dd568be214eb1c82ae297736b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8414deae6cd192e9cb4e5c79e087901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc154c3aba7c3cdd74c751d874b0104e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b49ba30f0ba0677006b5ac459bd6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70dcb3cf4452b0907e11f25c00eba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08f83260706f11cf92bc500e11454905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ceb90b3b46ea83a699fc582efff87906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358a36eae1a0a34648eda8973b3cdba907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14aeaa75a2ca4571b3e7e8f8640925908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644d8f25f455b28aaf5516582a5016a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981675ebcc05794524999a787945d58b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37eb9c91f68f3b5641b534a105583911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6017bad0ba0c7ce2b945f3641b3ed7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea79403072e8f6096337502c57071b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caa77262b3d7b18877dcf63833a11f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a12aedea45f09b513251162f138d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ca32d3fd33596cfb9141c72fbad1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1994e537598076daccb9887462885917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba24c4225df34cc32e352f1b47a8e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c6704791ca38a5b97ad555ced9685919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0303cc501ab44920de402c044f332d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e1ddcd9a38dc1d447da72e06adef921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550bdc01c2fe96afbcba98b2e5a1ce7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badf70af470926dfebd391c7b916106923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af4362340d512804b3f4cf8142955924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5989c66723d372d6c4d38e059ac945925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107ea37c3454a92b00be8bdf6cbf48926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd84f11174afc8e66433a7b56491d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a60ce717dbd5d7a03b320f02dac5a5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee63a16219e440961cef267084c215929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b7ebb686d316cb4d019993a02ac4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5269e3ab6206b00a421b394c60c38931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e107e57d2d5abb807dd33877823f38932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f181e9815a50ff31550bec601f503933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6410e4a8bf6bdd325ad65389f08a7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78be72960d3522df2597c338345b1b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1e5fdfda5f9285159859b5130c10d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc701513520f14a0fb7ec8d1ec4ba21937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c357bffe6999b5a20875e3489c20d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ad7861f898a83d5624a9d55b85820939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea778088292c9236a7b3b7f0504ddca940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae80d0b1fc124a1c4bd4187cf8622e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ff8b8e2c86e644e61fd82380cbda6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bcf98c310ac2865998fcee7e1f344943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f90b8eaca5679015f727d1e03a273944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e38508acfb02e1c4fe88c30b3955945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c04959d7fffa9d098cfd491a1d315946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cbb637b222e1be7cbfb219e0a227b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6cd4bb0775cef09efd484cf68d9b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ae858f79a60458eeb08c593ae980e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e905dcec3fa9d9eb8139c1843eeb9a0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c745fd7f4f64c5f815d17e8e934e8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443716ac115aefac2de59018ea34b0b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c5f3dbbc2ef4eb6daff052ed720d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d3d8a7b0e54208500af7c1c71a3c6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00acec00a4ba6a4a95a1cb8a802968955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4118ee21f7455d458adf8cbb56b1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c484882e5825f0d9f7fed0dc80e62957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc391c544aba0099a7d153667ae024958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8922f1f185b01460137b99fda62cef4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b5393e86455fb519425f02b39c977960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d11ee251524b231033ab5ea3f6e2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef02ffe4bb19802f776bc9d452952a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d6b6c532ff105d710c33fc7d3b625963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6767165e2f190669c5bb52682fd0c51964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc87eb344cbf7e19006458e61a10808965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce5ee4ba5d100e6299e9b96d9dfb62966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229888d76c42a85d16f0df407058aa9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb7328455436c0c6b273a8b12e2ed0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e4b4c6437b08be9c9254d6cd56bea969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebded31fc2824e873fc2a2ee7ae290970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72d708cd83737c54d99bc7c03b998971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4a1f0ce2f163ea0f292b6999b1f3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f021f7a8e47d4781da26f96f8e52d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2a7e0b7c54189a9a2c7104947856e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092b630a501eb3885316873e600017975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b5b33481d7e1a71dd7bbe25facf6f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9bcba356f595e23a7b1542e35facd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129919a0e20e5ce4cb91e903c9cc30f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0e80a3f9645e06efd7a745b440027979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521ff35092f9646e46577bde90397d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7a3c9bed252198d28a3ea5f536de8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d892880cfed3c1465c799a42ad735982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d8f9a92990a19a457cc643638e02983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94aaf9a6fec6fc40d21bc276d184f7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743fad6fb8f1b7e295a4ab9f2bdd837985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5ba9a0ed3c9d0ee8c783fa2f0f647986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec35f9ac95ff94a5fdca12fbbc341987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba899db9493cdfd99e9c2ab878af8801988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcacc3a21d33bd20a460efb5cb9dd1f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f1f84cdf5887d20f51ff7655e76f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2633686bcac5ae14be070e2c3bf239991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0d3a06fddcbf1f5c3154e0d8f2b1f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1592fbcc28c5c1c2584aea566d45ae993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbdf20c021769d2905ba6bb0240033994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c09e0d35bdec954e8438f85898c3b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f9e233549b88b68e5667711303ab996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60ef1c39b7b42351ba953f5822802997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>