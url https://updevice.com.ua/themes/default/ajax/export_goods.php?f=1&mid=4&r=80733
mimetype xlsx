--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5619f9c602352ea92332e3e3858ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390b7808d23151c1fbeaddf96030282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015d830cba57e5ff6c02edd2e4fdb8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dcb30480c5413294751acc47839144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997fa92709c6a24d26e56c12e7f2aa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40d15109d2471babbcf0e37258fa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54516809829028dc585b654f0d3f96297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b902d48a379689ee8c3436bf16b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d25c629ec6086cf45dad0d3ebb7c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e8957adabbc4166b397487fca9baa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e6f96b0caae6052dbe38918e284411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe79ed11bbdf86d8c48bdcd2f3a427412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddab7255afff49ca7978b195adb7d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80437359f047dbe8bf11adc009a75a9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4bedecf27ce7550a0d50e59f592b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f5f2e32784ad4562021fa831f282616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a68360da23902a5bad980229a6cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1b4243a3a3725a5bfd009f63758eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed157753efd639d46a731bc30fe71519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd10439ef1b54c04135102a4ba4b44b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e019eae2120bbcab8bf11926ecc635f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e1bf5d0384eaf9b22284907a0118722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9678048383757e4c86d31a4d339733d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443f8f52cf8c83d6756ca2cdf9b2ec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715132c332f983255fb071f1f1f4463125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02bfce22dd6015acb3d583abfbd6fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677561f467db04595a8869952a8680227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e870fa988e3ebed5e2b431b15fd1e7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34963ea62ad20b5d3c0c007cf1034a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e1e04fe7dcca4d220d2b8e1babcaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a4d14002d81248598c78ec589eb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9db88477fefdb14e9c53c95cd97a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746874b1f536207c884e9e99d2bc1fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba967ccb11aed2a2375cb39030ebe5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78764833826d360fcb400d37cfb238be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1570df95923fac53e07bf3b0fe7c4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ff24381ee576b936b3495483ee1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265f57c22f470e46b886af25198ff9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5f61c8420da24afc2f1bd982a1a8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56740788d1e0e1635d3089827ac8c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc02a8c20acf5ddb8e84990813c8c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad6cb0713eda44b6b4f4fa74f3ad4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd737775928d65f675c24c6c3b678e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704629299c320c4aa7a4bd1f38f5590144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed67b6b2dbbec99160cd1f0e3a35af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd6a96e258df65b4e6fe6eac26851346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039954fc86431b576b516f2c5caea2ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecd68c4e4cae5fcc11ba60a3bca63648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafea88791791f6b66c48f8dfb43963a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1f321165cea0c9b6102217b034a2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45c0fb80cbb51875afee8b2d1e77f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c196be57ebb18c1e2949c3e2d473e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f6367f0c5023bd8116177c54ef53753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd838bb6fb0760d454425926ccb2e9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c881b3cc85871eb5804883c958e8b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d11d3ca6ad8737b83e526547c08c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39babaa2a9d1444b0c5e1d1f198031957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2aff3067a350e9e4a64f6e7ad351a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be66dd657c9fd03c509d866b8473ad659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812f6fe8623528f84865d829f1b21660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572661b27b597fb2a33d6e2d1df7823261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b718782fd80555120d1e0c8fb910d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728797ab10b2146837bde556a904ae7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd40bd7035fd1a61d8ac534c52dd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f21db17f4bc584094f810f6315c1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a541683f42df0023effe076659b0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27153eae0aa9d92008e581dd6866293467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bd283379b7cd2ff6808f5e762d90f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1952d3158897f7459230abbb806feda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c7d1933bba7643fa7595a5b8274c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777f2ecde9567ace403bf5abb7accd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1051824b850fd8a7c901e7a7937ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7c595ccd65af876713aca059eba0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf1fa56201e4fdb0fb21d0c02277874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72edda129683173eb7d0b06043527b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f486c8fdd4c396da13ff5f9dbaf4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33bba0fc9245948e25d062ca4bf58a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e18376e92f3096bc342b503a405be478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af575442cf33a8edecd79e4c1ce65aad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975534bd586dd1f12e2cbf6acd4718680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758513addc819588c1607a1412f6a0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600136119fb4d3bdc030ef0294c8ee782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940f2060ed2f46f0e58e5d0e4fe094c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca86573124c4ca43232c5490345208384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9b7d93c8e92288ec313b62b92348b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f462cb71a162f0515a38242509fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be77cedb720d31ec5e33215615b659e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad84286c4ebf5d5a1b75078e88931088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98adbb8955013ce148b7cfe488835589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457e4fd40b130053e317f15c53587a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442480136567155c4df47d520b5821ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7573e443389ff6b8d1d0d7a1f94f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad3bc4ad2ee7c76bc22686b7fd410a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5db8ca4cc1c573f2a8d9a12b14d2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b2f9d3b196d58556a5bc1f936c4ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a40bcaaa42b6c14170f0f35a8e605096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd317793fb02a27d9dcef82efb513997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed6dadb3ae0faf0726bed02d1b8d4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0fb71f8f4a79344d6b54af0aee76399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed2678c5f453bad9363a06f47795fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94bdf5723002b10bc3f68f67e5ae9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2214a3762b3f4fc8a609033127cc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a941f471869db86075cd35a9c0b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b940ec264d182e19d452e2f00a20638104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e09caae63c5106ea619033ac9cea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1e09b15ff18a83164d8e7c6221c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655bb3b57d4656ec861504fb7c704f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baf617cbb4490594fd28d68ff2771a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb3cd6359affc4d33e5ede38e12a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb6204edfe0bca5687c52d797693c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2ab40b10983b028bf867f537afd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f6c6e666c8aa9d2b2b7c3ddd9d19b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ffda079a7d10f8f6348dd8c3ab03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b17423646be8fbdccb488d2fca1206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24171e991bf90c8005ede447b6e3ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c66273666c8a4394238c6b000e705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745f4903ffa8624394b18c178d701bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543e2ac4346a5d4b6199715d36f45e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26207d27ffb78a32a6386b4e7a5035b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ed318806115f34492c032d04889a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d352a992756a90a6babaedd9f2ef4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8469f9a837f90e8a9d2bfe81250d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1370c00ed80a067dcb0e06382f0c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424c917ffc0106b384789e9555c03c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369679a6a0a0a70f49b47796743efacd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4dc4b67ddf23b0e3e0d1bd7ad036c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76e69d0e8b69e83358a303a01f5ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd59f928fd83138ccab2aa6638057128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14892cd467c8f2156e44d5ae938c80ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6656b706b71f1c6e8859c171a27e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57ee6a79b8c04f224d48c9b6b55ad2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819e5cb2b9c01ac4e9e00bfe72b29a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf891157e81b1c681b33a59062f42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c22c398b328f1ab29ff6dc368cb5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416de49c340e85b97ac10a70307e23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f30ffb1d1d3491b34a8bcea439a17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b2033c82f8bc092207c0c258a0ea6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9486ad9130c537bc186bcba231693138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657567fd551699b106230ccf162449d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f047e13515875ba250fa8c7759214140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6cfa0194c6dfe5bc24942aef5f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d383694bdcec8c645c310fb7c05d42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25c101d1459d3436de82937eb3329143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3771824697fcc1e1e6304894ec8735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61186f25f8b7d0591a2be7f24cfe8300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5183096871f2d748a78a3d581d286146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a364dcf80b62c6dfebdc61cb8b446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e20187f9fc8f623caa1313af9743d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03c166fa6a8918a0f79f86bd1047e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a061217e7863ef9f364bfaba0f366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e21c625230ef5c296e167295e14e0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8807867199878c0709ccba94f5338152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b5fb2e246d37dc63481309b1d6038153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32274de4aa915f07311c6e67ce4ed0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e51665a5e4800ab2de73f2a2c874e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f63b470e4e1b5bbd6574935c29f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b315e9b89ec51f0cb5ee700a21b35b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942145e62d4be632cea25637faca1b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27f8582706f0d0d29a711f108bb81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168d34aee8de53d28dacff0470282a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9bc2e8916a1e48e68b22049ee1f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c42da0feaa40fc767cafb7680f6f9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61bacaad3caa83d549e80a396f4f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f62a96333f574684c3a528fa43234164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96c17191fcfa4fb6a76a8499fe3478165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26d1267505964d5736f749b18dd41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f5f00daa92d502eede6419e2495e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36aa9c8eb96cf3da7e7cafca4f6e1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea957b7089092fdd40e5dd1771bb473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5a77e215594423bed63ba6d731c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3235f1706bad38f3c3e3b216239a610171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a581c4888e81ce6cf800aae7a815191172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9140f03b38721c1d29892e88f5f5213173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a37d425ec822ba1823beaba5a9026174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739926c03d9e6b041ebbc991fc9e77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22605e368da2a1b1893142af45227855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa93bab8c2df8130c0cacfb5c86328177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c562fec8f78a27930ee7115ba0f6181178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d231d7b2355353157c511de19c7c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3412d5de8d7209477a199386192837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f2c40994e91019ec8e3dfe7ad05a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8505e132beb68326700d72fdf0922f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98b73a20de941ffe7081e10b7024b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd79238a6f7bd3660a97f8f8f82f8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11528626cbb2be7e9e026e7cb706fa08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9221ad8189bfdaf461e7bf255c330f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17e2f8acdeee1c129a0b6c7a87ead8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe819c00181daf86d1d735379e0d170188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b7647240a5cdff25cdb4f9fe0b04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d2d371a52dcd9fcf13038fe40b9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21fa67a89d7b5d44f56ed5d41d4716191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926001414b106a5335cf520f18bd55a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d3b27a5b805e7d0db0fdfb3d1a84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc278d478cde6f26eaae46e4f5beb0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c779033ead3aa8a42c611c8a642427c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e32fb37dd9cb44d9517a8a2eb481c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7cc32825744808025020645fb6c89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e33d218eac40b285431059f67cc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eda1e7065e5eba49e25e56938ffae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9037980ac6fd0b26dd23465ac26bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3205b88264503dee043326228304201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c96c5d4b6afe993064c9fd94cd618b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d1d3eb34e65e8e605baa4962ffe0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d284c6c3617567bda155eab4167003204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437812bb01c4e14bfa29c2365f75a8f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6834db6ab588ee6829f22632fa91b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672799321590dfa255b7330e2b483c74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b43ec1e43351e683a79de9d776b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617c3b6d37d02b0bfdad664e7f3d40d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6dc8b8b2b23e35764caf7d8536186210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c676e98484f6d4fce536205291e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502c9fc84fd1b001735e61428dce89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098433fd386194a45d326890cc78aacb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcc1aae331538920a3d6a6d0cca3fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f312a5a84516fc374342f79bbd33f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4084ebddf4f379f3da82110d50b7e5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f8d664595b96a5ad64ecc5fa4a365217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2863de9b892dc1e34cae688b186eeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26803402f6eecedb5795baf466054f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd6a9e27a6f757e8e053b32ee1c96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa7eae2460f0a859e0bc6e3f1ca60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d755e59aff0a321dfca0cbbf16960222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f21a7d56008ad4a95ce04a1d26aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0d44dfdaad11b0fc4cbc595d8e5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431613fbfcc6e37ef792519b26ca540225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be71e603c343300a43897603fa58e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09245636e1944527f4ba8e0f6e87ea1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71918c62901e216a87f8e40141fe7a16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbbe9b407bb2d73b56633afea432d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62226cbd2cfd99b9a8e5841514f7e38c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ecdc76643d269ec925316abdba13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c39486addaa9f1390e0a5b5bdc35f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63eeaa720f3ac3af304c09ed156c20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ca65c3703e708b70ce51e5d23df84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07b15526834c32d45ab0a479ff1e2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e69215e5cf7aa4f90108eb1ade394236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61673ab18ceeef9697cfe0429835b3eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18badefae2bc3bac68cfe954f15f7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426b7173bbab3ee566b7d62cc8b747c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6598a3aa20a69e7768ef7f253391b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aaa694a4efba4d247dee3946a2313241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce2be4ed248133da012c99d44900f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c42ed6bf13798dc3815b2c3e39948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6f197e4d26447d7518d35b1c28fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7309372da92f054077897f2a066d56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe169834f2de056980546318b0bfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fffded9539ae21c5a4595252f5b49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c235cc3a4eb4c32c9f6a71b088bae7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed827efcc7bb92a29f466bb67b5afd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7904f1346b53b342e27da84884643e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dabfc981d04f9246496c194d595e24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca5f33239b84ab087027ec92b7c02f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934acd457640e37f4699f146a30bc320253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467031e8ef5bee50b6d5e3bb4ef1a983254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92613a7a3096cf320eaefbbc7b4ee824255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfac20a83629d953fd0cf421a6e3c46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b824d3e1b008ef1898f319db97c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31604acee0ab1fa173979884562b8b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12875b11605952756c74f90bbe1bd7a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7796a3284e8c6c1704bde555af27f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a488ac6fd8c783d484af74e84a159261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3685b88aa4a1234d8b85b0ee2b39b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d4b601e0889b29b0340b7c3d9016d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b18bf1e97563c2a65f6adcf6238396264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aadd4d720b58fca8bb34b141b0565265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6435400aebfaf21256e6468b8db510e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11311b7b4ab7f3486ff236cdf7b763f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88bb7ca1701a00caf8c82b6f906637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce55b1b472446d74449588e3fdfa4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e76f5cb918a5a15ddf422d98bb9851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4365b7864117659669579b0a4a3942271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff08cac06b32436c119a028e27875e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef273c835ec1da0990a5a401cde6d6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eac14329dcb33b0ad4428efbe74f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9d7db9d50385466ee6b72fae5178275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f235892af7aada4f73badb9ac2487c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b19c10aa767007d70270d71ae7b58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b13823408ed2035975766bea8747e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1e28b349b2693e1735acf700763ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c87b8732e7e26bfc5eceef83245d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4104fe63241aab2f503dd1002e556281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953eb402d017ece3374344938462df6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cdbfa8f097795954b520122765da9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80650c415ff0067127dc83201b5bea18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd51467dda8090e7d32cdf59bd29ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d63807110fac4bfb53a3699b0d53b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f398afa9e1776d8c0b7402a848214b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8bdc03e37b2f055b4d8b3f1467f62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e971c1ab634d0939dcd95c943493ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b565e49035a1086bd66bc8f2ecd7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae5f153b428b4f0780c48373391d38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6660faf7c954381476f79026fc48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e288bdbf3ef118fe83a59529384676293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb20a4807ba31382909b1d27d436f0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65fed253544dbc58efa94fda53f0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef3467a42f1c848cce481c74d0abb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79caa69d66856a49b7294776381a4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3191bc14038f90392908435865e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6934e72f1790c90179974a094a401299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9bf43fb98cc44ce8356d957ac8e7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca896bd8b4ea02b1809980c2851c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb2de5d894e12f1f9d265735dcfbd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0d9eb0b037d77bd94eaab2546730303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5dbcb8bf0ee6734635a5c490a2832304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23e823f5f6fe24e0ad26174d74f463305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e573e28fda2873b4525ef6cb51d552306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd3f8dcf3ced88e7d8fecb5d228d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b051a86fa9dddc907abb26c9943cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81f8ed02d6a7f04ff1b3e797e1f13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c24aa5d4b79ade6a3be9e1be2b34b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a578505d8c942e52c44bdb8f12de3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f244b97275625eb6d74cdbae55dd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07be0291040ed87a75fc37067e1c21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc85a26e3e2f43b7b178bb6785c4c7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303714dcee4ada804e0052548beb4b74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd47142bcd59ac82eb75302a8b42f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df899615afeab982e1a80bbf389e943c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c778f20d4304af98506dc43b1d575c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61143ed3e3ed47cdc55bd327dc1f5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66fcb1fff803cd62a5e1f6e978921d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ed39503f0d6ce536959c3e898863f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e9d476fabf91b1f36b5576b44277322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a876478d88be8f0030da4f53b1b09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b532ec5436963934364fe7c919a636324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb1a4dfcbe6bdb1341de14b128199325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173b880a2080f89bf864f6750525833326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091d7cb14d3f60c7905022f1de3fed2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e1076683d8beed82a02886c5ad7a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c40c68a7edede08bc8a88b8832f35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a096c86e8728c8530c0e3ebea96d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82819146019e66e8f8d3f42467ff1c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad7131da83daa512e4f0118c1349e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db2e0651e715b8cb90f2813ed1640333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db471dc4a226f61e7fb52760bb2e9697334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484908babdf5d30375927406175ea61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392bbbd15df0cea4a10e75b77dc834336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce971f511ca23bbc74242043ab00394337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183164a429d69763fe68dc43574958f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ef4fb5a6d841fae78dce89fbe8ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01f06d22154df29e90efbc477708b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3375b5429c77fd56ec77d089592c0e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfec9a0e6bccc4678a37bcf3ec5e50d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63d600834b0cf8ebd3b357eef92ba6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5801344ed1fe88bac225f1b16fb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3703a8daa0bd3221b4807708eadba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e913fcfa0f012c009d6f69c66a6c28f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cddf259002e1711113e7f0f56e3cf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7addf82ccdfc6b5d9fd69091170d32d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56f68606a669c1d56fbc3c938a4bcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b6b15343ff19c1ccb8e1646f7e7ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e02c0dcc8ee9359e3bd587b8a8e5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0477a9d7985bcb5846af9fa5b67d62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed065077f398fed43ac2725c458140353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a2fd4ab19167f076a33cd4e1f5f9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35618376e9625cb3753fd02bcebcfe28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e67620e3853bbd53406760fc53f5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd24e765d95f79a03fe608d2859d13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0a46cbc90d1e6944f2453137e20ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd6c2d16e82ac94e97d8e0b865614359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334bb2617cec66b0432e45ca8b1641a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e960651355a7b09cfecb3565e91bfbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9cb96ecc69de0418f78f1ffd201f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9526d9f93dfb40d3c2bf7600ee6d8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10b2f4f38e48f28e4518e88664377d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9153f80d065c909fbf66ebd167cf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728f4d591eac163a2382f1848b34d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f40b973e04dd4d62b86944a2e5690e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d504686fa2c822e19a78e72355767368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b8155b13494ddb5c0f54a2839f3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f700d65e21148aa31c1029b51120b69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162614e3b624afd6a38c56fce18c0c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ad6f2a0e88233a4a3c14db17165a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e9d30f7b20a340bbc624b5c6ad878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399a9d3faed337b798056b239d7b441374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0ef78f6c7f404f45f5dca4030ee85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c180c33b58ffd560325739fdec37e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e41f6c23b180d589bbbb572c3e7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11005466b693645351571e6773885f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc184653506221bc8aacf5590546c20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39903629e86891000fad9a78703e6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0312d64c4a8e8048899ebe9ee3a389381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dead83473198a27a7fc4a48d5201f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4ab967381a6d319a26e2b7f01fbe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd6078e41ee1a24ae2d494e62e483384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3e24140da25d807d967730d2e839385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7f113a4012971058f20a3b9baed44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28a89c6f20c810be24decccdc3d72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc80ee6806de858da2b3560244302388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb536477d31cfa55ab79b428d768087389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905aab949bf9ce8eefe09d10a2183ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663725dd0dab71112f7a32f634ed18c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8d875ba5e96a1c1e2ce4bd2702cd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4638f6fd79cbfbcab4711f86f8410393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a859dfb645ee03a33e3b95aa1d1181394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce014aa0d8db8b098248d2dcb2c9ff26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38922916f12c76687d467c567a89a7ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71816137541c25f295b526e926cc6527397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd07653042208f752584682685f76b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7a2ae70bfd1925ebae32a7bfdbdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b44b439fb334de344c6247e106ef9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c11d7fcc0bf01e67b9875f4c6bf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d721c16d7d21b0813ab866a75e41bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d29399fecaf1760b734485e10450403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b2a0639b0543e40eb2ae1b776232e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453996f1eb2cd3b12886fd7a330caaae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fbe7725500947aad4dc281ca5a1c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9c05ab551a21632b8f040cd675d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f748ee72de05f895db64beb42cf3ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3bdd6bc66e17bbecece468a95864c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161c7483addc54fc29251dd6514724c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3f8ed769a3eab6e91b59936da3bda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3abb67a830e1d27d79868c8886428c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f597cef9afda3bb64d48aab4899086413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780650a7fb3ec4d688a6b1c385e16212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622d0e3384d67252b644a40e8d8cc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef8f0238c95df35ff251440e37e7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4ff5a5c6ec09d841ca92b6b5516a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51edda2933a36ba3f2eb94c5914156c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fdf077e04140f16cde92802ba621e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd907f6489725d8250a22eeb70afcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415e35697ebbdc7ba25d0f9a3e49c91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36511a4416580e052fe1949c92c05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc45721f14fbee70a64162b296c92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939589337d3e75d3bdcb122a8c6ccd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628a3e3218c1c9504e9305e0a775faf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da1fac3662e71269f2720a254ce760426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076a184ff7803ba100132a7435f1cfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407617033fcfb32bbc9843213b74d42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863bc1229573466f6f572f46c6eb243429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba310d24751c9b5859a6738e8d5db1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283759a9bfaab33db5fb8fbd01a02a5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b092af039a985aa3427ca83a6c351432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398d73632367162c98d8860ecf835cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea4fc14d42af9f69afa86523527b9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3099c31b71e94df0514c72a784297435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b82fbee6f1b1bb22ea634b611afff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96430f5b20371f1b8d7fce914d766e7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec46ac72c47a92462064fb1065a5a95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53a6805c998df68f5a9590415061d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8920c16cce9dc38e3071e3655d4ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9bb78fc405a83151306d555f509d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcedad5949059799bf8967af7ce3135442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a18be7684b6734e6b1e635cd932e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1117352f252c16392bd72c7469eed0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ee8a7cb85b9c0eca4a5c81b7a43e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeabf88f2050cb1c48db202ba7364b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78885c7d8c69c513aaa0e2b5cf137a26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a14537061ae94e202b4e2b40ae74c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904590578b4ca07cc21a70a3e53ad4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a69c7c06ddde44bc08b8dd5938b05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0d73e7dee1639036dc84eda3b67a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995eb8fe1792093e55073264c6bfa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd613d0b15b0a8a98b3dc13c223464e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94b85222611a327c25cd93230699c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200bf9423ac416bde6c0963271790e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434482c18f6694a7196cdd5e2f16148456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a4b51eb5b18cf7704e8d2ee3a248457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ebceb016caac5c18dedfe8463551c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e618a8d29acf2795ce3849fefd03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21785ebe64bdcd4e6fc4358b5fb145ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed241071022afedcbf92d5eb261a49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c24dcec3ec6f0f68c1ef48e4601ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79fc740601b3d00ab8db4f509a20ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b8f10d8719b56514b0151cc407181464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbea4d2f5ab74c5dca89936f83c38f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25865cddf8d956bd93331231768cd302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4f74cd4ca875f17e4839851ea574d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17fb0ec0ce2a573a3a1f637b43741d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ebe6251c7bd7b2fe7379f1455cb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470a4c21992bc1f4e9a2cc3a3a4538f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b17cc9db1d90667ab25d1a2a74f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866d1515460e5c5a3c06851b09381e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a529f5bafa2bafc9963f656ad3d071473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaaa63d1e340fd2214c289d0c1eeb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c215b08cfcee72a9e4f89c2d105ac83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f95a4b25e83ab116ef262ccc485d5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe03659fd1c6ceb39a89c4105a3b32e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48386641721b7b7db1b56c2795fdbe7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e7f49d7b37d0c89f24d1363f7fc57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef3131d95eda527b6ae4c9c36ee0c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320602fdcddb3ca8ee8c51b64eebda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8c16e28f5ca1e39f670c0bf1090d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6e3d0e2bb224871406b8809b30d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103f18ddc6e738c9452f7eae1b94baa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc90168732568615a92d397bb4d3fd7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef9e5a03f280b0f838221b7f11bd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb98106b792c9fc00a4097a639096487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8de1995c3cb17c70e51f57b83090488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed852548442594fada65343e1ab23b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a8ff040227aba31e5bc5b145dc17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728177f3797636b374d35d9d68b2b857491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de0b322c0f538429578b76fec83121492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d354f678522b20d409e45eb5e4ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f363afbf314b7f00f96fee5f49577494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3e52f76bd3a8e63d51b1cfc9b6cdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a992e0c9fb9c8d35c510ba5479d15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365c83ec147fd061d1221e1967ea0f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f70dab20cf78cb335f5efc643c0ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac20077f4f0ab04380f6a7343769ced499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580eacbe5897004e6ca7f25f5e4f969500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0560a16ebbb240a43d375928d29e2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85160c220e10fb0576dbe6c1cec4dd1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d68f4e89bcaa53eb7ae299bac4ae8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10002f79b47c08f9ed13dc6117db2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd4e1c477db9d5e25f1dc9dd71cba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212bdd4a5de66355596db3b949ec084506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc80b3ebc12c1490c18b267b38731507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff7b940ea44fc42023ef0f572be2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37834d7d39796fbcc07dfc0c95d7ee90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26959a426775a4e22e83015d44a8c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ebcfbce961691b1dc6be2b3af5e46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70ad3ea9f941ee306b7aa59981b65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e921ad30f15609567b789ddc029d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d8b77f90f2540d0e26663938dcf12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5040bed2d19520c922c125abaaa666515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd64002ab2e6d83dfa7263a9b14f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878559e6a2e89b54b5779a66e581fac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5447a26412365828f32c778e84cbd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48dbac9c43fd2e2fd26e753cc8eab8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d650c577dfa87276be64a5b6809937c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aaba34dbd8377ea27aa5ffb0a07b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f56510b221c7b321d1a5fcf60ddb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93f74f19dbf13ab6c37eb767c1e7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f53b6b1f095f0d60aca2ae50b7ba7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e28304efb7784eaa6df9f11c46c700525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6958e198686a3c9806ff19c4d3f38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e20b4312b9b884355755f2492c55f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743827d9366de4fc6c6ce0376d4c1dd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50751a1853ce0a80da70a6b4175fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b01cbb8798da0c0af7538ac07a47b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df2fc246fa09f5e6fd5d043d4fa06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aa6f20ff8287a713622cc57f392af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dc3d775f6f352b460365dcec9c10f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d86d57306766bf655c771d26b5062534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd25ff553035f1bee10de9d8f877f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d801e148f6ab8450cb200c9310d85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97cc5a1115dd661b9fd11ac795ae6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418af3f5b032404da8ed797d23adff9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02998709f76d2d30120eca449609a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65c05e9d213e89167500b9a06fd848540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106b5adfd8ede50dffba1068ad5f102541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d78a8353b077c8b1d984323412ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa853c4b0c6e6993e0a2e4722b49337543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9885b27e4c94403aa958b1424df4fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8453ae47ea35eef295123b1209142545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870338ffd43fe4d114694c9e1dc4fd38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f2e352b9e085f4aa3225735ab90eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976b663b5482d86d5a8a1b7062eb09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf6cc3c00c59fa99049c7263b6065549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c217d185779b712481aa09171715eb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bb13d6b6325a7eb2e41f680f02cdb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278908f9fb5bb4d52dc5d31486a1b633552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66f3f2e15f038204b30c5c7cfaa22e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b783b98d4571cc3c2636c8a60f31706554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c328d724ec2570bc622f7e783dfbdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2929e846835da0f558bb58078052b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6c2ff25ee90ba9e41237eed3210a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3866022a3d149d946bd97c405074a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a0ec9554d53ab836b2bef3f75686559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394330ba797d5dbb962c5112e0eb9da8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c286344808acf828d83bc2ced764abb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431621ad47b843f060fdca4575191c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7c568b84eed61db6d08b0510c30b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e24bce45815b1f4822daa6bf45ac83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4eb5859e5d1c43d44d9e14f87eeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb5588a743203dbd6c15febcdf424566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db78f5deb73a76f83aee4ce2bc84aea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4d188319cc2cf2035ca73afb83af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a5b2b2f321eab1d061886f4f40cc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af0830c815e0e5c980a43d8a5c2ed0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d6ce9d4b002d05a8c3a72970833ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383f727ec1a361fac30482e64b967b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac811dcdc2ba84a0ab83203c075326a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f99099290e7c9d832d6010e0d57a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d9aede32fb3df288235c81b6b9de8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04e4e1140c675538eabc2928d9b5f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b24aab164bff1da77d73fe06e556a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887392e0efcf1937167886939ecb716578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669540f87dfd5f77e0bb1e59ab8e4a5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8b4e453c60526ab3349d349f84cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d975101de88409119fab17b414eb64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312273d896dc6db2b421ae1cdc4e3cff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4503aa33de7cdc9da99a98cfc56b64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7e7cdbe517aab51e59c24a10fd8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3e83841139ae349b6eef958691605585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc259768ed4d779009633097424e763586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869271d23a37516c9f41249e710d1a5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f150061cb3b167042fd8c87d2464c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53252603f8a006a41854f306a6e707589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556cccb96494885988ce1d13608dfa0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59ba86ab5f98eb7d6ba65111fd2822591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea2cf248676c541075e9ede6c54ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a668beb42f6b925ce698fce18b1d58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a97d5ac32fb6d1988e1042a8d395c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd8748cc72dafff2da8d48abbce0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8ed05c3cb31f8e27d40b4fdc6bec6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ae0b26cc4a41f95e42ea00f7de2cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86116c3c821d40ee2144d831a2b400598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095537370001034128ccee98731c8b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cb9e1c37d65dfbcca17787219e876600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff6318b0ffd098f4e00203d54c2cfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24274e9f6308fda0fb18108dde737974602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a013af381558c0eae1b0118ceaff83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226767b680d3afecbc9558c63821aa5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018b5939253e589bf070a21cbbfe4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b417c8e14042c6c84e84b5d5cf26a01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5d40da3d8d4a308fa13b4a9242465607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df496f4f1a2e6ecd14be778973cf6f83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc179de226fe9d4ea1dcb1f489875d61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61dc55f192b97e73a8fb7ba1dc406f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb0a4b0d271ab40c5b9ac730c309b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c1298df2a93549b9478fac85c70f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68287d31ddc43668c53a37731d1400613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd2fc370a197e07775d4de07cf045614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93e94476fb2b888737eb0b479be487615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884dcbaeb2f5149dd79baef8c6377c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2e176877732f718d4d114455fbaae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c0895a85a2f740617cefe1962ddd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e42c776628e908f1cde84ae0483e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945ced46e4d228c23199efbd7c0a640620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5e714c96096967222b9bd2c2eb807621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890fed99b9197d2aa7977ee32c86397622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c701cd52293815ba3d78b08497cd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d86b850687cc3d4031cd2fa0904ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbea85563cdcd92b542f3c5507ac9c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649976d5e5bff67f4bb53b5109f53a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd62b1fbab89bcbac7b84eaadc99bf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9ee1bebb1f90238b62579bacc5b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4339806ea1ca1bad95a370413adc21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbece0cba8a0913fa414c2b908fc2092630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3b51a84c4434a8eb61cca4828f742631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbded8f9e748dedfbc0c4420f82987632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede8779e7ea6348ff708c20004c3fd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559e8e470d646682cded06b52263e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac162a3a80e339298a482c841c6373f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f3c59b534427d4fc0eb0534d59752636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056596ac378dbe8fe51e4b4faf63eb3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1e7e7edebff26d84b843fb973c53b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db07a17f334b33eb481edb0051bf46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee75265108f644e8bd9dce1f4b178640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888feb594db2f15b9da0c33845459e33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a3c5e6f15a048c3fe541bf4aa27f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3b386f8774d000bcf9b18a66d4d8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42d2171d1bc18a6573e2e169f3ff5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45084ac1d5a62b2f9e9ba74bae57de92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791027cbe7623230b5395b8c8ec6b792646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162ca737d4d25f5f961d96870cea2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3637b47e0d2e079f6b1be965bfa9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7eaca805a2e3c6f35d6a04a52add7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc4bbbe78abfc9bef459cc37162ef1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be56bf5afd2f081eb9246b3f4163ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd0a5f1a4282444be70d8238bac2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c7ec368cbc54562b62ef1d06d25a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd721f99403f6c077b21db7ac4d92c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d02a40b2640360146801d2ff04cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a2bfdbb0b192475160116a71d1119656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37a886ec37d7e4a668f7bc4c204af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499b68939d8e2b9c456b1b5c22bfb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a30efc00377233c828fe392f9af6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f2ff64c7c9ea606573d5314f9f0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c612c22c00c40f0573277449419a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728865d8b734b0d699ac352febf4eca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8ffe77030bbe3511aa92629172f50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38296dfae95d15245cd632b0eded3402664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4ba4e2de40e71403e67375f45485f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29aba6aac73eb2fc67cf56c65f181666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f39471e876b35a61544a87e0c1c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9b35872443eb14f0c77106ebcb16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534531690df9de63895ef0f22e88f0ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b768fa98150bc35c3618ad457748d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686fe52519cb97f358bcce047c5544671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad8034b3b1ede5491dff56cf0b25e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765935f9a7d25127722d616bd368bca4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe51df0290cd6c1211ea3e93662616b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94fa195987d7ef7276dcc437ecd90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25914ef0fca3d59c13d64434dd9f39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e567167f135edcbad326a827e0c70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccc99d5d4040c9d06b56bdef43c3a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16d5d449f3371eb26d1dfd1c7ac2b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92347f28e54194c96e2bd7d49a81e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a08ca717bf1e6d12d34e0b60dfc45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ff1856be816d75bc914591af74f95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f8ce239a9138be11651217afe767f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b664ff3880a569418502ef233bcd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eac5f104dd17ecb57bcc4d0022b23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04290665eeb7e1bedffc9795b64a2d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeec0154ae9c616131a0d1e9d962aad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2849cab5fb440f343f2c3d7a16b0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb169e9929acf4a0576391cff4196689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af741317b7539f0bffdb43b92271664690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9249427380ad70d385739ac13e0d47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621434139cf1eb91b10bbc0f02748010692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a247a3b91ae2609fe0965d0d33f70ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c0a49f1e4c56e34868004c59ce4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb0a2d52410bb9c42f66a90997bd4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6976a861a0e0234dc0eca91d273cac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016521fffc4dbb428d60613e06dfac2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b4b75e41104282f5f7d468d5e5510698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151c9542a47ecb5a2f34a5b8354b0f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e2e9bb2683b696b921424adb3318700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e35a79877bcf00e581f236bdabd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f13c75fd517b91832f5aa9eef334702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be345042077da36750ae417516476c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91079a819374fdcac01b91c344d1f7c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9d36a2ae5435b9c2a19c103f6995705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29abd1e0d85995a478b9a5cd360a5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108880901c3e2ffe0ce5498ea1fb9c69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f7fcbfacdc94fd812d8d68fa8f03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b622fd98c3014c2b41955480ce49b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145302d9d3af2c4251d2be0e2ba2515710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187835ec30f2a458ff7b293bd343875711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7da945f96421347cc1e11de1f2064712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea9a5e703f98797f80cf59e10b7e1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b152373d602fdb0ffa27462ce5af4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6515590ef372aebcb48a30e1f6808715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347bc0fa343e58c13071ac50de0462716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb38d17acbe8677ce0945684c6a53e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69377b27a03ce29ee254dca0eb0519f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07911bf776dbf53ad9a4c124056b5f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4bfb27b87ba9efa6a94bca99e3e5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7cc63ecbfda4f4fcf6b63e1f02a4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d227c72f06d1a15d864ec91e92a1cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64db00c42769dc5f82d57a07f8f6fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eef194158a50245de0b72a61380f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304089e3c1a2dfa8967f61a87dd8247725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a3d8cfcaea4495a1781f368888a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e99cfdd8a0ddb486776f46ff5aaf21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297e7725c8558ca70659b5c266738fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29d97cf6352798c1ddd150163bb268729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0847e469f2054d4fcabef953a89d7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe454b99a7975ba0bb47acb91d49762731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977a56715de23c7375623aca43351af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9a746559244a92e8ee79d1db30721733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d59a2a7cba60da620b0e389192833734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b0337ac457a32620be0727800e393735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01910168dee4c388541542866e6c98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf756210ad6d5154a118fa4354d2a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb7b7e584b158d0606d087ff30a6e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641feed4e6eb492f66e1d50533bfc37c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f712ce6382ea3551376594161680740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ab87e72ea783329357f84e4e179b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47783ad4887828c8e8fd5d0b22ad474742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b0b247d01b576861fe3bc90fdebef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020dd8459602f9f877c4a6c50c5e1dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a4b3e59c8f7d5a69777ac38d7b866745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5977ab9577b643fe1faf5e4fd1744746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3745aa6991157da250410febe3af528747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e576568cca0ef99d1e91e06d44b19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769b438ebabae51e6e09e2b13b0d570749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f85f0f69c060de9e2222bafe3379750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb8d3e0f022cc10c23ae680025bfe1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843e115f75e1ddf3e7374fc94e8c4de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811ada3512c7bef70a900d33d8ea2db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f1cfd737b8d024b81841cd4e2ac47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d11888d7a4c189f5f6520905bd432755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68010c46bf386d5272601afbd598e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f92df6b9f4c5e7e0208878f8665da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9515fe6a8bf8bbb80686e4b5adc5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2335ad847415640d173349bb060f16759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885f7d89a685bfae9eff04f67c3e45760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d39203e3a95d1acb1145ebc0839c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d156ee7c731d8565b596fb13b38a096762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9cd68503ecd72fdb720e45f3bc62c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4015e57af86bf3230edd4d789f36ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216ace00a0564aad76bbaecdde8ce29765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc626fad580070164b6661ae788e0a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7d2a1a621c7fe4af60fadede1151b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c74d580fa5cec497f871c60deb22c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d013aff5c9ac2964a11ef94024cf15769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844937b1bf4510e5cff032df6b7f395770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a792aac6e91d9d81dbfbbfbb7d180d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d92a07e51927b94675fa5cb0ef23772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b24b639ec9073ed2bb8be7ee7da4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b34b19b58d8005646902495569e34774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851a880736f276496c6c867859cbb3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d59b848a67d0473c2051552e62822776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d36beec02d3504b73baef1519bfb9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78485ff06b1c24068c57fbd06f8544778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e358fd3a1596f3e2fd8b8a1c8f14bf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20506b50ed3ffc40bd4b6b6f2c5af5d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309fb0ae05fdd86b3635ffe9a64d3a6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf2c98e4602a59a61e6425ba94c06782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f24babdd78f20ae9b8d1a9a15715e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a10ec70229bddc81b9aa673c2839784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0bc812831589497216d388ebfee91785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f26d059b1518dedd008b8bcfdc24786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d102f1a46112500f16ee255ad0b6c7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb19f811e3f647b2421b326c14df71788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a6c509f0771400c3b753f0d4522e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb346e17b9461384691bdfd2cf3c4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f07ef297b16c47f283e2035dee1f08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca057b3b9fe547fb9e3ac9d84115119c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f07d03dc258b7e3069b7a89962df50793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c85bcb1d7a47ede11bdef7ec186d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5bd4a1c0b794d4c35e391d03ad3cc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63109218e3f5fb3fa52e07547a587796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce0f281cdb3fd343fb372e6d951a61797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b937236e1d0e3c5898037ee6b033920798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e7f8157d8957792d7911aa97cb277799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0699e8209eb5aef71ef9dd78806c5f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991d0f9ae85ae467ace340ed9b5d4c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092b50b93e13cbe802446745a74149802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83bbab7faccd099efd6db9d28ff943803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194af101dc4880d98dbcf17d676f2a0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569e768ec27db48aa182079a8a7ab29805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02251c7c3a062c633f49abd9679c1d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe4ee5177ab99e13736cb53a3483ef807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642630e68b99dcc76c680ad59c42681e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9647a043a3de0332233bb0f619e06809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9636a765e440b38e8b05ec3a3f9c65810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ee15161da128e203da89d8a228d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a40adfb8fe2f9a5bcfa358c180dc2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa400255e5b47b22086c72b6ae07cc9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e09cc72400a4377e88f43ba07222c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b613566c75b98d0d8ca85099f2f7e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271c6e9d975dcce37ec6eb58fcbc63816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767915f32d5a2404cfc28b9bfd599d8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499f02d5d79f306d9f387cbb19f0da818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b200b430a133051c5b1306f2ead854819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d403ed9a006bb5b967b71a050874820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a12600f9ac74f033b63ef3ea5d0a4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607562bb622ea7097b6ca6cff48960c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651bd8557ddcdf24ee7d173f389fa05823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d35dcd2d116fdc37d9aab2f4f89c4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981ee9f3736b41939ba228a6adc380825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5725f5e2abaf2245a0e11cbf3f3c65826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c85f01a4988bebaa008ad95e351f0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7336d54e87fdb41f3be09d9fd1cc8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf52dc5a9d8eb8705587b7594f133c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781dd806620de6d295afdf1bc03019f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b30c21aef05500792094f2ecfd6c5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb0af6b28b7d0abda5831b7adca979832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3915d99b6ef5ffb40299b336249d80833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d404e64b03ff2aaf23d56df19b9c87834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596ec69ee50f1835fa5a3e09d457fa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0a5b18a8f2cbfd68df71ed7140ac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063c942a5a1705b579cebe0e6d10be2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5e0592e1dedbac1bb0149738c7f99838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db769278067c13144630353eb82a8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc0705a72b77f17c0604568c499883840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576581daf007db9739970b48130c4705841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed79926cd39e0e03de251861246682b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989178e6557a9109df5bb9d83b2a102843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aefa3fc0b83f0d3d6153c501495ef4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e53bf1108b33914b7ddc2f505a8695845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59fd094fc6e5ac11058069675ccf7e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39aa69f781705462ce7f4936db260a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4759fa5c5737420c71d0987d4057f2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f05b2154668e7430e555acae147e2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d908254b7866ae5d882f87200cae6c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98e6928a29b12664af3787ccb5d3de851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d9b2c4ea25f1827608c82b9cb8e0e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b872fb502ad427a1462b79511f5e29853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f278ad2968be0862cc3991273df1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db523353bab60d270c3d3c3a801c082855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18963542867fa7924d44666cc45c99856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8c9bc95f89883b74360702f7bf645857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495de03fad2c216849b815d340929bb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0178ea3156ea0a6647f32ec6c6afb8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c607dd669d20622e63a8a235a1028ad860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7ac4d2c228df985b33d060e9d6654861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b8d4c344c72b3e7e38d4b62325b0b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f99712e6913c0b79d00ab812c05747863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6456153584807e6ff9ec773ce16f1f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f019535062761833cd2e0615994a89865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35625f40d58ce23d523470dff544542c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49a67a162c8b9aa2cd9c9ecbd2e4af867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae06fed1b19040f58be154be6f9b770868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfea67b83b3acbd041b743614c61bd7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c72e342d2066a18fdf7bf56e5495d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682541c0cce837ad6ab28d554fabbe1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44246496b7ccbbe3b4a4973027e9b8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29710efd0ecab88c804c1fb519b51873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d992d4e0de971a90d1bd797f15af874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b72e0605cae94cc3ecba9bdd8423f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800b09d73232b3ab39651376fc70a6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633b54071a9d03b857845f306d8f03e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907883ec654b6112a0f0cc3be80ab2a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39d3667e942f1641672386a5293ff879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165ce4a55de82799ed6a7494fc2284880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b301ee02e134ffcdd667c268c092b06881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959344248bb847750c19e2027ee837fd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76dd9325550cf72edb831f82cd75a4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03881aaf8df5f795c108757a86acfb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dabe3c257b1fcd0b6d88bc7f187ab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c2b833250aa6546121748a1806378886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021a378375d879a1dc35c0a0725d0c2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114140618a3275e4117964a4898f26ce888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f122aea21b97b672401f639eaa9f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b8c21020356a4ea95f224d9d33d44890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a8b6fe40f1fbaedf6d676e1b1e64891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad68262a31112562912e08cedd8ab892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd56404308ac8e7382a82178fe29184893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb3c31e8368fc69da2cbd48e9ef7b2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0b0b0a1c3c12b62c38a206214cbb0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cfcce0020b025253e91cd577b60c9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b737a1720374f3b088d23c99fc46897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af3ec1bf37f98c9d72e706a7e745e4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc205cca23ffd1211cd7e3ef26db69b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e6212081030e352fb08850582eb38900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123137c0d60f76954e8efa08ddd0b65901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a001da29fb6b357e6af5f180538662902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50433a416e72c3994cfb4486668893de903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefdf4870c4904365e292d7e6751d8d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b98332f7eb3392a7009b5aabcce264905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ac8be5bb589e55803d4920cbb15a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddf54ac3540a64bd7b27ba0c04e8b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b00cd6983cbb439b45ce0eb6cf63d0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed41ec4fe08bffc134c001da8a6f7d0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab78a1011c616fec1de692f1ecbb8b9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e2d44b5fe8e48c0c1c05d6895f48a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defedb0ddca458a748c1ef8116db2e65912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63012d04ef64bd6e46f5225a0a0e9632913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15668b5aca9258aa770df4e0271968914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc045b273d1b49c231a17ed87d398b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f72c295106bded8f6b887ba1903f7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52e78ed97717e7a654de71a98fe2c1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d244ae4cd1f675f617822ad3e93131918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a2ea2cf2b3f4923030567ba565a5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67924212bc2bf746475e7d3689ffeda920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237a24842bd20b762726a874e53be0a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42f5ee73813e646ce25b246e0ee3f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba1b1bf8fcff20a3160db1fb276cc1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf84eefad4505d74cd83a86c9f9dc3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f925c2ddfc33fce2e05596795d055925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337f6c31d0f112ed097a03b2590ab9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072c6d96949fedef71dbf10cf70a6b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824499323e9b9f33c4c41582b630c7db928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db02051b4aa81852e0e9ca0cb3a949a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e6240409fe330885e22f6cbb555b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b215a66bd62248ae11d249f510a034931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dafd95cb6fc10bde3d18021d40dea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e7f6327a9ba09c3db21fc5671607933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465225771b8e7eb99a97b64ae12e6873934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4f3224721714a5180e30d01d5cf7d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8368e2633ef77782939c47275e70fc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343d3ca64184d662b9c989ab9368b77937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d5fc92fad97facfb83da8cf711630938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc7104db3bfd408635be04c430d44939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d828a3fad62c4f826f832236bdc691940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955cac16d9ccdb79a8f0c047f30c698941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d7c0459dea4779afa5f7b9d512551942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3764602993d2a0d432df61937562d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a183650f89eac2cc120697371083b4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23e56fed8c566116a0aaa34eab780f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b295f64c079b53aef5ccfbd3c888946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a5c725addd1cbeb78d38b373b391947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353775b7a400b2058c39dbfd59c3f5a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa591471175350c2ca35b97c3ef23949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588274a73c9216b864cab56c3b9320950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386d037c0c1a567aa8cab808711c55f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95bc7bdcbcdc60d9fdbb2b05bfddd6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364bc619a7e8f83681222ffeb19a337953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a362f808fed4d96f5bed81749727b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c8eac74ef31c1c9f2911a842acd2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18383ae9b24cef5a781ee1f5b4134956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b0b10df7c21039e1d9f933e0b7bb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb693e47ebd866eb9d75fdd8be9b8c3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a89f902ca944691fb2e2e670fa791959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3848d09a9f031d77eff5288d747bd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd27b7f547fa9af80f33fec8d3eb5d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10a4d81354b84a9e283dc5dd154715962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f9bb4d5f5fc8ee24e03a6bac6584d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb19ee0356703e50935cc31f6bd22b8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7d476bb13931f1b765728f34a0e4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e34bfeb1f7036a8b719b1f14726fc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72111624f26d6115b02daaefb7e945a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb1a992f24c2a57e4c19495503fcae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54f7570ea106caebe29bdcdf37694969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc6d63ed363d59da19f6224a343b4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481321e533c54f94a7a7390d5aff756a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470cd8082cea2a28dccf14c0c4aef6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea75a21630efb7a3b3b756b4615325f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd096156c1cced61cfcf80b57f3509974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122087539aeeb4c2ace393d5dfd34414975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ec59a7020b7966f2ef96c6f3d5ee2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7a6eb8f4a91ee04843b8be5f0ed1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ebda37c9c96ae17f3be39307779c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6036913e52a0db17f467c34e58e7caa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cec28a9ca6eeb0c9788890cfe76bae980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd4c299457e4c15aeaed4e0f0f9d55981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef0359659631e3279e92ccab3a5a40982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d14351a0e24021467d4908a2a8c45983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0a3e1b2cc3f967c48cfbdc0b5c72984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77c2b3e7e536aae3a1a21a68465dc2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd368d2ee1bf9433d08a19b6212cd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c54fc3624208054168ef5da01e03987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c611820b0dd4470cccc1fcfdbfc3d39988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413ba0a41bd9d8552f74a1ad603c1cd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebdebecff22e548cfb0092f2277dcf990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6def8e5d87f2397e1d079c56b480a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cd7407b05475cb12a8bbe2330893992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f222b61a2fcf38b5239cbc6fec8122993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919050fc33d6c14b5277abee80c1808e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e1459ad619dce3d96a9eb09f54fc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af21d8275fc68536d347851dde41c3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4029decdf6aa077519f29d73e9ab4997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a775866a75381136b44f61e6fff42e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56b6eb0229d3d01ca93bbcb687c002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5f7019115f64e63413aed76dcd023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ab8a21bd28a94eb4a50bb4b09c7be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edfa5e6545737d238c849d3476dc4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e729e17cb7d0cc0cac86bcf4b12bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9058a00dc1f70c60f3c82df4fba1ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb3b3f2b49ecc45be9ecbe0cb14c968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b35fa61c8f294e5bae7c59a88c2eeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771435fc27c0357f52ba064bda8b3f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b1febc711f128c11c15595c7cb29d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bdfec1e89a7abb2be787659c411e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ca4f908b02b5d5b29f8f2d83fe16513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ec1505673a4762b1d1a43cd5642714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fba32c7208ae748babd61656364ccb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80523ebf68c17d7ea5f0869d1ef0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba91be8ab7733178c08d47e07425717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fef562d6b23a1f056ef6e8c4ed51318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff93915aa2eaec819aa5767685246d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb4e24f007541ad1d7fc4d8534b9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792deccd5d61c5e5fcb7bed9d093cba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfa733753f5d4aee57f522215fea7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09068b95375da308a1d5266629a3d04923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26e00f48af043f28c6f944539b37724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351eed75065d12132a040b7c3426c4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960617db013a1af177051506b667be926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533fce9ff330bcb8ea85ae8c19f0a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a3c8e439680639cf9afb1695dfefe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3018eb1a4bedefcd40708c7ea042dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c979ea28bf2a914e1397344774709930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e755b4ebea72efb8b36caaa489bf4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35233ceec14a6266613b0bd6a63da6f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5602058df18203e4cd15d32bd35249e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85df5835996d175543b6b538a0a96734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3232581ad4e7e5280a8751a73c3c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb2cef94febf705164dbdd95a8e8a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce066dc4618890d4049c2301a7c81f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004eeaf98f7ae49cf915a008443bcee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5514d4dc5093b14805dfc27e7350d3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104081c1c00ca67ee1d4d6a18b1629640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf6ae47d6e3bf9e34ec8de88e59f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588fc979b3a8d2993f044976d011f7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cbf52319cacee5cf4a2c66a1f040443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649455a6ae15b8292b5f69579b7b8a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba293b38fbe0430f74c93ac75dd366f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20c02bad4589cf8333b11df63371946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef628e2623ee68674937a89a0e1362447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9605f09b85990a3133a55e5ba3c60e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe67c99540c515fa0f99d7d3c68437b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cf24078a2dd25d6148fd53138900750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cff6becdc66f802d400e03dece0cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299db823aa96b7978c0758e00338f2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28ca3c11dc72171e30e5c2cc492da153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6fa4a7f6565e0a6bc6bca02bb2e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72864968d1939569b64eac3f0bed077155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7bae766e08fa7391dead3da245d4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9165174828fc9a079b4ada0aa10e1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a460e154f588d94e8199fc212676158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89ef8e3273e10b72b94f068ce322aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcbec0107df5b320c70d24db450ea260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e331f0f457efd7a8b7a240c7a173f5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a67c2b21a9721493163bf2853c5fe662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bbe0da7af6928ff2bce8651d786ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310ac900a224950b96915b270cef4b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5037ac09e0168ab37943dc8ac04a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b1d63a8f49a06151ac786d2d9de566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85fcb84ae8681e7326da9b65857c9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0be1fcc0df9d2e999346c28b72da6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182a8f89079261657985f72c23cec069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21de2ef78aef5697dd242c33fef8e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362e330868936fa605951e0413c5e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b12eee5613380507386f9ed514cd5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b94ef396e965562b6d1717f71cd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad85d824d1d033d73caaf10a1799974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5bfc223463464a65c741c5db9332175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8af7197f004f641f01f995541913876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03e429866e46ef666990accdcb6c1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae58ca47386bf02c9ee4ad4e955b1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c63e04eac857337a91a426d0ff12f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedeadd08e89b93bcf73ad22059847280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212033f2c0e8fbb8d9506d18a7dbfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d5c92fe537888f07b56a2b23967e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8375a2c6af9ee4154e5c45f56677783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cef847e78ff4c339ef938c22acc6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b81a9e9b1a672005e451c320f1218e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb9bac5ab79c65cfd711955b780de686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691a225190d445e2b232682928c5aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b00895c418689276b18ecc4b5fe7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dede9c576e640d8962d4237c90ed489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023a7db5120c85c238cdf736f924ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6a945837d2e4e23bc6dd40b4a177891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620fa3ecb7d4fe8f768032a45a3b98092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae05a513f8f6f27d32f124743a1b4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b13e172cd7c03c6917b8c75963da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58847b574b79f03008c2be5921896aa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac727914d648146104a97526cd6f1c5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920483110d6047bba1b13a2dba6bfd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2c7890cafd8cfba97d33ae531cc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45dcbaf21e0480bb0b00f70418c93099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6130d657a4b3594512f915993bc9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b90a84f189978f9a7b6f4a6851663101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc963b9d589aac3733b3a7e4742e86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d0ceab1201552008d89fd904a87d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e70b6a7ffcf6e16622317d67cfebf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9121aae8557239a851363cdda5641d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c7333b66f49882e7cd7cd7ae76ddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f4651d1f3fd2c94d079ca27bb3af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22e9972f52ddd1ed24cb581863c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e3231f3259fede94cb06040f63576109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b42e6373a7a5a4baacba0c200c1ffe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decc35a9312072aee3c0984f3dbe350111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6f7bac622d2246dfa99e96f0bf92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386414c4136b6489b792a3b3cf0d8ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2061ed985ce29c59d4076037c8f5c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cddb119057b9ed33f9bcc7d56e78d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39dcc156453fc3faec789532dbeeae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ec5b58fc7ae69399e53996d0b4ec3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e476bee19e93b284a1f0ce8379985118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bbd01ee20bc6de4c06eb62278d3f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803d86979113c0f832c59057b2594e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc3a3cc4148e9dcf2ce9fe2329e7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98888246881e3e308220e63976115d44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f2764db277a224ca194df4308febb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f9383e69ffb85ab7509e98374e608124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a082304ea65e3fd358cae8276195ea5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0966020d6bfc9e45de091e10671ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af6c2bfcf1181cd2eaa679df2cce2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73924c9bb8212316972c3f3d51b1cad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a1a3179cf560ea7b91e3b1033213e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaf9dcae677062325945bc9f623ba9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bec96771873b449668eb08e5013bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55dfe9b3dea4819bd8e84c8a90149132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac229ab072774e39bbe1fe5041630133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138e9f9b947c9ca761c8c7c6d45d3e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708e762e26db6f7f971a17d9e8ee77d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cc229e7e5a36f647afd5f3d823f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bddd17f158bbd2153b71a630a4af8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f941592672f0895fe8f1bbdb15a06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5bee8fe7d2507974451703aa27eff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291e9df3ebbc46b4395d5afb5a339bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25858404ecdeb19f954d3bf547c87e3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69745f3af863354c4d563adf3bf69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495e0a129fa8a5f0a777fce8bea24ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab73f28070d8dbb3e767113d90231144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347704bdb992d89b7ecaa043e6919919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb766f6962514c236999f261403172e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed02626c4038137f795c67066937c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c4af86e429a11f959b7f409c22dd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989059582e7930e7bef4070c51eb4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319d9859ea3778286a6d2d80d152633150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c13e7b7ce1978760d5a1942547fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682364f75aa531ec6d7333048922f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baa1876d70b317550e1cff5f5d54ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ff646b9ee737a9681b28b386e438154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e15bbe383ada5d45ed9084ea46ee2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983f7f7b35184df75048608d7c960ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fe0aaf57e98c642b975a097e1f1f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0348e5828c5963d2940c6629ed5f34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175c3626b4734bf9eb6eac241392fee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2ed08b7ed49aaf022b92c52729192160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332182fe131dc82a04f742faf07080e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a5e7870e36ba7421776ae55c8bf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ea7508035e7bd3866bf8277734c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f087279fa3c4c4351be88292332f97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f8bb7ff4368e11fdf4cc91909b77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aebb32e45dd3aeefdac68a30b9fd5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66020e49523234ecd044d36904cf6953167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c28711591a2365734cedd56608d8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c75817a2cb440d29e126fd3364dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f64fb4bc8f0e113c94bdd4b0fbbed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba8c4d4ab39a29cd400a32eac4092171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb94b039a0bfb4df025fff693b8644172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f201bc0f8f976877273c9554271bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bfbcd828d1c82b22f9ea2b913edca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3612280ac93330fc5d8f5fbaddd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578861e9bb0e58fe0c2002a28bc2b64c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6937292056a89955ded701b938c59f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024d782eef0c6c8d80db8d523bd0840178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25253c0de0641bbf73156383c189fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49cc612fa1ec2bc032d462cd3db235180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c237637f59e7820c557d41256a8a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c139a279eb9d2520309d3c127cafa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfa39364fadf09704a94eb9927c563183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61969f68764e9c18aa89b8dbbcc60ad6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddbda9e8627459c86a7125cc769fa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de10e08f806971c90a57727201c563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cb2351a8aaca2073e5f3f13b928a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b9b11c51e720cf08661cdb12853d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af2d24c305e269b5212183954b5c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbf340e2c8777bd4ab22f6c4a2c382190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae737ab8fa7be0201c0bd391f3a951c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a157e96f48716a42eb221ca08967fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974a21ddbd0963cb048530ea2b567d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37daa7b13683ea3c8f510d5848157194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc096f7f65d0c7bcc25e90d4e74882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff2f34577653acdd2b2ca73c89117e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a45df791898f9b7c9f3848f8fc0e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6613ce33020e6799bdf50faf12d1310198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd57cf432dd25661bff39f6b721dd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c02966c59594e6553864626ca69e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d36a8f12b9ff4c1f38ba036ab826a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f92eb43cb06933dec443ffa75a597202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0bab5c0d4440bb34ed09da6b171e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0e5665cce417124bae1c620741e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2111fc2fb8299e49be1c5e99135f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc0e66d0396d8389725829355853e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f0dcdbbb07c5f0414092f17c289f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5da6fa34bc0946b84986a1a10fbcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682130536e4230ab5fc4948dc030cc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f015eae4cb044c8abb5ed4bb3022b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f961dbcf716a007d28cb7fd7b48f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3221b8ae01f4b25738993f8ede402212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce942906416bae1d7231dbb47d98a2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c1f8ec55eaf551c9b6e3c3af6f705214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7b25e33619d4d6cfc76317f4569ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8264536373f1ef7940d87041a0891216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb1318ed6ab4605228f3a3b52fb4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d58c65262545428e571112318b4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcd12366cf8a71488b69e58874ffc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204349163cbbc416522d50a2c902974c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d017e4b66afc25385a8246290e1794221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c37c394384ac5bb7b39c2ff6d40a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be4f980bb85acc521b6b0ea94cbf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8bc01a713a1076491a2662f06e391224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554d227b343fa2746a167a9c73b25c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa224c3cd8d00f0ddfc7b1ee439102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d206badc8927a58034dc4668c5353d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809fa81961404b0119af2fbdbf37c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bda740ba86f734e388c350f8c2fd05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e48d01a6df32fa629d642d6b944a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf2136f715a8ded35782a220b0438e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47d7c417314431643480b99ef511d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696eba079089cf0873082958d1777b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93545be3fadc78f892bdb498d9873be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23911234b5a37325569bad3c790434b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bda28edea3e2aec7a31334592ef42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b52515cf570e59afaeb5bef998bb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d4021d97e091f4a312cdbebc351a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adca24fba364abec74ca81bc692a0f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cdb0e8ba8beca255afbc908f4e8b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab4fc3ec5d76e86b3fb1d64cd9f65d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9dc49797deeed6042f5081cf4a401242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832dc57f46b3e602ec3d1846b23c062243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094a387d1b48c5b255e1eb3203b811244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cbd681412b945d995281788bea821245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3be248d9cc3aa6b4e956fe3f93ff04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eafd04f6fb86cc882671d3017fd54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b071ae0c60c81eff647d34ffae487e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f95592fc34e6f6e2095125a51ada7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40488d51c7935e96485a261379419a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b745efff391f2073377a1e83d92aaf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd03eb282c90eec91171cb7a0ef415f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95423566ebef8fb3dfdc822ebd6e0147253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b47c4b5579dc6162e908721bf0c84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e72ef19ab8c1a4d9adbfb0ff3f2a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ff398347d81330c4280c331796867256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0780ff80bbedfe1d8aa24532ff5f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489520ae575817760524bdcfc32f8380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce2f70322b488cb81e1005061bb3f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb5e2ed6556254773b57a34c50063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150de88dee42300bc0eed643b290a115261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295206ea5a7b088096ce303dafbfe7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77166c5d5e9478efc9ff1835ad25c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d1af677a4ab90d72b0409ddaf005f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d4b03bdbb96aacbc7ccc805e263f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f52c1f020bf4cd0baea70553265c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5f8f367e9ec76e25119b4611b807267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca516263c90ee67bc4a82d9c98d5ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93880712fb53d3b5e91c7004a9a321269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcd68acdf094d193e8ac0be4fc5edb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ae84ac5d76bb6503ccb9c715a911f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e97eba3ce6d2cef452ac234c8e2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40387413784d9e2a1909bee90faac02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037f572f58003f89cc11b7da13a8883274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1669186b4e125faea7a19970c8b35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec0bfda6942cf3ac5f9bc44669fb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35202f8c272d4ae2e5d5069eb8c1bd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb90d6af4003f1f6e1f964661c01e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1987dfb08e601e75b13571bb12689279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7ba479a55cc2ea2d8f2d3870ba7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485c77675aed4cf00dee636e3dd2f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532241dd4c75d6c27eefa6156edb1d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f28e3be1f676ed41d0ec70f759d52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25e534f5be9b1b8755ee252bfa90e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ade9f48f2b52a01398ffbd02ed0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257020d53da31d4bf765433dc3d8d86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23ac208e3aaa8c3e16150521104344287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a285dbc4845b71eaf239e9d740f593288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188e7ee4ceb1086088cd33a119dc44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b121a72845ff04f2db10445b59c3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a22d8e352240ecf687dbddbf3fe6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf18c91c5a7c252d91e70e9871e37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887a6e5bf4b2bc84dfc0b65ae61f319293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f2eb36e428a3228e819ab9376625294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7815d00748013031cdb475e2f4971d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872210aec2ae4b3d75e791d3da0af4c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1391cc8a56da5de1dea6babcff4a4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119cece0b020ed95f1239eac2290f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8469a3e478bf7ba054b120d4837cdca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9d7c4293dc3c1f75b03712105be61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505e9f0a7246e8f1f973022c7fd20b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f54df09623e4c3fd8739eea23f75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9c5a162a96c739a9bf2d87f4a399303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f6d1e72d1616d8248b099f4ba7a67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b445d1185ab60a86c1fd2975d5d29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c2fda5baf50c815da9e729aa56289306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ab4db670ff327d37d6c384ccb964e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5ab88912f74ffa6562bcc19ece997308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469db72fc3bef3628b3b69660ae793d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec182f6ed3770b8b185eb0b997bca97c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c8648863970f1de53f8ee20dfbfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc66a57b48076aee630378d221c259e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66123567ec84c9104763c5c7f49f7225313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a2d712fc27e626cbdb03ca09c873314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217b41c3959876eeb664288698dcbd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4826a93f9ede37e2ab899e6a8b99bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed725922c2ca50be6384e85e871fc667317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bad44c2d3a16f9cb00c52af027eb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5227f9deab68bd0aff21ade987a8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a130d21d295cd2e7e53e0191e29de2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b01aa15b9ee939c8bca7b7cba4689321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2bfb6ea3768c3e5b2b201f543d0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9d87a71a5cbe3b3269e3e1954f41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40235b32e2988e23cb69d9540998f5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaaa522cfb93e063835c640890d2d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e772750a25ad0bdbbbb413f67dfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801cd6eb536600b3d21d2dcd53c487c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69815f51b830ca14bb22500d08eab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1c5b39f228c25b8d13782d86551d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a9187467a663acc8920b3a58d30ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f5b53a6867a02f49daf2631c30b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94bc585426f9470e71850d14825e92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0ef68bb7b49df42e2c9bd243eebe2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370288ee5fb6ff3e7ec4688b9d04b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638fff2c9f79b06a3322b0795f68cc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e219e966a64f64f24cf511bc5c74f90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf5043741ea12b6b4033f6e9b4cc4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec22a9a0132683a1620a2491fb963338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb00516f469ca05d5b7617997f7733339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038ca0d911eb4c8f3906ca9df6bc0ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07becb4e0d526824491f0d3702a1cfaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bbc1f5468f816dd0e605f8bf0d4e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8464bd5fd1c60eaf03f8217cb379162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bce5aec4f1799b6c8c73a7b037b14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecec081d55a99f12e31e9cd944a792345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe043430a42b8c1448abc0d793152a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865a6a2640a2f03ffe600d040828e8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db2447dd5ad23ab471783f36f44011348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaae5eed093ae9c5e39339e80002a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32852a8dc7190f277669132eeab70d63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7987c59b8e517a0798c60b438be4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa947f6902d4259b74406a8343a3db9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992876bfbdb66c35825b1f65af889c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411a9405bb8186a51d13ed01e8d9fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d86afdb60c9bfb547c61358c7465b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626b23074a2a2f209d6ed8ca1d79f5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19166cb29896d89232d2c23dc82117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed959c1138b2725f2b111bebb43c4efb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb7ce78a25b7c96c45aa7f7121a18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c0e06aac6805f26a0beed57040e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6a46589511ade60898c50e02bf4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e660dd7ff0421fe68a7bf68933b6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1891cf8b65923f07502d3278e1988363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32b4bcc108334ccdd71f0b5e9c128364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e8b4be6675f166acff7fbc696871a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6835d6b806627433be27457c89d9ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33f37ad20f02e962cd015897a7ff2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df19ec6eb9efb4d639d5373ebd9e33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcf1bf487b68c7652b0624de01d6e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66d9ecd38dcc02b7497c803507d62d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d7023b2c580c3077705e4eb9242a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7daf10c09c15978e42619b31d038f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c2082fee322e6f808e55ac5cc49f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dacfed231a14fba8d42beaee99f1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb9fe7f398b64ba78d25176b4de24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5034a0140d244a42341fa752d09c76a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead321ae4d9ce835c41e61382b28a06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d0de92c2803ef7a103d6b3a200ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c44957bf7e00e5a3af2b789eddde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ebe0d8a6c6449e6acaca4371304ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f1cded9772b5512ad3b0f66c67f58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187a195df4264cbf9699240a206719a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003d677e5268fa2257a8e95fee0a996383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3b1d719cc45cea03c54e16e1e557384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b26209d98d94819beb9adb3c71153385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5d369e6a4b9f84eb9486b3746901386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff58e21a06a1ecef02e38de248b49a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff91a9ce6ddd7553525750fc5914a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae562c10a6d1ebd3001e825d990139389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147647079556c0a421414932657e5670390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735481d463dda0e793bc015d714446b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61cb02d74e831f9acedade7f12567392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fcb3ba2e6a41b49a79940e7354177393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a02f44d65880e45cd3d31ee31672394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef790a54d465c340d31e6834741fc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b235021d123fc333c4a5616d8d01e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2056b954bdf9f5cbb06fb0e4b957f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2b06a69b044c6397d9f371caa3f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2163b565a2b3a242880c505206e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3005c6e221949d10337e1f7a85475400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de2ef8275aa52dfcbbad9c7ba1bfa1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09983367b8ad69e056f352cbe5df56c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97363208c6faad00ba5ef1357a90d10b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458864f8e51ad0eea6f01c539bdb32c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec41669ccd2ada231cfdfd1625c741405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8d0eef45f0033c73146be2ad311c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468976b90ff22d0b1bd772897677de7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d671547c46ba90984d0345b1a33db1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2507825d7d65327cbf8563953fe7c94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19054bb8399eeb9df9940eeae24a6af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b5f4d85b235f4115030de861f998411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa247c39425eec4a0f61d0bbeb12a4bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443cddc6d68a70ecb8c1595c3ba8dde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d78665c98a33d3199b128b042cc820414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788d94b52bfcd8bebb68c2a410a773415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb114eb317b67beac9b2d8d78a80c96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70979733cbea8f00506e5b98139480b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f88ec3aaf7b4e88901aad379de403418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f30a320e0a18c5f1b92639f864341419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396d64dbdff5784e5bcf10614e85a9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd7f11c71d8cc0007d4de1085b7b87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f002e75ca9c2e666d22987a9dae53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d462b99984c4ebddd07e916ca6a41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e018f654e2d50219ac0856114016424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086812634229311820aa02467aa681cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a9e86b8be6593a646be81c9c52e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db02b6a4f4f111daab4de01b37d513427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea378c7a34d55f33658dc2623f90564428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36eaf1ae0ef298d1d3859dd1ebc78d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d200b7793443bda39a5717afa3e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f25a739a85678303a27f5fe313b60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14051c1bdfc5a9a18f072035061437e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83297cca6bfd6a88e35f72c792260ac3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575916c5f5e0e6d033043b063004bf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1287ce6fd4857ad6c97b82d420527c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30cec571e930d337db7f27f334dd8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61f81318bc9c85f6af45ebbf77d12d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e481d61f0a5f92b0bad7c86d07e71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62c2b8b99e924a90789bef4133ae2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38086c9a3495533e129b4463c953585d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc5d5bb27a6a8c272f45ffba277e14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315299f038cd5234d55b6ab5b333c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1ab7d9af38e28311c68ab475c336b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b9c8d1dd23f62a2e817a07cad6a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534acf89e29f2ea5b79e027e8fb69f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bebf8cf440d5472629eeb14c3e2ba9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee41c32d8bceae366b0794771d42696447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf282d03e3ff76acb6f773b3058fe0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206ec7295c585a539c68d17cc02e3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5ccdbcc20d5a532c91fb8867276c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde24cd76444196e3fb251aa3faa7fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba8402bc592dfc0b6f54246e519b2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab008b1b110fd854fd470d8e3f8175eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1476e0e1013f784f1ed19d6257f225e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be05f38e1d10ab62759457e09901d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2287a0b097a61d6fa9e7977a9048456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18511c325e1a072e1b86856787c31a22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c39e83cd7f8e585adb80e5b9c89773458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4122dd931ba0178130a7287266272459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021651638418cf96b4cec21dba9e94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5704d534bbf7a94cef3b7a55f9ee5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941a0de5e5c0f9ccc0e7b20333f5f95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008576e31604c6cc95f8b9d33985b85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b80155720062ff2b3352f9361f8e5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b119a4cb3b246621022331d538b864465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb36629c2fa5b45d0224949b5f30592466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68d393e78c6f9b6f7e9068fcadfc8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f7c7416316f06ac13f86aa2fa02bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c25b35787111c592a78c06095eb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb4bdfcdb34bf16471fd433f14f4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27771c3029a742c06dd267c093fce00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437075385f56d8ef6129d7c3a640d879472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca255f7412f867f35f5f5a37dd6d78f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213e693134f248455e0045a08c9040474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d689c05ce06c3d40f20e353fd2d57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd757950f13eeff866f2b21e6c56826f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44646e2d50a45436dc4bdd813283de42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c7592bd7de7c5c0f831cb12eff8e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d352665550ecbd5fb0e21ed3e63b3ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df727795e71e51e2d23dfca9ae1133480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9884a1dc96cf7dde77f151e8e8abb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55896d5cfbf9d9b7cf19d8e42064f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d66d52401c3139e27e5558f2a41777483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb7202176e8595815dfe7a752b6d4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a9a89d029f2236e56d3541c94b7a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e886654e9449d0d597ccc701e38fe2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e0df33d011e7230168ad8ab30703d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9d69bd2259cf43ba47f6de6af23a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe468f6da7d6fd009ef1fe1ffef4bdd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af16d6c3e9113f63bbdf7731bf594490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267158935f66ed1acc987253ea5d9c15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688b6f4182d14ea28e2e8e808f198cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2127e0348d43ec8ee4fe30b5c4caa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97f516dbdc23faedfdbd25ca1274af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd417794c5efcb00486beb50a41b0d14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22b377d96c7d02e84761aa86665c23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea8a0208d56691164d0ca36dc4324497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a25c2b1bcbf83f3e8cd95eaf37c0cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdfd946c26b89f4074c8ec4d2b9cdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a57622203280682fcda27f995ffb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91ca008c0f33893a6d66840b7322b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaa72aad8146a95a4d069c3cc409f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befff85d463c70776936f937ad623a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fcd918ce957a01ac4dc1e0868c1b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb4402152cdc0f1f99a202190cbe7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750b23920275534bae50a520c77903a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c640208a951b0434d492eb4607ed7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e882952ffff831e82c9a3359cfee022508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78bb2acd7dd2c41845f733347ed3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c7e79e1dd3e8b1d7a03cbbff7269510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7656160043b2066f8a0bcbc4107a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf4ce169eaeb67858c2fe6bb280442512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a41f5bcf3fac11cb49bf3aa4fef6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd3c0b5f435080b6cdca572bb890c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253569b98bbaff048bc182b3ac92b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d562f1f8ee0aaff10b659927b71b56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e5a426e7ad292c7e00f385fc2673d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadfab4927652bf8308e7b75e44c771518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a97480cb8a42f37f397318290757db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773054aa7e892981d2f02a067e00cfff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28669ebedf4e08b3f831b7c59933825d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97abd6ed899072837261cede3bd1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27f074fead239b505e840b29e0cefb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a198a4d8108fc29d691aebfe1b89f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d6c6b02f5577e8e36d8fe231ba90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46b7ee042c18c740af49f3331d661526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a967133be210b37aacfc7c76bd059527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19a6c067b838a27db493dbb8513589528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87a95e4124edb47b5949d3ec860c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3863f3094332ef3878e02d0d2b2e61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffaf0e390b409f644a6b5a31fa397b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe3c7828fe62e6354935867be90be8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f28e76b2c9a002c7d999cf3658a40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3b328895ed3725813eb0f709de20c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a209d83ab90a35b28c30474c74b2a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c7e690e018cf2cc1b16b9a8dca02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1984d4f5ec81d49ae25dd0d8b81dd7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be8b0ad98f43e341643106c8a3a8bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221177ea8db7e4f2dd062bb53ae40fc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5562e6d4aed67d49a14451a3bb092e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb9c07d540543a775eab5d70fc7e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d454b8eb1a1f8961cfc98f3a63f14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7262a0b6e7b25bd6db46e92dd93b37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2f2a9f89dc71ce450e932078cd34d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f026c7bd3a99ad6bc39d6a4f65c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b664e33c40fe5782377e00b88d380546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93549a7e2328804c2b2a6ddc000a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1958dd86b58de20314ca94c5b6ce9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d7d8aa65365d81cdf48a9fe79651549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302b2c5da48344857008882337880d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a101e437a1da90a49a8ef71bf9e63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e46acb66ef705eef135f24e943ce14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab9c5cfe2821540e6b30565d53a979553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349739be2a8df15ede1a718596428b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da4a6b7a987820e9cf1f6e8f55d963555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560280eb90603bff4890eea93112d8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a6382e823130e2ba22d01b2d859a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43421af64558e458be65f2c4b0953e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5009c3730acea28c2153bf276226fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff2690032d9287aacc0c237fd1d1bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9462a996922c2b8f7841d4e4dba48f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b69e8d9be2a4e192bf9563fbbc5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e18119cae02b3ac2b2cfafa0d5504563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa72f961c96ce90ad8078ce44da9dd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f970f2cc02887b151a9839fe5553abb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0203bd83766c49b18158f2e95f984566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7bc4c180eca4bf4fc20f6b1849668567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1761a7d973a98374fcb5ea22a590a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f91749eb913a9adb3cca152628426569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150aa9e93ac423f956fb30e4adf414f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5e6c72703e5ce196c8059003fb1de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd3df8b947c977b9d12b923a6a2726572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5abc56133e2f949e10c4c308af85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b00732d9eccb4c08e9df8d04fcac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f5e098980dc274b5add889586d9da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585779b0c708f5a7c63e444ea01b839576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df6ea5f2d4cdf05f1a122b91701bbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113960ad8326325ee4f1eb85b5882d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e72473858fd76c88a5614fea3aa0df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf75cc488e209ed4cc414898f1d9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332c9ce89d4839dc5fd6ced89d9dc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2004c388cb93d073174cf66f8a302a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f81a4aa25a32352c9cd72ed10a32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b67b5f52d2d7eef5136a03c0a18c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7958d249437cd12600dc3bc6a1886585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b189bca7655d74917fe7c3171018d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bbfcad9a835a8da1af511ce025c6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3835d0ad11eb1b1c1ccbeb112178c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25cca1b15a29d85006f43a345cb10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f35f076cbbe414196fc187ea0c969590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f6dab462178f402dfe6d079f75c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e5ca6ce31aa28caf384e5e77ee3fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4654519a7568e75c9faf8ad972bcbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986ed75f6b76d98984d85b6c5e37d23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66154d1a61072eb0d2acbc88ac2118595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353062ccbade799a497271a9596121d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f21c71b1ab60298765a07cc52a365597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f548a81687da17e6a083ddff8ac6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d8add87df5907e7fb16fd582f5a75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8747c1d34ad052617eb0ed6af78a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e10030957aa5b27f991cee0bdf149601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b6d8d7213013411bf79cd637b9c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ff35e5acb9ccfc78307f7eae8e25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34763bb9bfa887af3e23dab4e2a05ec5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ffac8ca398c208fdae557b76c66f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb015613d47b549368668ed8fc24248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6669812eea7f8e2f4febae575f4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a766b0b7006785316cd067165edb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd41879b69f2cb10ff9405e0241c58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7946ed2c2e86df6571e1590b097674610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395a12fd014b5ac0e3c3b4e6aea426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed7144dac40759a7ac636fd6446af8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4fe9898eb0a03ce98fb2372d66e0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cbe7da36331ed950a09b4f1f79b09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab58b225751baa0e5936da1fab832cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eac1751f0a1e09186db71aadfa893616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02e75d8c95091b76ec365094500b86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b1b8523ff2422860e78e7dfd171e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f35cd16768a89a43755500175a5979619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335807e875a37569ba489ac8620541ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac740d6d59762430666e7dffba6f6cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63106bc30e633ea5bb3afb0747028c58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18170462ce045bf85217190220f6461e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5865e121bd62ae8cc92eae8e7a25f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75adfca5a0e83fef658cfb790e859e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cbe1809ecd0c3eff58dd4a4889405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e42b632617e93ee528dd5f3a8fb57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb4fc4cc13b2b50228bd2c303d770d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8e764683e33d2dbe7739c94e1ee3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a880879cae73985439439af50691630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4cb3366d4a04464bdbd7d8bb87aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce1307eb8bb98024e11f64ac577504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3393c84b705c2999259b5b0e7a77e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5976b608bdeef8ed691b8f925684be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be479956f68c528812ee81ed647db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed06c1ddb98d94241b9f95eff33bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acee0b54e788eb2bb6ca8c77140bec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc3ed6c16f9cdf4435ee2497aa9ee4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93733f5dce3d9bb7d2b473cca99f864e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9cbbf508312b1fb21f8b55a38ed67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18444221ee19a06464c329872c8ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4615a1e62385bee9104d3c68d0fb3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190099d042aae319023d4859662fbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbb4e9f82f960a06f31b621a671c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2523f6a4b6ecc6f16f73bf5ce5e382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a5d3bca900ea46efd10cb85aabe70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab79fbf0a6d45a1d1b679661def42f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d799ea5f685378355816c021420451e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1023e1f01ad4a9300e75d5b15b13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07491b533cdd628359662f78c3022593650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23653e49158da07827ecace0b2b90abf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a601e50efc8dc723e2b4682e16195652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6279293cd9e38e20df5500bb979d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123986b23b782ef1c322f3a24552f8fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae3e858dd04b75863ae223ab6db604655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785063137d2f9db1ca809f7c58e8ad9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b0298d3fd6300d99f040ce8ae2e74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a671c397a88bd58ec0165a1f8e446e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9372fb4cd49e7fff9d46351a1e517659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af32e31d2e38252ef8b5d5e3234b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e819b7e92bb130aa6dd66158fcf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f27e2619f3909ebb90ee6e3334b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d6f8d9605b47fb5c6f85963cd205663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f10237d20e3c8f987e7d82a314dfc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71060e2d08c81cd2558f69b42421856665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d669d1388a3f36b321f0f8ce2ca0868666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed05e8d91b8598de6ae001f04c93e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c21e9c264df46ab98a3bb24cd33f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a0dc671e9d63b4d8135682397a481669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f27f6be34e8de2234c97882fa274670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec00dc2b35683bb7e5da7c61458c12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b91b3d4d819cd1bd0dd2f524c318672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02c5547cd3487057a473850c936f53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abd1c43963bf46c1fc98c79e09fb3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3ff5e0832a4eabd896e196bfe0ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0c0b85b71f8aa2a164a273daf786676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3dee386f94ddc6f2a6f683b1156f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdb2c05ff0996c607365d6bf1e9a5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56c9d6c54a59eec00e66b5e184c3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2f2c6f87e4f2e5a149979af654a2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a80408748aba5cf477ab8022d1a26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120cdf904011fd4d8ed8a3785d6d9df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f114db129d987411602b624c25d0acd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146345fdc8cf2092e301e67379ef34b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7a09bb47c4be20413b9d35387ddc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea2c24aa56e4f85fb20983d7fea2e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8172f4ff06d4295b4ccab251e96e4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf67d6cd9a43af22c1bb6e01c6c240688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee75a5b7b98086479277a25db82f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616916e53a9f1390efd526027ab6e30c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7f64e9ccf7a2dbddfb7643e6d9c50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acd4f4d475bf98575d97d39cbe7dd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41cb60dd58846c1dfc0a0b24bb30fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbf533890b293a32f772808bf40086694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de534ccd76bb38fffd8c634d89d56a5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f480b268cc26c066dd82b70c71158696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20941262b993b22cb4c5a360a178c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef3ced930f0e3fe98fa221ba305a9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5ab9c0927dde98bb8f7baf1582a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fcb4b74ed8ae65ce5b839f8553213700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd2adc215fd42066b8b2e9b1f2a19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5af68734896a2592cca1d6ec53f8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c601c3e8e04cb054d2dd4c2c8da2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe289c8f3bfcd0634cf07ed4f64d6d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0a171c1c2fdb61e632fb4d6743a5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475700f8a774fd1f255f0566564bb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41207de55c1d895b8abaee8b98302707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f339e2727a439cad6fff2cec4edfd77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aeed1a41bd9f1e7aec53cc2d555e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6759a235477d8f28d7b8fa82e502c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ded2dd89961025b44e8c08783c0b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d7e93a88acc092ef845ebc09e103712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d80a9b935541226a4f843ddbbdeca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394aecf3fa59da00fb4ff927494addf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a98426bae940a6620c63e509cf1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65690a82e709de802fd8bd65ae7421716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77515acc86eb70d7d736f91752d941717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f878e46df191af257c576466d84f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbee8b7ce7237558c12302c97d8254a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640fb852b465b4f1c3181743326a032720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6419634ecd608bb3454520b58da620721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a171fdf6d5c6b81eef45d9c31d58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48836029d2908d40af928c841336df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f897e797da605dd8f22d6e032e3674724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d270dfd54c98bbd8e36bb9e5b69982725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac44d829e2bb5ca53c054bda6a4dc7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4caeba3f8066ed140568331231dd75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a78968ba032dd5663c665d595af48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96089cd6c8a5f1b1f15ee2dc260ab5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c6fc4363b742f3be6ac37d5aefb7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e593da1ebf97abcd722152b3444aa35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6643be8f765947cd4494e1f359297e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42aa1d709c43abce8fe8e229963fef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db02369b31c1494b0f8e37d51a68b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652afbe77c148a4c2761871a33b0f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592de0cba2e15984201bdcf059c11c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94678f35e06152a9f74bddd859d4422737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e8e4d806459c11be05621fd177578738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21cb6190a1610ddb6f5f520157991739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c2c726ab4d3cfd871d727945c3422740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ea4aa8e9aca24459655e1b3d41bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e61f02854df8cb0bd80cc65d27c56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da45e3e688a8218693de660539e1e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e26b8da9d1a8639b8cd9d1284ef3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c77cdc8b5ffc572ca12a18bbd38bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374890825a431b04a6be73807ea01b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062d54e4ab45ba1309253453293277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a530f50623601dc5efe6088ec0fb571748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e14355390f7faef8e4d813e285ad5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5a62f0d3a2947016277bcffb3f128750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6539b5b3289753648854b8954d0c31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93198d6bd7737b5ccd2c96b777dffe5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c33b37fed343304eea35a8f3eb97b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b342ae2e7d1e211caff82d8c03b8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f550ed63b700d9b57987628cbb64a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c20dc0066710d3b05c7000a7a3dbcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f765d7793ec8ab861d6f66d5828f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ed5d233dff39655a2a3c25f768e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9fc21b5aa8153429ae7549cbdedd8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8ee75be405ab0a8f223e3de4d208760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b84744cd071f77c71efaee5bd3c8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0a893198acccafae0bfa06166339b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6ed6bc708cf1ce0f09b39dea8480763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146328ebcd4f87ae5d39f57f22d68fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53ac1ce8e3c9b989141635a10c395765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9a687ad1fd0de130d2546815c6ac5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476cf1a732a680a4023567d09de877767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2219924c6bbc0331b450a35e8372e9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0308f7dc098312c2bf96df8c866848b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f8f57f9c37f44656a2bddb51f9d14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ce65bbea2a78e3b565b164442cc8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf5b954ad0c0a4791e36bf9e3b14a6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4f828222070b0c14e9dde230bed5f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b066d7feda4f176b2ea9afd45376774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de966df6e360f9d13f2a9dbdba0a1c70775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ff3529a347f0d100801ab0f6a390776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad5db566253fc11215b350caec7b1a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39befe9ebc12d6f30f6b4da11b308f2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c3ca1bc2bc222821d2b24b3245743779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffdce3c644acf501c0be9ebb9fd175780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48ea3f5235ebf2ec8b6d6867c79cc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc1bde4bf1b9fce4118427ed456fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851a6a6e1ce9deb3431a4df987003c5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f7715ab69a88d979e2d94e585fe50784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b67b986f6d412702400ddc726509e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6fb766e16ba4acee87414bce1dd0a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438eef17d667a34dd21cafc1dedc17a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35809bc92f8b11a43e83eee1c3da8d9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62d95fc313e7b47b2d51da8276a294789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc70f4abc6b63cab669b6bf18a92f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b1685782d096500b55f75ed3be5f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb780800eba57e8207618e64b884a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5185fb3d9d77cd7d9bec18ed576078793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1732998196c3e47429b18ca0fcc6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0bc258ede1aa8856463deac1be52d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb0b630d378b8c8b1259556dcecbc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f20135c81f9b342bc27a0305d69f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb7c277b102e9c2ed0be22f02ab84798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e58b2e32483fffe1f589af26cdc7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0626b0c8ec465819b2387340e6271800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27edb26344bf416b172e2df173da09801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669834cd247ad33767179c57d7e22568802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343ddfc503dbc4af21da02920818d8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd13618d8e37cbcb5d5bcef8ee332804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e942a6c2f9b32fc223a738d8e00450805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85af2552c1dbbbfbc11f6148996f3c0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b232e155ddb9f97b6e0fe7caf99ac74807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fb095633da2ade25abdfa5ae78a5c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d7a3fec6d2a28fed050d3ec8d8fd5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07682df2173d19548c183c218bac7e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f91a597902954505257e53d6647bf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b374c5e0a02fb12372928b394388e48812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19c508f777c8a25445757aa224dc48813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d12a9c51101b5ca85d60192bed14814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29ad886c1cb26da3802afd84ccba1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aabcc4b6fea60e3c6911d08ae2d70816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67dea029d0817170e194ee0b3c1de1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a73f0fd9020c3633e87a65f92879d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bbe5c22caa7bd32ffb44b1233a35b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f993de735aad5601a849e8372177a8e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a7adab437d3f8c6fc77e1e2e48b36821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006650414f96ab812e8cfefa3d237f9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa27cb3d512602b8746206f6c11586823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199657f060b0ec05b96738fb3eea205824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24348e269c4c5c40c2a84c467595819b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f0b5ed4098d9472bb57758c97e95826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e67e0df02e88e43e4e6c4852fb1f29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059383fac4636e2df2f54ca5bab7d3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5951ef47932da87e5c406389ca5027829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd2d16a4e86dd5faa292dd09cd41b3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d76df26ed07b192e205fa2fbc483f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece727dd1d73852dcfafebdfd8849e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d03e9076f9524a5adb370e5b656df833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326bbb2d8ed49ba75442c6d12b8db7d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569c7c21fe38f2b5020da6a7ecce8be835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5c8b3ff7b0be91d6304e3be357c2a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fe398d91fcde7c8483f31028a4442837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe21cf8355d569e6f6a77a19df3560838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03672b494adccde0a97f7b390687f44f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6bb0962389026bad9766dece772bd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d33f2bcff18137a1bc51f0cb36d7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0aaf44ecba0c8d49a78a6d34eeb9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183b3488caad45dd8d3bd91b6d32c02843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deef9f32cd8bddcd957d47efd70fa9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82746eb495b92535ec30349b9f13fd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c3960b4681df9e31e4a17ea4d63d0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348ce7cf6faebb57421056a2eb1ed4c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6149c608870485b7669b600c23b4d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084b18a0e1851375abb164d5bafcf31849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daf4f6be45853a7e9004b40503b9a7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b6774aa5749697996a6e8be5374d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e1497732960bde8ed713bb317883c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c7b5a3b438ad0c4a980786453887853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d4e3260eb7b7cd4db7bb7b7bfe5f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e20d70b5348856580090d923902353855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f842f8e5c9c14e74d711f3db6d0c8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf6746d32e68305e74d91e63fc095857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc46c5eab58eb64191cee5b0ddc0a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bee5f90c628e3df9c7ed4122aa672859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc8d25351f0954a907f89f0d03b41860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b25e0e74498bda35eb3fd070dfd244861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43c5260dc90d89e2ab4b138d5ae49862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39976eb57b848c740f0310c25ae3564863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f88fad2691c69996741f8196592988864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188db5fbd0d3ca8c48bf992eb05f311865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34163e74e19df4bf683278d871901ed866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c05e268be281079ba03038651299867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6499de8723705970a645eed7aac7b0e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a4bab7f8bdd295b3bb87ac0b00fb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f341fb3c1389831bdc0607a2a68b7f0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49a2b2226ef6422fec508c57984ed7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79bffa56e29d554a5cea508967ecd0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59602807ed78f135b7cfe3ef9d91c0d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e4a61dac639ad61efea715bc6fa67874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b6b952767bdc6c73c3c16f7da424b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581fabf2835683b40708a5f419be33876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aed36dff6aaa100bcc2cb1b7e0711877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde5e1a60e96e652c4fca8d6e00b2cd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160f0f75a9b8da99e32153d4eda077879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10cbb6871ff794c8167cb19374ba52880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80426ebfe260516d54de8bce28ec2f8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac96b5f5c150d7b8a31d390082f3b60882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89342bca126c6fac9a873ab9dd3c2fa9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee28abb77830bb5482e737f2f2a384884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7d4d861ddb8bc6e30b568ff927778885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8446499dbf0949dac7e01ecf3e4114a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f14f94b48c260fad1eccf10d8ba07887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3bc5007715f7ec81571af5d6245c8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e150445b7068724a6b1717d8e8644889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9cecc84283d67ba4af5b0249be6d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac0992dfa9578667961594b7cc89b0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cdb444b54262299e10c3bb1c10699892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c962e2ec17adff8b4169335f322f5ff893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fae91eb4295bd5668363f2556a1e6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773415ee6ac7ced9f8efebad468a9854895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d3e2ff94307d777330173854c37e6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a60a2bc4236992841aa6cc65dfbc8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23dc7d95e0339d2916980bed888ffa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6376b1f5bcb008767a3231788b6a50899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f800ed320ba19752ef5e2bd149fbf28900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea2ad6d5ffc8501a44086818a6349901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c21a32190422f4a6863e8a3f4dbcb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f88180fc8bf95d77efec283732297d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f7f62a640ddce6a8ce98d52db7c10904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce7900f8b6407ccca219ecc47f5d7c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a3d10d22e16789b9bbe2d0328ff4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e29f921fa5d6386d3931a48d0a2d56907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ef9e597074b2e574a196e23d27131908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0cc93e735b3a2ddcd0370dab2ed2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980adcda8f969d3cbdf0a4f0af0c91e5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96040ea3462606a1dc176e4444c021eb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a093152d5c7ba8f1547e3c740ab6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dfb0d20b967939e96a19154d7fbd5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203171a6266a07c827704f1e724acf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5798ef0931bba006495170ebd3d600b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bd49ca50d5ef52e6903773fbbdc2b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d221037dbf6a44178399494833dda9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c179f724417939c5d7e350723f6da1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796197897bdca093fa92f3b0d68a675919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37834758d5c5ed221203429b9c858e4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835b91dc14ac3c087dc697b06c1ef42921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0504abeb9c80075641a5d767d23388922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049a90708ba1bbf05a5ef01fd9832f9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5124c690c5ff13ef68408fa055783924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abb23f71c63f79528546b547e05ce925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f92eee36cf48412365fb28a1c3691a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694da4f457a64b07854e379d757981ae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963691f2b0d19dc19e10d9f02f4040c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b52c45b4fc21ae7dfdaae7a6dcf4cd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aad0e7cdafa2793c5cf51a6e46424930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256ee1c16bf2b11d8f45f71cf41ada931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03e18cc6020e9e72bb8c6fb05c7f0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d62d30fb8ecbe26b4c44e830fb150933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e0b420679d8466b6fd93f2094aa45934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89644719a33db1426fc407f2f2ef5804935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e1cde674248ec255a561ad8079fd1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe12b79f99d0ff2b0fff76bff26505937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ac553275260b2eb68a44ba1a8a2a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ce005530743b146340a951db91a54939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc08a638a5e9284ff60b1a29eab80940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e519893c36f14ff516144475a6fed941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d198f0f86e128974786c88c4691d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c482b2d864acac7d98f8b69f3ea6eab943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1911f9990aa6acd7e4148d3a997db9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e752c78f36e917ff3856ce0bdd800945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7989f552dbabcec9bb980395bba211946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fdafb6b3d47a296337f14e950d428947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd02602cb1928a4cd023faf7f6ee7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df900b793f8741d217c13a0eaed031949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060cdcc210a4468d6b444884a27d8d2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145289af6e3599f5dfb6b1868b63b011951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7996c4f4b23fa53d8f4bc95cad7230952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c389ec0ab6366358d181886ef25464e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef39f5551334704cc73b0e23dc2e031954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487252be92dfe1fdf1031fb0a204d2d3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f833acc1a8622c6a8fd94c6e1f6cf10956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdaeb40b1fc68c820314e166226b25957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe619d8957902879a9b332118f2a3d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4a9e759c1985a4ade6146303151e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793eaf8a464a604ecf4c2e83e269a50960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce37d8ecb9295930f11a8976576290961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f76e360f65fb0795d864855e3a9d50962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527ea9441bedda537da4f3fa9de8d04963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2f7dfc0f3c21ecb0fd9b9d0dfadb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d1dcfb328e7a56c2be75390f6e2e8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d092892b0cb8c39a793f39da0490cac966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66afaf23d064e990e4fb59d5a1ce8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ff25aa5f240dcf2c256ea3367cc70968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c18bd82343a928ab44887dcf9977e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce256b2b5c3a6eced108e5ec76a6f10970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571652c7a653bb79f126a9fe73aeb561971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ca7f3f34b4d2cd96c60d3fb98a0b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d07636587a2fffedc320aae9195f5b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a49af782e209ba0984945cb13446974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344991d73bd8953d7714189c657be3d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb837f7977678b505a00579b411a7474976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2eba9a17754ae2f96071baafca315977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b165197a84c7089055e625f8fc67b7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524a38d305bb6eb2ef3f67b0942809979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7301c778f5922e22eb9ac8610ad718980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed97544c044e28e1f1efd6d93fce7b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c89e0a599624770f4dd12b214ede982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce8955434d8686e51a84b404c8be2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199098b4faf6ebd053db3fa9e18eb5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b69429eaf0dfb545742cfaddf8f98985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008c807497564feeb67b37b874b304e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a69aa2d6e246a8f4a8854b63d5d756987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b22c1c188f9a4193ed23bf44a20467988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae7d157a17709754230b4b91dc0148989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b56af5db5b2567e90c1d862ae014d7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc173d966c01931735aed56c1b9772f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f189614fdf59f2359567a36d20ab992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1b91885a94dad52142a3528941325993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b9efc5bbd924fa7ae1db859e9d9c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db89ef729e769c15c95d44f1479dc4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad36f672cc5867f2b870917ed7e554996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381c63971d969c368e46b3ff3f2475997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>