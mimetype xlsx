--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f83dd4c3dd20dd46532aaa5cf45101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a9fb4806fd25533e0f72afe9368b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a03a0ebb1d3270866bc35ccb195703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7735df89f34a4ca40f87e75cce2f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f674f1896850b93cfa3f5bc040fb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab0e42ebd53ee32afc2737ede2efc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb9d65552d8ab2b5678601209688cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f940548a3800835cfb0db5fe6d76f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f7a2680f21452643090f9c0c6d619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218583719059179ff637350516a1ea2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ccf74226d9bf80cf89b3b20f883411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce5063d322e3d482c4237505d34f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ddc2aa749798ac7fc6b7f9d9001ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9974535d1653a14461ba8fdffb853ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79dc0b8e01be45a92167228da8bf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458133a842ecc1e0fad0683d48a66f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259fc21fe9ef1904756dd6e0994eb0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971d1a630c594e559b7b2bf3527daf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9ba677538f2b611a0bff957410e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617389f973aabb3fc9159ac0a5a75e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc04bb336cf4872d8aeb10d4e66549d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39399126184369b42d3da8fc0d129e5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57598c66d5fde4124dbd7187c7a0b09c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956929989cf56f9dbba9c6ce0af54c9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961e43d7de8884ad8572aaa85384e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91967b73ab941918e93cafcd605e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441b53571eb074ceafecf5a37786c2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a461abf31be882e235a269eb7a62428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef07125ee698f38592bf1ee53deca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da59b8d7e3869f93f908e406b6e2a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3c99beaf1a606b98acdc2a0e8aca031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03149dbc1cc92f0572298a8c4eb61e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9691a9ff7ba230afebc413eb7c8eb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57c7670e9a70278ff27ed04f32f8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e2643dd148e7c009949aeed9801f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3e7c63f29a385f47844fad96d67c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071eb3f57a42155bd8113ce53510a4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f9faf2984702bbdda86d9f9bf7b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be90d5bb6114b6ff5986a0ee3142ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57fb5ed81cd9d339174bca4f2433540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c9b519f91629d292189ca947228141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59bb98ad9bb2861b1426d694e87ae042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc623f24f81281fe422d863479bc184143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba4d87f674fa2e62f7482d20fa15aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684670cd7ebec41a6e46ea39736007f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a69be4e0ba8583228838a88d80a7e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499802ea3e76415d473c339ff6fa84ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde14dd0be45a6243d82017ac940b96348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dd6a5a0231bb8f87bfaeff552905b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1db4efb44135f7977b3360d37642e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49665bf4d0fc5ddde5ed29970d626cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d576618edb7ad9541b9ef3294c4d9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88358b1787dc473183e0d1d903093753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5433f59b3c15fbdd202bb01977d6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23b262ddf6298cfa2cf6a9dec7b0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ea553bfbefe10d53f05a9292a3ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab55f4e6b3187d4a4d4050952a74557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a82ec915f7d6b81422fc37fe6c7f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e95d6132cf8b95c068574b1043b82059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48e78ff5ff7c3c1176fe31fcb17bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf085b285d5b9ae0f12ecc218d630d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db01f18652a84d71a8fd4e1bdcf9d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373dcdf6daa64d21ba947a38ee4703a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a08cb9f3640e22c317d1ba91e62ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeac62fed806a6684061989cc7f2e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bb3273857a96b830817d35dc4121266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471488e07a1ca8ebc9cb4e5d92b0bb2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f0fcf245263cf600741705c86e0f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f63f6155bba2d33baee4f54057be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed340b1ed1168d0e3f7f0a7de385e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd49e53ee726c138998a979ffdd6fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afded595cf0126c1dda3f9686c8f6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a37378b34c01e7d0abf54bb9f22b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc407f3520d5748d65c55199ea124e3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cbd231ad8301ee39bd7814d28f6dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd49f3168de4aad39ad215352433d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc5a7abb99987b28f63ce3f5bf17b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b758141a85c3d8fe4ad7030725b8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe4533006880b08ea56f49a48c142979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48fe985a06751baea349351b28b81880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce942950a9480e6120c9d49211c75d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e109ac7121ff3f24603c0dd3b46ff082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1de4e466dfc862495fbaef84cbf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f24665587f91a170eb8a5774200cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c1be58fc6226ecb523ea140aeca6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266bfdffa3f7c4c7b5013e922f1426786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f880894a11dae5209e76fd27460d14387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cedbea2049bafd6b5d8ba4e9ee3ea688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c0d23886edc6367447516c78dc0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e1b7696a4ea1cc2ca93dd4d8abb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37eeb8e259e3a067aebfb2997ecfc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f76e2c8ab32e6421a2931da716df092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bcd519336a292260cc8f1beb46c3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3d6a22fc51d2853ddeb73d6afc3d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462ada1616d8f796bf9b019915f0d4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d313d77a5edea93d9143457573a8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de96fd400779a17b7037abb293c6f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d1d5b9d37506068bf69a583b389398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7309af5ffe79d6ed133f35484a9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5bb65ccac1328be71998247f5728c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b7aca54e5de43f558533d669d2fb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53272f39cd848e0e689a89a668a87d66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507e8163403c3edc5f4e88faeabd5bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53145fc3b8c5624fa7e7c01f9c8227a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be44bfcac4def870e9cc327611a813105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe0670889164925be12ed29c646861106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8e5a1160ba9a72b59c48f53f76ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f2355859dbb827b6c3a2a2a4f9d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bd0b2fadb8445bb0b9b5c179532b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eabdb06169e6cace90f13e3fce13e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fcb79cf588c44a40dd6187d747c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638338de9ce5530baf7d89be8c95f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dbe9b5a46f8b91a61763441795f87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f36390b537727d7b1c94226e1c0821114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef750d710b271ab2a837b9a3fe94c570115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c49969ce132d4bdd3ca4d19af87c0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3149b5830a5401ad69af9e75dc5d80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e2e16c2a8d6bc9652cf1f7338485118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7e8e7cfed357b0a4010586a89c1e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae6220f97c7115ce660c417344d585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d6bcb9876b657d5b800753d96e4e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7f7171846e002e7fdbd38e188f32d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7d046273029a404d83d3477967de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94642eabd7244b8b2f65913a67447ae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d28dfbabc6f90e2e4e3dfaf30c4470125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eb46f6b03a4c69852e8995db308dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81efb63ae9ad4e14675e094fa36472f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fabb33ed175ad0626d937f88a14c14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81a1f39f91c556722e46019cc679fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a6e82a92a68f1a0e85a83b0ee2562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b7dbfad99f92697ea219bc3bab71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992b0974a60e6b18c4d6cbed279801132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803907ce89b7381774ba93523d830b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b30d8364014df67a1a1788016b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e69df53756ffaab9cbfac282557a37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c221b3df7e968e496c31a1798df6a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f93d77f2c22148127adc84239a3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ae3d30c004ed984b59eff8216803b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b5dee045e14fae84b29b42e4b1de8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a63f4122ef3f698a21fc77df03926d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d9950cad7a04ade6f529f7de0e1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2165b4f3b595eb8cf9166626ad7fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d5c62f6485e588b6f399c2115f7e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5d0f67c7f4079f292efc4ccca33d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5855ce93d124925f67ee886499d0cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a6559d652e2ebf732f383a0b9bcb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f5eadfd7a4b8ed721c0656123275147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ed582b9ee2d4968e5ce8a6abb243148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f7d87856d216a0b4783eacae87975149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacad8e713b1eeddfb87ee93abf2bfd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221cc10157512bfbf967881433f8d7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030279254b88bb20a103d8a4e25cfa36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb7b45dc25573fb0f17d237168d97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9e8530ed179bfef7debfe1d282a34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90561731f700794655e8e8542db9fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ddf5f90c02f3a24947a400af5844156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd87af2467a5949caabdc824aba934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f15816c1551da8d9112e67974cbc92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e41b27f31c52fa462229e8bbf877159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c665b204911f03b6017d8becc6f812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099997cb9e5e10cf838de59813729f39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdfbd182258f78812af8a654047df9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10948778b06bd64c31feb1f3da07cd5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281f2bff784a4d876e693af8c51f95f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586909ac9c9ccb753b66499201fc3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24151c95555a5d8a84b52f0684f91462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89fecba6fdc43797da1bed6de03fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9936907107e1ebb1bc88adb2ce513168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ec6aca8191b6212d655de2cdae64b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25e0b98a6c29ef6dcbc6ae3da925e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a177215ec2180afc7ba4604abce2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7702e580d3918087c1e7a82793bb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86059639695ec19925e5cd95024864d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185797f05d8c86a2e72ade662308bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9c2b00818ca1c9ce7fb1f4c727f35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad462b182d6fc9278ed9ad842ebb169e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7a9762f47af647bf3850a6423d5a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd7eda9dff2ba96c774a9e24dea1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790001ede05b0c8800759ace5923c04a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e29023190c551c07ddec8daba11889180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ae2afb3441a88c3c3cdbbae6cde9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df58267fe3875352b537b0e44c8b9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afb8c49d5f4a01a08e813651c89a63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814036aa6277580edfccd8064d7e9b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f82997b18e799e157304eb986d90a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689bf43527e95243828d456f51d94dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d659ab84e0ab968ba02c7a1a8254187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e56d3db8caf0fdbfa3e01d53bc9ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86b4f823488366eab57a51aa13428189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be9a16021cfff984e45dacab66887190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408e5af1659dd544b4727c1fe7db934191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f4555be511e1fc5d05a7d1e82efa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162306e4a432c6e81fee02d9c666cc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c13f17afc675611085aa65cca93df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e16b166deb11d373a1bf2c78ee0801195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa21e92bd09d399b4f7edf5d50de9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14742f46f99552eb1890cb6ef7ea1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982ced0138b505c4f19f1d5cdf00f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a716279ef04235f21b4a6a0d1957ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866af563957e6375c3a66f99e57e568200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9c4de1cee5b8abaa6a77f8f77f99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438fc4c0c8992aedf99d5a7a2c7d10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0b743da1fe3c698d956d320860531203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb6c15a12e9d73a343365fc9407d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec420623aa66e14ec55327ead032957c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb715fc5633bf5813f066ce72773e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5894b2b8fa18436000a47c2ebb693d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07cfb8dac513a07d4fba16ade7411b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede3b432fe4d28ddbd10e429ca004f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed48e1f401914e61717fb0cd29d3e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097df36dbe49fbbee17529b5ab6332a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a027adab48911ab37774a5daa3f1135212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ecb59d9b658b07d004d6924cd9a24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e099cb2babb5888a4d15b2c7c5bbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c33227c7660e84c04d8042550a585215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2896079f05888f95824cba743a3da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c64df7f544902f2f23a2d35cf65e09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260cd2ff95891c4acd28ebd8e265da4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab05dee163d346de92c39bd0e1d2f7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e490574adb209d8341ffcf993854b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64742427a7929bf2c66bba391f3816f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672110396a1c2c4a27768db73666e7bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179af3282bf585c2cef6e23afa059b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9693a9c3f706b4a66dd9592e5af251224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88482cc9b382a79f1d56a43756c69e2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deac2077de76f2ecf5c93696a5b6aca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110bb8cc934f4a2e1a5eeeddfec3c64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f724d9ad1ebf61b6210b64f6b1c14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2baf25fc13b2dab72cfce1c008c560229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b4c96de24e625070dab675697963230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d436764db49c9c693c4d9339cc48397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd47320ea37e99b7ce363573137fe04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c8693845f1322180427c1343b8542233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79622355cf18cc8cde8457b35643c0c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f45b8bf43188759471957bfc1aec2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfbed8f5614ade1e9bf6d1a04a02ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630078ab70e92fd4f1f28df436c3239237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709ec9272b0c584e7bd7d2bc15db54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901267d564725b49f6e70b6b40cd46d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760e62c347a783222113731893f4ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4853c1a5f82198267869788839963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb5388799b6fbc37b46ba615951c04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7dbe56226a40abba7ebd2ce1539c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7fd2831d63282bdc96c2224a0f8cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635294da1b5804f68fb169e4d3fc6e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eae5933f2e94f5de669ed0d0b0747246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472351baec3304b809737d76638538247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ef3a92a1cccd6a6ae7b434bc64f49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4eec0654932e2183dbfbc8cada99a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6d8437b2985412ea87a373eebe45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb071e5774c83ad1faeb73984b434d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951a55657fb03b38bc2d661d0c94170252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e06848b042ec635de5ae4b8ebc210253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0af4f00cb509b27c1334377b19154254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee400efa6da2937acdc873651f557b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb876aaef6912d9a6c71d22ecde5bcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a691878761afa3a94052d3829d79f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb06b0c7207bd8560c364f035fdd04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e89d253693f14fdb5174e11d67c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65bdc5806f1e4c4dee92088520f53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee9eada79a906c4199a729dd9b79e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ff0db84c9223cd3fe3d14a954efc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240b86e86a4540aed340de242624bb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef30ac980634a8ba041bfea7d184470264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbace7d1ee8b3708c8d9bde92b3fb85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291adbbbc374c189be48e1fc2e72dc7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f38ac48f642d4d085b4c78a865eee6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202b9bd5118a10dd8990f9fe768ac1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d72a49062a99bae786c739046c9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810db8b45c3e06b0ecebbb521d42aa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd958c4aa8cbcb0e6f9016411860620271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a269de35c33f4b010ff7648770e535272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b9f100a4399c492962617d5d23c40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851490e1ddb89107234a241dc3ad91f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cca1026de510c70b812a8dd5efe92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e631e0a7ed5fbdd2245b8704a10876276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e51b2b6078e21898fed42005e65739277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985378fb202364c5bcf25b46b7f7a2ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1399fe9567e937cb1e52a780c868a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9c7ddd72f9d1934ce75eaf95d3ef9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bd745b7a226f217d63f3ab23f9036281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883945bd424ec21fe87155c6dff0d80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d9f02dab7e490a239599a4f11b5bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65570d43de8cbce85df46c48392d6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aa73dff26d1480e0624d352fc4e41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e28119b2a11d42e9e9506319de232286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64bd372aeb561b9b514e46395ac4a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab4028ea448462876127c0127b57dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea46ff2c005805526eda535c4bf555289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fddfbb6a99db027b87cf51069b289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88abf9b02c98f7fc0c2cfa1f5208521291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7e4b944cc1ca645cb9b25e013da11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04dc4adf22f3a69093b5d19f0f0d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a71d5882ff859d736cb2da3a9fa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de1f2717170ac64297dcbb50d658a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7517e5cb60492d7b1799b97f5fe893a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db90e774985ac814b68e56f966b1117297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb790d742b983cfdb90977c694afab6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac66968f31a739085cbee056a762953299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0410546913f6c919fb4df63ff6aa6f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa29a6e80a767a6341282c6918cce6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66386db4c95c6e435a6d4fbc13f7e964302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516aa567a34849e5f58b5c24f8046dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349a4dea7009ae85c9e4b219cd737d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76d6bfa825503ec2c726c90a78319305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cbd90eef5e0da9240028537761dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a49b210cd17e986c06abd12762bd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee329a08dd71d76d4674459090a98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abbb77e8f210bb958a6aa57e53bb37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bda7fc9a8a2d169c3741d5c8d2f29b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3cc73aaba3d5f4431fbf53ebabad4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14fbaa5c1de4df35c5f3ac5e185aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7c10ae1ebd5286e56fa0e905924b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4662b31045557c96d93368434f113314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46720d867411c8cc6e40f318318203f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb0b6bcdc72ebf8719772eb10302f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd706dec0a755f6b31da5ba997067d8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470205a974b0c8cfbb22d29093b47a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884690ff22421c11cba7249213d55a88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8200be4248641c2dd1cf84e31f28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea74896e380806fe89ddfc4c173e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996ff1d6cec7626ff6f9cab2e6e4e89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8efff46635130d22a84fd5ecbef3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe12351ab799a2f871fa6b6e3ecd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faf92d54ad01ee51c0d5d36a042dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34711f3af456dc78b2667b3f6db0ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ce372a5d3a9f3271b8a2bc3683651327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84c007e4ba83ac86986672f277b4d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac650a7001a58357c6a872f1494cc33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a11d020b7d7aa0466143a88d0bf9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b977bfd18739c60e9aa98e9d5462ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248b0765199336961f81ec17df6644a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1c6375237f3d868289f9a1b532b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d3e8dd57d19a05e82a5104c2fdfc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0753fed00a99fa57cb10b1efa17d6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901443c5febb1390173ac91312c4ca9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a0afbbfd97aed2fbce2c8bd04d746337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097418c21531f6ef419d8624fe7f13ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1787c172e8ee2a49fd2ce8f381840339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6df7c2400793a2e6eed0b815ea6ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac531a8a4bf7890693ea8761275115341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25298132d7b27d33df025a53a1f9ad2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f111ddf5803f84d341583e4b00ee37c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c1ef90f2e89a7055c250ff73b1910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7918d30150b139729a434dd8b534bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f07ef1ebbb0afe2d5ac7c077348d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2e8fa4c44dd6c22faea878671e662347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dff1cbc753f144cd4bb08406ef124348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac253a92d791d7e7829f8a81b2d24d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd9e2bf311d9377f1c3135290882cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca52bc387073a74c16d560747ca048351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9ed8edbaba5e0cd1bc5e81847833a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dabe85f76d725af12305fe19d604e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c4b27874b5d6092e840324e14ad8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938517551d15176224d43bb5fcb85781355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df8337d7a1934820e21c8b7b44049356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7368a0f1b3545f85b8ada85864732a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc27a7cc0bf53d36c91760ef929f808358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46a4cfa0a96901b02d361a896b943359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c200ba983cd9058a94fbb60a11191bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c997be06a4cb4e73c951431ee7f8ee7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df19c53986bcabf56201676788ce58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c73093485312ad33534a68d20aead363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f68b6f4633c7216df82937b8597a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8deea77f9b0e0274628e8a90a9c427365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa92eec8c65371c15a4e8860f03568366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91c437ff61082f3bf84dc2644029cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544243a382eebcdb90cc1c11bca158368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae1fe0853ab7b8a04080e643056fbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb54bb6f8397d6561eabd2438ab18c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04366c13e631801fd3ab96c5bd9b66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a2184951705069ad59af7bd16532c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaceb6eb3cc79493ab52134c8e3391b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffca8e0ce242796bef89a8c9804e33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ad9e44644e757172d06550f7bb5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43de0326520fc959737af49f0570d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a4d515ee8ac61177ffec78c49da4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7950f48a827da4d4d26a4029df2ef37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7cdc20b4d817097dd82104ee941d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678f4bd55926f8d83429183d9fec071380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d7a0e4ae6c8f5eb8352cdaaf8654d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747e3b413e150cf8b34d8727417096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b119fcb657fa36aaaff046405e30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9d635703b5af825099394292a2032384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1339f2cf44941a8571156cb6d3c865385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ada7e40a19407663ae3cd237dd1fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdf4331c084d6f1d5966d4ec71eeb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6004461c5ed0b3400a3637f2b7d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53a45b758bd123fc67d79aef98e7db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef07c5db20476240f9dc00ec09d69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57522dadbc0a427673672b3a5a68cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303d972379f43d2f83cbf5ddc57b990392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed321d64f89ce770d73de398f8888a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027af7a32e723d9951ca21d1d37077d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f1cf7b582c65298f9b8bb495bfe3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85231edcd4133ddfba4b9af9220097c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05a4dcb97f359f86306d1373ae9a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb614a6da6978e1ff177325a821a90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e35617a342990ab1cf97180fb2447e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b02afe71bf46173ad882eaeca40ca3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b22f85a094c1469ce2e69d792fc2ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05722254fde5ee4431f6fb8cce869a5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937def2df37b615522edbc9679a6cb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ae01f4833bb4b66d95bcd21474ec4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da39edb763452d00309ed7a1da3e83b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d080099109d76b6ec334ba5923649f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c087b4e10d0cebe3e96f4d74bcc31f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02812aedf1183ccd693e1c913cf6333e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb748bf34d1421b7174711bedf2167409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32776441b4bb0b61a8f1b8c0dabee2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318ae84fe56551f0fc9305d27eb1990411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760636587b6d3d5813a2beb30ec9a9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f09674d11c4eb0f3b19c4d9f3f9e76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d489043c580ebba34e7532546bdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a11528c63b22b3aa3da7d014a6840415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfb9107baaab11c622504be67ca1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f697ee567928c04a2cfe02c0e1c32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5a367c44ceec571f549a93c7d6c5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba107a640930efa964910957ceec77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f78600b1b82e0426c009c073d01c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2291ecab3a334d0edc5190c11b37742421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68210a7401bb08831a6cc5b6f16d4506422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f428a90fa719d0b2ad172f62309bdfe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c8c1b84444c11bb399924c1bc7b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05f8aa9ce7cfdacddac8ad42213ce3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d9475a34377c93db8cea17b99003c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e557d4093f31f1672346ffe271de00c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc84642a993fc81528335aafbc8d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc608389711f5c4ead09881f5abc4d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558d4cae83af8b922d55b9668a30ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cfd9d2334d06f1b12c9c150ef60fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88ffbc5a4ca01c056bf25f69f2d1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9bf61ef3333d03523e4c4a0095e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8ff4b7be4ac782e322e75aa603d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fb1babea6a05f632d039d994fc18c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd865f43c88e194e6273a29157b88e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552a06fdff23928fdbd07edd5ac21af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3cb670059dd14317f44b31789406b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e749eb2fee42b72b1952884afc278af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132791b09b37668f6771237b8e6179c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e85afc41154fd8f60bd8ca6d0efabe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40501f6dd83514222830d005d46f0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fff0ec73db9816d8d6f3fe40ea971443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e853b95ac45b18134a89d95c8192a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d454f49fd7b34e4374633a7512bf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fb9a90f52d16a1a13b1877bc70b35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1f8779e55e95d869c88a62779f191447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f67dbde43920627a357e4cee0026448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abf69113e6d7188fa17e4f7373f2a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab388b212de65d27270c74c350490f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd805dfc641dbfe0e7bcbef0b9bbe9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e7ab035edb727a94d5059570a4205452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670ce78892f411d55257c7eeda0335e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792955c1f97c03da195ed3cac9df4d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41519fcb3e00672f94000063e36d2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aa55f2fc77279d645499ea81d7a8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c590bb472e122b51181785a42ae3994457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9753e94e3ebdfa6c96b998941d88f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397695f287382422fe6eb8654151f11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42d9064cfc31e1cefcc2b4881b7dbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e0ff2836204cc68d5c1ef81945c8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2433b4d19e5ab8e097932c6b487678462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246276b6fa7819999fdb5914f39b48bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d486602c20477684ef898f5fff6bc7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa021f2c3a282ee336d559581a1b643465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66b0ad096015c258feffc6420d3cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1a41900e72aa38f1d2371d6c83dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beba7f5a63bd03f1595383e98c8ea0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99913c6d98f2e069519676ddc8c17c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16049d1b3a3f8d6264c57b3db56f3adc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715e69d8f3fa7b5d730f66052d2de2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc167f5ec860ff2e4845b6b3416d2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50640f58e112855df02c1cd1c7dbe9a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861650bd952f3bf149ba546ab73e1e5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a6494719d3856d8d891019410f803475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43846562cb5e50b1c71cec05d3c8a8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc726287e96be2fae6219e01cdf1746477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e94b8d2bd89900c544f481b754e308478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff58fbdf1d85a2288a65f32639738c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89468a2ee92ceb04efdbb4fddfb29623480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff7ebd08a432feceb1c46d2f0fbcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2235167826fded9a8ab595a1affca94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b58c107181ce45cb1416387ab5e8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca55afe3c1a6a8aabb9aea7c8b85e3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c76d264a6b5bb7f4b48cc169b32880485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31dcb23c9b52b22fe6e205de4b7524486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ddccd2b48246d789c9c83cc83e814487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ccfce7a24d804af58731d56feacc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b2d706fa16a53141f21b346ab4369489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44b1244ff6ec2ed8e91f64488368ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1787111d4762f3ee9d9770b3c22064491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998c751474ee1b96ea2b7ae5373af0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3844e66b64317836111760ad43969f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c7605a277778bf9e002fc607888a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5368e534a43b538f352c91f5ed53ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1e60c32bb34cb37cc47034c43bfd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904db9c7173625c26028f1ca618f641497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b164eedcdc367e7ff23aa441b98c55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e938b74feb487f3f84c84c2ca3f8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a651e49bd28a95c777c5bd2fc36a457500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07090623619b608d10b2e5037ba53e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb791a7624efb49d94d7f02187976d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a1cd704eb11c98a0ea96f76a0215503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c32ca4bbe1b4f7cff524bec125661504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5054637cb898ec7951eb37dd9fee90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da5b07749279f22e22fde950eebba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af061e04d70c94fa9868bfdb60dd3ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db68b288f8e7294cc32fc0b2c5f0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186627fea251e173f6a668a8ad49b032509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6137279f3be727e399398ba0b1ff8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372b75977f51e81d7f555679c11e54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d3fe459285f3c258e93b80557d338512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1a35757a272e076b364fcfe844d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8a9981aa48da2d6650f1266792aae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ee904b88227a0ecaf29201068934515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39ccddfe40d82c2551b060c85067b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364ac5358480b070142339970856b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244a0fde983b9413581c1b75433e962518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4744e4e7c02bb98f9c8f709cd3e7658519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df5ed4fcb6337c616630408e120728520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526efbc18b84b95b820ebcdf327fe371521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008cff13ac3047b6eec1cc5e1ffd49c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777aa47616428e0865d92ef3816858b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b5fe165ba1aaf7f9539a6aef8dc8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3a2dcd580c8429325dc39fd842a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dd62533e4c6cfc00f16538e29e228526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da40b7e73a5e0c23f909e8d5616620a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb25a87b144206902f583f0105b9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0101097bcf08035b4ad0e37f1cb105529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac542b4f245e10b20236bf37994d268530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e2c7b1b669f59aff81765b8a6f70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1266d246987dfc4502756a666cc7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab444dfcdb7498faaf6e3ec7e52b8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d8c02d60163e85c18ddac23c1bdf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965859c780d2b9e62240cb5a614e583e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25970a060974943ec76f2645e58a273536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11a747186260f0f47bc8ce17b8da90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81a0b3ce27892619c8d73c899650ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55df6805d9d788586d7c0110a154f6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe34fa3c4d5a5b388049340ab7d232540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c87244b70d3cd4862b43e17e43aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4358d9f870a38a517bb8b7b135307542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106675d1345d5c3565d0477fcab11706543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b21c757dfd85e702e3d81d787b31c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082531df65c1042bde7134ec9132e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346ffaa96bf12df43f773bf2ca02ad2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e9844c13233ec58fd87f931582afd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f18841440f5957f82cd5cd0a9eac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51287985039570cce1411bb17ec0a25a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4382cd52937f0ad8144399ebd5306c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66703ad59dac95f91b80c954a7eb816551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764c89d29deb0729126fe6895ba318552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c22512c663a0c2c49a51897e06f93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447e8813ed7b9a9f873041636f866b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb793b3fbd6e31f107423252434e610555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23199c19e67ebae8ffe70931faddb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbcac1246155c0497e4ebb48d67bd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30deb679ace6074b8edd837f3ef8d3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680a4d9850ba02a040a681e6544b407559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b6186a11498ca544f3cf88221267560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef54ffc1c0ecd6e2494d4b72d865a01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa3f1d3e876d5fde8394b45c965c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac709f971bad2f27b6a0dd4f22c0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e11cb29ef754dab2fa89608bbfda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc499059da138c3d38331c646918d54d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9cf73d6ce1ec176608ee6db6c4ee3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64eef2711e2f98ef6907899f15456a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bb23f635eb2b5a0bdfe4d9aa8c3f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b86ca1e4daac9ca8764eac096518f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa97a70c18c5bb19b6d58d74abb3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4a9f5140f80a2c7fd500b6775932c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd47d287174472c75abde883ae8370572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e4328647b96928b727d10e04fee82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c92e3aa9155fe5ce9228cc5421bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155354e63f2e8c6bf7f1004b859a5f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daac02b980c0cd64e5dd9888cfa8f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf965052fed1141d31f4afe9b18076e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba050c9cb9c7d6158a155779903276d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335ecae9a932cf0c28672942a5c7f57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459d5d92448e3f320b021418e0da4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244afc8e32edb87919e9d8baa4ddd082581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e0c2bed888d0b33082aebf27480b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3c87b5196719142dfe4b4279ffd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74182e8444d28a431461059c39c18f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057be46861e48f8b1dfd4792b0cd1f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf1d7437023cdb490a1fa3235af02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000a041253dbd59d068e72724ba081587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8bbf18254c4cb8a2e396238737d48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca732096c12b29d74871da529e5a492589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a74f821f5bfbe63c27bd6982fcdc49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d43cb5c44b6e74b2ef4fc394f8af1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dcaa346d0a4a1b81ac97a69a58c96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994a7d7ae686a0c788bc59da7a9a3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa0e31f2e80e76c8e377c59def51e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233117b66ade7ac2e956fee0756caf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a6b8a3f7b46cefe5961d1612da4bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890391674d9ca356e24a98177c367a1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdfd9bddbf8b6313c3071076c7278b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5805e2b398ce306924e1cea6624bee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb4f2e5c97099e15e2ea30f4627d6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d392adc47fb78fa72a159b8713703eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b250c45a4b9381df1f3735ec16ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd657fa077b8535d35592299eb9e21a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a3e01202b2141e97cf09223f042d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ffbb59b1c3104cad511b6cc2952c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb778c1b9d049d56f2d0c68ee7eb5ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a35cfda28016dacec10ecee32795607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de4e78c4825390d6418f02992d0858608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f83f4804349bd403565a645e03c69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89231f9b8adb525a4e37708dfbebb04d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b273eaf38a0ac59dc6ceb482dcc2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203bf37d8ed0945959b875455a11cc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9517320669737c6769169bfff6480613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727adb4e4eafaa603c4a2558af38c389614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a19edee001da0393ab9abdad7c658615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cd6ecac1a7b191946c04b8e7c0684616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3f59e2f5020fd263d87b57fa7e2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac7244d6a408b62c324a1672733d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed023f739dde03109be6df4f8401818619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d19e68db936183cd195d2fb2d2152620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7fa0eea1ccf6ceeae4056089b252d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a01bc8aa1181d550ab0084e78c0607622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23011efade5f62a74c71b6a6a99591ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a23e607aebe390f17ad11540270f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31febf51d8130b012ccc715b215c2ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3089529fbcf406b7ecd229b6c0cb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde137ea5993a4a6ecea899b3eab4b00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a199f034ccd18c53299644208d04a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d65b86cb01dfc5ff8c6937a18de8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e988aaef8eaba455bca09c205abb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea2df462d19d241afcb41146154bc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7caf22a9a542fba8d7d5e56321691f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd816a34a45bf587c61d94d6a5a4ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8b83b5d84186fd17b949f94f38cb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d29dd1a5c869fbeb08f442d421d3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc4404868a9dc9357b7b3eb7d5edc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183772333fa6502b72f0f63e5e6ccb2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33434c4a56f6e3314355c9349afd5eae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe190e6441dc1c65f599a8e62794409639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c39e2c2000ee27ed2a3bf385b7787640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa5ff6b32caee1b80f73163e76de28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a04b271ef2f0d72297a49c82b9475642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d41d0e06b4e01365846f27b066479643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789fcd64a162d277d5f096b016acf3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d741b40fa129423fc09551085dbd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912ad24f4a38c9811e9fb2c994014fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38107d2d6ebd9fef52f87178e6b7c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e949d493e0f7269c7379bf8abd0ab4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b3b4c0004f7179c79f67ee160d0a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950cccfc96537323458ef418bb5b4d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb5b9a821e9f5e73ce209d8000e76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9019c2806a224f34e8148dc80a6a9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2388ac1ae02d0f3437b7a4670bc9f98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecfd86d374a6c607a3de1253a422f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5675f182826081b34499b9499c21862655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47613cebc93b39563dea99487f261d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aec07099c72602aee1786953b5ea4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e004a1a862cd5da890d0388d54f3b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477e6e79adfd4c742c0bbf116810ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e9b91ab4f65c933402bb0d4efc1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331ccd41f272d759ec2e6b9474ee0de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a0795f38d81d186edccfc2f58bc23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0ed671d61753984eb7b48f41a5fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a470a3cc0a5eefa289df99e1181e3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb07dee870d1ff5460d5beccb749c32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526df62b3eaa24b74e95bb41e2ef795666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeebebfa3054fdd506823e3bd399b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665e91479c128e13c8262b3841b956668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c3e98b0e9c27349a144d5d0a0fd5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9c9ea92ec106276153c05e1cd13c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaab172f0b5afb12d73f0d87229abb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42fb27a7fcad21e47b18108757dc90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50880bdc612324e54b2cb9ad246091673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeceed136d439fd6b66f69cb05b0f64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a4e05b71edef29eacbb7c09b0041675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf812a89629a43c3a4598709265d49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454df7830f870dcd7cd5f259799b67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979560a8f6424db6180b5341772b73a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb39484cfc210697f6fd42bbded4c4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dc19b6449d4c517dcb9053ad302d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e30d9b3ca011241c815002e33f108681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631caedbd75dbfe252f4b35a548c9e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5e3f81df846d7142de7eaff4eab16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a574ee360564a3b7f6fc419370dae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92ddf8a6dff6f4dae16b88d572da1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371752a949b27bb47b6a21132888218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714bcd366e953caa17d8436a605c9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81202d16b4e7f308fbcb077145b27f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1254cd1fc5a14d270a336445427b86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70734c921fd909d37fd8094b290679a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bbcd5c0faf30d7b52e6ecd8c48b86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43325ba19967e2fad7b1fbf85cdc16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf413e91aa4f35ab8faa83ac6b3bbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499111c477a4b5560136c10b0a702d6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40dc81dd9218838bef00b373b7e664695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2154bc9bf658f7275bae508bdb293e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef69763ef52b67ddbcf1a6f1655a93b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ca6bec2c00708b791940cd61c9fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007aebe4d4018a8616c7c17af833eb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876644e2b96d9f736cb8015c8d5844ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b78e51b2087497c6a3122f5f835b99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70492fa29508876fd04111a7a109f05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eb4f6348fd5b06492d922d267aa56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d758900438136354db8ee3673a866704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424f367f95b09628a5cffd83b2eb6bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dbabd541f4590b848f871754df13e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6804cbe566d5f693a310acb03ed921707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2cf1b086c27e2d7dfc34715cd8633708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f68a60f890d0e03f707e0aeaeea7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a9e05a84e3c6c0ad52af5c249290a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1673459fdf9f852a0bd47c743ecadf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c25503a3a7feaec88868e24d13503712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e8f678131910c56970a3e7b59af74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64db409da8da50597fe2aeea150bfb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f553ad0e0b20b98c1df27c1a56cf65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3316dcebd46b16b823084a98118ee4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc455d5aa3035d076e2177d74d6ff0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f654b8ad879505b3d92ceaf08ca61e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c65177e9c40b4efae79b2330d203c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780740b76fb630da31941013514d6ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88a6a6ead7e78dfa70ea4883d1d6f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eff0933c41b96cb00d99da49329ec0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55305f83eb011e14895384f78179b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999a474f419ddbe87ace06c0220e30b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff55d7e9318730a411068086b673d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210e18043087c7fd87b82249ceabe6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2f46e4349617bd23c490614ce739d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77095ecf2f921c928aeed18b84a95ba3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d70f303849460544817e40195621729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ae5a55c0f53faa474783d213c1d4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c946316e0034ce5e81b5a90f25bad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d91ad8d077adf37121c2e1f83aa239732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba72a99eb8887e450991baa075660733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db54a4a4f069e1421ebc888b81feecf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cfffe6a4bd90613f73c139fac04d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff06151da3021ee0c24f1144a2b533736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcb335cb0bc7b19f9989098cd134dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf80f2b7824ebf1fe007ea6651898c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51de67fab23c043ceae49e52f6a6ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd621bd5d43bd8f4988b3a0e06adf267740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7c3b8ee13f7711f1e4d09145b2f5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc6912f1eb9134109598d5bbbd47ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054d1aac668682697a8d5f666ff7178743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12c2da70f172e5cfe3fc54d94b269e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148faf4864d6e1b3b029acd5c085cdb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5f19f4873d3738a58bbfe3c46b55d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8c29d79723714d2ef06bf1f58cf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d914961d4676c7b465f0d1079f73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21848e23d689b7f35b6c08a36f83349749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d909dfa56f5848278a42edb80a1768750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c321f51831748a090bbbbb381a693751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a423f3eba7b73301e3b08f237224f0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a6faf5604ea5a34f17387a912ff3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf84196a4445438242baff7f45d211754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b2ac79b4d884de8d63fb422f1ad75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e54a37a5f9685bea69bb5263e2970756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1d080553b3f40b00af6f561b68346757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0805a72c4935cf5df405e8beadab4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd6add0737b353aba7fb501dc5c078759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe39c05432ba5e65657b98bfb40f9b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b68a84138b9746d0bf11e4f68735b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59e21066090e2195b60c08d697e9d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97023e03cd36724a1b1d6fa122a007763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58410384cbaa3d71cc153135baf3230764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f554bef12fd2a4251adf91f059b8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff3372834e6c3c6da5f3d90cdf8973766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84399abfdd100f17115f3d5ae8bd4082767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87559e1274082740579c993a5822e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d253227f05b30f991aea6445f3f2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a9159fa36a0d7a1537e081c692f9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c0ac7a7b05bc6f251d0cd83949fe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db473b19c9451728479a7f569f5da7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea9f5f3801d030cea3b26248ff8159773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df88405d6ed163ffe84b32c0e478bc0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d13306b60c7f6c4427686a369fe58f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dd265d89e2286218f6d2282f38bc0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f009f2e06c6944a222591286118165777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0d4008e5fc640c4e7523d31fc08b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2aed444fe564e407998d550957aab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935d056dccd2cb245bd2c1740d50b5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558afe6af344a2345ec390f5cff01360781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b601e741820b2f954b79a56545409782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d3cfd3c9865fa19c1247bd3c1dcd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b359f431a6c142b5fc030399b1d64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b8baf306b0a6387514baa61e67d82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda585257bfe1b02f79808c45dd7fdd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df7d8709c59a89a636c1bfa2366ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee741e08cf4b893d348d95a7cfcaad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b16dfbb319553fab984ea98563bea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf7bfca1ff4bca1e764f8a8928c220790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909cf2b10151c7fbcd6919cd5f266a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69e26b07db8057d700660c8fb09da0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491cfd20339e2784273ab432ec35578793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945d4456349ab34cd4ccd7137fa736e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216c451e6a2fce216ddecf2ab2d793795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd4a9199858d16e1181361ce49242796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf036420b60ed7d6d9eb0afe591167797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9291cae06f39ae95ca171f5c9e3f2a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a70e896a36a3c2064420b47ed47470799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665c4bd1388a0a410b019e4cb9dac01800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7638d8330128e3063ceb0ead954e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c2767833144cc0f7322d8d66fb3d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5f5feb9b3602ef11ea2d5a484d0f5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63084adc007a6ebd5a9ee04850a9f36804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd150d0fc443b0a24c6d17c4f2e715c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a8b83475fea70ec8c78bb19ec47b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b7fac6beead1158c433115a34a4c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba0cffcd0fe8702f30478dad3c775808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7cd53ce424fb1957786c88759fac8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80bee108025d89c293aed65f064069810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8810a6c618cd304c7a6f95ac8293a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d32f559dccc0a8ef710fa3dfbd726812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7410fa67e9cca06f6a4806c5ef802813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f96014534d56642a0fce7fa42918814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349316ae32abc7f6a382cfaf96bccaea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0130f532c1a2ed69592093a017ed0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33dc6b431a3b849b4c151accb80d1e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e26d1a46693589226e6aa0a05d2d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543e9b6d02662f8725c9e44bc0c3a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bf621d6ef4b11519dc995cd77c70820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfcb048f419e68603833fcc4404ca3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfe077ec929ba2fcfd8a009423f801822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3519e07d93fc4504f57b7601b6b5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537b11431374e8b5f5df4b02fc961ec824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f30e46f1ce1c3d4961a7c13eddac3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ee53e089b2d060234199c261eb01b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87763ee8d490ba95d05c4777526efd4d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b69f480bdbe4ffc441a2376500db40828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d41e573eda7072d97a13d030e6ece829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d06795df415ab9ce4cd5ecc2a9f89830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc4af110b25bf84f790eaed8aa3518831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a382ad896a258eff61af574b65ee5ed832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc5f23c59589a0ffb4407d8812ec0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13fb693f42cde57105ab329cc625c2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af0b8ba112f93caee9f2c8e0e75387835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf55279de1fcdb771a487342235c86b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a2b42361d7f34fd3dbb1c66c9ae79837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356c79c4070a754148ebc862cc13807838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe048c6b3127e9e064790896d88bb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076aa0797de7f1111f4d5b633d048a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2ba44002ad99cee978f46f20c524841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289a0b85575480dcac5d0a86a0c214842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86033424bc3b8a2a7292b8d871d7fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34113766b2ed627d25b5d935206957d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4378dde6cd078d56019c1d3cce9916845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12517a335c516aa9b6f5a8fd30c3345846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0d0277087c9a36944640a73f53a59847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c1ac7bf38a2baead69c87b9ad5e0e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b29fe4031d1230c5324b559c8f3c3a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c51e7cc0e3237cc1b6766d6b1317e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5cece0b5db74adc41fd6a5a216182851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0424910ab91ac558a40e7430ef17cc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ceb9b06421c4291644dcd016b5583853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748f73445cc01abdc90617150fd512854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997b77e8edf8fc7561a2b2c5072d209855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa997b22c085bf65a81bab8a367c26856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06239613050f2b283dd7a548559e4c2b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f81e03879e9de8e826d9fa25bcfa9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed9d524b3e15c487d24ac12e9d49a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba4be982253d3821644a0afb205dbd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f0efc570e8347549ebda47d25fa3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64586ec8b86e3bf0a7af8d4f6842b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34589ca000777a4f758d232c56d4fce863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bce12d6e7b6b22306571b025a938af864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6ea35b22e90bafa2ef8f41da2d44865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7224812f8d58674ba39adde9f4b18866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae8c1c19590009f83998868887ccce867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d171cf6c3aa4cbf0593da9ec3967868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d712acc8f9ef3b9a5b594ddde985e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997192e9b2725fb24e2666e7f73b112d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21582840c0e1bb0de5add4ba6682d4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d1e7975d146c98b5e13ce861a795872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8ee9802f8fdd922ffa174b75a9d54873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6b5df677555c0ad49661b7f1c3883874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43522e04ee6d010b8b99e7900fd8fdf3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff97223bf298a8521762c6c44244e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47be7c12f16570b5dbbe3cdd385374877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f00d05d52b6043d65de98501ee72e8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3769bdd8a7e508578f5ef12c7f84cbc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63e0140811c7ea09ff3123e0ac12ae880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c37a7bcdbfd176feba175fce8298a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f2a6f5c3fec4f19be44e28ef61ac882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca717f3444da73a10afe7b61c1f0986883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b109a23b285960833da68f926d17d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553ded0150c79ff4861df9a54edce04885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16727bf55b74b7e08dedaafb792be9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603404a53f79a407a77302499cca1c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7763f5faa32f0fe6749427a2fbdc7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2463d0f686b03c6b12e4ef5abe9d929889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cfeaa40a8f74c9a7f8691e0a10bac890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950273ad670f1889e8045fc0a3cfb106891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e25ab18bc236d865d629e20918354892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cccc36d137476bd7f36e41c995b04893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad3870244f18d01574eab81a6265b5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d7b8626337fe613f53a70e54a020895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0087405e839972340ceb608adc4f4b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef6fc9c90bb2b5dbd42b63f2116d76897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9efb1a1fdacf00e5bf29e333ce3b6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976cfe7e1aff1713d718a17ba3edbd4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8ef7c3a17a954951d017c9ece8256900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a5bb369a15c97d7a8aa07b909452901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3bd960deafc78e992cc6530c9bd47902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34c67caacef1ad886820e12098e5a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493698ed050839ee4d72ce5172c0749904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c0dc8cd3b6c4846728547096986e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddfa1f7ebb73ee5ab818cf236ca653906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6410df28ac6112d9177a2bbde6390907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a92e0163ce0c7863f87b5d4cdc57e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4e892861787df1a221508697571f8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ab5dbb3d97b7fa212f10b9c20c26e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06d1f76551de4877c89f6b0e82307911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7688d632fd621bfeedf73fc7b5ec2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135efb1400c60967fd9559887550c8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f8d3ea6d2e39e0e3c2b52e3bc41d4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584514213d75bb90211c249938b20cea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ede13d81222c072924e1b23306142916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a529110b25adaae077179c4b370d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff144ba779ef0ad08c247a30f6cf8b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700e92fb58361691cb737af8ed09458919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51d7f83f3f88faa0ed01408f451934920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34685fc21409ed5df8aa4a4704d84a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2bd2a527fe4c7ffab974927971013922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a15f0dc46219bf3c8bfd88ddd491be923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f679bc0c0a0fb68f4f43c2962e668924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574548f7a0278c5d10ddc1c40a3723e2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24705a91822226ac4cd832a5b2a5d99f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ad22df55af77bc3311de58a247015927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541a37f7af02cffb37c6e19471a2eff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51824c30b54cad6196c55357f273d5d4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab633fe3ba14322789b1083003abd77930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30ce0a6754b4ff99595d9c2bc9fdf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759e86c931809d6f58e9bf36874dfe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332e7d40949a702afed7e99c23ae5e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd96cbf7ee7f693cbefae9f2bfd4cea934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689affba404042598dc59f0121a7e11935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eb880325ce9fe5a48fe9543d8f174936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba00fe7460531894490eb8c634d2fee937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cb01e3f3f1fe71de0d89df9763dbe938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b61371e8d00d35fe48d4fd56d7299939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a89585689ef22303d53f46c98d223940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a329053251491aea24a7f0dcf899d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0c2b5d45d6e4eca72b52551450d87942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7547bd5b1f7041254d05b7a989b21943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdae841aad670c1832fd07847c7bfaa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba472095bd763c8611719aa8d24864b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58cf01e896567e464a96bd373a33b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3595544775240bd1dd1b0693c706a6c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdecacf6e86dc878328203e04fd950948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c285c985387c3ea81439f83ec15a11949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5449997c00e622151037cfa907e5a1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade2fc5111d06c06303239f56bdce9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882478659ed433e14cd051af4ba2a3b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035155e8f16f350d0225b5009ea8c2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dfc22b5b30efae7fab57e6f174ae7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb4f856c2dfb8bd77c02cf9a5ac6d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e58bff66467a09bc18f82b2209bf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1537068d4c705c6f635aaa3869a4a6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb979dd6626f688b110d3e12d7609e4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28883961a52055b0d0f91799721ba9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec56b6676d831af93a3340c84c5f11960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f0a0e84a1b9ebff6181f9cbb004d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccf14c85affeb6f9c37e913e23cb2b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560726526bc7f0a68824156f93f108b3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f230dfaa4b7b56daeafec8f38605a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fcb2a1b74d903ace65f953cbfeafc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a06c83928b36047af20850073ea939966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e301d3180357903c5cccc005510fa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ce8fb335353d4f24bda6880b45c05968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bb836d61035be4c440f7604ab0798969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812bf0830ef792f1886ed3d6f4b6396970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee85293825b48d2771db2bd7a1064f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a37ddbb0060efa59afbd45a5b510972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e8d68f2bb43390f0a5dc7a060d4a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e229f97b1afb0d01c2c604dfca32a6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821bf8d63a9e440d9ed2147bacd32c4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759481c405b965b196741d406916b5a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9f89692cf8afaa3e6097b5d86d23a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e78103bcdcb73d5e53fdebd778d6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74781a197dca9bbafe6131e381da1bc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2afb517eaf3bb05e8bca44d656b99980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111dc69a5ff8783c7d8dbf704a89727981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4d03a703a036463a666cdf015335e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa2f09039949af10ec42f81d6b3d9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d37cfcfdb999e1df98dc6a143c44f6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c0a2dd7833c82d73cf7d395b1d39985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9f2bd25d350b26cebaddbc145cb5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbddc293d2b63a3feb1d49cf0b8d70f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8b2651b5be56b46a9768fb376146c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81daba687afcdf4df84b05fcadb34989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87764763919ac369c39e8e5ae06400990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc19dc3b7cdcef58d71aad1773ad0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387616ce5d3a06bdcfa1dfecc777160992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fb34c41624913324ebe53b5cafc17993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d73ecd1ed0c7986ea5f4e5546ee40994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e8ce57bcbc75aef5174797ec7b6a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d48936fbf59573d6c6b02599679a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d83c8f76abcda19c099dfc6ff5d3997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ad299c38f4f3f9bec933061e16da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73781407ab2dc87ab694903b2e7e36272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b495a4836a57065f2cfb538fcb61a683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c94e05608a622172710796292c28b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa75522deb12efd2ef1d39faa2271965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3d768d0cdcd2a29c57d5e45929e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1551f570ee265fbcb7644f2d5b4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d6245714de311c9c2554daf2d6438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e8636ea08760ed0d4881c0450e199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306e17e4b00528623d4c73f0a135ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad153302c41b22526f5f93a2991c8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65d5e175460772cb399c9bf261a7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a624d11e9c6f70934685785327c5df513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e6fc67f560f8dfc874f26580ec4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a19b69179e1e866ad7e78cdaead6db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45bfa15f5f1e2dc3e88023752033d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4135a02326d14dbb34dd34c4d8aac6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791638675ba2b629f37a8d5645478dfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34ea14b7a138081c968ff7ea919c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc5893f51099b2137fea4ef3a343ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fbcfbf8c40bbdc3deb93f85c7394c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1158b74b4dc9f3e0fd277de2d587922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b54feca6675ca30ab4a504bc1f819b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1e9661e8ce43d9e4c198ee022820024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d3ea230de13c756a8b77e7500a9bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dc33590f69080afc13bad950598cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f838851244ffc15ad6b48dbb5eeaa2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc5cdbbc32554c34f80cfd636b6afe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f67c18d431da7382fb004fdd15e6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a2d0b10f157f7ad34c227a17ac2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb716f2d8731d5fd4cce43278f3e4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483508e967625fcd5d0132cfa19eaa6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347353deebacff5074a67157e814cd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad0db9fd6b7d3aa9a6920022700a9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18183d981112785179cf79938a25035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb0caafc9282e5da3d509f6cfc8da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283195269e09ed0bc388c51f1570239737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6b2e909ec34b4673dea247e6d774b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89857b2948920a927fa9eadf0cf67d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07246bfd2505c5f00dcdd252f0a0e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a10b852a61a1b23be45684e83f5c1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f46ee223037ba557cdb322e4858f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dc04de2ba45de89e9561413cc527c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63cd82c5b0ec80a6e82027c108f53944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b0ef85cba6d8df75e5592bd2396c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db54af9dbc3bb6b0d9e205c507d8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c88c51609b58bde7b01b9dc5434ac047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904a857a86373f216a55565eb5dbba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12af601f71390334534b211e500f73a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ab1ce084c08ffa55c7ed4ad8a766250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7e1d68a9edf62fdfe3627727401a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5eebcc6eafb75c374b0c5d22caeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaa55b030521fe5e9d79a2459c040853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f075efb90b14181ea6df1860db553d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec0b123a6843303cda9d0ba15cf4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b724dd3a731eb40063506544df25656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26645a6c25c88f347148b96d81b5f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2123ec1c0edcd72e802abb2cd9b3fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbda0c09d679f6adad8d43672ffe1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104dd55dd5e1b8984ec105f41020b5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac7de1b2454c27e47198b33ffc9fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c38bdbd25bf3b1cb7229ae67ee7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c584fe06bda13df195d66ad04dfc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65b020815bfc2bbce912e445fcc7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badff9f4c35d6d2aa41631e39ae9073365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ea115695db312ac0df89fbf86fac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6b878ce6c7848b6803f58271998ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b1a4c156c9b97864cef8012d5ae3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63a4ad6bcd7fe08ab8cb1c86d34e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66141bb4f1b250fff12dc207583b27b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc88e306d46d73e55cd6e5f5569f06271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfc05066fadabd97509d00f44af6f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcba513e1bbc822ee072a79d8f265e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ddbba57d211e21043e11ab49bc8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d0123bf18699ee79d0c9c77c28dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf5768215faaddae30c1b250dfb5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadefeb71e304b522894aead62bc06c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ecab615e226a173400a213d9b82078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194efdb914c5ca939a768c4cfb8d83c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75457e3d0413d9f527c6aa762ed7fcc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ef3becddfd48db8fb7b182de650581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199a9b3b2a25891d60f99e422aeb29582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709dab7241111bd8a1625119c04d95a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039381e8cff98fff4fb8de2f176bc7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318ee886d528c27daa304460041b38f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc866ce0d00cb9cef3663b4676bbf2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273702e549e17fa0de35ec400364131f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e987d0643abb04070dc55b6acb9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaa68b4ef36f52ae400699964ac74d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66311bbc6ad50547ca24224a10abd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee8cc6156a351ac7f971cf6ada3ebc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227e6f06922b6724e3ea702b14d5bd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c56ba452481072a2d890d2f187fca393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead9b4bbbae42adaf37260352c033294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe6b14c204543505d3273944cbda1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cd902b117374eb233a203c9daea8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc25bdaf3dd8aeceaebbe0e02b57b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9a062ac2076b9c4c60c9722253e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaccc957657a34b6bb6b4bed74fbf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df438040f4f6219f0b08a745f0d1f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc79a0aa6daf4535b3262f3cebd5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997128d32d591441edc85513a4e99cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ad277515e2c0d98473a1cdfc541d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94e23e7cdbd7b99332e3d7d726f16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40970ad21ba7b663875798e33beaa4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe113f68fec8c091f2cd912959c2fb4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cc15638eab731f43896515cf0ffa6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51330d58f5b1dc04e86e954879087b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17830153cdc9701f0cae6002eda2b9e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e34be5a91fd4e0764dffefb3678df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c04a54d6fc198844dfe32b3048cbae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18d0671adc343d7043679d3734fc36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f61ad6d7e694189d7e2435b3153be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bbc091fede8f8c4d938555caa21d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9dcacd05cc9d9205a5a65d344ae3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d6eb53f7aeadc15ae34c2c6b35ad8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf31ddc919b9296ad114ca6ad273a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa29b5e385b9a67d3bdb9d5f9bfcf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f538b753e29973da8ac11a7979cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e4c47d59d94456c5483b0cafce378120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7f4b9755d178aa06e26bfc96b4b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549681c244ad24571b2fc06d2ff64df2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3452c3c5472e8b02e96a1d38083f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0beedb175a78c6f0dc9e8295dd37f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e734556ef275892299add35f8732077125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717417aa08305e1415d07c249751794126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94741a3dfd55397f2a997deba9a190a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221fb3abca730f86395d8bdb5d6d52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395d68d4abb8f77c19c7f6f951a4e9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b671943e7ffcf3b07d001d47efe70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc8fdb061c64bf6057110690b26df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f78f14a7ceb82f39f2f33b8b17564132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b443e6233b9ddb299914b5d9cbe5f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fff5f08968cccfbbaa93970d5d515134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793420564d8f6b681717c430f3bade4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb913d4ab3b87550027f02cbce21ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d04ebd54ace7505aaa43a3c12a7585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6820ff3cf83d85f4f9d97699901370138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50316f78c2899d163e5ba9af48534a98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6975f27070056aec1f07c4e2c367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff5cfcf632d52cb6766adb770cc577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96426c8fdc0f102a259c6feac01f02bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1436c3d565ad225fd56b51af2590f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1242d8d0f49ec1eac449b56e118ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f68db05c155bd59d9db5c612b308ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad032d0c1cdddd8bb387e169918b48c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cb57dc2f4c1837ad0dfdfe2e74655147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd66fcd7235e9bac5057381c829716a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3aa2aac78d2157434cb4babeb2dd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8df4b5ab4f008da458af321aaa573150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88cd276bd7bdc73a326d6b0fcd4cd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e391c8ef1eeb769ebf0302f346da14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f87e3f054a6211d54f79c16e1332c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b6f6f424b9f7592dee0fa58a70c82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c318b74c8b3e848377591cb261a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619225fa3d2b4891c929f10e07ce602156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e98d3f1bb7e160a8ebd0b2c6bb55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e431c17d99bf79e75a556c6aeb515158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67de75172f717fd88a0d7ef5389df4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e7608ef69a6df1c475ea5b9e1dd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ea308995e7d926c33ce91e97d68e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae15ba02c1c4e1a1c0526d923f26f74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d75b009c79358160a63ec1c9da4096163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a54d57c13490b9a002c84958958a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b18b852ef49511dbdbcfb4fcd0f42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc63649c592590d0dc2f09b0f2fd71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b7fcf37fcef0812f7df2e965d423167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e40c6a1a15acafae9547ac6fb2773168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22323f8d6966574bf6403acf2f18a124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992fbbd869410826ec7bb49b65eac9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a8c1cea444093a71481814e604ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70dcc103987af7decfbd0d845379ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b494354ac4080d4e58f7bae379892173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739054c8b43952f978608d3b49d5f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a1950026427e27a47967f52f78024175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf22df1c032825f15d2ab78725308d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad493ed10e0e93ff831d0a69ddf83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3a9087b99619fc42bb19827097438178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e70299fdb2b6207e8c976337b1f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643110f895ce447c4ec040c1cf493f73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee07f52a11e3c02109927bb6bf7fc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347280e2f07fe91d7a01c7c6390086ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb603e6830a9686745aa5d0bb59afdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f366bf1a059ba56bc22f777434082184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac8eee796b2ee4e7d22e0acaab1e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f14ae4df0933cbef252975d2fedf1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053d8af0989b9f77d6503958fa1cb36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb7693ef690f17c99d5db30c55ffb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3ff47d6bfab9b8d3cbd81720737a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8312146d22f4bb7590a24c8d39abed0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f21203bb1513de5961b3aefb40fa94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ec9c5dccc3140c795ff5d34eb9e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3097763ca83d73d6d831c3d575e1cc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f5638747b2f99a8dd27a5a3715dc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ee832918ae603faeeb35d24e280f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8a852873eb95378104b0721d17f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7f057ff50453270e36042e4927b29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cafeb260866ded4824740d9f5b720198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab8c4215fa2737dc96cdedc3a15a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56a8f9b9b7b10a234a5d742fe8564200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456070db186e37eaabcc7aadac66db5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80852b233416ceb5e1d7b6beccfd47b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c6c74dc340074b49dab34d8fc9bab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb2cc04e804c2f8376b5c16c20d679204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc1d63de28ec402240a0846be3f6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc824d1d505c8a14083ad32d0b93677206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc22f2240a5cea13a42060ede33417207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b4c8dfff6304627ea4219d6048af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c802c6efdf87bb289ad8f611223c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa28d6a20a1ac0d59cf9f2d48f2f65c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528c7a17c0c491b079937db6ea70c7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8b8ac763c7b2625979631bd28ddf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba56838ba1daf65bed2e0eb5842f52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c88e2c4464d69ef7c4b183b177dc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f750ae8c040d87a20590041f49edaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2b38b362ddb15638e1d1ab4be5d2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ae9ecf335bfd8a67b9d7905ace93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33c2ef83f6cbfd8392f59e38c8cfd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba307dcee48f6dd6c4ef766eeab2429d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4ca73abb22141d1cde1c9692fb319220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ebbefc51bc4dca52299b28553b069221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a737ba52cff51ef7f7911c052aa2226222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4a03955a6ec7bab432aaba244c809223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe261f695297403c8d850a2ba9919bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bb115a0724e194092c73d489e298b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741c5322f906761f0c317db333fb579226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b096630dc89eb8c993e723c0607cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52ace006d8126b13f72fb02e6236d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d494042bd700e64ef3338441b7f875229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe62db895c5e83eb2e3010061a61c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d568568b5d9fd9012a305c877372231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4060ffcca06e8d1bd063b652ca0fca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da998d7a961a71e3269b71dac9c15f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26a3ec0986eb33c5a6569be69a229c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974f23cc1a975695f4af72b75f36e60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89668eb49a9552536318b5a46c9297cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86953825b17c80ed2b2ab3031c88fd25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66d335435153f537c9a9ca3630ec0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aa5b1801da3bdaad5448e6540cfe8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a953b79c1d9abee27f5b70c5361649240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfab2a38db8e8c39de645885cf60c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aeb36808a11da5e39d9ff1c897887242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa562655c2d5d188eee0947cfc2c79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac470d4adc39564acfc09e4f376bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8096613c24c2136a4f20d2d570d8147245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83407cee7eb296d2c56a037e907db720246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b855edc031535b46d79019683ce60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f53d8e886a8ba8ccf0a32af15ffad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c19d3862b483f23e831263b9d501ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709dde55c9ba8ba4ce610c8099ac552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e0e12fcde790aef86be0b6c75cb17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b796852eaa677697b9bfd715ee1db4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc2b641d97095223b5864363851cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b4076e4db98c659e4742862831a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed7eb59a771779b1879f126c25560255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30c34dcbbb6e9a8a12d248df98f9c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618429f01730a1a66f801ebfbbb25aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d7ef1b1b97583eb8a251002181491258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00598256bf21692a9e9b861004391f50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c5f43a4a4602234a55cf62c50371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ceec856181dbbf841e88a1126b49b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7053423777b6de80eef3a1a8c15a2eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554cc08b2d1bbedb00472916f0d7d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724c28de441c33a90fd29231e149431264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f88117ae3f2b43706712bc7ce4ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9a857ecc3f6e3464d41af1c4ed55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1c6ad14ff4cc5aa72468bc9c6667e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3378a166aa0d1fbab0244fb516ab4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f81faaf15f050311195c8b1ff516269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b0e29d244dc5d5d3d6f28ce2d91a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a2cd35f01249c47f6bd2ef064ead7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca739f3d52c853fc34ff49ef48eb82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f53e87368603756d280c68112d22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647eb71869bea4a5ca59e67c820438d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992dc828517a135dec8f9a20946e8f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166aa95686c58b46cd26ffc77445d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8983ecf781423baec6c2afa7c43303a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2489cd08d8c14870acdde8c18d478278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5c46f873ddbbb580ce2c2eaa90c9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f92e4000e8e21d1fde8cee0a254e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3adf7bd63949bd68d5516b5ce6e996281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0f817a2bbb045cee6da0f8bfea8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e53787732118c342760152481147aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5186bb1aa74b4f9907a3eaa251f5357284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a80fe3ceb23b2103f6ee4585b7def7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f552dc2630ffddd9554d243918c648286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2468a036ecfca1b9141576ca19608a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56719dfb77c693dae00a170ec1ad9557288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071153ef2825d6b4a990f7f0b44c6b9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36cac005cd95f425fa94d795e5115290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e33c78688a9b09ee7460f19af83ec0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b662415bf3772ce2b637c568938f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186561aefe55f0a27ed93348a2a92ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333965cd13e68b7b6739c71a64cff74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34895288439a586d5938308455d91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f46d38b27f9b24d133d5522fc910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438b3c718a9b226040d8e23cc4173e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8316ea2bd7ddfee7bb24638e5ce43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286ebc7d144bc9da279a85801a3a002299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986193b14eec5215246d4d758e9c1f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc936f45d6f33fab180c7a7c83adf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b8e8f86076c879319a92f6c0a3a03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080872d73fdec7d36844b002588112303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1c9d6d937e570bb727cd122ade9ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fef88ec1282d69324051d781c64c92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7313ce71b3d8e0f30b2ea48402e5018306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134746ddde1a18a1156d80e69ff59b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e62bb280afca572b863339a20162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61add4db18854ced8ee68093a0c8088309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5d8fc9fb88dd9d4749caea31d2a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a00cf097351e572608f212726f0ade311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e2081b15ba6bad487b66cde733c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80365547b74f7124fb9921800e24dec3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97fec68dda8ccfdcfe5e24fcf04307314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea25d4548972223b476481faef1df8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ac149df3da6ac0718f3a39f31c024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdda4bc6f78583cf165415c37790b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128fae48b3366501d21a7b1772da6ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e8da756cc1bb796bbee2ce863e95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cf2c8af03f1c345405157878d5da2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd7192dd37b717ef7cf3dd2b72c9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eab7e13d8e83ce2c3719968edf203b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de4cf9b886a20c159e3a4a0c75de6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e30f1346f9787c59d19a65a36fcb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153259ff0eacf73350d6f4ee20cc877a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37315f354a0d5e924bc2a28fb934b7e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866bbbe72f5518e5d3ce24133b39a93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0135499db0ebf12889e4db45e67d79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40384c214e16076677ed3ff144d75c67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464ee053d4cefe7180d66edcb1bf03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42c45d88e913b9201b8f3cf227824331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eba4573d7a46d55b3217ea40601dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ad1dcd177d805ba6d3b519aaf3c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6683ba12bcfa25e78ce3b6ec12daae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f673e6ffc5802c9d827f401a1d93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894142e95cfec778b34b185a5a3138d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319482c2a603ca6746febf47b122a92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3977dcc9fd30baa30ff334d6a8245338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5e038a0a0b0ccc8388179a42b482339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc46b8b0aac9a53a135eed5af73ec5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad4e617370af7cbeeab41c252788b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce986fb1292cbc9665eed7f1f0529342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69eb7b39fbd32c00ccde68d575970d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790f268a289ef157c98efec9932126344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1233a5b59ca82f4680a26f523b7fb82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb3dba13613628b3d2e8f7438f5194346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76666bf8fbd884e81b8234304545d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28e77d650022ebd0a91660d98ce210348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60fb0a66be06d5d2d1b4158375688c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cccdf0525bb575f2d8a424e15f1252350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3c93feb5cff5993aed45f124bea8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b819d61f4ea4fa0e27bb0749f3ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327761734f7accf128bfe9aa7042b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c4355d289f66143015b231516867a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc28eef02cdc8d6058b9eec07cbd9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52aa7f762e2677e8c8e4df71ce0817356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af11609b556586be1b7ccfe68bb081357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fc63ba0c92159599146390dfe6f1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a644a2613ef80043195be8d43ffc27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02563c0b4b676ef7b410fda2152394360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea63e476f6e50dc6afb1a9dfd0a0598361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f028b557c758a03fd5cc5186ee949cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b74598a9557b422e170b45ad14de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f051496f3181485db55a43675ddf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d154027d1b399f997023e832a480c46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4de6a8f8ae763c3b64c99a5b64140b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9232f4919df45d8280aa232e4fa28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272517403edc1a53326236aee6bfa2ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d69cfbdbfa7839ba7a833fb688e27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4ea3711b160440325279b28c452c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bde49d5818566fc0b034f545803ef5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507517b582f729f27bece6fe3d6091b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd2887bc956d179715cdec688d6785373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95eab3749f953a10ad100f22eef150374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acef6fbc0ee0550f95a2f37b3dcfcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559f9c9a9ee959f875fc6a1a5f7ccb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391279180116987753c7f2219e2ccdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad25a288e7eb7cd3ca88359f1bc0e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c77ab963ca2f2f8f79db15bedba02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c090d97cca380267bfed572c1f11b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c33c53d62806e60a85dae7be547f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b0b17e45729f22fa149920de78ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d2d70b3c271aa0cd12c4fd5fa77ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b058f008c3ed8469db5f24390b640d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62236b225c57fb02241c4a49f0ce3b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581dc893a4aecc446b0f34ed9b7450e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351befbaacc66ae7fc0d9432f5fba3ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539715b97999b420ee8c9d59ac1248388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a147ba4b65c9c0cc8a08f00c442ad98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a5468859f791284efb8b4851878f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef0b3ccd9e81d2f4a809d8b6c27dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefa0b99e67839e58d41db24736369f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94837cd5efbacc27233164add5e55cdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db94861affb96b21c1407d98f6870394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093d5ef005f4a81cc7253b8403002b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e77478e7888c8fe2a286c0735f2dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829c8e33a7dab10640c65a8b8e296dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b1077c284f0e4b2ea336ef62484d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899753f43ad7aa091aee9272459b3131399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6fca8a5bf25a5760e61a3e34434c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636416fabe0dce4f1b77d69b9c50f893401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f55007f154201404b239762ea956402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab692b53188a5629b0596812020e2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c3d4015c391a42e7f270c9ab6e54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c57461efbe7ecd9875109fc39d781405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f3845caa1da785ef9f368fc9dfdf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f85603e8e40929a88782b8511841407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72897006fb2be368b3514c991ee948408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d96e19b00d81ddf9a5cb988f7498d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612c68def2732137e064613c6a6f26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871e22932d4fab7aec0964c0845cd4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b556a2cd4b08afc90d5ddb923af5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0b2ef39086196ced3a835f9085ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cd80eb7af04f155da2a129f4b05ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbfb97b8fc701dba50fc2248e9edf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902f5ec537ebdb3d9523c3e93282a29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd03817c6dad1b44fdf7393a1eea3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24647716624b42ad11f3e2cf8182dce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414f8f4a049c4f180ffee68f874087a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aba9ceb7d29407e4bdc99988182b6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e04d1294831d7424a146e7ffb1ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81531e02be2d9ef723e8193bb0a947b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83fd53d7359cff52bdbe61a5417e12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c91f8d2e4f4fd3a325851bad6954b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515fff09205243a2483430ebaab1552425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6bb48208005f88095aa05bb1472a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7c458681546f476fb35eb0a8cbb5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103202b2fb59abb88fd539d6b9a7177428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed95911fd48a96d8162b1e081c93c17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d509bb13564e9c3a6e468263fd676a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19363b8e3021efd3853b4b16e77a8621431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024daf7f93e61e3ea1dc3884ab9d7819432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935758e6e7991b2e0ec580eece31d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b557d0ddcdf42310fc6ddf98a143d4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bb009f3ee4fbc3d11900587da6d02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22424bca5a1ff0911d2aee53113809436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f26c840a922cd1b6cd6a38a603876437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bff9826658949c1963666205b8fcf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb6ade89d074a99ec3500be81dc517439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983712b3dedbcbdcbbeece4129d5c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb808046cf5031e6018ff4d38dc9c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5852b202826792262c83ed657fa35b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8a946291c7c8f1efd12937761fd6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1bc7a46a74b2bb2fa3fdec0a3875e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2c13bafc880074d857e2883ad3f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56034c7757e4f3063594e260594f08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb3c5cdf7d67b1cbe90ddab1b109ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b77e3fde3788dcaef2863ab85f99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69593b6d1a9ab1d450d80b1c1cef38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cc45a0901a7a5ce0df4b8c6c9864450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb281dbd315f2a9dfb1a3ff664a09a5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8c0573b284f43221f36cd31cc0cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99b264f6733b696aff4d7fb3e6f1c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c63af67d61a4e198df620e68c39fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cbaf33da81c68fcda3f21f0382f39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48224866dee40784cfb36e2722972c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7615fe26e7c640a1d8b9a5208562b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95476cd2ebcb1aefe13839378f9e109e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ab889f1453d7b76512cbe9fdadcba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8bb36813554406bfe7c6e1b411370460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201a2e2edc11fa21b4705e4daa24d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70809f79fcec024953f7ed7c72e75ac3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c2692f7b066ce72572e430ca3506c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077099f41e3b9aad7bae717efa8bac1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54368726b7f5d4d1287e4efaa4c02285465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243abb477dbf241a3e557f5e205b12e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b877a43c735e9a5ca0566b77f44630c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d17b24e60372f7764460724c68596b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b0368765a4ef25c916db22414b0b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795674ab233c9120adf393e0f83a3a2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6d61de20934deccda39a09b725a45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e6ed163e7de6c6bb14d93cecfa677472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd3bc527a25f37d45dd783e72dc9c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326382cc3973e8391716fbb8c5a34785474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0f9e5d752291508944631fe81a8fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4876962a60a44b6d5cd6dd6d0947476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ba4ce1528ba84c6139f6b42a896d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2f21bd1e012b8c35790a520767a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb44ae14b255577b2ecce8e1f62d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88016a0670ed348d5ff0135ae2da2bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd32c1524239016544e543cc13e34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdaf4ca7e7e63793279c55013096b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a125a018ed202b24ceaf1278bc1d5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1edaef1e7bf859ad70fb31693e0ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b8edc7e8c848d42f827f221e6e968485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cc6a1556cc88be46dd4aded7f33fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1631f273657e83fbab2a905b36bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca78731b824086933ef02c213ef1b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8e7aa32da0048f6f26bba7b33ce8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446888432c250fdb97ed2f095f88b54f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211235634af567e1d01507a8a2e29e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc113c4f3d43f7cb11a1a6ed84c788492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca7205411929d323773218df2e0a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11018c46f1be62af1a6993b3468383494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a129763acb1b487e96b1d9089c4ac7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737eada96b742da224eb77e63feb26a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9547152f56052e7dbd1268a0f96e0b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057083f2ff0e21f4037c6211cd41645498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e79857480e6f03ecc746f0d6338a81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe01f69d0d4fa0c3feae159a41517b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2222b8e757f92c56a8406d661e523e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf49d3cf264636eec38788545c797502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2e79160d022e287cf54e78f3e1e6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2422ed984e8711ca583095182478f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052561dfb69a1398ced32a34f021b1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31437befa00393eeb6d7511097c94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e31b614a2e3a082f6dde4a41f6997507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182d6bfa894045107903d157769fec2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d56daeb86239dbb099e8774e90172509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb262ceeb52b55e5d5ca8c2ecd39da8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721e3ebe27ddbe54489ea4bd1d14cfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c07875bfc3099866ae9871b2e963512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2684b05e21e4f0b0d70f839b7fc61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a17662c1d97bc0533e0077c816aff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a96d82e62af5f83ca3130ae9981c34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aefe2cde4673b23e19a9f78318236a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f205193d966af9d2fba048e1da287517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f77f7d13930672bc8c6940a1a764b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12e9c6df076726ab6480593c6a7465519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded8517b6eb691c718cac4e9f9e51ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177237560eca979c1764c5052f44529521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2c652484570cab940cde807695fca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2eedd30c0a86e9d1a43874dcf6262523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b86c9b887949376a336522518085524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d19dd30f30bb5a25bf5e071daf325525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9b8f24cf3ff62c6def7cfc98cc36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f610d8143f33d6ffd333363f8e61e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca82649368bc7322e04c7516f6b0719528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c27885723e45c263918509895c07fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db9ab9597fed5b777a00d0dcbf55af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd86fc105b8956bff290e73e97acf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450942f0b3d4c9fb7d97b60af43aeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2ba7c49ab9269a6ad7016f908d81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b7e8d730d8715bb15406d7e43b9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e8a3a6af0baadb215a8f2981b492b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105671deb588f75b7817c26d96fcb39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4f8d7d13eba65306d91b80dcbf4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9fd7234efe22dc0e7af5b4d0b7d9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d02de56ea4267233ca16ce93fdff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25da24b61f3ea175e8e653dddef76e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a7ee49a3488f3a6c6dde97a2e4f4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adc7c37067ee0e9b7635699ca2d439542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56479d1f00d1152d67c3eb50eecf7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1a80c73164ed08f6d0ef2265c5a3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2d1e5f8f26edb5bd468b162827b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404c62306afb3fd065afcae48f767be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59236c245762de9584660a53ca984b04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6877c0110bd94d67cbb9b8dca3719b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bdb161a2edff8e82985fa5b60491549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da8ef9f09bd4dc7c6dabbd865bc687550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c151151ee2fd21db9cd466ca9a8ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b78bd0d18ad09a9ad15e93ecda2c3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd607b620942d437188ad3e06b8b459553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a728031ba60f5012a660fac6bae3dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d424c040a6f5ae966d050f41b0aa24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1151c1273d2ad8099a46baefa97833556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31676b427f63671e93bf459ef75be7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1fab06f84d638f71fdd975872d03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5a8a65431ca2ea7b155757cec34b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d5baf4ec406b2513ee35211f2be81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad67eef9127ffe05b0c974d2380e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbdb69afdef2d9ef75285a52779587562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1b3bed0e31a1d5666da7e433b0127563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e016c0419cd48745c8ce4f55bdc3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f704c9f110fa3245de67719f9a962565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dcc77b18b7c7469b76fdc539b3415566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb9ab65d2fd3a12ffa01b3b9384f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f55445d1ddaa023f0b88c805f37fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a40a35d2091bc5a41613a4831f19d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf8f46b17036052c18528461bf930570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899e7eb06632772a9480237f2b4b11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be374331599f5550bc49448cc42a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621588528c0fc449f82b24d00a4e4119573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fae8e3a81a7dccd0aac64bebef72ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fbff73b19ab8d9e09f87550af0d41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273786a14c896e10cde2a42e8f88fbd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111e1fee984444ee7b0101a8b030d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ddd22909ff33e2b4f45394e3f77b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc00660283314d4ee6ac0e32d7359af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f4fa3179a63e9d87c7f44347fd511580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953f33374ab49fe921ec8582b05a57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863790fb02c21175a34fa42f972eaad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc61be0237e14ac32d3f6d6b61375583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b8bb6debdb82b692d2b24abb4a6bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d404ed985996c58e6cfc6fa2df950585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483477772826fd2f0a90ce3d30234f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c7ac7149645ce72c7bd06e8a9b75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30559a4a7fc778cb159b6ff2a97d3929588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532c045af722b950b13cef162ff456d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12e0fa1972f42612a9fdab40b0b68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c812d22f8fc325440feff8e09c4c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c8113c6f446b64954d5603f2ccb30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defa22fe516c1edb1bea5b8291fcde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934dd502462f219f32398ac0c800b39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234cd6a9489aa72cb9f82d5dff6bb2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abb4d226d603960d81cb5c0d468673596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e77e399b9756fa64baa4cadfa47b8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13f3718faba4f25a756acd73dcec9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea201c1178b83a733f34edff7bf6a87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ab79cd49be7ac29a7c2c1793e4237600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cac5f59880ef33f76203cc470531c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7435bbc5f0f1550b47884495fa0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ebbf2108c536984eb31184c401c04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafaee9bf409f62db2f8a22dfaf031b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f12d187d2d18cf96d74f275b0fce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310639b18cbf552911319b0541d4b55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaa6cbccd7c837d0f5a928153c64e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d4c28bf3d35b39ee316b478930f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c84dd9dd2faca4493e100ae9a361f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa042cef2d25ac52399724fbe355efc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92504c33ad0192aa242798dfa01825611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9674e3324948a7c92f802478f7ba7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f78551076661e284393a066a9245613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf800033399fab5d174881b68fc586614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d518e74206009a5903f7233dde8c6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da304e55f785ca96484d6018aeab11c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c146f0571fbacd25a09a09eef05353617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28082953a48c813699206ec59f4d7de6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713c203adec5ac703266a7243d8d405619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d62559c547f693e738125f57a17e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861420786b756bb902260be16291dc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d79cc8a00f520139de682f6e8e290622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b183e532e732c4c67bd2a78e1149f1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ca2f2c42ed3664cf02c3d7be64a06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27985b19180ea6d2096473f53d60624d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52abfeb8d21bd696ee114e5169846f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a8b98599393bce4fff13d1ee43386627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377937714dfcd645ab464e8623b8b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82c8ca01b2e94394b0eaa556bcbbba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058fad2bc2d7dac6584e0d44ca0a649630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7348dbfb9c1352f07fb53088a6bf37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4ed5943e90d7b125df958229b1594632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a7933ddd4cf2e432df6acca5d263633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4772c082ee4942149a735f8de2d223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef54edc862197b036fc0a5956107fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91f6f2302c1cff0fd466e7ecda778636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10344956c23ed7a206ff8a829198e9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a961e5b4ab28af7ee645963fe7c64f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043ac208fba6a078ee9075aee1018cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f496ebb93e03e920ccdab1465a9d68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d49e87a445befb6eab79d41fd9afeb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeeaf9cb8d2a570012f4b13f46380c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d39c49e0d7519285b0205626de8be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57344523642a23eb7c631f9ac0453d5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da5bd0cb36a6b3ad7973b5c959909645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d80daf2f60c49a0ef4d0ad27fd0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567881f1c02e0da37ce5c82d2e806a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1ebb4c8392c0a7d3906dcaa7431e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a5d384368e8369fb4c3a9e506ccf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f764222dbd7b104b4a0647a98af34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515af654e302d263f4be1aa4781259651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdce1afd72cc1cbb90646d28acb9db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dd83fed9f153809e57b706da53012653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df613295db94add4ab54cc90c180a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0516f71968f13aaa5275c75b7aa0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22a12d5ca35e59d0e1e467b899e687656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eae68b38ea50af7f1b3f3a6f106b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cadb188c16fb6d963d49148bace5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058588e9a7ae364123f017d9d066a25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2013a19dd19f84bab9b4b1bce3580c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66e20f8a69defbec13a8313a297ccf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cab607bb0c4e6b2ca42f233d6e00d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274956b64503b5523455984970cb88e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57659c02de760fc7d50dcad0c47c31c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e5151911d91f70dcf6bc754f40da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4464878dbda6bf4bd9e64a35484eea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f22d171c1f997b2e7d916c8d94a3b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf45740971f0d824ef8e093b7279d29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35e2f946429aa7d8245436ce781557669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fbab683bfa7278afec2cdc4d33e93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e49148c76bc8369a4e5a02ddd4163f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0040f55d1d39cb6c04173a15eccc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f90f97648125744ce412fa2ac148a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c209f9d2f140c1ffafbd57c08a03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20455dbaa7c7b4290e1a7cd58c0d8bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ce597ce5e2c5e83e04da3024f55c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89e3d80e16659e31a6d5e036b21b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5b88bc1ccd1b1b8e75f826bdf0f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30293fe272d7f29a9b110e757cd7d56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61289c07534760a6eb0f2919b178592680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9723824761ed10829a9cc3f2518fa8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4da8dde02f8e55d6ec8f3d917110c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ade47e93f130b8400b6a3775c956a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b65c0c80abd1218cc96d6ff1628785684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedfe7e0fa2f7d7275498d88c4eee4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccaa623446186f008078cc5e1bc4f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3469a35bfda8e2bc70850af629c854b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aea9b77e75a2b6ad5c962f96bc0d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b67232857a5fc40c5aa63ee49b3ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be5ec90260a44d7cdcb33f5268610690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c1fb493c63978ebc850adac4f7e8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df05c388bf65172ecb81b5d71bfc8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34537f115cd595f162340a9b7603b0ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d6175cf80f600a4375e975abc95c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556291a58ea39bd4b27f71b527ad442d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5504559f78e1d8e25fc7d68e75da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70998ba44c3f70fd977a043a0ae3750697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192d9d3aa7412ca24b389f7c054041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc857781acd2a4a8221b80339d7a07f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b14f0e63902afc40e5b2c3503d64ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b7f17cabcb667500598f1c3cecb25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3156a45ff0ed05eb2bb1b0a22842a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac5dbeeb3cbe4d72fa3536df6a4d43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440921707c2f9ec688db513d246b27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef1d1b4fb5dfd84b082c25f302ec8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343e573f66bb9c724990c279483118706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373bed44fe6e836eff71460f9c59cac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867399750d5d7aa404fb57c28e017b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d824bc5a22acc21ed1c9f55db37d132709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a48fd3e609b5b7bdfbb97644b276cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8de53d696e684548c73a8885abec73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc8d880bd013fb1b43bf67f806b9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe8d3e198530904fa04cc475d12b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db1571ca4b19bdb499e3317ca0169b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc422dedb781d30fd0fb8cf8082a466715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef683fbd61d092340008268c774425716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a774fa02aa4b46f9f36150d6833d98b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ad0766d8381419e3dbcc990edb50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91faaf6fbb2a4ffdc6ab050eca0bb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95b4a75f93d701844f8f0e0501a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf2a74cd3e26c30dcd755705fda39e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10427ffe3fb5cd3a38eebbdd8a72acfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da971b98b175a92b1e1171488045fbe1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aba5014c06c1251564fb929daa0ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b453fa814d747cee186efe4a7c547725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8090629cfe83193f6ed6a1e28809c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc9b3da351a9ab8e9170606f70eebb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a436d501cc1974b962684e9b93a233728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c324db10c26f21cbb51eb148a827729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f820f5b0c13b69a4c2898d85f9f4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066f93d87bba5fa6fbc1d00a136ec38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b9b90ee2851b8b66f49050435d16c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4bcbffab88d8395138af13f5bc3d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78529ac41de28c347663685a0f26b095734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6601689fb1b1631c19abf4f6fb50b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081cff193d3d7bbb310ab5b5f4cb27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1feab168da7ab469f622530504e3a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3488f7a0cc54e9fbac5e085248c7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341bc66e5133095d408572b4cae7084739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe72ebfc4d659570dfabe31ecf333c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc725213ee00d237d60188648018b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3bbda59eeab1a9bb301a0decf94aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce519358d72d3b3ece2f290b4f536e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3053cf94a03fd19b77c20dfb5dc8337744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97b4281175fdd80101402b15bf1cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece76fafce0a81f562d14515b94817e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701f26c82edb88cd587bf3251f6ef3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480165d71e9bf8b44119dc22412ce6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17be7539c6578419625cce23a31c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958caa25be0342a5918a3e9ea5c48ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475d4e08c2ccf134319e0611cef6ced751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014a51d46cb1c1b09d99c95ca985cf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbfa9dcfe4236e39f0a0de3673143753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c42989e9cc3459c04f6363760babb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2acc2c7755f015d2bd8f70243790b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22641ebe6096754b226d1264cc9ccdf7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37073a910b0e32a50af1ab4968f386757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b1e0909ad75e29d9ad8fd406eb18d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af47621b71305d50987a41f6fb8265759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade6cfda458e207fae4bd280d493cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affe7b519a09b4dcc6d70aab159ee44761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127f461655a58cd6e661db27f24144762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b768e5bea938a47761659b177ad45c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a34c2aaf3988465081642d3ab9f67764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179742c58705b8c20f8a05abff5122765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdcdd50af34902891dc033e37d1dc5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76408594879a64ff50dd7164e63152fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58625c34670d89db1245b4f67904c58768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fd38a2191e297f5dc2c73c07db1c3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd153dce74900a1b92b0a47364358174770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5610534a0e07d9f1467d6c8c4938c7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e01dcbcd71dfc6f3c1059e827527772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd47a8a4090d6bea4d504ff28e130773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560bda3ff23864271e344db4453e7f8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c735ae1324ffa0b465fbfe7cacad7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e466d00fea77aa64d22ac84325ca84e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd4c93fe4bef4a8de47e03b62a2928777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7255c2ea009d40eac864eb85dea85778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b167211ea390fa6cdfe823313e49ad779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d407387ace474763fd0fee8869e37e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0be40cdfa93c8bc278ddefb87f83781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53f9f5731dd03a61e1a54e470e618782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d223e920d4c9a2feda47c78b77bf5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb98f18be6380ed983154fa1cfbc3e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f9db255f635cc97db42c2cd41cedb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a65fd4f6910a56f9b2aea618bbbf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc851ecd8a4b862dee6acf31c9817be6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a36a98c4fc9c2d3efd48ca490d0f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca7f39c8b683d01b0a25277078561789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818b7f9312cf21b3ad310f205c4bd1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb89abb3900a3b84420ed140d24619791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e947527e8948f0e8f879dc9fabaf8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc70ebb33f47b27d3573ec1bfcc99b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732a9b2fa8ef386f281bac0d9b9d60794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fe99d1ba8e9843c8528cf22ec7142795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d62deb40f8dc664b0f3dc028633bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eaaa348e8c94714b6d8e7aabcdd65797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4cc9eb298e7f39dc50692dc205f87798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9856d8795806cb26307ef7ddf6b6bb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee19ee8d81364ccce36e69b67fe2723800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5046cc0b751ea4fc89aa88b9d87066801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5921bb0932c5373a0ef3cc1d50d1a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30662c8375e737cce99022e9ee03e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52180efcb4fa3dd63c55ebaa6c5dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659bc119dc7d490c4d5faa9d703bc9d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d993d8e214cd18bdb62ccab4ac597806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70793840f671ea66653cca9c7077a358807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5edff02afca16382020faa1e7aaae6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4faff31ac13735ca817e92f57454b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e61548c2db9197bc04e884d956a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e069675ad59dade4989057aa3620d4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4559e397781a4a353afc2d675ac0a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016b8417e1e9b68ff98f70453825929813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4c2ea38321a6baf5f4a8f96d9c6d3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87551fedba4a24d051bccf51b4549d2e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d82062c6e48ddc257819074776e4e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6dc85c7b4854fe50c9e0ef81bfe7a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad9bef734c3cb6d78bb35b0e05ba15818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040588699be1c152564ad2350e62b0d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7eaf64fcbaa6da41cd043aaf1b9f0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dcc124e57ad1eb9b8a48778e5fb98821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929764b146a62492553fb05b20d11be0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d900558cbbb494ea2eb785d3231a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894bb2a99990870c6bc89c4092ab47e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de08159dc273041b24b13e29ff9d3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8f3bb2b55f31f90643b2a8c06fc79826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fc4a9b5efadbb40ff6d4364725e78827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc22652c14099ef99f1d29aeca9bae8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12b0c2e9ebc2fca876cda3c630bec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9a2e2099ac6972103fec126c135e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9cdd78ce5ffa4f3458fa444437b2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b852bea0163ed1fd6fa672962f8eab3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65eed5c402f0e6779ed464f28d4e51833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b319d2539846a716996b1537e0b9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cae1c315effe405c982e771fe899c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ec6379a3fe99a63c84f7172ee8de836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5d3ff5e1027e4174b51b018f59d84837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12811b81d4fc6f1df746bc37000a2095838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81de4fd8cb6687c76a3ffb5a4243ff839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404d5715171690889fa28603d1c2bbc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e0867e54ba1d78fd98eb3aa24e5a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b59ba2b8c0ca45d04d062c66dd851842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895f773010bb6421014cc3c8dababa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f56b9dda2a362aa43db6d59fd16095844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46b107f3d9c77d509015c67c4765d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339044c2eb2231e535f9f3dd11255f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00eb0f9aca744310d5e6eeeec46385847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab133e3bf42ce83c71453c5ad764cf50848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8494bc91c93913d97241a85e06ce656849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43786792c725db61bf873a4a5be60d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd6f1e10325a9a202ed7fea1c9eb7d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ebb19849e3794dd6030aa21d32762852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b04daf500f344b4da03a5f64dd5b7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad6811d017fe0398916f8fb291bd9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfdc32920e6cde603f34a77364ad0b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0963aa981528df78da9a2a2d9b3279856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482837df8f9960933e2d4bcb3b4cd8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6478b8470c0eadb9ce1b21d768009858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4e3acd99c1d2909579e7d2156678859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d28bbf3c42cdbd872667e198c89a25860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d4ca40a02e9825246f9eb1ecab1e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b2236a74d2099ab70904a23afb9f0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba64e75edda201cc1753e2eb4e260863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a354a7f5eda5b2bf5dc62fac92d998864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ced59f84588d836b1cc1921665d94865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bfe76559e3a49139bd0bdafce0b77866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f0ad195ce79ec554b727d8dd5ad3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009b6bc79e3866abadcb7754f45110e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1188839b595ff527632121c0fa52097869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268941a13f325be71fd0e098f07a1d6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6d37ddecac88117c52432fda1e30871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977069cfcb1483d336c12c81133aba7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362d1e5e364ee892869efde5088a6a8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8feed50ea3db9677bd05d54160a3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1da42e90dc5988fb626c25409eb2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bf08e4c05c3f5914c987cdcba03ef876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03137dc2b47ce43395b75ff789535a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50bc00457bd27e8f8caff7f7e07e0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e14cc53e9c168f839ae922bfe2794879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4ba37a6bc77930e5a7bccd5002ca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ae8c0cf83c97636d88deea5c2fd3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f861d2ad21e493001cf5721a8e116f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba580fb2f26d625f550a1c6b3b9c1ba0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc7b47aef763e745dee59799771ea1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c2dec06e2ce7943d2ff3e130be99b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719c34f69a8164629ae54afa480258886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358406a0c4752427143e0b77abe1025887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fad65c5d2121daa23f4528ebbd001888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6300760b476d394c7c213c89cc23d8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11dca80becf4d476368c387354563890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4721cfb72139db8cc21843060ccd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671457daeb6274dd3bca4ce577d323d7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b8bc8bc6f0bf8948ce222c4b9ba6c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d880a9b10460dcbfa3e018d7e5b537894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17419faa9a707ca6e4ba408e11f1a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236dac03c9ea803d14f43457b0b78cf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1dda581210fc6303de3ff2408564d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf94f991fad29611bd5b10ea3b25d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88ebba943f971bfeb0a5c4d6856a7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c50db5cefa437c774d3192bfa3173900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eb66235314ae4b83997c455bae44f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29136448014d9dc96cc8fb8593c65eef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4581ef166cc17e660bd1181e4ba6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1028753e544f042101a4dd0e009379e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee0c7f00eeba4baa08225c5df5ca70905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e7fc8fcdb109680aeca99ad4563a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9d71d8e4c8549e47e88f9ad1ba091907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6005070520cee0bb7422bd8b9fe1d6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca7bd53a1c75bbeeabc5c8f8835a8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6050414f6c62ba3536f6c1b72d13910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d750870d220cbaf8c07e1914c134587911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c9d445667593d316a5e26943c35ea912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6158352f5faabf1fa47e41bb761d7f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb3e5e63198f516c004abe48840df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07145c66bd4c951093e2a8253d69e3b6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e965979c401fdbe7fc9133f08e2232916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e95c668685b21dd6fe8e3d7e489bd9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd09e5d522e24fe5a09c9f18bd2d723918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8e3be1cfa4a477c1ea07d7558e0c1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676842e083276cbfa9a12edf7124488920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd99e0dca55abfda0649efd812b5bda921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a781179a505ab2ace70f41a59924922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91243d60507e4792ed5f2840e81e82d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ef6bb00096bb98bf344ab8da7a6f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25ab36743b156eac000e1bcabe771925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116400a4a64caae05567d1bf22e7744a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd09cdd41910bffeb1fdd0415bdc908927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200e255b3e9bc39545ee40752c0e732928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44e47f2fa491b51cf1069cd4d8684929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e409e57efa176218763469e906c4a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c8d93f22d1645a7b22d1db5ec3c8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab345506ca494263e1854a9be850a7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19285bc0ba153864617f2cdb790811ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a842ec42b7abed288101c49918296934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ff52265e347d4edcb2664e426ef3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7decacce2235ee6ceefd560e03b0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaf6a67364e30ba14693a6f8fcebbd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad01101e4fe943ce0a18f54f598c06938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d0951f82205f17ce3cf1ac0080115939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71086baea25f919d30d3641da1abd0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c140487ebf269f850d9009dfb724cd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f2e43c33bab0f74d3a55007c7b96942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee762ee92c4d6f4c94d77d2b0b79fb9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fad221478ef68e712029c10d393c82944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df890df915a613fd104b2ca81b5624cb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37957262d45e4fe8f70a68d7e519ba7f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131946e5af6946c2ed13b3675541f33947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7e234f5e0f614cf39fc7950581659948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16e6fbcef385b28c4c753abff3773e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c27a1366793e00fe22d60b983228950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acecefc4a44f2c7a78196c1f76fffc3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a418908541bd7baa54d711763d75ca6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a7ae16ef16c382a1b1d3db85a8f8c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0c8480c9931bc4a1081ca282bf9ac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb38665a0bf42f12f1b0d8ca698257955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bbff4f30e69e907cf9517d8cdfd17956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b13c56921b54c81e6f76a73164451957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7efad8f5b385f462e6f1da2096991958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997016d82bb58ea0a30c260a0caa4b8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294b0c5b0408b175ba6be5fae0578b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a163cd736b8fb197c5374cc5178184961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59725209b4310540c3bda2333267a3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b598275db04a4c8867251ebf4fa8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f3ca613ea86749b95890a74b04ca964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2bc72cd40e9eec5d908867b558b0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2121b56b2bd4a9066c830940abdb301966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63555905d886d2be5581106d853f67d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa3ab9af96c2b57b1685a038500618968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea4fbfe9b4e292535ec0637ed26a6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a1bd63e5cd9fad92d511aa12b73c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca3c3d04b93028f58b61efd8f739d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b8e949147bf37c13ce8c670f741a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60abd531a708fdb1654f7589e52d13973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df713796819736d36d340422020ce45974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463bbe2f2b3ff4c444ce17b6fc50b1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffb46a7a7b28a52e23e1f7d91a0172976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dab0ab9d5faca2ed2fc75e4671af7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb13a7e9b8c21938ea87918f2f35c1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d92e77a9db30c64838ea368f2318f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c29ccdd4443f9ab68494fe7405a05980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a5cd1d5609b8f4c36872b0cc8130981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f94f24de7a9882579006a89f76a185982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd497588e879ca4a896748555c6453e6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac681cdfe75ae7a26316b5cc7dcaea984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8277e258e9ff9d0c65362c1212aad6c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb3cf5f122e1c322d9de1b644842f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c327b0dce13e9e6cd11f9baa12c98987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e634f94947a83570b2d953e469520988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98541ca843ccb5a78c4da4ea06ed58989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce5f2611630d58567a5a8d1f9a561b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993d45f89e2c35baed75ee4172c3549991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c5331e8feae1b55c790b88af5454992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0645d1ecb130d17c723bde602d0aee993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ffdfdc9e673918ad84e21acb99a8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352c05c3271ab5cd1db9531e352737995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129ebb8a6e1d02755a2b6fb4169c75996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c389d33de68189a852229afde037997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>