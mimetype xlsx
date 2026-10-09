--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62762ffe3bc9e9b8b95bcf8ec00ca59e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a6f397207e7def720909eeeb65fae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e234f45fc5cd4b5ca94963989b033f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0881a95fda2a06a3a14224d217637f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f7218bbdb8ea05bcf908a305e1e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867c2921075baec95e6de08c64afcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa309adcee1bc60573b4e52d3bcef10a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d9d4b217a8f668195ae997f212fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673855063998e76d5b5a783d61e7e6cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdffb5bc177b92a3e484cc988e7bd8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10990d65dc662596c7d3c71cd59b9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed84a1ecd7f8068d45b818b9b186a9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d336d64becbbe14c4ed9cf6809632b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ff99c935d5a45f48c97ac3329ccbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c2f5a53c56fc64fde1e03de3bece115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c487cdad6457a34ad5fb1e381c73416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db5ad2314c28444b8396d5d35cd4eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaad9617ffad761962692fade7c1c7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b6e8698ff0afe557b14964c0601019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c01b3c21fabe769726786090825b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c727c83621a82d6a1bff5577f402921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cef1c2d45e343b2d033162ed95d0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042188628d141424b404ac4834c6ae523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7672e511244ef0a1950cd1f2d63e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df778672e6b89ff4d57ac36aed6335c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753431dc05dca439fe8150b10860eb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e63b747fd669f552ef9290ffd0666027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abd4fe3298a462d225ef2f35dcd2e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeedfb721476910e8c7fd752115544829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526e40f0b120091951cc4207bcdcd2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ca62f4cd72118f506b1d93ea74ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6112fd3d6fe2f3be3a5ce21fc6164d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34624dcd0608f149f4e8df327fc6edd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd4c6ec3408ed6382acd4f5618a75434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98daf98c0d288b5aed5cbe05240c8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f09bbee79d1da0438f728fd802f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6766b2b97fb6a153fe38de2ad625037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88cc401ef3c7b64d8becafad8bf70638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ef28c56cb2c0269a22030bb88c8e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78fae676fcd4688abdbf5c4386ee0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac8f82d4f0311b9e95ee277be94db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0f9c295383022bd84c663f87043f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443b07611f424095c943e5ded9cf9c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a5571d3de04a66cf112cad5a352ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b3022353cfb7334948cc49479dfb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c289cbd9c499aecd50632f9d7169946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c47441d97690341d80ef494e5822747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd56986f4e3be97b33d2f78296990e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e272596007f6d53af72ad3a8fc0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e8493648fb08e8d61ad832fd0ecc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032d7dbd75d1dce34793223f1c327251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e230b52a94cbb49daabd49970c2d5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d577b709ac1b6414740da8f266de553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff171597369efb020cfeefb46193637654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8acef7088f8a1f16490b93728a49e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a00ab21e3be9e91997f62a0ae847156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db956aecd1e8714e12cdb15550ef1f2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a31e926e0c95bc51ec20179919b6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948b0b76fc0c796efc38536deb101c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e43ccf1f4d9f9b8b6ef4929b1ce5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e14e28a501d34e52088d69884c87061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecfb47e848a4961eaf5cb553ebe66b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bba80baa27494cbaad068794f2dc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0df6c0009dfc7730716dec513b5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e1c16aa96f4b17a7b873b219db2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8bbf5f22b8a341fc83739620763b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca142c9da44105c3b16ec7ba3872f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c9240c908ccf56e2854145b613d4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f418f4d3c439b182f015bd554886a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7f220bae5a14412a47a8e6f05ce970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290c9af9321d6ba0dc39f54bfc435771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0bdbbd2b93c583f8358f07ec4289d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e209f72e5a38cbe54bb4089dcbb72e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd6f42f41aeeafe0339350685356474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed951da32d5e1461dfc3b05ac23b2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6219270e07ba83aa4faa96966d61eb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d54e51b6dc5dddda017401399f9ac977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc98e434105f3d3fea8bf25c1e07578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6fe178ea2dde93725029af285c7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9440adfc200332e6410966ff74fa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5fe075a59ce8f52ec48d76395785b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1f4f840b3023597fbb0b793adf8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa767546b9556e4fa826b78d033cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179f110014c29f30f384f2a03026c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789e31ee0057c7e54ce35fe678320785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574fb4d310bd0b8a106a8184dd7c3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd67b14b995433e5b1c02b622b19de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c50aa7ab528b2086ca7449b89dd1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7364ebac80da8c3609503028da21389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e3adf753a5be80c52a7e90ca874490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368c3627ef3a43eb4e85282af4c61d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362d1686a8d1e8ff63ec498f4b826ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a515482a334dd9d17a781f496be342693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388218a615f3ae815d4c345accbba4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5a3fdae8838f50fe7200317be716195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae699528aa955bb1d376e386b22c5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9762ab5d5570becd10af73aae072e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7549d9ac21f946e4b97777841897a1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92b01252d0f1a3788c12a677384bca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651142ec5c39362eb53f12534b0efed6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e5c254d31026b77e4c2f8d6ce83fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98be7d87cfecb3188fd54874febcb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578741b16e392f06f9cb1157e2cb3ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baea734b63921f05edec8a620e9ddba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fd1f470f069f2b5078af6cad3f36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659d7bcf7a53a1b19694db2c84cb119106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb89f94dd0b8ae6df8a5b692a1a82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08358aabe879d2858bf9fb1d8d505cbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385706a7679856beac14c7caa457e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5ef7c9f13e925f4cef5a4f5f50667110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b32cff8fe2f934952490da637b64f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc44f3e19e02568fff6fdc7811c196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6815534ec954a06f8c6d143217a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7901847e8d9935f8693230c5acbe90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fcd79612bb922dfd1d81f78aeca72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143fbe2afd827ad922ef1d74dfee9a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68effe73b3cbdc2900e0a21f0ca36fa1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702134d1451ae070bceee72475061be1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8063850dac1f86d163cedb5ad9d80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85573059155e349568cd70e058efa1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2e86d6d8247ca2d7acec1de93c586121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc277485d772dc0a5a12c27d5b26b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bf1e009d3fc80eed5282d6ebe343a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bddec77ed28bf983fed83cce329a57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e4a0851d2af1bd6ac1b96a69cc2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c46739c10848dbcea3b5dd1466ea2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0408608b9364bea4425a464588062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1271afd9e65e48d9134f1dfb63a6c6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ab0caab916b5331cff2b534c2fac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0358230ac3ebb5b6426688531e758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9568d053a4fb1fd5eb8fc90c07d6b43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22db02e3987171ca07aadd44d78757132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e216e579a7fe676c324697691744b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d210772f884de3f73ea5484c31f64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044429ff548c4e82ec962694b77004ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25abdb304cc3753e656acd6ecd630136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4dddbaa5191b49480a2b88473df43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254bb07bf0164dacedd81edf2b03ad8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2291cb04249c7ead40201cdf5580af1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434a0b6a88f57e4614650795ce9fdfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88c5006a25398fbd201e1276fe920a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571a93480e9cab8713eba6d85f82d77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd73d400653bdf10f567eb5564979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485ee27d3941dad3d60a0e8781df07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e1b883df15388d30fc5df1621e51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e33c2c42356aa498d12c8955234f48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5fad38a35afa38fbeb593ba6840f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6198542a0ac444ec285818700adc6ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cba904fc956b51a7b9bcf00a3d134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2480517cc2c16989e4b1b75760e9b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f550cd9858154d7f6851b96a95562151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2609e827ac504a4c32c8c939465d2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b0445bae844fd40f700633bdd40f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f40176be8f3bf0b9956c42d2cab16f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395b3bd08382e35cefc0323401391ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144544ab738dd72ac94e63a2feb7839156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b781909c12a9432c5533afc0e27ea7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f3472838bdb4050fef01788d3403c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f620c3d5956dbfd02827781d79c14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a1f59ec14e363391bf6f5330d87f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf001ef659796e814133aa54ccc3ebc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b6f6a9ec555f816316458c882d560162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228b1122735fdb0dae2d5a94198647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bfcd37b795992b27807f6d8d27c37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931683c0a85a89bd95936c5130ad1023165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd079115043d1c0d4c2b1f221d9f79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8de59305ce305ff87faeff260c1c2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676dc487d94a6836b14a3f7d3ed536c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182eb5053ea1058ed46483efaf009a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a859a971e0043d05fc97cd16ecfb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3591fd0ea357acccf2871f395598d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798d4bb022fa56a749669e9dc66b95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98de567301652b84b492b02a13635173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae29f842b90a3648f2a2ca1fde6af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45fc83a480d2c4789b475c2625bbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaeef0e7366d54d601028ca08af5e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f62b0393c7cbcf9380094df3f2ba5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ae1507406142bc4b909ed5599e686178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eec773c3b0a4af99fcdec9b38b21e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa52397b0b0ab150b5018ca5297a7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfadcfc4c9003ead5710f3d0195bbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf79781edefa3bfc28f742ac1aaae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffeb51719459ad2e4334377b639153183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84197b89cff9d1a439ba62fc12ef26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567f003563a0de7aa98478b775a06d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91376b31178398df9a64d3173d85b83d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d63158f2a144101068d4e54c4475c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7a0f92e5533d11541ecdd7870e40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3fb023c66f8eecb877970b027ae1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa3770748f55caa7670c48afd9bb42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cad2c6afa87908a8b33303276c622191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f6573c02f99160cb275c1dcddf84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e0796e0ee5a0131812cb9a0b61537193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8222a861ffc6ca787d23b0100fed3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c65daaa70313755e016db36fa42b24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa416110ad27b07cea33d58f625e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550830264fd1ef719d642655436f612197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b42cf467c14b410d4e03d33145f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509748d1cdc316f08e3257c405cfe75d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13527c15f945009de9d93a17b0081200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece273d510e2ff9dd7d1646f39a65e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1e688b8d6c3efb65ce9ebd1db959202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae9607b209de556bd7849affefeef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ac2552ef63499ebf4e5bd2a375a7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668138015a44979c426030c05fc9fb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532ef50b86319c491a7fada832c33d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e48e4cdc144d78386bbf1e31b88233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2499445d71a8614f606123c63601208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce6547b28a61470663a0bb997c77ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72442565bac5bff6da4088a558da3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2508ed3c98de149f7a1d3f9f7d82614211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292472035e0a29978f90fb84cea7bc86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269334d80ff53d8ae763eab63846806213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a9772dcbae8d1f61c56031cbab23f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5f81f61ba6b4598cc2988b10e846215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acaaccadfc731c9e299071b9cefcc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951395453811ec12fbe93f7911abe9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970b661ea9ae6182783af8631bb238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbcadd307d166d47df96f5d4478d47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434424a27519f729a1138aad1ed8dab8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42116bb90fd060281ab9fe53b8df8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b57e215a4191254525ae72b0866e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac23b0547f36ce38190f85086dfff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa57e5a29b990ee7cd1145882ef4215224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a95896e388783fafac79d0fa7fa4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c4aba3bdc207d048ca5b351624ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a663c6c0bd8cc563d9c9706bec06f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b7a8a18cac697f07fc1e8ff08275b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b794ecf62960e2e3f32e5e800f24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2595ae0400e7f9ae952a0804357a86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3281a74a9a8a38aa8595b1b86d9252a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94468e8012ab33fafc5884364494d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a5bc42f2ca10107c24a5403896f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523bed2c68841d0f345ff013f5ee71e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acacf098fc60cac79863958cf810e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7810d76337a9363aeb32ad61a8b14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80637fd1d603501035c349babe7d72d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c446f253ae29cd2f0d20cb1cec4db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc2102e6a5e8bf077c96997143dfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd846deb05e2ec69e98d0b4f568efa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4ef6ff43ac589d17557ea39b0e90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e213ff527e9027c0a0cb2662d42e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081517ce42b6495c0090742cc1e88fc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98178bf7b4daceecd4dfa015688ea0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a100a35097c98fd3e9eeb44fa66ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d429fda15326c7fd7cac4ee005cd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894632ffb1ef183237f34f052cba961247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d747f086a8006d70e26e7499c3e5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a4b01ca4dd9a2a81a181f32ccad96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35469b335562411eb7ceb49712954c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff336ad9b0876eddec18a7d034fac1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced8a02942dca696a9a178cbea9400252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5cdf48066d3caae9df24564192aa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cce66f1fb0ea90b1d3886f70f039a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dcae03d29fb7828ffe348ade378ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028c6cdbebb0b0d1ea6f7710b12b146256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76736a7b0fb61a184b760d93c283e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948707eea5063ef2177a20c86bf2b75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da24d646340f35f8942edcfd77346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111864d4f7812d08340b3c594a4a04a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b599e4e771edaba00ca0a827c3bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f533a2df4edbe6e59cf0593ff926c15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0055acba487a5271be0a57222f4a0a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e5c66307f0baeb90de8ed69a0962264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33752c515441298860fd4a3f0aa71e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cad38b70d39626581eb7aff394406266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598cb8df0ab44992b1d19e3ed6c1063267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204eddd29fa76ca5a3958c511b412e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b274402097b9d1655d16453032a772269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc168a456ca0be53da1712ede7a6150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540019e19d3e28e26adf7352f91a927b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64723a9c67a892a6b645185f1801fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c4bf00c012ffb235f75473786a76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281bd87c5508e0e4e9f22c88fc9076e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4486e3654aab7e6501fbfe3588c1958275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2efbd1902b788cfa69fa92ba964f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab164d0c7324d3f793cdb75611b030b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b83d68b6f3ebc7201778ef3b8467f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0537552ce8acf589aae9b0c3f16e910279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c898c568affff46fe59c9526fc8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0404a3ca5c16b1d09fba0e491d8ec98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef77d3cc5c5aca7ab30fa09283bcb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450760169885da38b4a29763d168c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ddd6c93e9d9e0cf16428c2b81e81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f68eb2556599ac4010f776685badb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9016b753a7d077b850c4249c049b25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4fddbcb43a6941e1718ace6e900fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1c78c13c019fb83fe215640ebf863288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb3f905527d052c4f39514e780599289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04429ba4b3b643b89bd755cdbdcaf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78061c980b0daa80afc1bacec132ba10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf24d5ba640282d12617db9c73631c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5557cab15f87005e01521e86435ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a503bb992011ab6e31a35db43a2baf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392184f4b427c84472fe96b0151df45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eecc6245bc6ebf9f131bb745fe7c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f781539f192896d074dfccd5003ddaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6036b0140f2f63f94e93c0d6350b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7d7a4ba8d21ce2988794e6a93aff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ad4748661ccaef7310c59f555230300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f61ea0a966224d13507a5df323a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626cba8e3457e9140e861c24ffac41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b70b02f200e81265bf9b234a3bbdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa16f4fddc2d4be0dc709f7fe66029304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1beeb5585bf8ee31de68e16077289d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f838c8489054590a0bc042a8d57eaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3806b1d96c746186bc6c3b25c6ed2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5465f3e41f587a8d33ec08f2b869ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62abf84bb6c7fd27adefbb30df2f27e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4e7a424511bb18cad3046fd2e0acf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e926f6d3f2305066e58dc42c1fc7ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac3304cc97fc79c8cfff267ccc1b96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b6e73977b17886ac946134fecc38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b6239a52cc35feecc2daa0c7b7c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfa334eb0d7d5fa08cc71180b4e821315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74768ac810627dbdad6e74bcd925c9a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22210f20b5be8f4593bda37edab2696317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e05818e25c9212924294161481b558318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64ef5f726d1bb231fd988424be3fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b813a0cb29c079e6d0ce2b9fee73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd5a237fc7ffd8a7a53020286da3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d9a082a0471dd5af59cbe1508111c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b65c66b0be28930a08447161781355323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360fe45e12065155c21d27c06206dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ee7e158ffe253150931070f1b96ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fbfafee0708f7162fc9d279cf3811326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1df82cbc9b1d72922572dcff0acab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d1a97bcd240f1e83eec85e35e464328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ed0d281dad9692391060b16130f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d92094379e873212922a01bf7aadea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bfae904f4181b6ff42825074752f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede0b96e90b8ce5f5cd246d31dfce0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55e005cb2ad2f74e4a1a9dea4cabd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b58bfb8f8d3a3872abf290087e16d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f019510dfec12884a34461ca5499335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e71fc374c0e98748ba1b87a4f3c89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ab76e6b69811c58dbe468f13f045c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb196c9da7d77ff1a9cccf16e9575d0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faaefa7fb24d25fa4fc2b33ce69c24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edd1847f02909e2dde4c2e8616038f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afcf66da6743768bce3c07c71ed6ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc50c4839100d4fbca5284b3cd5e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b692761edbc2e5c79e08e5f30a2c38a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd45383fe92d3f5f9bf91225ca2ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7babe83214a843557ba34d294b9cfa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbc67754379cde4bfae613bba78847346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be0555eec8f5a6292272d7ce0b68e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc1240251b6aa190625afcdb1f38e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43771a4df289fef4917ac234fc15265349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cac2b01db0cb5d3d5c1150e6b1db0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81c4f4577bb67333b3430e1d641761351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aebd12a0a9e2859af3ad94eebc6042352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53bb395d111c03b877e15dbe052079353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7b9bec334f4b63bcf4790bc1cbfec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095998fef85e30b4c5b138d3a65962355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1eead0cf4db06f04daec08c18185e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c551d805772c98882bde56fd3086c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389ff2d6cb25e0af40bb998476e21c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb77b3eb8c51dcb82e88f1c47bf98f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd1f62473660b7dae1e91b71ef5a44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb177fbdd5380fe3b5474736c9db5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726a4f2b1eaa984f477ee0dd7ee1a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9730fd7f963779bb128c835a37dd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91365c1a44c9b97d17426fa7368e75e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c36212b4f9538113223e58802d098b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0509e486008cf98e2e6a3b90168ad15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f375a1fdc6834f1197285b3d475cb7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a29d3b5dcb45cb7e23895270c88ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a434d566afbb1a46396390685b42eef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc11855378dcb55f85a6c533020a2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740f59cd48d6cc7bd2c5db3e435fac1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b2043b6688e2bf6aece52ec53f61c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c70f9f51f08dc7dbed95d579bffb20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92dc86ce59eb9546bdc3305933514f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb228f67414139229de8747756d6780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e01171ce7e07d10ae02940fce80a5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c6a9a9e09659816f522e10b24b962377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bd857f4a8052624645b834c894e0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daa3e2792f9f3c96e4107b12a9c7f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d82dfb306a48363a35344e7368140380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a830ff056cfb0c20d5a9ebbc48d579381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277923db663fb8386d39000385b853f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e91e03b579e7bc5faa37f926566dca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300565554abf50572b1df855eeee180384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f39bce50d80612bbb892cc231b878385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cc38c4340929f7f1069148f25d6ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c7c29a755951fc095318339719e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af97151cbb3626b549de22262d671b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d28e160f08c771983e87926ed6b04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ea5a2fb23b33aee8c3d1afd30c7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c195117413227458903046561566391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc79096ee314f800fc9a727f3b4191392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01549bf814d60203c89891f542f4ad26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c222f28e611e5632ac69d15e5e1501394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e14c7380d26d2da3ab8ee92551a7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c499a18ff519c29b9b7b3d8474e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10ca7374075e7578557ea9c60e8064397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b30efca2742740aa3f323fc9c5d21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd6c7dba6081c460de4bda096180f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128ebcdab928ddecb272452c2cc340400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad95c082a5476e6f237ee887400d1a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9c4814f018384932968ad32ad8cf2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d63641621c3ffe10cb70573f023d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dee914b7beb0800b735454cd86ffe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86014e83abb7150b383ef3b7a088274d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e71e7fa75066c52f6efffc2d55cf7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28c3b50838b88b1197fb6b652ec51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5cefe972acefbd02ce663e32b882a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f92139427ad714e36a06469e0b09a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b099b5b168baf36ceb82252df408410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9f413bd316f71603c0f6a0d09d56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47014a1dce1207f3f9fef93749838d7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc1a4406bbe7d34e77f6a1ef9872b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaf8a302733a9728e203325653efaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86c90abe090879f64c4bf836511f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa57352f4b59ffef7e5da91469b5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20834864698864bdc93f05dbdbe1ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f038d5d1c9bcc534a5fb020784a07f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66434494046cdb62ee6cbb12225558b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dbbef908487ccac2e5bf52fbe5378420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841fe6e81e7e3ec56b9bd2513223655421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff1ed2b1d723a3b2df0adb6bd52087422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aad9bf6cbf24fe2ff17fb57e60bb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab04de19dfba3490857156fcacb258f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a71823304e11280a8e78d6f1ae6d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2412a6e146833243b5df6c15cba496426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025c339c47ca9d1ba8731d9a4fa353427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525076030d38ba510dc1d4a837be7ab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a999222072c387882a3b0ad5b50e979429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1616b171cbef3292836d9c316f4db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff4e222fb0fe3d55cddb085f39bec5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1e27858c970a66c3bbf6699f537eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a9811ebdd2ade800eddfef6e9138433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393020b02fc8b45cdf551230d37a079c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7de00477631d746ca43f021f304a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d1efc89210b722886d24c1b0c1e81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d8c4c7b39326c66182d0257981a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93466edc9cf32eb5b95a22c88a115b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e55af0df35152d400999dcc43acb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018ad23560617fae9a6460d6e83954440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d45ce168b564342809e3dd0914c62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c078667f134c8a20cdce798c42688442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7737e5b39e14dc17861d0d78e385053443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0db718fef9ece84dca6f9adc62fca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83544997b0797ba7956234cae932bdc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df187c5620dbf171dc81ec7afac26e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fac781e44d50d5baa07b32486cd4e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca20b5ff85bdd7ef345a4a69b044b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108040636ea25ede0e1659b664104a3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7cc11aefe44387e96e0b91c3eb856450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39098c8108fc7e895022da47cab578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469531ea464dafaa6ed0b5c0485928452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf677a3583c726141134da7ceba060453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776b5b0cb32f6698e40fffaa3b6c30b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48e119219bcedb89768ffb67dcd07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef5058b71edb60ff44538e550ff79f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249dfa6b2624f03a5d139d637a9c77a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b7df8da152b6ad1697fb921c87da4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f71751ecc20924fa6533d345163c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5f406e75481bd362afca8252e1ee8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b706b7c32c4fd22521e27bcf4f73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1cfafaf6d5cbe9cd1f51bc7d51f61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435156073b738fc311dfec92659a17f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd7548dc493b034cbe0da3bc040586464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c6f7774d41d695c50d177328606ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6f33f92fcaad1c11803c75577214466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1df749846008d8b7ff1aaa8604db6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382711d841ff9abd58b717f34f61d4b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbcc269122e53228436705387a13cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb2c6bfe49a08d68f1c1e9f3f4bfbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7973c14f907aadfc81a2527fcc1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6311c88ce8d7be354b53f7c5ef07c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c35877c635fb2d69a3b374d306824473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4bf0aafd0fcf1c06a0d53d8337528474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf5ee96dc95523c03f8bd5042ef2cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e5f74f4dde41a0e95e22f94320372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71999a57447ab08c6cc68c5fad56da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157d95eba0fb12e96b1edbb99898b6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec8cbc2d577eb0a8cffd94cf1c3a31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800e5318ffc1f6dacf4d533176513d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ecf673ed38d8f3755d522b9c59e4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf9e54bfc1caa1284feb4a22335172482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532716a3829d3c0041e0355ec8d9174483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e53c49e2d085ac21d8d37bc1e0d90c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098e8103b4aa3ad2d45807e881f2c16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc6b365f876a281704eea23678a25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd167fd8bbefd6383722805d8cecd85a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551e14cb07d303a6928eed8440220a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3a46abcf4c5e534a1078af3e9eed5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f26f2b005ec483ffefd0bac0de8fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046b90af34ec0c784e816c7dbe1fb5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d78a0f2fd32cbb4f09ad1d0310cd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a150c33debfc09e2e92be061b12b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2749ff2d7fa4990f995f652ebd71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89c8dfbef4f75dd328532fed6d0675495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a151446fc9ac64fe2814775a2137f13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598861b669829adb216e907a59c79736497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceb1dfb691fa6ed6af710aefd03699498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b21814f99cd47acd2fc21675796fbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e9d02229ac890f04e4b99ae28e7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718615056d61fe6880904e162213d44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb4fa5b64a2823480b7bdf55748010502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74baa431ab2f16000b48dde4a4b42ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21800bc00ba3d73651d8a7b28b37f09b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3e856555bb1812ad2fecade28a560505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaa8380b2448142ef00f8a2b079b42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca106f463cc3b6a9713e361786d8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931fc4c5dc3bbdd4d3a96d8d0368693508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3a66b096c960ac4b09952e93cb70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620519cc1f5bc0e652da66d43b81494510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6367bb5cf6326daa9cef18b4d78cbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a7a1872aa850d9ba40195d1e1a31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7fb5ebe05fe9e731af9e7673637e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad6d343d056cb299ca21f2047f19b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a13ae5fd212628e8d63a485338f56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1072fbc09c04d7a0a3f031283288ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03681ff2cd9d7d8cfa6dfe11e2ecb0ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e68a37c5b37d759e675ec37a2905518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c33ea02fd500fd1f010db95732331b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a707c77ba16963c3c82db7e632fda48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df97166d740e30601faff0e84405c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591a421b2400889f516d979377250ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135ab76abf8885bdf8f29ddd268101523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1b70ba8066c5fe1046232ab366e68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97bb9575ab2b12f41cc1aa4dae5069525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a41036733c9fcb6ba1f8e4ea819e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaef8d9a4d2c7acef7602db544d830527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2ac3ec1d3140b30ba1a8abdaa490528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67d6be6f8485ac57880801ba9057cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847110a95f0381a9edb6feeada25867530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4ad92a6bb72f3c8a6a58091c3e5c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156bddab105cce5e7be696005c778a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef34393e9a365f86d039adb8a146601533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda1edcb04f939a8483c504e66b3884534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb52fb9c8fa18ea9ae59c88bf39955535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9747258a30d6f25ee26856d725e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8dffc8270c68738e7496c045378ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb763c427423068ed48226a0f860ffb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65421ac9382da44a5044c00ce3175b6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912fad4feafc5c7e1ef169e949cdab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573aa26bfc03d450b8994676f041052541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77918e62d88323bacc280fd619ad3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f65826166a821782235e1ad7563fa1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a33047994a7192b96cd2c8305407e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc32fe9aed1071467103688a86edff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f0d3bdeeff16940471f171a0c618546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28400e20c73cfab7c5f18b2b6d27ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf30039a0ccd73c063eced7098a2bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015cfbc4cf222042ebfd29d25fefdb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e62a436f0199cf163b55c54f311bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6df6bed4bc5fafde8c4ec0f79574b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09344594eeb95d093a3ab49a365663552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca7b8618d3a542b73248de5a130e09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f96e983251471329227f27b0ae634e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67756d0ca82d14da25680bcb099ae384555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f69c30a0f98b348ae7e82fc0015ab2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb5012fdce9b10a4e42c4d35e5d37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be250a6613ffae5e04d4aceeea2889558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4495a70b05333c39941290c3b2d4d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf8a0cdde83f708c2d424b8d36ce12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980023a0214b7882a4dff98e24d4060561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865871d81cfff5e0abf03e7aa796676e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e15fa517304ae150d34606c1cc0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c3244a17cf3a3de418a280e8424e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dfb22397a39a967dcabe1479a4e9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e416c759d33411111e159d4b53583de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cad03265c2710d9745232eec857d37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f5068a7112acfb87781775cf77d41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf4ac8f5d89d9d54394d5d8def329569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62468bacfa2850b994c3c2a6c784e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0612e186245f627c8ecb0fc190d5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17b0be32443cc2b3d39be845de04da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb78518e7d907718a318d8a865313573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6d6a652733c1643d82a16f8179c6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2c95ae571773e5a24ce108b07679575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20422f59ab0ced298008bedec35446576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069bc174b16f52a8abe5c6f46442066577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f456999185425937b7e7a2a8ffdab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc82346d1c0540055d2adfca50525579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec0fbff345856e80a7f9c194c30f3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254e34cedf25c747803de1eefb6b8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862b4c36570437b4e2e2cba65837a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6911e4b3d4dd433fffca474c208590583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f5ed2d94d33b53f02ed4f0f63dc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401d5e009aa253129e365d103f030bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c918d5a44ca9c1d9243c82001776d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f269ff5fd659d979b9ccb9077c52410587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e79fb28eb20257a4a3c08640750fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a386e2ec4f42c6d337aae57b7375dff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226f22244d951e1f454116cf2ba5a6d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5bffa4dd360c7c311495f34a4bee2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006173876a602a3ae430cac9a14c646592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a115a41727b48bae0010cec9294ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb47fd5fdf0708200d886d30c60bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083daf5495b9b8a572c54fd457e556c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00ebf2615183f5465435232a0c40a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f774572d6eeb40a6a477418b66159597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d07215e9bac699947197373c43cc60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9785bcfd64767b8bd252d2c366f3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fb286540139614de6647b0b54fbf4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a00a73db44ac62803a1f801d1622c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f95691ab7e52c3ee3d6a5a409ee02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df752f8a52e97ff8186aa8103f729fc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a1209bbff825f10f6c70493940a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54c20eac6bcb6d8787fba7a0394e57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee219dd79fcda84e9615f519d542f5ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f6f86862db3e39c1d9292a3c95fbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fef7b3b1781a61f9e915715bf927fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62997dbc70e53354d16380bbe8dec61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e8bc290a29216d82a0401d09d5353610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf94211835b360fc8819e002662e4d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c85c1c49a0804f550f0701990339612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c040611c405a4ae74b13b9f56bd7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300ff9d2b5c84a2a63271097b0c2b28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d85adfc49c2245b8781ab039827cb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414476c54f88926a887687ca147ea560616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b040711fb6857ba881d0679aacc4826617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be0ceca4b8648f6bdc58a1a92b19d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a25652ed6d304d81d1a0731e52f98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c07160ff0f20e5721331ecaca33859620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68297edbb3b25a3125e017da4943c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf0b737ababf9a64719951b5e297ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc91aed19f949ec9ea88e530efc0ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3115019c8811ae3283476b1384ea44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc489dd3d4c6c7164aee998cccf6f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ad5fb2f51750d977341de5454f49a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb4e509add1c59f988ccc6c6e982b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd005c98f89609eca7b48b745dc7fe7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980037ea764af95beb46c6de2cca6e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd032e316d57da42b8330ae0bc0c996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221376b650d77e30dc73f178b0805f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ca4caf348f2ef77f1872fa6db6ff8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2fd9464778ad944f9bd8b9c0ec428633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800853338d4f68a8553144aac3fffeb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ccf48d3f9a183379e5cd4c72d766635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d2904a5cdb8ae06e8ae164c74a27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f64eb0db0b23c7f507103d20135f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f591b0ce3d5f60cf1d22c2c4d9b7ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bcb7496e97540bed3e5c00b32740b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4b94ff4c9ac86e84e11a07bc134b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2250e6fee463fed43a5e33b02540c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3478517bbb8c78ebb8e1bb8e31dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e15209d0846389f4c2578a88ba106a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78ae83f2433a80b6bdc8ca98e85cd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92636a39834ccd733993d6ae96a23b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3e1e3216c03cc7c8a519643e0974646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdece2f4042a5bd9a365834513be3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68b8545720c72a6d3bd46500398eb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aad388e584c5ad29a5e7426f6e5d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167baca51e032060f14f2a034b954f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea95a72a3401257660c1ba56c91e75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda39d5c9c24d031a17aa9efa817c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5ab8b4a91a5a9469686e09fbb1df1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b77f439cc203ff76937870b4ed855654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ff45a22620ab0919771531c80599655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7aac88d5a0cf37b522cfc24241ca7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada76240436f8df3aebb5d3f527061f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b95884baa11028e90581e5d130cc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502e0c7b15d366e021dacf39425ee82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63cdad09478a6b0584c5ac5a100359660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2c7221ea969390ead84fb806a61e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c2f1adb35f04f299de909b206fdab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd973d271dae89f6524a3676b37b0c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba46f818ca83bca9e517813cd1a035664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cfb4aaf39cf9fb50f4f39277fe432665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6e200e203b41728cf96260d4c774666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29197f4a29170dbf7e82597db8239667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88598975fe413edf3f469ea73e9719668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61475734dbf54a151f79df4218c7cf84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc356edd4a4827aadfe41bd5c242cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7dd4aa3e278455c03da3bcf9dda44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f3f963d7f3f66ad17218a6ee2009672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60740958146ee0f7c2df6e68ddb058673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad780eabc82424cdb9825cd4ab71b79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1dc527dde59ae1ce35bd8f8a218e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069dbaffa26496e1d900aa9fc4d80f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e94421d3b062e36d8061ced69f6a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b883dc5e03e54562fd2809480868678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61fe194a126cbb6964da1596663478679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dd5a4679810d2eeee4292e5f94ebd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d143dda7580f627c39783dbc29a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d15539cdd09b4d6816508675c9a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f17a7145415f9c766fe79009ed8ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab6bf7b0ae8fdbf2af4929abb19a0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e3219d26f81ec79196cad4c8420eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffafd206853d908d4fadebd90ffcd6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe4d2172430b552aeeb340d74278f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b1469cb9c15357a782874a0cb4313688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73462b682c8dc06cac5c5b45e3fa63ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ed8beeb1e8e966ed4ce518bb52c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f56e3bc71bc9f60eac01586f80a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913a774cf7833882270f68a86eff97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9cdc2b6e651060d0ae7062c568a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1337a445cc309fa7223692e0ecd673d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd77211ac00ee60b3e12f8fe394c9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d209201d2c6d05c5757dd0c0cf8065696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5cd46c38c5d710219a0c953b3ba31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f9b06081784bec5c7031295f04112698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8cb47e8ad93b4b13701f142fe8bf4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0061fd11551339186bb68d3a5cd2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c698fc1c634a5d4950d09e1c0e9b26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc270c290a8d71008b239a44f0eccd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8942673073ab95b7654f0cc7314c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebf00612d94381185cd9c61a36125704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a963dbb78b87439829dcadd5163d847705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461948827b18302a11fcf7dd6098a15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0802abb0eed899c74f785c9fb4c05a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2660db9342f63098ca9f3fe9909a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feca46eb9d529ec780cc1997d52145709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b71e3e4a87000fa53fe9bb78df49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf283b9f2c82b204bc3d0650db71f527711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a2328671e69e8f3394be26323eca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9ad28d7c3feccb7c0d1945e86617713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58e5e9c675838b25c5884403988287714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b26298c1c116875fad148152bd246715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3820bb4663fdc1a0a486c31620250716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83215c366d03d3aac343d53a618dbbf2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c66ccb015b9d9a3cf7ba41da3e41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76235688987062c1ef8fcf5ddffa5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26691745b22b368df8993cf8063b85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29802a72d3e3dae7a7a0d0d9988ff372721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136acb6dda4dc837450557d6a65942a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb4559afcce96563aa08e7398a0d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4696a49c66d32cc3bddb5e2266c41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ecb8ed54fca1babf8bb785f097985725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572e5bc273280be264eee0dbe569a3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb767319114bf375ea2196ef00b763727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178203a996783824bd284e6369b2d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bd47192bdd301853b70f04ae8e03f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b2419798f8fbb8bdbb99b0d54851730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e9c9c80835d944e0b040f7ad84f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9adae01246d91621a7836d5469d9ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833880495f2a6e342268ac5e4aca950a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead39c05fa4494e2235de6ff93a6a4e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a702f07c1b45ab5c12ab49cb47d9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3220ce03402c8ca71d90896021b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe626ee1b8ff0253f276f71e16308ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59754cc356eb85535b69a9bcbf97de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4e776999f08412a18ad24d1fb9c73739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084ffe3bcbde0e19ccfa360c4dcdf6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fad1f7c2fd85e3bda590de3bf053a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238243a6f2c98d82a7662d1240cd07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b20e0d2203a22524695d7054faeab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f551d38dfe13c15b4dad35c1fe487b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab29916e0d5e08f123e2ca2548adf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61239e9abe51ed8ab0a01a552ab286746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f43d852a6d72414cc8db2090137b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676649d8f50a16f56e11714460f485748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14b37fb667c525d48fe98570b56b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d1b83bde4aff12e1682944cc68eca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1ce72d0189f3473f277f3a45afbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be4dd834ca9db46aed6e620fb3b20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28600b4575c4e97c504ae2069a5c20c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef5a75ef81aeef5436f2455b14d485754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d54c50c085b5a2df15488a3380f38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076ac551f84d825b032947fce478097756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c5343431dc37be8d966791a17f0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429b369085ebadce03bdd769d886be1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a72c2743f2281f94d0fcb0b23837a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664475c774190aa4cfea79afd3f17855760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bec359996ad1e87c8ea06435e497d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8d7f5f85d5d5e3bc4411aa0ed2c8a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719bba89e0fff0a7e7b6a12dd66d763763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed4ca9c25a9f4b16eba257cfb17169764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c7f3d4138b3606bd1eff3fe0d420b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6415e215f7275772ab4fcb169579c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa367d4c3371f3d6e3540ef99b7c16f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061e4ff0c2272f81feb9f168fc66334768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a1f841bb426d2a072fa7161d32a36769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a209c9450172891dd5b06cf7d3fb1f2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf826f7ad3143d3d3f56fc745eecfe34771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6224c099099504e72c2b90dcc8e8fb5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea371a12dc127f860723cc0fb4e4b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38cbc9bd34af854fc03c7fa284cb48774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132145014be762a60fb0785e535ff0b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031968ce8cdbcf06bba904a2d2b55e54776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90befad6397a2532cda9544a65aac777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e677ab5b293df0dbde66fb8bea1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da7d15e5cdfa068ca5ffebb53d077779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f94b064e5273774829b1870065e14780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060532df3705576fc4a143b1abe9390781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a958d656c1ef5561e2fef90306f3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0231c0767c95f3fe9889166b666ff5e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d98f630111b85f7fd9e4dbb2cdd6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a7aa10fa3ce982ab7df0ed3c8ba76785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd669013cb070da32d353bd697bc20786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72109c36d49fa14d17c3a2cf9658eba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430de14d41220b07fd85420660e4202788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e46ba6afd921a29dd5f7f9ec6ceb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73b1c380418ab63188b0043cb51529790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a725ea8f8428d6880bc512cf9734b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aafd2d9682d41613ff0ba1e55bb389792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf82a4dfb39c221779200bd52868d29793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa609fb1ef2d247353489d7ccb7d79794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be89b1a895df4aad5952a50be3bd0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95710044bf03d034b8bc7a71da6cc27796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad88f32359d8bee2bcfb32993fbcf6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf047686c7ade7b54d2f1cfaad2c3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70830d92f5ec10c0cec30b43a7a1d729799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ce9fdf2dd0fb950b34ab920227c18800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea9beb54e7092b612a59a327409f9f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb3be69953776592aa12400bec677802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99ff2cee341cf153ec8e3a099ace1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35426baf762a4a5f16b0339c3c005b49804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51c298c5bf6460ce4aefc00ab1696805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea0782589d63433d92b1d1ed8ee20806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d7c976e4f6bec263e29defccb606f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095897f3c187bda23b17a5cf3d586e3d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90dc801d816c112aa49bf02c2b7043809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cbd773dbd913b70f15a5703afe687810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c63dd98c7131a8775ee13de360fca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14655706f955bb85a3639437897e33812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c04b57ee729fc9825a8ac7087b10e6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4ff97c7387b1f3f86f60d736a5574814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b3ff5dd8252868583e161d847e65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16298d654ac1b6585bf0896459ca2fa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b3daf927cc22047d727546d9496da817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dab863fee0cd3254723092e75ae96818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d895d90f13097f1c33e473aa4f55819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0f7d940aa28c7e7a24991029c9a20820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eed9b65fb7a64ca25f8fd3d99c9ab821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f8a56477df520a7e400380d4bccc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668cd8dc41c234ed39fb5994f86420b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71bff6a6ef862a22db6009ff91f135824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98eacb0fa4948935a5c233f873b37825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31bbaa314db493f42452359827723e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf284da81c5fbb6215486c4ad1972ec827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b970f363ecdac8fc58a0c86bff61f2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a85b60e7ecdd23d59bbdfe343450a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d26dbc591a4dc4397ce599b1838f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb0cd9acabc01d2447710b364fb3f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e2c712da83debdca000ca126aa88832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dbb2ed05ca3de439c47971f9cb66d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689f6d9c451e63faab2aa138932731834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b0bd654b91aac74982e8533ffa2c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55893fcd1595165bbde68cc32f822f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee4f34638cfc00a54896d0370a8de837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57bc0f901f3d873a55f749a1df620e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4735c2ae8915383a80cc59d2b244178839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605b7a2238fd2f64b3705eefa1a86b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd8a71187fd5165a6ed9c8d00d03e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b76b1519289f56f14e66bae1f745842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee11dfdeae56475bf0f4a95689de686843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d58f3eb224fece878768db598df9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58a947e242b186dd2b3551d731d7f0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c5a7cb8b68a2766869ce06544c97846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903968c9b7e2cf3fa1c094a24c0a858847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f2ad2127ac59e8693c19e1f46c84848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394775ade445d088ac686268fdebac1f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5767d1ecd49c0a595b643d1d8316ca850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6aa9e5ee207829db684cf861228d0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9574d4b952695e99d7132b8fefec852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77543482b1cb77c2dc14a30b3ccfe7b2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957a508f64486273fc194813aad2a3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff38fca28e8f89d45e8e90aa966d3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd4352036d9406b86581485f2361e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6579759d429987251585f58548e8782857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63529bd99a48ce51577fb2c57c1b50858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb2896f0cf9ce3437b2099d03a7ed859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769a42ac6fe8b4cc4a3f36a943a4d80860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e56600f3033257a85ebbd50946f646861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e02e9abd9a1ddb292017f5435ed72d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ff7fb7115bc5267dc51352cb773f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836b88d8311861993fee70971eb6438864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5d15c7b0b90bfdfcab50fb4e030c1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2630df98c88747d266d4dc17d5f43866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2aeec7bbcaba9017c5f06f29a55eb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2541489f67dbd692eb651177ffc9b8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b067f132b4f8b08a0cea0e22358c8db869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303475b5b597c937b10cfc5828332160870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12ac9c4ed6aa24622945cdf8061e74871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583207455568a69da46e3c9a88652b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab0b0a3adfb1e561c24d0b8471ed5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6828e1957d80b73ad8364eaa489f0b0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47fceae79381437cc2d91858e9e0ea875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75df4f41e82e3094a147bc9f32d81c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614edec553e38a164340fb8fd7f4f4b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86263424104fc3c41b5843f5610805878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b735e02cac2e7def947d3fa42c07a9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a240704f5b0ae250838ee15c586e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b647fc6a8a5ceec552a421c71feb85d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467521142f4d6da4d9096117e6b4ae04882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1204ec744af7425de8b2b734e887fd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b52bef5bbafe22bae452038af6084e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faa0423e8c162b41ddaabae1a2f9c7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d70058415544c2d53b83cbd5e23ed886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac15378f4c9d1ac4bad6377b97257d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b1488605c03f7e5b7cd8c5cde381888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286f82dfda607ac43f9d683a2d8334889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a116d90dd89df5c1001271778956f64890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff194e1f19c24651eef62cf6f563e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dea05f37b1d6ac7d39291f2ee84d3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5a28edbf86a488c423907a043ac62893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6275ec296ca23755f019a49fba5fb5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8fc6af4bfbd99f2367942a4274594895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc028b015e99b41c5646d57a590f0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade77a9e7936dc315becfb641745dc0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9e99ec20cfbb60881b5e0a068d744898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1dd98fefa4c5b21e329fdc93ac237899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b75568e00ff433808aa0efbfea585900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7df7de627b99ef966013d658b3bc95901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6edea9021dd23be129e8d1921d8fdc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc93516bf6f6a1da15fdb695092e9ac903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d47670ad136867446e45fca7dfc48904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48698cea1170e28adfeb88ab975b16c2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aae2253c55c0a9a06ddd976843d12906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093769aeae92c89aa6bd8db94b719fd6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27614a9297cc62200bd0d104c6e4c6fa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bedf42f451cd3e9b8f2f5cda7ec211909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f42d78e091386ea0e3e61e88a1ab910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2251c5dce874cb295074a8a3e4f10911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0597d9cde58afe0a8898340514f1dc1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5371ec8770e30338b4653cb8f07c24913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca197facd81895288377af2f1995c7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4316bf9a5a12eec918d1bffc286013915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd5c732d0173154ff70c6d4f03b0d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad57a6673c11eb24d9e1aff6206be917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e3fb98a121a4d035bd4dad68bb0d6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28664c1798307381ebd5ea7c6a24be919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4172d481a6039215d7edb9cefc02ae920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee4ce0968d378e8a0c00f23e41c1a9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be181937e29ce627b80d4dc5b93a8c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b2c8bc41b2b2117511779bed6229923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1284c338eb8323e5e560d2401c22e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113df16102774b63733c83d22dbbafc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417b50714bdd2a899d1713118ad70af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58681d104d83bd4d9660787078acf3ec927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77200a9b47898461183c11318981827b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c2f608f192ff3a40d2276a7e7cf52929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c67bdd57be9c6b3de29f84f6f7381930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2e2d344fec1283650e3c23c8a78de931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f0999636c4ad6f24799e7a811990932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a825769ddebc5325a6d6c06d63f5ebc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aa6ae6a57abd3b323a08a1e51aa19934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ef53b1bd0bec0c960ff189019f6ef935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b331922676663ce2789336e3dc2004936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940b81f7909c2b04b5b4ecfed0e0cdc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b483aa80fa83e3a3b43a5e3e2702c9e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88710ec80d184255e6f4dce68f9637b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f17530135ce82353e84112959ec21940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab512d429f1946f628132902a5dd70941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b44a7f7f303a1cbf161f88f083f037942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a5dad9cad6d87a4dcb000935d634943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f1a09915ee4202911d9b103b9a7e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f868e880c304d192a3e8211bdadc9dd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848f3c5d1a2a18e4b5322263a23616946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a83331e3277678207741b20a6056947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712c15f386495900d2d6692f9515e6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1940a34e15c43f9e83b2eea4ae0b10949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0ff054cddde9abcd9f10aea8fee88950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408064dd7cfbc96a84d2335ffbb23b88951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c1f55602ce122c6ca7831ab9cb47b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1149b92eb291136d75aaa850bfe45953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8804a4fd0ddc0b299af991ed3d94954954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fbd34f800873ec167da93e1d3f22a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0159b79e1763c27caf6bf6d5400666956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7f0f3056b96934fbe5f5eeda52b4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72a493e6005214a2a6ed6d84cfc53958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fe48ec664f056c436d003efd0f926959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769cae51de367e71cae3a086079933960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8d899342cc2dc514cb40d9779ad44961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a49d8360cd766bc79f64b595913d0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e779852c3fc29ff2b58cb08945cfef7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa891eb2bec2a5389794882cc79812964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e82d9dbee5dfe698f9dcedd5278c31965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58a391c8a8b3f1634d8e82029259d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c94da8fd7fa271fdd44e43fcc7d4d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ca205ba37273041954a276a54899d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636b540e37648292fe6d47fdd959a9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50085637313c184a779384143deafac7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f7d195d8389b1d75d0d652eb604b8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87fff978d284ee5fe3baff93daf280972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783daa1a091a3c2a20c309205bd0344973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e6ec7c8b2fe3ec69d013a70b10a4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759348da4a0ea218e978c8c2bce97e4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc362aeb5221172ebd069be4f65777976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8df53e7c9a3235da9ae830192777e5977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33c87daf59ec266830ee9985b4f92e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70873b23222fec61a5f50b83bb54051979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deff9f0a558e1b9dd7f32b43fd32d8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b5e0969e3b7a8477ef8fb6591591981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bda844d0f1bcd411fbc03fa3fc0b5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496452058a1b0220dc48ac9c0dc8504983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b8bfb023ced77eac268f109f8311984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbec87de890fba208ddcfd6436cef4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32fd42232581bc99e492f6e9485bb6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c98ac9fe01d19ba89c0e8a591976e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4769d42ea76f819f55b641374a451a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce7d176a06ee1f867f6251382f424a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028fc1559647f783dbae640970742d2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5344771ecfc4b50aac971b0b1e1d3e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62673888de298213fdfde5e525642923992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34bd3c9e4753cd07c2aaf50998e34993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a2739f117d2f1b01fd3b2f1cb6976994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42439f52d078d962f29d1221e5f98f74995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9267a6820e42c659236f36a015781996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877c4bc001ec9964a8f4b97e99e2e23997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d88e9a89eb8fc7db00f273412e9e998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48edf59e65b5810de410aaaa8c0dd3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea787b3d53009dde70bfc6564b69b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b54eaefbd6e0ec0e6aa0c5ebad2e803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309b9e1e1fb94b9b931451e1bb79ecc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6106737394728176a9f798045aa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780516d79ab36e927ff5705c53a4856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49165c6e307b9e79205fce5d0bd530f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb77ee0fac97a70bc7b4eb0a4650f2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a9aa78be678f4421db8800d5886e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9310e1b4199b55ce4090dfffef1ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3105cf231a207cab9a949dd84c093911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8e255ad2e9dc263343b2e0202dd4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9993008cd0b2b5faecbaae62b21d24613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad0dd349fd709e9e67e72133c1e30414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353772d613e8b239c938a018859128c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff47093cc35b25a79050ff5d272f8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a547b3398cd0245de5555ee06740fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae877a841a7628e5beedd1708e9a2d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec366dd8cfd5f37b8285c59c1bdbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cb5fc6b38b3ff9fecc60831de188120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583691729eb180d631e0749a7074141821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768de177f1724814eb513922d96d45422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48fd66b588ff15ce479bfead7f9de123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d73e19507feca899a1a8b5c39efff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6854ad988b685d0ac253148ea4cd5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab315fcf91a1b13af8241220c3bd652e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace13a2427d7ea9788322e394f13be4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460a7b82661759401d4d64ddeb931ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051e0dbdcf793904def8b1ac91aa5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee64d390810b778e43bdb467e3d81830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf5e5892013f28666a0e5265ba26c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05c2a53a0c44644ce8341caced923432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e598ee07138febb3786423c37cb241133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ad9050a00e0a7e8ca24ab13c17a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0c094811d78e8c0fe58edd1fa216135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09bfc146f80157d7592a28bb34a56836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db66957ab57f4d0f17a93faa316ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb7d3c12f4463eb10854591ce6f45e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b46f06d735866fe85bdb47896d0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407070b9380b693fa2d8df973bce08e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b4ad3617d5536aded3c2e0fe356241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65537c7914e713de23d719352230342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c981144b246dcff9ac9a6026b012143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364915060c946869d73843b54904f3d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c3d2ee4c41598eb36b287249e587745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14309996f2ed3ff92cff95f141b43cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c8fe58dbf36858d907c31f268aba047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1efa797d9e20055b5b8d59a6cfc7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f3645f94fa53bf7754d00a1880a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc467d5490d28aa46b1c4af018dea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9cbf8f303667764033cd066818f2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93fbf9c5f3cebb245470987f4861452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716caa43c03dce155d9e3693173e48ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863724b45691e2a826e67570a168e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed09910a74e57c9eed8af0cfe75773255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46586e74a8d879e8bbd91517c46383d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45647df11f73e41dfcc3a0ee94ecb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37120ab8a70dda4bf1c9aadd2b49ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847857ca60b04b0e76f73613d8d76e3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b3423a25a7eaaa7b69511851db0a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86546e73ea0106b79e655c210f8f8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6de4184a01fe43944dfcb3e1195d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abbfd0c1a2ca1464119b143a4c3e3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f127cde43c5f43fbbf64b607c2d8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5258f3f99d3ac58a764364f71845765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d3efea8667945e35e1aa70cf222966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0281fc64fee31c53cc04017d1e8f4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaea3b9979cbabc91bb79aa8003c7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d307bf9e391017fd22a8797f3bf0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541945e2bf524c676c0a9c123f0bc8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d74e1d224b94ecde5014de5a770b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a693ad6d29df02b18a6b659b4b5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb4ba57c70812c697189f1cc2503c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b796f3d3d769768b51202b1ffb17774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91aa9897daf4d3ad9840084d9ff0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e84922fd8e8c21a434214455b6e0c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e7b593a389256edb8c973e002800677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213c1e968faaca08a242f574cd1f94378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ff092a93f0d59af6d2fe5464ccf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32b45c82e1f02b99273066b82da0b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5422fcc2463e38df55a4125a0ecd75c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a07c7203e5fd1e935806b8c47b87382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb2330c96fc44507fd285b469965183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35217c4251c60bf17204f886bc12484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101a1c1d18848075cfef65f64f97f0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f8bb7702bcaeec9f4b29e78b358e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e79607142dafadccd9a332249f870c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f3911a56736ea5b8e63a6f20396388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d9663385371b047bcb977ecdf5c3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bba41af21d51249349bcab7917ed290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d261ca9b1c69baa2264939c4682777c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d676248cf93031787d0ca7435c32792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cf26fbb25eefef88614ad83fa0bd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d9a28e2a06159292e6c22e035721a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f0532ef88f5b5576dcc05f6eb1c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e239d7704cd822817531cba9476ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79102d614459746a1714dde66b4b05a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3280f607a6c5d364c15072e57c33a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d17d304e3e88c9a9740327602cea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b02fc797046a8806c1167147c4b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229789eebd8f11caa2f091869a1189e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52896aef112fe23558140f7d6b92999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65aa225207d2b916641e71e6405403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5697f329209e99842360ba838784d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4d6cff5a8c3f2513d3e3be27c8c4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d601acfe33440d89e1707b3931957e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6979d23cb354b9a3cf9cf0f157e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b8b31c349cbe63d7b37fb074b4d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbfae5ace07b6d70f77cc5c2ff2c0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7dd8b345d76de7539b47c12640d64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1ef58aad7c12d51c6eb5defa9389d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d3bc9d0b296852159eddaab57e05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2518288c9277b121bc3afa18680f1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca9b8676d9ad0706f6ba323ae25fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbc904e63c9ca4ea223f49394e8263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb97147a848fd17427d7e3917e2011116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f010ddc7cf292faa57bbfa4a734de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df2b30ed8376912d95d9e3ea8c82d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd66a98b98c52a16186c9b0e09a99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c06190b8d378b6e02783d5094140120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1cef27ded32a6a73b82647b4dcae2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4cc3afbdc453262da4a04c8aeb24b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f52274e15f8e566ebaea60425f75b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211cdf4c9bb376b69dd1310d44bc6bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933534c126a4dca90b46d0f5371b72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac411ea9fa7c44b960be0e71acbdf6ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec6efea0faa0bfb41483824a85563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389f55153956825211b19a4a0f58786128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c03a7c9507c719fcc32be71e6916c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8da1ad87b3e2c26c6833c8d68776b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee334042658a4e3f7677ed9d6ceffd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd09170f9d9308fe8263a898db9f7ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f097d96c9a6fae1978bf02cfaed05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451fff7f112e6c35dcd3bd9850da5e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e703e0dd817477d93662bedf4234c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c95e4ad6edd5b9629ff66531e3747136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314dd06f4664bd7e84e69c408dd9fe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6fd636649f6e9f26101b6be813d44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e270d87c8bf9ad2f28af283a78cbaae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd959fc42b3fd2f6bf62568a01e809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf4c5c58b2be58c867b9451725bdbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a172abb18563dc194778a1766258f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bcd0ca2e9a5c1957bc1d74f61b512143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6107db219c28ac96c57c26ec29f92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9862021efe359bb271464d0f81b6206145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c0451b848d2766270e7e3a6ae6e95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632768c4f7861648454f054a19c2d329147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66599560e30856f25ba9f41fda358f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804356b5548c6c27c050e04d2a39e9ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e434759ecd362bca5c086c27493cecb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c7fd60b94243866b1e7c59c412a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622231196afff046d981cb19af4fbd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401af826c364f270528159ae3c49b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453d2cf7796ff01f0c6d0e67f32cd3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc0c54b06869dfdeae5272d182a2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5e9ae662011da44c5243b46b8567156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e8e0a4aaf7bc9f08fd6047ea1f91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bc74bcdee7d74ac1297e5d2cae933158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d28c939f192e0e3ec3cb9aad85d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa1c8097e7b668ee6bee2d3a70c45a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385525c2c2cc1a1e6f8f1892fd762991161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f157597fd9b097a1d40515090d3d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f8fcbae8a2880fc1780ebf5c990a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3444c55cb8354e8fdd94bc897a27c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a696ed729731db49cfa8fc0680b02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d1540674763b0243cbcb4319cd3a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e6226e2550f836dc57a8cd36b598167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a6daafaa3c493fd1947e2e79f6ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91cf84fd01978a92947634f3c7991169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccae1f2b23c7176f7550beb0216d10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9787ce4339f4e4b3102233689b4b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d9472d48e97e2e92a54b2f62fcdaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c09354b36486fe15f9253d5f6bba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec87241280b6314171a930caf30233b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e02e0d9aca8e565c05c8ba97ca51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f97569d36d48d9fe4f12a4a88d4038176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a7fdcafb61f5b507ae7299ac3c9e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7194796b6435aad59592b4ce8692178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8365bcb184c7c790ab6f198a0e1ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94dbdf51d1a7bc57d0f6747194b4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e6aae513df644a3b0d6dbab1654f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb78dc14ea899f88eb059ceab328abc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7c4d0d253e1b2bd07d5993955b0d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87360d79e6ecaad3c791b5d1e3a44d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f85c7e7d5c349d3b92cdba506e53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366791324a6a08af67b5e04b7a8509f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dd572f6d5570a53f6a96db99793db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbad74bd40fba4baa84bf7788925cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858b9583ea5fe5513fbc829f88532cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d23b0af69c7392ba81e0263fe22d4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756048443d92976441c6dcac9ae51f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcb4abd7a9cbfdc73caa9cebcc46f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd0357d28688742b0af5203edeaa22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada778c07b7f86302eee37a8508ddcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1ff57bda393ef3dda2bdfe560c87b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7f063fb9dbe74ebb21e926ff07244196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd06f85a4e5c611acd1d80ea86cb384197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53ca421c82f154f6c51f4b703bd072198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe4334b170e25c630eb53ecec3a384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caa442c9015bf0cbb9fcbab33db674200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d57c6cab80a32a936c4faa10ca00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe547521bf7b7c5bf8a0a16ea63f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f03c1a74221163f072511258afef8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9140917ec8cf3cd27a9eca828076c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c50af12ff509a1daf595983290bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b9e85f29706363fa08a3d8d94276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3295266a9936ec692311935c3e0e673207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb9e35365ca5f3f8d1d8fa56032025208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67de67cd9e7fa30a5fbd208a7fce1ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bed68a2f14546973e69efdaabd6bc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01364d487600c741636f6ae114bbb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af452601caee5c39904b5eee9f88c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2642879c31f19fb41a4209c6fa18d5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd090afb75edd0a485cb31a5b771053214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de65f6a19eb58eb4cf5bf033070e13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438b138416970db4e719d3a224a4a29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd039051e478032784272f27d29f6fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538900e53a5b01b7922fe68223cccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbf03efe0efb1a61ce0291b87e29d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e0b003f85f75aa2060dd11e071f99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc0618d9f78bf9fd970f2e5871d9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5857cf0ddf3e810f8c7040dc70c129222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1382c0d91ba485c9e6ee6a8eb397e50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3766b6e91d3de396209b7784efc01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954bf7feae59007df09ce033963acff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb25b80421a4a3571f2671898754d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9c37956eafaa35102b89a92d948ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5e4e8d5fb95ba22c3141830f3374d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f3612431b3178abda11c59be14b02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a43c756670769d44727009cadce260230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bde979576c2ea4ad02832519c6d3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e0b1f99e8b7ceedd06afc9154ef8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578cd7ae983d327d371d9c32ad7193b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44432a69bdcfb421f34da6d1904e02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d708470237bc841a2b5682e17701e7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3cf21c840ce18bec226f42765e41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f22db51f666346d7cdfb3c1a1e225237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055e9cc080c05fb4236b2dd8d2fb5eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d49df112957d28372d76c7b3ee30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b09542f57a84c4e0897d05318345e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c274fa89dbff1e1772f86e289f5d43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c78f2dd91fd95f4e610ee3030bfb1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37880bef11a62c12fd4db04f2fb2aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d0dc958088a75a037b6d996bcfca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b9595443c5bd4a0be8743ca390660245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b48fd8cef15e19d2ae4ee9bc1fc5bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e841a7a2fc247d22f553669560b59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c2cd0a3343d7cadda7cbe5b81aa9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76980ca8bc3dce53ba17636e2fedfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0155270bc7026e77426815f680111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee900133b7f4a0fe8739cdcc5d9c1a65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04a5387c318f538164a5008badb7ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101293d6a2b74a369bf367f7a6314d5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195431c5bf0559a601154bcde807f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c17e252f837a695481d5e93291af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95c5466c1912dbda38b49953078458256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c545ec1d103fc34681ca00ee1d4cb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daec289f5bab11fb63fb6ed2a73afd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61794339e62876389b952657919f480c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbce57f6a79c5f98182ef09dfb9943260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1d94bdd37fd04d86e06f01c1461e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be092fd01e58b146ed59e1c6089aa5e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37afca2348bec6b28b34c609e2944b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79392940694319ffb47a981593de7920264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffcf6c494f394e8684f9d4bbcafdfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52335d1f03c4ee0c49435ced276995266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c26230055552ac678527a248fa834267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15099751222f1dd3d70a079a102e025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1334fc188a2d581ea43cf40dfec4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13f9c247bbaa51b8273c9a459ce241270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1c56b6c527f37cfff33c61b721e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c89a213585fad32be9e31eddb6ab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a8ac8b89fb5ca685d3bc1446759d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d03299b85c9bd5b8b0b6711cf05490274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5234465e74c3ba631900bfb1af5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311837c3c9e5a04560bf7dc23e25c3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90788225f341c1e16bab6c10254d56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b73227a42beeb8c83f43d0c2634ae6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4534c871d0c1b9386ccd3ce78ad572279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c821eccc35e98cb82c5c7acea3b18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd58fae63afa6e4018437625e0890281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005f1d30cc96b7a0724622cd6a7ac9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779580df1752f6a48e14b1a83120d3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b569769ab39dc7494c4b1720d8d926284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88585189e86fe05fd50b0c9c4bf4696c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144e9d2cb76ef75c5a74c29ec0bceff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f782492096e01f42985e89d2ca97f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21177f6bb60b5057bba7f328ceacb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09de2fb66d1e9ee34777638407e43f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2b511804e2c31836e82f83dc990f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504957067c790fc1802c815048c70d59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26382e1d3692e90fa503085b5fb4851292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b266d99cd2a26488a4f9ab72ac80fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12f7f65af053944260ebd6c40905d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39916c11ab4bab4992ba0fc3808533c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3201f7c49312a220ec71302ede7f66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455eab12270726361d1775c388622d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d6bacb8050f893d067e979c4d1399298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995babdc053ddfbad4fd20b5bc1dcdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be851ee8f72da977f466af2bd2a1f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b147da8bf40b0175bf66503989fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c4c4b15b077a5bff0d986a5543213302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09873ec0ddc8807c3f40d8effa136b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f07b18fc6ad701bfdc040a0642946c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45115480ada51b12cf637e861c81fd22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a2678abd478d4640b50a4a07b4646306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb19bc8ebf091c6079350016cb9a12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a2b5e036cff42567825986186ad48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044436926536bf7ecf5a20a8acd420b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9d805c84264bd2ff023b8b518b14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968d47fd6d66aadd73f7a0c400add8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440aa90aae3b5079699246f82770016312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3259b46c42d2b44d73dbd3b3d203075313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e6d202b357724a8f98de2a17f7e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7d99b7ce5ca74ceb158b5b3490bad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299833a7e0e937ae8f02cf35eff1838316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc40f23b2deecc3194069e035d1809317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294d53b94a75b475707b9ceb70a30cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac590d8654988c97ea2be881b7ced1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc80dd31b5f8cd41512a7e5d9d70c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aeefd92a9ac4c52e6e39136c1e958321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d418bd26d05792d6ce1575b633bef4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e338f5474da8db298b5500417fb2959323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ce2f47b8b66773f1c6ddd513a19b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903c0c6c380727ac9a198e38f1792f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87c9dcb0ec9605bae283a5f805e433326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ef423154f9074538caed71d1ad891327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8dd0fdcd3e8b2f05b78aed9bf1298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddec7c2aaa40655e63f3997579bc58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72ad39f0b39114808cda12a9402261330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd004a0d437e240cdb588f2658417331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7924ceb56686d1957535b23ab7666332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb8bd6ef0b5e3afede4bdd922b139f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531012af2afb967127da01dff4576f22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc625e57f937353e73476680914adc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114d83e69f812ce8271452e1bd7c669336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc9ca5461ad56640d559809bbcb7c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0e54c88812efd896731de12c8de85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7791dfe2e128ab505b3fa1adcd0af30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2eeddb174147f2eb500ea497f9e55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d70b91c779bbb5329d193f88a44944341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c872c706cd1921cd5b870773e7772b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1ddc81c0664405f702172bc3147b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580ca188901e603df93bf47bd22dc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ea8a6fdf523a0a04efb68b06ef49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a260bb4153da1cc7c3ab62a1b4f9e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e0794b99fa27c54ab241af7e7a578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cb2a68cdea996056e5b175c1ea154348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425a2459f0134199793227d8d803624349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0647637be3dc96e80d678155b219f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3069cc1ff339a0d20151e7f142123351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf5a936e6aefb727c6497fdeabc5fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672ab3390d39ac93eedb626353d122353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c920bd150a829f140c230a28cd3b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69056d706bd3a103996783f5bb6cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428480206c831225051a4083ee0c00e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14482727fb0b7947879510450ebb8dcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144736b3299a0bc9abfe72bbbdf74e62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed3c94412299f3ec8403f4722a73a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bbf15a61a864affa33d95a3bc9ea3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0f3189521006b55639d6e047e2471361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b97f176201f8db6cb6f111dc6aadf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f1e7ff71fdda6728196cfbfb9b1bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868faeb65f99e0c08239d341aa173e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540800b8921238e830e6e5d02cb5130c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8970f02c8c39c011a64bc6b48dd1c18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf1f76f7c7453f9e19fb6474be025367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65980c0eaa16d49f300eb241c38816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d162e04080efc289a1d611c433a5b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6949f049bb013e55009fcfb407b2218370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0178b9d11715a1c46343714980304371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c2575bd9ca26a9888bedd49ce87b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede00841c8071718c09a870555e6ef84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a1d92bd187bb1c8f8cd8745ed19c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c640c2d71caddf8434e1dde312886e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcbcb8a86c9db77cf75c222467c0b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea8db71a7f3b110c84054c5f8f0d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e457f60b088fedb42d5adbd227d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11809105b53e1557aba94505ff5c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb1fe72b4ac8aabc3ae04211925988380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea63bb9817cabc7a117e50830836d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5c362646b20ef89c1569dbd88555f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c95bdb611bc1ece5721c08202459d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d5faa609f6be47fac65db222bd352384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6eb3937bea0e477561eecb8048e72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a4a70fbd9090c3f9828654f53cf90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af065de46c5e75e4cf1231f5c13cca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed020600a55adcdefb709aa14131d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884d2d57cef6fa21904c99138e828ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c056e37ef7754ef1fcef86f291f471390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f992fff2d44485840d9bcb60095abb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe9a545ddb0a49ac6754f19e87bf59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdf827ec3875612ee1389e0877cf08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e2e8494a1d41e0eef1ee6c350019394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbf8b5a89c4b5cda884a584362e364395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ed6e6b752827f777ef66c3ba93ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d096f2f3d6878020ff4a694fc490c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7d94f7328efd5d452f347f99e002398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70584d6b93c304bff8d7877b1e01405e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8b45d41a7bd5f1fb3cba09e9ce38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4b5fafc13b1b18b5871b27e9eabe5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e18605e088954c3be8e1e8ae76fcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd0d8a484f12caee8ce253540a82c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc4803e1f74289822707805893339b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de34d50553c2387bf93e4384556ee76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff017bf07dd025bd0f7c179bf24f0d31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9914ecff3530c9085acac7c6219eb8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f27fceed255868b7bbd6aefab9b41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e1666a0efe472fd4bd0f9311c7096409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128be5c43992c3c614a95110f3319317410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f59b22d7bb3ebbb7bd334db076b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423f8139fb6ea2f72f9238630881e0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4afc2683a51886c6fba114748d6823413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a11f8e298f3912b945fc50ee102919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26715add25653fddf39fe6a7c1e74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51532af68841ebd33b878f512079443416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e87df407deac3d2103e42de02c379417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec955bd36c7d4dcd0866afe38552e792418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016390ec6a578aa06e564b5b80a1942419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51049237f7a0d7612d48d20c0ec1364d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6ca3e5cf85c6b395c3b47f636fa8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05f09d1481dc301cc6b186103a6e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721647ab6430c1ff000c2bdbfdc376b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b97e0df98e29eed2d916024694a56d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ab87bda5f39dc003839b7bff24db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef49be0480e9241b6eda330a8fafac3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad186ea1c433cfc06742b0584f7de7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b44b712007229156f49483a786118428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d825c305c14f732d300a253d6c28e8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c776bafb55b458e588747871a0f138430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fcdac1d194d06d96eb3b86ade68d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dab3c7b4aa054d72812ae3ad83c96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaa27b9be2386d850345258e07b7f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b784b251c163579331b197baf86f34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7a1761438ad3608d268732ff4a72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f583b37e7b424c00d719ed2a69ddf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fee43f29c7074a4fbe268cb1d7be19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d353bbcd1ecbfe977e474f77910cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36266f74a80a950295e7bb2dcaf492e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2a68423186d211df75df19d76c16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d270b2848a6a81315efffbb042c658441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319daa8f1d74747c652063f136d1730442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840edd1acf8d5926bc7e8f7762e43cc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169f6cc2dda992413e5bb6bc6d3fb45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3881e6112f1e811c3c3842c555424f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89068a47d97dd7f75c36342af15eb0ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f7cf57ec63134570dc85082da56db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f037a119671bb3b6ad26fb7140def0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc60d7fd7855d18803abed62572a7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f435d42e5c6d7a50d4596a710ec17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ba9710e91df0e3b1f6445a449ec1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc8b39a8a352295fb4d53c932531a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba94375f8e3e3c946009246709233453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf9ec2d0edb43ddef3e888ddadfc0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb66291e5740e690c342f4d4cd81e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c5ede053be50666210e9a7d202ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc6472b0d0a6327bcf7acec9e8873457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42aef42bcff78e743ee3cb350550d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5bc89ea9878ebdc145ed5b23bddb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860f815e484ade1453c9fd76cb5450460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1f097143f20464f1909680ed672c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdfccd60d82d362d3dc5d8d317350462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9132e412bf138f2c651b4e0131f8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ad8d97e48c35a2c24bf7a6cfb117464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb327300c10848979b9a945f465192ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5415441a4fe2e975dea95e4857649e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b540574f6245879d8e17db2640aabb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be56094590d82bf9a70945d22be0a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f08278825162d7e8f290681dc1e91b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87263c868c427c1ce9dcd9008db392ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b62cdf5452a1f4572daa556976af2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053c3836ddefc4719470002f0976460472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90673923a7dadcfd37ec014211a3eff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e6a2fadc400e6fa1c7dc8e256088d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b9121942676f3eaba572d794b4fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac5ce3617958da537a009625ab6d87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8ba7e306e026491b87884a76a2e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b539b1321ecc22e61754a33573e8f3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251809fee4de477af0e8350b6275363479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86da8beb3a5ac3c2f0dbdcbdda597480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabcf1b5611547c2dec5203837d92df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfb8b783e03730d509b17bebdd2dc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1696ad2beed829a4d58f0f4984160f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddda6d90a5a5533674f902fc1855f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32bc710c0ec17c15f4d7fcad10bdd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a12b9163d8a5318178a200ef1d76e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee125902e6351a371c7a21afd8f30c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28baa8b599ac03c3d6db645332492d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc6222896dfb4d19f03eb614df8324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57fe1c6c3bfca9861fb1c66df3ddd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6d689042011893809b7b701fea0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9655c7e2a645c5473d136df8d391b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fdeaf32c3f812d98ae38a8ce7be2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fe0a07a3fbec801896f9be764ca22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c1a68848f69268fff72db1799d8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a188479b1bd72af4b35736909c0b2f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7fbde2cf86b851347025de7ebf722497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb143c93090028a059afa2fe42ed1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7ca7fe6846b69c14144b632fbbfc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad463bc54822bc79b87316d8072c7248500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc70d360adb891240073640ba21659501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d95d9df7be70e26ff21ee808e9e2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa684c86b52f7651ce16d2a4dcfa7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941d3ed2f4e2c1b3a0bdfd475d78d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14a92f97b9eaaec8b8209cda91481505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05daeb18b8d51e46cb2edc04b8d0a5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d78a8450c0d361e556ea4964be95b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57bddf6e656b51329b43a96715740508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe9a0a23aaf82a3e9ed225c17c098d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d9b581b616b1e345e5e38132e5ea6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2904aba8482fe2286090160d931b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bc390abf1ca5fbb6e5f0e3161dcfd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf116c3bd6ddfb0ccd1803feb20be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da04d7273e922947b13f3398c31420514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe4c600ed199e6821595ae5fa14139515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a29263a38d6c35ee5f2587de0abc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd43ec1d99991f1e8fab58f24f26f25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217605b6d194d7411cf8ef6c5858cfe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c86035a240872c0e67efd668bbd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c22eb4b98d5284bbbedf70d679a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aa2e36419871ee893f1a394f7a9d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4df23a5b10010b4a828a45ae492a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a20dd70d2cfc65343d401b7eae707523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1ce0d74ee623d8e68353722800fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e39d3d3216665ad2834478fe6a4cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f06c3fabe9162d78c5a3e3eada5e60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a92e6fb156671af199723a5887836527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489be0b6f0c4256de2a566d79f13b2ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299a15d0fe9019d11529966d2918a74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc335ee4a529690fc0c8b190454600530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7b4e4f5cb611ff522bce7a22f25e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb7bd371e063bbf09f35f86eb4e8b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f2307641138b8855eed2b311d85a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d67db762a8cd2bc2a8a00d8ca57ad5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958870446a57aa43d5730fab0066022b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffbecb3854d128e1c7e8c5b715e24c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f45b69041d637c55279936116069ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c7691fb037c857743988832d64b7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a96fed66507357b438691b89304c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4e553b491ea367c2cc6cd6d5bab1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb22cee29b88ea267238d57588ac87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd2f206f207ac7d2d24df10297ac79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147c2374086ca9674a91a62ab5a453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede27304ca72f6e222e659fd43d1a73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8eca025c69a04be8eebb37fa14a50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8a23b8de298db641f1d24556b9cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4e00392d2243d0ffa7b53087cc229547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95825645eef043d31319bea3531ab39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4391de73ca465bff69ce00fdfc4325549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1e6e7bc5245cf66af5b355dfa4d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6a088ebfb946244c732270c44f62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714d08781041248e776273cdfda1170552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2d16f5d07a7c8f29a7d83935c265553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f86c7bb863d95cdbd83e17d5e8bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1fdcef2b9f0423107acd34d4cac7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e77e5837cab4215de0be53a9b81c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64d4f4a5448aa951d32b0334ed2b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80333b629a58d455c8f9282dd6e2a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95675d5fc0841970712341e609016616559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc0d67a1f658b2dc402cd5481bb45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bff7cb1f412fababddace1446e722561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7dc6e08a8c9425f973b80f36c83d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73734669b2fd726ae8809cbd3d5f608a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edf52cbe340cc8316ca1e0d96a97e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3c9e08bcd6f1541ed755d3db8505565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8d71d1bfb3b3f226a2546fbb3933566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa124ae3c973177983524481f79d37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308a719ac25be101f3e7135a18df011568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a548c3cb26ac052985e64191eeb823569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34f5e6d13f118ca68b67d6416dec6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465c7b3663a3a5ee88e77d8f54857d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe6fba287a0cacaf6891b2e291fba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46496af9cc643721f3b3a06a0618886573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65c61e35c65dc7a87e5c32cb548c33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4113ae71f1c3e7b38c6bdd3beffcb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d2c36b608dd4ca5ab72864924e87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e5212dcdc2c300a8c46eafac43247577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864e17fa284ee17b780db0481cde37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ccf157a3940438afb98cd27b950ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5078d6975e398e7cf9361b5c85ec61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b6c5f994766b547c625ae840ebbf8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e415e758917408e17eda04b7bf0b44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3385d9fd755043a6d41fdad63617583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a396840602af0ee1d0c33e877bbd0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92dd003da92b8c465b8c31837b67d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd7222c32948aad848d0af25defd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d16fbd45c5634f8ee2569e8940898587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a95b2c54b2af2094e66b8f689d8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a34b7751c46985a9b96f14391e5d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d252e4e7c10f6bcf3ad740f74cda599590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16427904523bfc6d95d2d65b85de6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db4d2c8c568a540efc2d3a37ed614592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c0c5fee732b35b061672012b27b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3517ebc67da1f888131e19885c70775594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451dafba4046a0e0c8377aa01778b56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972786007572f3b8c2bf884fb852419596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdae6cbd8cb14bf6b26cab0fa8c776597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cb95861a2803a4240e5559fe3fd83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d161288078170647fe335707c9739599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407b4742dfc7ee1bbd7bec3fcf9542600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c26f604b9d44ea9a5c2d1ea580e97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46e22fb7cb7820904c5ac9fbe3a742602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1238d72923053c6a1cd233fcb717da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afeeca068fd9a87a5a48878b260924604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70aa3884fee9442f1761b06a3b6ab0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ae89befdada2de34f47a844e06098606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db77403d97701759c3a78bd78d802d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c532cda952316916fbe517d6f624442608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70bc00ecc3eed05207d8221b16fc6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac3c8a55733663187d3ae9654421a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad24ee209d3cc7c8a0e5108ed3a639611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a3f52e2b047a8c08a57dfbd21184612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46258ff006009d27bd5d27e82fbfa65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03290d60bea336b27eeee07723bf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9841e833b1bc8d6d60bf6bc28a52b66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f0c7a947340714db657347ea7aae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c348ffbef7377ae0055c4bb0b2cc2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f08e921f36dd8eb91893e3d7edc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35264a3432fac8fea8226e25e3c0670619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd38a493c255f70a24669cfe70d4e4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0ca05e36f0a2f1debf32e58bb350b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca947e7cdb281613fb20d09513e50d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da36524746269d92c36c428e0fca987623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf2096c39be3328055f2bfa4122074624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94f8c75ee59bb2b446f327d110a84a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba31efb25b237949b8cee859e1efa6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd30744adc2d505979a21eaa7d1929627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36629aae0afbacd5c5134c02ea40f722628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fe088d94719738b3de402c7a89528629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7de3e867d26d3349d608baf26d3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357021381398af54826b90cc7621ecb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b63d0d15059c3cbbf13be1cb0a5c15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b79bda03c0d68b726a50876b3356633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14433c1e2f8ad5ab51f09db9f5542634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed7a95c82bdf98c08f9696e92ad9b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada8dea5bfd6f7c226b981b2f649fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d89855391263b6415c51dd0b0986b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0603acd3fc0718878285ffd84a6e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23835b3aaf1aea6edd10a3571cf74e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e695067e1f5a7361ba6f64aafd55d01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf06b1afdafb1f8103c2dc795472146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261248eb55412d34a075dbeaf0d0369f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca494d6bc65478cf6380bf900e6aa1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f111e8b134ff47a8742c22e42d4b78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05809886559fd19078d6ce91d3bb8a90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6828d2b1f0bbca4fd0b0cc764b4ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150f002b9c6f870beaa204779d51c03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f0e7de68159ccd78e1221e46474dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd998857bacf2e0c910f4a985f8406be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa05fb7e4aaa82be6b5a5496a873f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00659edf467f451a287ed082d011430651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fc7e3adaa7e5321330c667efe3589652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c0588996042477a26f3e0c0bbe2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b66f6b6318ecc948ab8d98810248654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c61249424f80c218f3d2b933211341655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839acb3726d33f0e50164c3834a4de7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6e9434ecc917b7a01ad5af14d829657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e0fa486af5b42eb1f29d50073487658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c28a3ac19729c5a87a3f6df1ebb97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d37500ac6350a0f043b4e524a57bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62663371519d22b685d6202330edcae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b148f8f51489fd996e26612ce79ccdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56cb73c1f1a628f3b208f50823ed8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f18c0fd29bf34cca8bc6073d084a9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113daa3fb1ddda53e7a8722348354eb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd1d566411c899e0a8130e1223457666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b65497bfd90c7d8639351ed8d2d6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9fbc4d41dac96c481e7dbe5278c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a773b0f81374966097f21f5be7e3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af19357d22e5264adeeba49f3c99ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d8a37c975be5d1f035290d7ac5ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b58a91b5b57a75484287432a1d9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdab4f9a29bf374ffc474b7ef8c6cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e111a22174160c5e16150e3137ec36b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf1f3ec5998acd004901fb965bf814675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de330010268025652cab53ec777dae48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fc4367789bcecc7b64b56c354c34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e9da5a331650674e28191d4a14fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eba8214ce18eaa8c5887dfd43f88c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cba85196d8f5f056f21dd1a7e9e98b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad04de15dfeba4c84f83b869c776a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbfe24c3c75c809c4fca00e88f49d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41736a7906635835e9a4b3faf77cebc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020399fc90b5f4f3710c93b39fdbc196684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd13fdb5004afd18acfc79513d880a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce895a1fc7304d9623f61187250d220686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b340fc8df861fb32238df46a11a3c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53db37b467306e1f61a89bca6aca84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882aa8334a90ad6d47ddb8eede8121b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb6121b0f2bc1578b79fac72659f07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a070437b6fa8e6abfd5e4049cdf3e80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8216ce5be067574ef029212e69366692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec342e3a4ea96dd9798f40c68a46f3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec64d527810793b84838f63507b0cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb5d5432e8dcc6518da85c8b8c5b21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2bad53f19484f806d6db30b98de8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc469167b066aaa8dc71f6775ad04c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b5dbf14491f1190db56669f6f50e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40badd43da6d4325ee8f65a0c16f1634699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40860c09dbf8f690b53460333866d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a329bd6aae972143dc911c171999876701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6e5d151270a5d7453f1aa3662db27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031e2e36714b56b2757fda27d12aea3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f93ca53b5f24d3840aac4c35fc2154704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9574a6d058aed381d628cdbdfa1bca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cf0abbc780d02a46407e2621519b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff5b4303d3ee6d62767b36ded969e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1d33ac2f5d34219cf96358491959e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576217bfd1a68cc14682991aef636e54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b469285d8f063a4b3a5843597547c05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e82c7a286e7e60408cdcf450da288a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e079e6d2993701d7251854058e30f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e66fdb31fdd18d1baabacc8e13510713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e56f3aa49149eae0c4d2aca14b9a1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db82f208545c7ff8d44aaf8f2d539715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd587b277da1ab01ccfb8f07c76c9e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee42795799c6f25f759bfb20cfef492717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650ed1fa88bd38051b713031784d2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc879eda42440a8da302bfbf48ba54f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541bda41e33ae453da8c07a3147cc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ba7e5a4514e00a746e07acd2a521f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd916aea391234cbe5365fb93dee01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45199e7762d914325fa86314d3de92e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918570bc0d4e19b7f24482c72e3b8dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15859748611fd98bfbba96229dc79443725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac75e0e7e8cfc02625eed0af795876d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48067e44d85191f9f478a303217461e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90545e848c7227f3bb7dbda4e3f63c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20705950051d77e01aeebcef23dfbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0050587220061c44b4801979abafed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8494c381759b4e0711a84dfd41ed983731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99f690044de539b8d0ca9d9c76bc88732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85771a3f31581a158db6ae92ba064eca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaead15ddde9278e98ac5f5812abca1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a0c4b71c40a177729f474328d9e86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f75214ecafd09ea9f38477c5a9afd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f59009a9562d52e485e4ccc248f4d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe3b0b943141ac143594da5b08d42c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102d90151ff81d1802a632aca24d2d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682971c73b1ab2214a8c3c74f2aa16d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c8b9c3738360c5b16b6619cc9337741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466146caec48121027fbc7462e419b35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4ed8dcf199e71835c3c27ea14b1b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40811b3aa20a79de6fe1b98e5f01172744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc9d16ca3ef62cacb00e4a192284a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b98ade357d1be975de970153ef90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311e8e03738b511dfd038251860cd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6837fa6193e7a4857b1cf49610d835a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611f8ecc52aee40fe33fa1f91b2b544749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8da6a830ba9b85968ba54a20c14d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b6b486284b7ab669459becbd5b2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adba62648a7979eab4f2ef2f103b341752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e0f07286f8c8ed92f56a0ae23c5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86a2cc9387a1f6ef400ca38658385754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d04e8d26dc7f6f06a3afc5be9165f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a092903258faa8d93a0ee0e9d8e6d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545441fd8ab4d2a2e085d621e58e19a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404d4b3e2598b3c022d3f1f77186b44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc367ba2a52571b064647c6e346bdd5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073059fc0ff2d54c07d70a2a02140dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784e466e6f7d39a59c8d87e6b89f74f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8e9446a1fe442d70a014ac3a634b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90211153df2bd43a286735c6da06096d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48995f40b3de2252fcdcf40ed97ef9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b8c3f9f409ce57eb9718a14a21180765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de3e4f11ac91376b5f3d9547be386766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a39b927a64fa10a2e1f7d1694a5e7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22398d75f346f6fbc3e3e3b1ded936768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231f7f237b5a2a95f89a3726145273769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ee73732a955ee89d3192ffab29e2c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0110466c798c011c2a49585b98ee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb455676c7b40ace8c35d54069e3bf15772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca0adc1034d69ed94f9aadf226394773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c312b05a41763f7cc47cab0eb21925774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5716d1dbbadfad188aa50845b74b94775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e38e08dc8f9b452f0cb06e8c445d0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ba9f74831299161c0ddcc260f86a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dc686b40baab1c0b174dc347209d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43511bde091283c97bce61c48420517779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c6360534d9718980a5997f4a9e511780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eae90b998484bbbf13611096499e18781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e770bb4481fadabbb0101a556416aa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a4cd566e12f92c579f2ea5666b892783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ac8c1381886156b21775f992aeb36784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a3e476b414967ddb1ab6b5b8fca9a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427a49a9ed7f572ad6794caa8aa6a0b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782fef11762317d0732599757467509787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bb6959c8757a2d7f45f7048262c58788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead1a73a72b568d7e11b7dd0cc93a49789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc8224e7e0f2cb533c8ab188c0ae9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d203c1f72132ad341d32683bd9def9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078c6f71d0592e384a8fd88f3fe088c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd266b1520519986bb575d0b94a57b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caab56ec3303898b55f0812f594d37794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14524813aa9efb0c57a92a92c49d9f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab41b298cbcad9994d662ccb123b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62343c438ae9219ff1630f03cdd375797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edcb5c3e4a3b89895d2976e75c83d7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf4850ce248c76a7832699eff3c36799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7000801944cec98645bda6e19a1fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bb59ddc429f5df515b2c9035dd95d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe846d9dec127e99fdf7a6db1cdc2ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e2f8e577969b2febafd23a12a0ab3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5d81ad2e4f77c40969fee23155e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94340a31ace403553204b3688043fd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbee1c7da0c4daee0a6afe30114c23806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732395dbb1f46de3493860e31ae7dc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a5826ab6f68e757d41592a6ef1a4b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b36dcc0ef7815581938c8216b087809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ecfa7a0d9f35d51096a84b419204a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352de48aae13d353fb592bacb8ad5ba5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63934c5674b6b59ee7d9bf921c002735812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ae3fc259fd92f824ddf1e55499a13813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29900db859dba3f6e16f848085c93f95814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1eab700f7988da5d92f16121daf5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a8c12efb380dffd782425db5729f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c0a95257094fd3660164abfabee7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125667c29b3da1cf1b7de28d70092049818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6ad92780f1ed021dddd4672465ea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba47afd1199bb26e48e2ae5de0a0f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eade1ad1564d0ae7fd36de5a841eba4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0000e95f46ce4ff93ca84a04bb932822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efead12332b8ecd14e917b74c04f039823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f3a88bf253e2aae6e76b78f15cde824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19711fa717e951137e2006bd3d44ff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3095a00ab8badbb6b08e0d942a7996826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934ed83f3c3c048a8b3e75d8e403284827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313bff41c21e6597395974643c2c41828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3c53873f69975d8e26fd546394983829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f63c84644e634994d827f3e7634f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054ca610428b13b3c2c8220bcaeb82831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04543f4025f03505536ad778c47a8548832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b87f5e87c5849bdaaa1801abd1422833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32531c8bf8c87f2557b2366a70c6c0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc9cf658a7c8079f5e5b0d511fd97e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b9f148d358eff6a4ae33accbc8212836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17699d3e8bdafa55579568a122da25df837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc2597a42b3e26fddfc5edfdf30267838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7e6d59f8d87233299e415b97cdd5b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d93f935b215fd677455ca98fa63666840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2774161c6122de20fac0a3b9f357dc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ca08b6b68b23b8e8dc744ce401f66842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eabb09f7020dfb2136c51a7e460b9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b7fd090baa3d68a88b24f9e0f235844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed8537b76162a311e295079a216e1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac079157057be8f357bca1c984d469dd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9f6ccc4a263503d68d43b1dd37ae847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58616d2e725c91ee0f21ab5027a27695848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda64d0c712e0a4470170ca085147e35849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3bdc016750843b9871469172df91a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94598a7147eb2cd11b89c4ff851bb0a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ed2c2d54eafa8b63ad4bd19f95dd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111740a887d345958825be0d241ac7d1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df614981b67a8e10bfb97d2e9dbfa813854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27da10cf3ae0c41d4d0396a16608d9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd99588d89a2e7213f618130cef1a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458a4a0b3928a04cc242cef1ddbe232857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ba5653957bdf5e84c4ee9f9400824858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537dba2538aad4185ca2fa08227dcc0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07aa7395582df3a6767f0ad1719fa0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf82e5309449798b233af62ae3a935861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802a5d674db65eb09deaf24e3612cc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c45861dabf47a78f2b73b1251acbf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91513cc8dd3ece73214437b719f18a2d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1947c3b952af6106f10e4352c00a80e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1e4a3d8c7ee5c701e79b03ea9b61866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b7311728c0d513c25c359f8725f23867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06213bbfa0abfbd4f93dc6ff56780e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65d4221ec99f16b3877d2763de4104869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de66ea4871ccc19f8332ec87c6bb110870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b4bfbbdf853dd489996ee680bd74871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b001cf0d080f34f14e640c5e9b7583e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97bbc28e179f2103deb62c36c3b80f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008eed745e12ced24d95e98aeaafc6b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324287de5951696daef899dd3154a5ea875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53798c59b0d067d8c72080cc56d827b2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912dcb913935a53c4daa057bea59495877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb5a2c1792c9dff283e985368fb693878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83121e1b81754416b96e2fe9f2ca0125879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaad27fc7103baee9cfe8c3115348f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b428b87a72c79dac667752e8883d990881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c28b4f07a392eb773053d28976a362882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6643c01477b85360c2d01b3ef4ab5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a3a11b675373f6329db3d2427cd9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922d94b9daf1950d4c8c1e74aa067f9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a974f9f0c27ce1582da2ad593cf89c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e6cb6fdeb7db24413edd6a6d431c3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7443230dae201970e2decd390a0f22888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1cff0327b7be1379aa87a2c6022dc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d703ec952a6256b8409458215693890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8c1ee4aa107b9a4f6a18c1cc3731c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f559c755bd5cdf574d30238f94cebb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22f46945f1112aa29b054ba90d1f9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8a84e20ed8939b456c9f163827b5a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382cfa19dd48308bfc5d4baf5832a97895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529992b23658e3e241a457bf1980e45b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca728bd75dc21fa73c758f77e3c2985897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d42147bc4798b38374706f7ed4d4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e92f4812e9dff83158c5ecaf21d8c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28aa5da73b3efd4f4545713e17b1a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf76c89fcc86d657748b369b016f4bc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9cb041d4023079ad06a9fceeb9f6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff2f93d3862f1fab7655884c57e67903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb950fad55613419da845e8d8b8ccc6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bfba23ea1d4658c9fe7acdb9debc7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9484be7aa0080384d162ae9d7fdae906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d8c881a5f1f8d9ce37f33da6e555907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df809544e5757672b13c0c809e79defb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79746ef80338bab9310cde58d0389909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ca385622599da829b965cfad8986910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ba7010958213e4427c2e8c246168911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72357574d8fed1b16493c44d34530abd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0c28141d719a37a0715a8dcd2f36913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e7c9c5e97f0334abdc75423bd318914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5cd14511fe6e757ae639693d9afb3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730926e01856803fb70b81de1a3e9a8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4107ea428a37c8788b4b9beaecff49917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19862efd8e6ee5195248e97a445468a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38bb23f0fa402089db3e32f442fcfb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2445d8d743a59015c6909a18c9a00fd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618198327e1f202c5148ac61d9bd8fdb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b8bcbb2131f9b389de4feeddc5fb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd178cd6714e1489234daffe5e0f40923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd9adc22d1d40b19bf9e4cc98ea65c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f60664b666b83463df84f2956bb91d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deecce11ae7be5bf3ff1c51debe9255926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c34722f8cfe11626db9f71b4c8c6e9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a16da72f95cbcb29b986ef78356d2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6425699265278519ec00662182c8c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d8b3d9a191f13dc7af72b4bb6f6d7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a1e1a562b263c9276432eb6963471931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d33acc2406d477d4cc5e4330a6828932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c454a7506ac5c614b2b6c35e47436933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367471f1096497990441763fe9db3320934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129ed8aeaa69cb8afad415d1077e405935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea91b5fbfb68ef8260e581985a64f2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d36b36ec7c8453f61d3ff21ca6e28937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083f353b524288c2ae501fc5efcc70a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42587ad5518285a48edfd8ed2b37dca939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952390c4ab393fb49ba3fe466cac6942940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842018e80e74f41ebdca4a22b19f0c1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc513f4afd08672de3c8e52c881a3ee5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd42c4fcc7881dcd4c8276fa5d7d75943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dba4f9c12606fc4627850a6d98a49944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a725a8f5996d89a6e20de52d27e99945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799551b026fa9b0bd0603efffdf14a22946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ad836d8e91f6e97a594d1ca78f6e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0db0738e48403d51f39c0ed4833970948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caead9be8d43fe689115e24899775d9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbeb3322b97402489d04372e0fe2cb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1aeb5bbfccf840bd4b3cdc08a49e7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995abdf3c68db9a6acf85bc426eeecb3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e724f6164c8bf830e5d31217306b81953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf78ae86ffec544a309c77b6a0a27a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d837f151cfdea3b8e3335abae29713955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea4805eff17fab5e57156d5cb1752e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2735af9af39b5db1be669274d9e05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088bb561455d7b9e141fb9c1ca1ca9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3043e05f9c1c09344c55317cb5bd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22730bf87ec6dcc7f7fd88df4d16ed5f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226c087741bfc37b444c0223e7ac9da961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfbae4efd52e148f11fb552d703423962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc8fd30bded6c59087d52ac8e5dfa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6aa54e2b51e31f45af7380347c00f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11801db2a46db96d9bd6bf820df04231965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588c5da092d3e2c03d5736bcc876980966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ca5a7d89fb3790407caef12beb399967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39769d6e5306385d6699719508f589968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d572aa8bfecb6f28e7ec6bc26411d3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe3fe9c7f2c1c0b41c8ea44f78ba5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58400fc4b3265f618539baf2e8dd1a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6883759b9efff0edef1c849698e81d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e846852a3a687ea58f84712e667a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7eeb2675d7c64532d858d9cd60d39974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee68a10ec775958f62859797eaac7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ef72d8e415dba85bb4d788efecdad976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276513c30a5996d70dbb52bfe24b6128977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458cd0eb30df558ebf7e7f6bcc8256978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d5c60bf22cb16f9afff1394a449c4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cad82f5ebfa26193e72a9af9e70ace980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b895ab5e61fca6d4464c8a3950e36a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f470dca2871af257415355bd13636f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e3c026e3484eaebcd56282b44220c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a92d27b6809d7bd09c0e7225df49e6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6b50c643f57081cfd56a9299c5cf4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37551ad18b1e427307e0c9eca453926f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb6471242333e64a0a08798a6f66c3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9b431a5a2d1737f8f61631fd556c4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea401edcebd90ab0e1a9170795f4ca989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0c14d5d57a12df498f14b4e74fdc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d933183182c8afe6c3708df7576f88991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc270b10429ab5f4e1b4a90bada908992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739afd78b083e9d57d0904ea75c75a9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8291ac0c81bece8d1fd3ffa23234b6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336ef2b9e9df230fc177d0f00b04f10995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477890e4fb9806af5a55bbb0254d7a86996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268ef555055ed0c8692a6ccbffce486997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>