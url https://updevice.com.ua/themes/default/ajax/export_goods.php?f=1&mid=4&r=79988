--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b1b5219bcbb5109d453d012daebd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e186797cd4f99231c59637468b8372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc178d1f1b52f6791cb3e37ac48c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66c9c2821718996d6d2b428f78e62e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140669af737ac0e7c6dcb037ecc7e455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf791549e46465c7f357abf693c4ea26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09152638c63729816fce2ff4e8f26e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe1380a5baf7537a3a67f210345e768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5070279e49cc7046a96a54adb82fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698851cbd5407fd76932870b80cd6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f0a9dc04eecfa69db8762b781970f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cbb61061a55541d9de728b9a9ce8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc2d7a9d5482a45617d79add1ee6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18745f9948dbaa5361cf814281e43b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8670868531baf7f1e620cbc25abb71015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bead5022c01d02336991fc52d94499f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5436f4a77cdbf57df10404eb06eb9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd322e16e3570501e39ea2c6355e68318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa941d0c3529d2c2b5fe59d5caf8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ad5877319cada2b3e20033c16973f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc107f2b0ac92674246c17199504f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46434696c182971812a86d4227735c2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd57d198293ebce47abe179449108a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de523c3564bcbd9634c9cc1dd5a7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20503140bb3ad1f3a9f153222edc010a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9dc995b9ad85b0a2d5e7821940f7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126935eca3522ed8b5079a565a57206327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e32cf65df57bf44922ebdea69cb5de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad45ee811c0a3d49836c2f5ddd797a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1651e37964281171a443d011fbcd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d9449e3f04ca91259e7d8196213b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba707eeab667edfdeffdd6df1e95932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10630d9a4d5483182e2c889fc6307da633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79fc9663cbae5956598b8d79eb62b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b55213b856030f11e859284d4b3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9651d9e54b54cf2108d11933913d9c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a2a079e1e7cef681e8469ec5914c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a344d72d01ef2b9a48af3d99bb7d4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51d2caeb3de4363eb8d1b8d6c0a4db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1d2cbb739bdb744fe3f0ac8c578e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063ca8cab68d921e07850dbba1bad2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b058b97ed837098948e6f88c362ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517b1fe8d3f6ecc6d3e6e92ea98cee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c961ef65c84763047fa910eac2d6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4006b3e226ad42ec9be3bcea3e9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618de60ceb6d15a3976e7ac2b7c0d9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367d641b3b7cfea91462c6c177ab57b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b273a783cd021eb9432848f00103248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc3e8caf8c18c076574b6e8d5c1f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcac4dc638a51b41abcf0e980db22950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b43adae9b69e3c53ab38956f993c2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada13e2df12d8059a3b18f30965618a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401889d19858c6f96c82701a12b6b2a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a43094285263a33745e9223cbe361b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a122005e501c758561cb1e310431255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a85098f3c2a2acea3f70157a9047b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9413ce4948c1e3fe62ca3a3c840357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ca1580a2afde900d752cd6320b4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ba9d005c4240cd283cfb4fdf6b9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62009c9479b11e23a791e02ec3748dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ec3298ac9f041adf1f178a51fa0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad87c657994b2f331856609df9c68d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e58dd10ef916b07505b0d19cc67563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e217ae67fc5fc78c2fba80a108bfc2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c7b97c245a22de9f32596462a6e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d0f2516273bca685acb668927cee666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf65c79c937cb18cffbb9c674ba8a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395847f8d607d55b5e7c0fa1f9e5fffa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492d855383393c6c6a38d23df8199969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f80ac351f2285d77e41495ad924fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52103ce747b80cdae3110457f33dfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4be84fc63cf232d585a0105b26f5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220ec76b41789620548be89b276ad8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d1afc5b5c905532a1707d87400af874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554c13f52fcfd67f2e2062edde9690f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ea7345413cd253d1dcb45f01ec1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7762085753d746cfd597bc8ae46db877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b09de3b623a638a4c410996083d9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d40e2cde4b890dfd3cfd47229048479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f47fc7630529cb9066c81b2ad8346780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749b1f58c365a5e72ab4f15ba0f439f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6092614530b3d0ee79a8e6116f37e7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6b5d29a8591904cf2d3c3ab07e4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf32c3ebad394ff3adff6d976717ed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d75c6d6e779c1b65760cfdaaa2db7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bc226091054923607c66292e25a1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6ed4b60412b3e08b4f35cd407644e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3432f101b6b6b03d3e52a1b7a35588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6f40c1d8d367a610405f4b766a91089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e576fbbe6f1666d365da5b2fc71def490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f7a21771d08e0a135651e8209086491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46888bc74d3024492b2ed9ad0b482092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77362cb176af2c8a3f6bd866abe6ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1649add3e2a300f6350f010fe1828b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697e75fe26cdaaf945b5ed531dd32395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a635a2fe00eb83c395e51cce63aaa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548098783bf8b09905ed60baa601dd4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb73a4c91520fd66af30873ac9b57c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adacdf484191465d06ba2556ce93bb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f0b13e6b174b1d107782a03a65bf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7c6a5442e28b9a301bcb1f483a70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1aa1697429c0e458e261af3a031d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c7833539ea2ff30c4aba9fd47dc0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3134a4d33dca146f6f5b572cd0c7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eb1f8a7c4470001b609add8f2b4dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5288e1f507bf6e5f3d33f7d3a5ddac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0fc13eb0a72e4fa10104c60d5fc47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa1fd933a1bfa89e5ca1c54989b3a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e591fdebf3ee8241f2cd5bec552f1cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251d251fb3a5009927e2b0a6162075110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612120d74f2300830ae9d6dbbd7ab30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e711d550f5d00734c4c4c1182b65153112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91157f60c493a71a0595496b3580957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d91e32aba979d39b31dba1f0a97d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e99c7aead0386188372b3188bde65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe978e9add27c1db5fe7ef01bdce499116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4bcb6c06c9890cb01dfe6765a1ee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132db30d7beb3dbe8fd182e3d37fd4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dbe2e0b1c16ed148091e026eab73a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c014443357918454ef949be771bbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cc775e793654a8d4dc003f24beb33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c2aeadfdb7de2dd0c1b2fa8339753122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a326dc0ec88270bb556c2545000004123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3018813f067f2529a1d26885d88075124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce02d6a552b171563a8bc0bd7fca22f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ea4920fd0dafee2192d181b6f98fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439af24ea39397ce05f54145b39f8bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43104d262e292c722311d9643973cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3328b8a5ae700a5c8a56358ab7ec46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5949b91ce980fc139ab91433a73e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd4351ecfa4f04b79a1f665a8861e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24691b3b94f425e6c956cc0cdab2aa52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b496962de42fbecbfdbf1dc42e1e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a816a05add1a61e55af708ca326c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5ea134fcf0cb78d85b6164aead194135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae5c1c147079ddc02672ef13cfc32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bde3f45178d8f92ef93c41645bcce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102783d7abb2857785548b4e100ad0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f77a681439ac84d284b80fb7c6d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2189fb5d245b7f4c6f18af331d9d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf5ffcf4fb06e75d7381f8b98bedf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943203296606ccb8d9262689f2ba816142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4adbfdd98c795eb8df59ddfc035d52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dd3d3d19b4a870c077f631a3f1907144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57529d7af558aca5b55ce0de44544145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383002621c6c79d7b306121a17e717146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3758a72cb741c36800a7ba84103033147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75a5b921859f459f2b52b154c696ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914a2e63637e0e694b5d6360269a66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989064c1d53ed7bfc8f1fc4f09ae173150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71afd23377a15569bf742cc26d1a27e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03071d44016f272befced520e78f38d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab914ac779bed02a350aca48670cc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201cc006255e04bd044f80ec901d75f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf8fcac1a6de7f0a2720d2fc069192155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82f10abaca0b79e09335ce535a7ed8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bbcefe882e4f0dfbb2c57a8a5883c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76105f684ff3f6a1134cebaa8f904fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4201002e154e7bb1fcba8abd4fbd1e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65959bdfff6919e6f451f59d83b450c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09803021d039f861520141d15a5a8fd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c37cecc8e30472792cb435dbb6ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ad10a192c05710017608aecb82ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3ae1ddf87dc6acee9598ede60390164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38681c3e49559ae82f7e1f8a0225cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52681d4eed68ecbdd2890e1bbf1933166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0721312aacb6cd5ce54dab120a0b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92842b80f9146b66242bf4d85a6d97c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd40e25f42d03cbd512eb0fa470f8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f09a18630314369f005e9b33c3097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b9014c6670677dbcf50a5801da88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31172f12ee786b9a361b047a099d2075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8491ea873620db8996d197ceddab6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088d5e8ebf2d33d47d27cb4a20ae11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44289a0c53779dbdabaf1eb2a76fcc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60230f39ef823897a22afa6e5bed3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29010fc710012810a0b83a490b9113c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf2ba551b660d0ac5a6dab3f42cc12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38643ca027c0d57704a5cb59341e9c78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae3ad6ec1d5ad6b57f1c81b059d54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91b5230da5fda50a3ae0ed893e24e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38096df84ccfbfd63c4c4226a1d61a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823e33f27f78689d9da84a8a1befe70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8259387711981a7c7058ac76bb5f252184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db56fcacb21c9e5442f8d93c945442185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c31a29db03c1f2755d58d032ca68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1626401be90e7e9ea8f29df4f90206187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf8bb2887fc3b02d187b3da53eb5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f37f1c9eed9876917ba1827ce310a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735c1e8c15d5e6cfc0e4fbb662d53d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b9428664cbacbe8c30c72447bf78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a717c331ad95c5020ff5129fd07c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa13e1cd791baffff0882abab5d99cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424baa4565cd7d5036966a07ec484f85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ed118b8d77faf9c426ced17b552f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bcb018bf6b7a90da6062e6bb5f9ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c02a81f21348b6a9ec59769e1ded79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d695f58b188d995d78482c585b9c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73e7798bc6532b55e417a3bcf28af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e831e61400ec03297b05427f1fbdcec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc069847a8046d911d474d3d60286201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650612e587ec09a9b7ae347dc532bb1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ec30a2ab61b503698377caf3a24b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0abb1c7093dec4dec5bac2fa1d65c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc79d42bee80881e50f82a91605ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a8b3b1daa2560ea3892ea64b38cea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736636120af251c9d6938b3714c14d62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42702e29101f4ee13c679d04d76bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa98b53fe156acaf575f9b38f76127209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e33c6613b9e8dc0debffcb4d39839210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae45a1d45649fc55d42b90fea3f500f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495de8de94de101efdc4f4ab1bcdd14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588275f0f92455341fd8543931d1b98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8fb0b2fb22f1c957e2ccb4c8cbc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eb77e42e9a5e2f9bfac7b76fc39c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3123eaef2af2165eadd69ca3ea63b2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c173b216ab90c14205d6e6d88912a5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89d3f2f543ed7d629b1dcba0aa615b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854bb78bc4773f3460dec0ff40fd86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e14fbe4301ae2443c804a891b186220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0adec4055ed57657927b37dcae380221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edc7ae7401c3ae452c02c83fc4c493222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698a8fc5b5b91838add48bca11f3fce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec233796a8276fb5222e41af2b153799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb37a762b418e78d2bcd94f9c7879c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9184b7351476eae1702ac461280475226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291213fbcbecc8bd5040ca4d85cb4ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a56fece24654048b7de71bc524763d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1b51e9ca9ca650c761564807e3cb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067edb7dd4b6e9e0150525c235698151230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc1d96edb5731236300b6eea46b84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7831e7eecc56974609103c67199ae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e37caf9806777ceee20fe75f046f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2ada211d062e9f0e9f5643188e51a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e842f403ed7156b3decdcd32168491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e40cb8334233af602b0969bb88531236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a6bcb7e88a6651d9b28ad2abe02a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2935493d714f5d487fd0e02db06ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189489ebb51472030c881c9c46bbcb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6a719fa032acef389fa6e3df475e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b6eb1647c93da5ca8d6605b4aeb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a759be5b5f11f851194bfaf3dfb8679242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aeb48132af565ba66f2fea957bc86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e2d5d09518c26383413fd65af709244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72a6a8e18976c42fddcd0c60bf5335245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea28fecdb0ec89f054731a36046168246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212d157dac6246dadfb366385d8383247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f9f2d04775703cb2e0314a139477248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9962014c3a1532b0acc8e10b7c309249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad12ea5a5d202c274daec4d11d30195250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c25699425efcb22bb032db7a7e7bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7826405114a979a6702debb183f34a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5334f93eb6abddb2c00992e6fa4477253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4e58311b1b98025b2926ae4ccfa2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f386db3c7df50fce478c9af134cde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8242475b8f0ceca3277a10f7c20090256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86658e3ce35235e17f541c47818cc94d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5856f4b44d0367d9bbf7d0379f405b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e495f3108b7b483a31a66b705df30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4fd9ffb4626a41192241fcb5e5835260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f974b6e13bbc70271ddea0129e5d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d454ca4630bc8b040c0c21498035b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb20e11e54c545f1fa176a59d997c8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4959c1b80fef954f2afd4d896be37d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16bfab1190a0981963ad560cfce0da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c2b6e4283b7e1810f9a4c5b7c0b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7df4e40583737c069321c87b0fe67a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255615535d2e4e1ad0b5de1ce986123268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70e373c83a3302df6b28c2f563d77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b85383e155f5dacba6e3ec62688c96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028ef61f84acb73a2c0b0a067c462e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773e1296288e9def03c00b49a27701272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db84bec318ac417ee389e97fe226f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9798d208bbdaa7908c84bcb88712b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51d3a9fd89e1698dc351e14f526e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db019c67b1fe3169ff6c4c801382df2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f20ebf132b1ee290ad0eb38b2b0f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d8666f0b05f12385163cfb101b693278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15837cf43a31df1b6f6c3271b778cbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec78c62946ecb843c9104dcfd53099280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55519436f2a982fce8b6342e075991281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb971508a4bf76c1af3c78a8f82d9e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b26346cedec89d54bb14dc2928b61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cf8bb6e259c82c4067e6f23ebd78f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a786d09753c632c263661f2674d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d35abcb2dcf420ccff8869ed6b83a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a46994a8ba43aa3dd7e884ab1e0bfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fee238b70375735301a6aefa31875288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce9109ee73a653251f5c3587c64012289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b85636a3aa00bdf19ddc13fc1d4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd2ab982b2016f494bd85e9044951291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59fd61396c7cf345556e27eb78f859292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eedb921a4196354056e2a3a676011293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d6ec82e7c2771fa6499786921a83b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dc8bc001f873d01caff5facae635c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4326e6ec3f4ea3a2b6530bddc7af61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d1ff692ca9f91fb93f66d6233db50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a0de3569f8a7b82d524d274416b0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc177c999966b6407aa01175eee16c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88dd7a01ec19acd999fc9dc21e9f29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c795c99bbb04b192227827341acc8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a08dcba42e528b002d9a9f932a81c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ea0dd7c414e295f49dc7ed23d11bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be614490e8c66c340c11c58c4557a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f6c6917279b19329b8b6fecc1968f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f1bf8f5bb93e62450595dc90e304306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780125df2ee1ae3904205b67b5482bfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837b52a7b3e326cf38512d062eea100308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4374fc6478bd2558dd291885c412a21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f010de943c22c3eeb9a63a7eb41283310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60cff46fc1cd8788b9f8b031c4a22b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48aad3e2e0260c9ca7dd0421451cfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82e675208790aa423e6205520514d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50b82b5f14325bc872b2a755f5b23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf2a0a3da430eae681b448b6e0202b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c704751f1069b9a48d8bf1f81608402316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f64ab2c1a4d8821bb895c979adf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f66c4985a5fab767ee483d635b066318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dcce6cd46382ecafff8add51fa2cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151c6228a7d492ac24102f467814f0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0ce4a77323402af66cc69d3725dd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98276a5197b630a1ef79beb4bb5517322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188194ef2deabeed35fa99ac3bef94e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed7d9e9b2bd49953f2844a2ec64e2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cb9f81e3d814a02345987c69f9ed4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c610fc14d2447d4435c89a98eb612326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c30e638b7106874ed9db60caf6262327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68f3ef378fff4edf3e5d47c6b4c79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba09a1dbbd569f7e8a388ab8dc55b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5fc58e7786316eaada04151fd26c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db690473568fbc9d37286a9aabf5e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571064a2d704e1e6dcd9f00e43a970332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f0cadfd76cbb9f20ef8fb97205b55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe244035371e08eabe30df70a2656334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaaa6d7808714d2a169a3288da7ed5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee01e3f8e336f56a8aa3fec41e738ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad000e545268611d526c3901a9f88e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af46f297d445ad05bcca1b5fc300d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6154403ada30793f87bfdbca43ed04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d57b0dd60eacb89a982ce0f81c898340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d43c011c6d314aeeda86cf288baae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001453ae134bb8f75a63e4ac10d084a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0b94595e417a20b74e3ea3dac86fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab9fe51b819d25fb585350648616e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9757112e082e1c97e97f3b89fdfc424345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cf33cb8ac2a0d298b21e7e76abda9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8c717a6501cb0f2fd0e1ed76d271347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde80d2c7d49dc7aca1ad2de357f6e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4605245ef3ee76c57f1bff9c16075a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f5d604e2de95aa3c546ffd623105e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d229982f24f8294baeadc98ac6ff9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f1846f365967220e8bc39cf722c55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dce2a416a2be693d4a1c21f6287c10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fd1c817566d2cfddee4febe4f4ad4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd93df73077a3f251db0a063871876355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca76097cc339512516e412feb9ccf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5bf3fdeba3bde2309521dcedaf966357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ddac0430a1e2353da460864cddf29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ee6518ff46925465e515f8d20e23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e9f4cceb88613b0dc95b703dddcd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbe6e8253b7133ec4d2bfbda4c5239361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66995dc6260e787319917e6199038232362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a83844f455146982df4f2b3a6458363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2236d17a7f67efc010edb7a6352cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c2f5f3a070d04d0b3803f09ab9ffb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fef28c18d4fbad36f48516228bfdff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fcce1f75e8e1c54c26e8bfa370178367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60367d8181111f2d3f160c7463afa6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c613bf24ca35248e09c0cd43b8d724369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336415c6dcad4beff016f38c841b40c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ad9a336f52982cb5b5703ec9325d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cae772e97ac347e1197e293f82b2f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a80920518b59eb1b3bce593e795d08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24155c81a5f75b7c166dd42c38406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad708e4db447182096e081c2824b0d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf3339b0ef9c491dba75e65124ff6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116da83f4ceb3228f79f7dee8c621505377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c41b1e62508f33a2a5ee3a57b7c7e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c31da5c3fbf789056e353943642ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c95a116d3b43dae66d42a3485a8a64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220348861969881551bb10fc40dfab9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b597a1fa794864ada547169b8a8b45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8130c23aac6032aa2d9c8298cf0f78c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47bc152c7adeea65a14b345da646b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea52dc903967a42c159953cb3a871385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948e368e80ef5065403dcaeededeaaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041389407561e8ee3e4214c58ce45c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca7cd63de5931cfe841d4f14e60c0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe16544266cb4a3f236837d31cecd96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb5af3dd9937a2d51f75115fd4830a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50172aaed17efae0fd613cd2a7162b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356280537c9b9a0c801647bcffa464bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015ac05e9dae4a244468eed9402135d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0673c76d9da69454d61a3deaac7ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0a3c88867b4d3548ced578290f489395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b139bd61cd5cf34c3459b103c86ee04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acaf9ff2c4bc1caf9810bf7bd49fef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4642bcd62e9b87648e890b1460ecd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d928c34c32ae1a8b84f942f467ede399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa78d834620010af20b99985f4a69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153ce6d935d8d0e1c60cb525a263031401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab22150b4e9777757c7821055ef018402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c1c517a4ca47924a710e3e8e98b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48d53ce3bbe9fe55134d48513eb6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61255a633d7ee5d92e1c6f54f60e2113405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a46bcf5639d9292f58a311255a050406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb1b71e5dc0ce840194982076b435d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33f50441a12fdceeb105f8c025bf64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea96366792186787152f601d29eb0f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b24853d26f68b37e441ea0b6bc19c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f9c209c431f7fe3d8b1fba0e40ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c1dafcea35bb273439ff26ce2a1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd293e31ba783877dcfd71c9918a1b95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ac496b4c17a9412ebee282938b11c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93148a16b800a0a9199ebd86a1d9db3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb4907ea6235710641b32b7061d8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b173f0a7e0b90b4ab8cd6a653cbed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615022e1cf1bdd3eeb54ef86967fa4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37f4302d55c4550e3b9f7657965140419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1effc73881d8c298472199e57c103420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f40caeed5c13bac964b5e3b0c2029f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd4dc4434694dd5db7cc2a897c4e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2994599d6a423e34a0f434d25435329423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec9ca417fd7dfb1d56b749465ef6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1032ca8962f4c393a2e6a8071a531425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049309a6622335d1b756bd5cc6fd58d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ddb1f32651bf71b8efeae263f0adf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b37623f9dfcd550dfce737d9ed4f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2ccce667be71f20e5f6204d5f6770429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c609ea24deb6c4311d1624c2014d17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7e1387e09690369b927d245d669bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd0de54f7fa3388370e0e29ee9ee6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd861c16599f62a55c116af53ab4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451f5966abba7d83e742c690dc8fb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd702297bbbb45cc25cf454ec669e3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b47685442685e9d11c54887ecc7866436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513b9161d9321f3512c93897ec67e98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2921dacfc0183052471c516452bf1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494d34e717ba54bda3abd51952a60a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48229e027f5913e87ab72a5fe320635440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44a216908071fd68a899d5b6eeb0f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515655cbc72603604dd9538e3c6e2c94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c76dd6018b7874c029c208370cd69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e91647e9b361ef9aaecc98eb49ecb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6905c8567bf388168e5fc23bfb222f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bfd9ecf54ac279af6a670a6c3219e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1770f497f7ef71669b48ad25a00f0b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04c150c73bd6831be864a3af849bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e6d8d1cf64e8196904c16e9598716449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def889811f191d070bf4c0ec9deb4b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b03197d94a94b37a635c7a8e23baea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e3114e291d0ff53260596f7f87aad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f056e11170508b41612d2a875f653453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce23cfd332322f75c426b8ba6a132454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d060f4638daf1330c3d24c164031a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a50aa57ecb4b7b740809f13116f86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5cf5ccac21426cd4884ec6ec84229457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8bb3128dc6cdffb0f9e864eb0a502458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c6b9fa7e98a4e12b0374a5240412b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220847c20d84143a92b1c83adbbdc7da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb3bbc2b053c886adf5b2f22d2c29a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed7ef516064081a96c6f4ea341fdaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9efc58a16dab5ce1e30228c149db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73826b2df0ffc5361e52ffc5da326d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0020417961f662878e6c94cb82f3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6cf8bbc1feb6b2c669c653c22e5a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611bf7131949af8d85097ef7f806b78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5966b1ff842bb450e0c7739d375ab5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba24dbb0885fdc3a65baf990bfe78a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007462d1978bb969c17ba053bdceb914470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbbf4a40e615865a4cbeb5a13ffd90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a96402b049fb058a4215250ef2238472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c02c79bb6b9534329673f59be3b8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21312523ca6231924ea21ce94966fe87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a9908a06fec56f00baef3cf5360f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431661e5bcf60de6350aea7b2e765f93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e41324687ef6971e07b099f24fe0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229064c2b60209f07a464e08d152ca0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31169b67a3a52f8e2ca777341f5542e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38325580ffd502af8401ecebf8e32bee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddbeb8f1fec2b6b70327c9a49825f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ecabaaa3d264614d09dd4fc3f61dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190c441d20d8c7a01a37f533f8508f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017fad409d4f3196b698865ee472f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e5a7a1b8a3d66a45455e2b263bf3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b083fa729ee921cb9cf37728c311d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa07a392d043bcbfabe9e1e2e33538487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb740779430131c650365ce76e8005488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f50a715c51368ebd15e24def7c5ba0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13199a62626d86677979838467a36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30897f8436be611f16fbe53cdb02a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df8f63d73be709d4b526da3f672ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77129f3432e5a962c36af4924016e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3614110bab2469e8dcbba7207509494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc315b58020d1fe57bf3a1777050c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a641f1e1c25dcb3ce3c2f4a32ef87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660a77e20f64a21a92e589d396d6a56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4e6775cc9d4c7530f0f7a5e60919498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ddbfe2a9a56afd95cbd998a72b843499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df0ab349ef040b69f6c2929581d762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7870a0a6e0f3c68263f54872646c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad7f424686434b35c31bb82bf9d5b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f397d12f528552103761dd411b59e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a10d40ee3f4ff39fae7f14a5b3d129504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac625e129991f98643f0c12eb08c791505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a644d29649b43d6fd69a48a04b2154506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975131ab583588c2b5f4a6a0b14b5b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e02c6c588686b68323a53c8064d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf5d68d4e4c5fd0a66806a08f273b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40669ccb823f32a23e888d57c8145e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266610771a15e6000f7279ea5cee05e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cde51c09865a699ad02202d7e243b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275f85dbc7c70c3248ed8e8ad779b0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b468404ee6ed0fb3f8da99b811f1aa4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40808dbfb5a7fa0f01652f672b9d6e29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a3b25be37ed6f1d4c07131cdeb95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589171e2062c7499c05baeed8216854517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758edf3700671e8971a96c440b34cb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a483fd473a2a93ce996a6eec8d9c51d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b593457c7222759a3e45bc012a126c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970fe9ea83e1dff4aa0b38214724a37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263b98eed8e9a445cb1be5e8d6d56cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f7e8c53038cb500f0cca9ff7a5ff9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c0d49251ffd4451b1765b61e5fcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6d6b2a705ca0896b2a9083ea6adce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0159d29656405fcfb6a794b779ef87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392f026d74e941a22050ea6f4e557f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bdd7e90ba5c60c111e984c29d3d77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587862c0d55c20a994a91d930f7d6e0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874b8c36c084391e9daad665ce7ac29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61d97d90cc07d87f6abcddd474080531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a65fb9eda95982a83db2c1a57514532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc088f484de461fb3bd7ccd6d8404c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28024504bf7b094266393b63d43e2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8181bdecffee8826e15693e11d8fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1fe3b093c9bdb9158472f395850c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73afc08a94c03ecb0540318b910fae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93c6dfd332219e88740d4cfe68201538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb312cbb5ac9a1f6647543257c78f59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9f17d9aeb85db761d5b79160bfb47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b802a5cb85413dcbeb04a383cabc64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572173f33ad4a4fc3603cce031dbdcb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa419c121cf5cef7d6a89c2b4630b6f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf56c693ab775043a9c32246c158251544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75694bd9a4c6ca6042be8c7c3bce2a70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb70ac179b25447008acf4b8ed0a80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2fea833e799e86a89a1418a1907ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ffb1a068d9b79b7053701d1ac8ad4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82c42373297825273aaa68e9521da4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bea7aa7d623ce9420a25ec99d5e34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ece874b4fe1b64efb6ab95334da2de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf013d4d4fc269deedd06bc2cff39b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeee3ce92d33053241b80f36d8d5d0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a629654bc60ffa46ebbd41b1e69036554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b8edce8db73ec36b74283a9349992555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b4d291c3a63726a2776dc1dacb24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae889d890f0dc5dec279eb2e957b651d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fdb202d1dec17da7d60045a59182d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9d8aa4dd0b988b4d91dcf4c654a0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b0ebd4062790fd847059538fd25bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2f7b00b40cbff777b0ac31f48fdac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c282d65d4bd085cc8c13a8577346ab1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9a01b6eeae40028c55bf227811f42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70da335d8b00f0ce97a28e4eb60bee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6707900a1e14af8c28a483a94e669565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67bcee67884115b927b8be4fba028a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990e6348fe7bf38ba70d0b78a1f5a9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006ace89c8800511c2e13a845cab60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d41f105df1f67d19743592bd28733569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b62b0f97a8a66cb38d5e90d3aff6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22d78b0848455cbff062a546f0c4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b595e494343d964db3e964409dfad9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eecab5f5ae36830efbe9d9cd7576bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256c15ab1290b2e4004681f393590fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960705dc7d2d1fd26fd926097620b2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9537551c40bf6989d5bd1ccad816c57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0dc59eecbca7c1d5500e97c78da8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40623da458cac35da746057edd8b687578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928546092a5d1e95fe7a1ed3ab8aeac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e50455c1999ea6e8226e27114cfe0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29594bf291134089c8cfc7d4a93922581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7e54e4fa0bc1425e59ed42064e28b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceeb3e3665c15e788700bb44ccc0ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795021cd8256e7d216f75c6935133b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9bd5097297c2a9b9267832664aae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd158c27a7333248a29c6618701f97ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5cf4ad65a438e54abac3206504648587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44fca85c8177769d045300295d36fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c022e2f1776b0307313feb95508872589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5581c27b901e1640e4bb30ebee44b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af954545f92df1e205ec37a50f41d690591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30f85d15d821dbfbae0d403744d20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b16f527263f0ab8703adc69eeaedb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07329f725e1256da56109939773e6fa9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666f335dd68803142cd70e0e7fef1c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb8d6f6910f46f10122ce869836338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92998423bfa41dd05cbac65fe5f800597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9feb00aa940aece7ed68d29a03f3a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0815d033ba75f68fcaba618862727599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11420c4a998d632127bb130c1f38fddd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0ad57927df434b20d52b5ece7e4a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4725509b7503094ef3212cdeeba8a13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3059a2ce2457c126f95ce2de558de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd726a686c9ebb997db34991ff6c70b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb062ac182d28f44483f3438feedf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47780ed73d5208a4b495313a6bc532c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623e34bde85d2daeacc5ec4c96eb577607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef86e0806689d284623fc649934923608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe87381462634d603b0eea01bf22d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324c40ed8996674e5e615156aad034610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0b7b8062b01a2a1011b6c97b4b404611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ed9e98b519daa309e43d2ca840587612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe999cb6af1de293ee7e26b65d0b93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d379cc276d519a6e99a9ddfa1cd1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430674f6e969de7bf7256c23e007da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c87cf802748ba0f58e28cb58fcacd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b90ddabe3d5cc436a22d9adf62a43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fb84092c6fb49eef8e37413350ab9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288814d1cd8ef73947004880eeeb10e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2cffb09383c6c847aa4f7a793eca2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0715a62eb4050bc1afe698c17e65ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b80bb6d8e8ce3fa5f70290287d06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857e0e870a8e130250eb6e3eb65971623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ab9d3e44c2fdeec68449bef47bc95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f648818c7c36b7258606db2ca9bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc8a13401d679321dcd49cadf5ed2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9bf3cda2895ed4e46ac9007c2976d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac53615b9714e2642598e350d47f6b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc27fe9e378b28200a04d9666b9ecb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda460f3d0f10b7a7640733d0c26af21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef2d48997f52601a1a2bd739381242631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4ce632468d4a1a4fbfd4b076e4688632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0dc3c442259410547bc596e9867b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226652345a8ee6c45439e27ab2e76694634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf371c91c57ba1749d46e7759d0f6308635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5939c13a44e138831625d38bad7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d847102ba027795fbf65bca5a0b90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104def0dbba17d9477339fe23ed66f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58850263eba3c9dc1d570bb22c3054639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced189cdeea476c7378c3fca2bbabc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12698a206ff045c0a4b0713d0f677d21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6f19ff59bdb1809b0277aa794973642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6442e5b08312fa320e0ec8c703b1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984c2663dce40eaace2699955f589e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ca84396c15188ce1a0969e2b10965645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba84aabaf113d0b6c5b231f98fc37a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341092d4c2c0f96c9b02a4d03b294da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac5633dba3d0ade18fd9473598093648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec5f9b20d5824cbd58fa8598be8b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639cf9a9a1159a155594d669d1834e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce708110fce11d3baa8d6b700e1ffbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5b36afb4aa8d20560198c7d21b415652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69479b99082ea5cf47cf8af7de70ab3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219fde97f2c9604c3bc47f77d69163d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98077399a903729dab140aaf3edad7a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60f233e5e864a92478fbcd826eb50e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a047c214459cd1e2feb032d444c91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d899608fb324414a4bfc6d4cbf175f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33456335f23ddede83dbacac4323f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9d88c70954c2500a594c225e04c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467cb7459f43216536e1b8717a0dfa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219807c534c211b0852b0866a0292e03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e741c72afd2e4b443453a4709b1115663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00003a221a878241027fc175975e3f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501f5924f2e68f7781da3cb6761fb1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c921240baed1aa2bbf7b2d2d52870666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823869c6aa0d93ebe8b9decc189343667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52515fbd914b3747c4508c6eb7023668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493032e50e6bcf4ce61aef147873f2df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bcc02f1ff47d7d77b47c953246fe1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09b75cbb2a9cfccaebc60b5a17ce95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb1d93b827d5f9d0dc0c11b2759ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217014c675f194c7e1a4c9e15a64bcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba941b6f73753b460826ea76a9023da1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f7a8fa598cdfdd25c99659b41483d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee99f4bf12dd2d420936cbb0975deb1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f023db89b128de816a497283a733d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c6789d2d890727aaccaae11295361678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139d07d27d266be4ec3ce90f3b2950d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ce27f050aa7bcc3e03953231d0546680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a4ba62d06c793c2c9bebcbc9e0152681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3b8948c6489b24709377dea1aa62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b949a5a47b6a1b3d7ce5e47c0816fe4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e74642f8e3789ac277a898292d461684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c3316ac8cad5594d58464a26c72a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab9841973b51de7bcc6a9e4257f78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920212fc5417275215e871a7c4648f98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaee59fb3000fd3e530c41d15ddbee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401923fc1fbb075009018e2a1952b67d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536bceb47328086a4177709d8be1592690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef308d91f75d67f7d0aa41debc990f7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fc63f137b083102f0e6bedfb9fdd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848833db449aa9a7462295441c5895af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4d17a063de9a0fe5f22d1e503b0be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff32d9e9fcd0c6116ee74ee0597f2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad1dbddeff1d7ab54ff6c53724831696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352104a3e123ed61ebda18c8167ac3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcc196d64c5f0e1cfe3e5c21870d38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d31015485238e633f83ea6741b9c52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cbcd4ab99bb14fa8183976b9e45ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e331dc51760e1bbcedb1c40df081d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c5af4c1e55bc63597852831c3944a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d5a23dc85fcf486bfa4fb10ff961703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba463b5b12ca9c7aaea059e713919704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191bab565b7d9186216998c624c1180705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9aa8400af00cc8299a6aa2e436235706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfbc8163675356dbe46c45020561c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ad178c72f86f54dfab81dea3a3487708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710b2c52e2c3cd7341e05133109c19c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08d1194c33c7784b10b7b31f39fb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192db98346309c1d49e0aa7518a2a69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c5eed9b7d12b1b360375ff868fb9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01347f0eb584aed412ca38d1f486c034713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915d239909aeedca7ad3f9dce43d3c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5cf2a5210038a1597cf6ed4e9e00f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdad0f6887bb43619b3d3d32f1df9a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50c8550501639eaa27e5c57b623097717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbceaa63da5b99769adf0fd6e7e1b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c750ca690b93de86044c2c80d5066f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067657017af56fea6f53a7a07fab4a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5bde3f258a67668b1430c6232a0a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab119c7bb134af12fd31355a8cdbd85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c41bbce3265c6dacc2ca310f1178723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55892ab4be0d0574d7d77eb6d566f7af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02606add1ff9a3e50fad71f316fc94c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e6db4e6224aadfefa8968af22c17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8056ae2ece28b2305d2bed7fa737e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5afd625d660fe97b31003fda3d81f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c1cde0f40a068334224dc5538c2bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dfbf13638cb81225c69eab3054281730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f4fc4c689dd3457c941582b4cd16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcd160c383c2cad56624edda6222b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec2ef10e1984509428fd159977e73c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da078a75edee917da4f800dfa9d25a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf32377be484a428cc0852656fbf99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7948817691bec1d313d81a150bb9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734ee1ae04d4574c5d4c1fbc9a08611737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1214552b8f23e3052aafcb6ac1fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf6caa46f69ee15eb0bfdba9177e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25d739902160a1dfb33e81ad344f22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa05b85c112d8b35943b94d6bbfeca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821988a9454d18250746ef9de5a98b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebccf0c633eb04e8da40b1c4f70458743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb043ebcf4d52d44527756626dfa6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba97f727a2922bd2e6719af67c89f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a36bef61ac2e1969f23ea35999a725746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c75c8503080ad5d550c52a7ca28c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c970db06719bc4eec7977ef2ce06dee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673ec7568336e619949cda2fbaebf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f11804d43be07f1f36a34e90543ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99aa1fbc29099d95932a25db9b639b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0935f97cc0f092612ebf11b3b33b951752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d35eb030b7b0c54c5038b9d156e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae8a0096f3458151f9ee35948acd64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a1198db0f1353acc650f6b8d5b9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a07ac8f830ff4ebdd0ed6c922ceacb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780d4c92a0497ba0ee46e3e74ee5f1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a913e4259a5d35dde132c29a0eb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c76622a6fcd9b83cadd8a8c20402fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c727c570df15cf4a3fea1802ef17a0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538448705ceac9cfe61691e358304a8a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ceb75db2de090c90630ce2c8f245d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca556cf3c23fcf3d8c22fc9907a94c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f24e4a300fd5f9e0aa3dfe6eadfcd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8a33002f72cdad2171c2277fd468765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f612741bd42fe4d7909c18b1119751766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96cb32887fcb39b463df661323448e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219666445f6537950d2769f67c0da7b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6f46b0e893d465143cfedca6d6ff769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5f7fef1a32d926e794cdb2f2ae43d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3963b8a2ea8dd49fb30639a4517f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ac6de3fbd433e9b4bdac51191b79a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230bbd66134171a5dc6ff3846176eeb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590f38c76b4e5404554cd3e730712bd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db8845922c39d4be53f25b0974576775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667f51a9e3552e061e0ac81f87f4f66776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ab0742ab7b9721568b6b750875928777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b65f9af13fe07b2ad51c3608d173e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3282c0c9f2daf0a46edab9b02e229a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968027f8b731d4d806b882793fce896e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e30a077da7e34870b4199728f7927781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8759533c41ccaf5173fad002351cb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c6ba0e6dc29c37a198877d716f7a6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645701a1d3a7cf6109e0ecd6f634b641784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137919d9d08ae4545b36f0626c5e5e4d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f03bee3e1b41b156df7aab940adde2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f9a7ea1b46b718eb9e5db5713cc8c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207c2e3165a807040924f6c5ba9786d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1375ea1740fa4dc1b1a682fe179a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e946319b8d85e481fea9a0bfaf712d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c372fb4aa24a74a107de7845e1a537791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2446b7581a4c7ddd075a9e19a622792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db5fcde91112210ded1b16319efe4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc22e9238acd07fabaf1816e60a5d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67749bf257e03c4a3cb64738717d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b82778de198c3a28cb29fac3db7e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cb5f8ba00c689a99a8f4c0bc2fea4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820ecc70db6b099e9804e8f110097c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10ae8b3d4330a2485a1fdf468d181e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf11ab1f7b285c2301da0358df52db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ec960fca55bcb0b27650e3bfa8461801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b5cfe4dc080a606706fdf6aeaaf46802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8812460d24fc0b668f2510e8475227803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c8b06f117a6ff2fcdcf58614dddb9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f6f28d4235d88dad186411db049f2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73bbe9e1f3ab2e3b809ce8456f2a73806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147c9d332384dcfd75b30233371a4c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfa03b090a11ca3410d4f4a3df1d37808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b6a0093876b4b6ed6d959bd73fd4e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342b8fecf62efdb29c52cef7f5e7f9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bed7c1fc32cbb5331503e098c4caf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3f9113afd8c52f2d0a5013a5e8ed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e581bccbc50087767dbb5a1ca2cbdc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a771d31349e3678b1ccf23c71dcc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5681bc61bf2c3708eddda33a24842815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a734fcaeb6aea59da41c27aa60c748816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea5e078f0dd54a3cdcf4c8d75671f6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f89137dbef048308e5cd77696af96818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b18afb4d52363f147158ed730c7c9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4622b71190d5c654a66b87bd5a9c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b90768cb214ee6aa6f4efd466550821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de88c7251d20122d1deaa52b89aab822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b4c6fb4dac00d422723cba6bd1b4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fa045aaf82f4d13a8ffefd70884b0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41ba958bf35a6800b2fd088dfe457825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348ec51537417a55fab0808abcfe6d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa2693b1bec255677a9b0fa1b9ded827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d4ba77aab3e0d03143e952ac73fa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6afc4a5d5ceec6c6fb607a2acf5ce0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e3939e4b9a1ce825ab09f10ced36b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c83f5a44190ff8f6986f090e52583831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0556cdecd30c87ecd93a09fbdb461832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b81dc571f16571852b3e71cc7c95833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05310b9175defed20d1e6527ef9e1b8f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3247d1d17d7fcaf2c09254a6544deaa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cc5f638eb9c823efbad97e9637547836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c5727860839ed5c14d3e2196b215e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e6f09389578f05a52a5c92e0fd2a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123ff413ce8f8d3b7540b9d1517bba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f97a62e818f0245524561f646b0baa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f988fd08bc1cdc2243a2a60479ea0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0115f86282852e4dcb0163ec2237b49842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b89f34d971aeeb8a49b9ca60fbc9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af216fc952c04f44fa8ac4cdf2daa3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941e94fd226a0ee25f0b957b0d7164e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4f41628cad899ab0c47f3467d98c4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4e34d4ad36e369daaeb440cb941c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df4b0d522d12d87b6b4c3eca2e9df4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8728aabd595a04869ec0d48dd11d6d4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c27d75496bc301006a236b362f181850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509bbe83b8a3f610f798baf62eb8833851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dbc1bb80f2311e4445ea2be1335a7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea935ca62bb06c9572d4e20b16f8f4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aa096d90149bc9b229556ff9185cb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248490fb855fd1c048babf3fb7224a2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b8133b6598c15bb65f707815dfbe8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f607bf1e6066f4ffe32deef48a5d7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40dd103ae3891fce62050b7b6b99b5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a18df939d06b0bcf6303b9dfddfe9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c380df8cc690a6e67d252eb50e340a1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12c8b75923be4482286d8d0885718f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4493146d9e5e807859532226e94fb23862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f50937c10006f089ea32456ae05e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeaaae53d91c7c11966e4ab40650b1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3ba336f19c3ec7108c2073e4345b1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0f854b07d5ed2009b7d541b21055866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23c7633fb5e909fce5cbd00980188867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a2d8b64f06a9280ea708beefea73a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7d4ff172ae4bc912bab09fb8c992869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff93b1187a115e1abd50224e5981fb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab410711b3c3f391b0a775c1afff2d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4aec0bea0f6d467ffaf002485630e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdbc78708c33219bac7a61b2081be7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5eaaf27e5e67ac26fd8472b35b934874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bb085cd377afc04febb6b2ab194c7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4361dada0e4c2f3d5e791589beda876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062b9b999ff0a63b6b9ead67a734eff877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a08fb0c40b6e7218181882fcabaa2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216efb60dac51833a722cf209b97a22879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf7867df4cdf4aaded0297ddaba9aa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a0fc32c861e51b7b4b0e6dfa865cb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d8904fa8a8faa219c0f94ee4f524882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d4c314244103f14e4afeb151dde0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf0876d235a7c931a886d88bf27b7c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a4ad040ab3cb8a98a3c11082917e9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d079334db4acb03e1fd97432b854e28886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2b52d867d6b34cfec00eb94f179bf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d03f2a1dc59109005486438420a1d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce198384ed6459c7f4999822dfbee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d19152f6c2254d2d36f8cbb4b9763890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19c4a38abf3d90e166eb581e4bc84891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57da856b6696eef8d56b8f41effb70892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e74921d3baea8f3dd875e040b149f3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a88efe2b4a06d08be55a5cf91f1db894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275772d7eed81e6f2872b9a80af08e7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cc70694119377681b756f76334607896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c2df44fb1b3e617b3fa26e3b8b173897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e90ee683d60ffd2437d993e0b8036898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1581d8f37181c32496dd071327c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7ab03dc0f2f34ee7b70e733c20de5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa17be4084fdf49cdf5be893c6604901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61511f1582cdfe6329132069a56d446902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51700d840d894330572e883fd2d5b8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21d96f328fc46e11cd65bfdbaec637904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ed3b4739cc71f01605ff1c2f2c97905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fcb8d7de48ab2b1d99b33eea27e66906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c5ffd3fca87ab8f0be210eab6af1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cb4e7ba2a71a3c9f000a51300fc42908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122874ef56ec614af5727aecc80fbb9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70395c0245f0d51d144be45dce12e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fb57c1fd197106db97e7c43d1bccc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b7e3d396fd17527c608598f59e455912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab9ded5e437a18c429ce7e3c0c8154913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9867ae78e533e863bbe842774d9a8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea593c6fa7aa79a2361ae13a95e70e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5c5b8a9bd3eaf77f909505703467916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d8b7d819789db85f7273dd3a5d078917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06431dc9b7da8edc68ebff902c772618918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1755dd8fea2d13d09c3b611ec6e210919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470488e6cd208117e406883041385866920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a527c21c77aa9ab1142ca91489dc7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bf4a1d8b68fd809fc33d1dccc9f8d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea855e1ed4ca60f662c380cbbc35a40923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6008843cada6a6042e475b609f13e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c4245c9e570b32b641e0c8f2adac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa7518e50a68d871b04b46aef3d69926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751dcb70a7de4ef50629dd05aa56ec7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9f6d26bb04f0aa4a28c3f337b5eb5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb79a0994ea61056401eb93d772ff5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc167f4c657c717bda089f8f421373930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8739ad2076883c7e08d66d38a79af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9528ea1ebff5f1a1ce3e92a2f759102932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f3de4738cf1b4166f560cbabdcd17933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01bb4c88100eefb7b50d2b726bf51c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053df4d3bf76eed1556f4488dc637a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5da38dc7dcf0a8788b8a9493a6a4d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71244a0bc59e49ec11e8cdce259f036937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3740fed60b950b1dd27f12cb9561938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c5d5a76f195776afced4f1b93a5a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35bcc4af65738da6bf1d710d13d124940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b326ee0d642717cf78540823348f9bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e1b15f4b2208bfcd0295a1ca94218942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989590e04e235593b536820991c7aefd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d1af8d11eded07526921ff49fbbb9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d18ff009c3a8f0314bbf6bb91136945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961fe8d43a30d5ec72e2e158006c1b9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d164697cbbf287da031d8789a4c04947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241a8293b57008437528492d55b992d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcfdd33d8365d22c76697fe19c740d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc88b7e4603b8b7491c92a1e0adcd9d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ddf890b8ccdbb771268d5dc738ad6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755c0ae5c9080fe310b74f7da9953ec952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e435dbc61b564e36bdb5fcf79fd19f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d532bce6e41c888ea19ec070fa3ca49954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c5b6a7e441a960d1b896e72f0db9f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656171b5a388c373a624f7533ab3a6f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3552a66b9758eb3323e6682e7ecb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1893c748483d75000ff7e8a5a5b25958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d26ec3238d42cb7d1bfc674dd73511959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815ea7b4e9a7c00ad7b088033ad69c5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa504d057f8b6bafffa9ae62c75c041a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f9d2018c17cd5b0894f55fe2b8528962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66451058c94094fdd615b7840924589963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46029b49fbbd0b4dc4181bcc41137637964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44b4b56eb6fd85d8f4083d0ee6a3b0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2489f31485049ad1bb6b073c09b6144966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58729d4436aa817e5a0c182fb6def2c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab17e6a0e49c0f61459aa531d72016968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997669990bc116497f7d428d86e984f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b9670badd38c397ed94d108b5df0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19f7b014dee19f8127cf9b197d6fd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995eb6597bb74460c9d6a222a62caff972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a900df3e28b0916573f9bdb3090847973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad2e873476539f90ac8bb193060586974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988143a74e97db627938e1cc076ad83975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c3cd299fc98f99d0d283744abe78976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa812617524f3add7ff9a5d1a98d509977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531dc253eaee078af7ed725509c53a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37152e7ff0b0d552df1bd0295a675f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47734387cf451a93db7cae7ba0dec11980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e13eb43c0ed140896da0acfc4ae55981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7efbf7067dd7437b6031cb445e0b72982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20b8b30cc3cf6fb56cac8ce5a67c2e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba0bd7e3e216388aded15cdff99e0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa631a9691931436706053ca84bea39e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb693e3dc3d0d46ab30b8b8e8cb33bf7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1f90388cb44e91575e46b22bbd2a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4023ef134eca1b2dcaca12dd0c25988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fce33537de7529036be3a8485080ec989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf4da8e5f487fcd3de7e254552268c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a116ac9e1c1700d9b435ea70dcb86d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529c8de9012b091fd0acd24db9df06992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ed687af25203669d6b1c902178bf2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e77e970fd90d2af5c5c8068d775baa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d64995b0cd96f6a9e5bd949f4212995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13aba291326a6a178971d797ab0ae6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f24deae4b8d47a76aa47bcb418f8e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06955db32ce3cfb5322c5ec430926c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eece733d5491a8bec10c9c64bffb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae9d3abaeff3825ffdeef8c4f1f1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61bafd038b5433c9f5be9e6f3d42114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bcd92daad49ca529199db8aeb3de75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2919cd37f81438f0a83dbf207dc136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739653b600b70ca5c714a1f898b74527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd5b0d2aff68c53633d3132c715b228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0edd85ec09eacd0ebb19f5df50ef2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62124db439ab00fc624143ef737396710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3038a2b68cd11428fc99868b2e4e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b991a70eded9f888258dcdb96403f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a75d95d746cb153202bad9bbe13d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c80f5f21960b8613e19c6588c62c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4c27beb0481730d64a470ed94b07715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f049681c7d17b96db36bc733da5b1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4122d0ace738792a7710d2e4f931017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435535efdf2a614999c691e514e9d7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975b0eb0a48d241bdbbeece0824517a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593529f40ea0a65db934bf47d44d6dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546570cbc9d635b276e1425f58a018021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68621699585925a515eea519106c3bc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c4e9f806bdbd2324c150582c1cba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da25bde96b734e55e14b2e2201390924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a0f97f6289183c2e1e50fcde198b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c12c4d21583796e6532dc46f949ff826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b06eca5ffb85143497d0a03550d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686e3a36581fa86fdaa3b475741e0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c935d9bc7224c1ecbbd6715ecdfbe2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb5522ebcf40c5cc57f5675abfd5db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974589074abf4b575d578d9a81d95a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a90bfa1e9154fec053710330b54d9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b638e8e5521604e53cfdef8a9cf7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f60c02a6aea9b5de84bd91e3b2cbdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f6482f72a0565f801125fac3360ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5829b190b916c2873fbe193f354c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bb581cd8387c65a717ef361364e7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671206dde88d30056977ec87e36b337238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a152f91faa77573e32365f13023e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acb00b16ed76654c4389271ebb616340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b61c52f042caa522946550e3372a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb12ceff53a0d24dcdee6bdd1697c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e226803ae8bde5f5623f05f70b27a7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecebef442968e22cb530c167f0f205144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7bd9a5d8931d5eb308486c8014d2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2547474353678ff7303676c4197e30846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea61102f5a5d3fdba255829b09131a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703742ea97af8f9a0fc9cdea902e0c4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fec53d3e1e1718ee787cf6d33057049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35028fff72ce9d411f5b72325e6da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f48efd12ac07d98aad818840f92f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e8b9a5ec87c49f56dd583e3df4d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7202fbf6ef6392840d1e0dcd5c062e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448c22bd0adb22939f4de09cd27404954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb8fcef2e00cd1522279a136322fb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc66aa7c68f0bd41106328f19945956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407214ced3736d6d1d013b09791739457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe02b040ae7280463eb8a87db0445e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c66f6273ee898ecd3f4b1c209e77c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a219d6ee53a5cb52222935885a300360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587213e0edfb18733025a2cfc2158261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396e4874a7e48596bca3a87bd6168bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af5ee7e16ead4738e50c0b514014463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59106b62b130768c3e39331e0dc661064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170edc122ea038ddd2b8be073e0fcb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5043598fd38f6384ac9be6dee78c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41099ffcecfe54c4e68f87977d9b1a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83207e0239427c945fa2aa25f6ad2f5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e54fda96d5d32c7c13be52be7199a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034647947d2a8feb7cdb7c27416b881570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84202c29fcca56aa42666363641bd9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065985734a0e3aa8ca75646a58a97a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053e70833960dd606046ff0030c77d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875216a7b6da75339cd480a83fb202cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797fe796dc59408687a0ce90cbf75975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dd1d054143f31789e9d6474d6deb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c563d458f8a84e3d6ff868e354dab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca189004fa9ecec7865333ef3ede078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c45fbcc7028764d14a46957c16aab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdf5d4eaf9422f20e68c1922a39cea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16beb2b6b18a8ec7560ed8714733681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af42fdd952e64e326064e7a04274adb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbdd9eb9dfbb1dde737853aae76ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8e5474a1c97f2e41a2a471861c41484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5514a526c5c9b306b76677d25702485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00579595b6faf281d778ff19880e0b1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731664156afc6762f208bdec2b41a0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db640bf84e389f4e44008d40a9877c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5aa4e088b668fa52f0113013b94ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7596e98b22320d8e726d65884bc98a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d21fdaee04d3f171b1887ee57efb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230109611a09353481d1a820e1b2a0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123752dbb1a860a536c58449c7fb6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d88b1d2650438f898ff3b48d39f1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667eb7b02e2db3c5a471a8b7c2e75b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6d8737288034a292dddcc5624bd7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25333c79ad832f706dae99dcbb8ab33797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2aaf0926e6aa52c780184176ce46798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc330e7b2b3559e0270a48e28b1d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af4fca9e134793e38d405a79384e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c83622977bc0bde1b2b7915737c21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dc9281fd939cbe7b08fe261bf7e16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069c80b0f3b156bd78e1fe67899f0c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf375871f8ad7fc11c8f21a25f9343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ddee0b9c3ff589b6c104ae81067eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4daf778ce09a94a5c856c63255cf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb2bf50b73d14657700810b387cd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283b87ecd76d59f9206edc379f8998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ce1ccb4a6718ed614d9e19f52e86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10fb07d778ca35363ab0e630f4141e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8195e089eb4a211a312fe8b6eee583111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206963c09a7f2a98154ff31c29f39ecb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63bdc3cde6e5de88455562c540c9e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5d771bc53edf9f75204b8e34b9897114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114aed83aa268e1733a2a5bc0993f86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a183296dc75778753d4b5698ae4a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c14935dcf9114dbe7a615c47f19324117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f041e9e1307ceb8911808f09f648118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9afffb15cf372adf7432a56e71ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b82a138a519a31966030dca36327120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cfd36e08b18cd08247808c5963043121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda4e67892b2f6e9b66bc9dd430a8da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3fd7b41dae39a45fa544bfc203b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c341f5dc961fdb35cb2014ac4a097124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71bfe323618de9bc9c17214fd7edf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c870a6d93b3afbb1adf740ba66a42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d705f31302aad64974c2f7377c6600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ededbc906c24f114b7a4c1257a62152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f596f52673752d064e2baa0f98921c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f4019081dbe5a30d685abca26f173130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7d2c2c9880a6f6cd5f16ddcef00fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced235d305297a6ae1891ce241cfdb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b437cfecdf811a2c3e352d9d9935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd3b4ae21d66a29bb776bbde7a604c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398000737e16ac92f91107f05c9389b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaac422ae2c1c2c6a1df66bc6e46ab4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772336534bad6e38abfb71025c3a20ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf67bcbac38c709474c420335e594138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2f8cbc01822ee6c6021b77c8eb93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eaf2ac8329a4c067a2fa0a2424e44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8640407997e7f70492f336590ee610141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544746eefa763d319f4feca62f4ab185142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f7e6ad83db9e1bc0ef47c9579a18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44447cc7a74e7dd090517bb10ce39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e71a4fdf5f4f4eef9c76d0a6834050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b0cb14ba6a00e22dd690f2fb4cf84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5bdfa1fa7b44efdc7cf1b87efd1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ddce628841c522433affbdbc1bb73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2bf2d58d50b554811d9068b828bba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ce4a79194c0a96b718766c581e82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db59d695618c2754347c9d1b8af8b92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748a3815fc371ec685c744c16dd73a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f7696e16df2034c511d51fadbbfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c11a0b86cd21e53d695dae1f3897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631d505076cf1a1c239a562009f09e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c52ddcd977db04e9bbf978763a58e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a2ea43513fccb7e826c5686778e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc51f758be757f612070d188aac164158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d4d9fdd57bfcd50ed9e7bcccb3bad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc98cfd7cc777a64cbadc872e26c7f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29fde80718f09886ffa4305dc6b884161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139501d46622b51c7a09c3b5c2c97a25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b199a65bd63ae9f79fc9ad14815bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1734a4fce4ae5e0ff4726de34e20937164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff4b86ed73990b9685a86b13501548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e90e01dea8c7769e3e41f29e8bd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3682850548d4fccb36c46b52867b51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba67ef4272b35bab5626a72f6a6cdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f337dc0e19dca80d6c190eca55bcaae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc4111962b7287b9cc71f36592211170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfa2a9e111cc1b5de9c942614a8554171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b377ffd333fc63d545ea27e732c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42df10b34fd9931b5a3fc312303489173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13bc64d9b43dd52c964f49f765040f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f88bc1b9779af7849a62abece0101175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578a002179d9660f0be11057293759176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de958d0a139b1b329273a67cd4437b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c0f8a4c0c2fc21362427d2edd76a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37fe325fa73f31b5104aa3d1d22eed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a209b74d0cd10ecc7af75af1d4e36c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ce55b8fa449e1dd732cdb6f008c14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82776e4bd6a326d0e5110d9ae195da4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600bf08915a7ab74bf190d4cba35cac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a71a1ca5a54fc8fae735f7f5a56a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65dd0093782f193f557df59192e1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785caa6cc3eb9af349374abddd075c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884b43f4f1ce0c48975903738992e73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb47738288cc414b063b6b987e94d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8a9e160d5cb4c1d7bb8bc62839fdf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fba65f33f6ea1fc457f098d735fbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c00465ece51db9c63b846454f9cc99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb587d4f093815afbaa2665beb65dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1d08cd8d836b5138f58443c9e96f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e923822737f29c9bda42fe2bde6ecd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de615924947f9c3ac25060bd9c01f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc1e80bba77ad0f1ae3339200c693c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23300a8fe3bf1c93743b058f488152197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5acd923a61a479dc20865856b34e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce05e94af0a702a64a275ce0d35952f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cb91c76615896949751a7e7503cd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba52fdd9c98b867d0b2d3d1e924a0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e68e19bd3886270535b06861718315202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f439e6825d8794428709be0c481fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255744c7a818a98ec8f7991245c639204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d105844fe08aefb83e8dfc97357d122205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306edd1899370d282070402a150a2bd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899d07a22d5a8a8b34eca9db3be3585207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e7f2bd62897402604e6135f01b176208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f917a2790fb76466bda7ea6e58e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a616caad5e00946e8284d120211a96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ee9622cbaddeacb9f0f60bb5fc051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f89472a619fa06a2d1faea0c2808212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327221e5d647dcd77dc131c5768ae456213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f805937f51a2d5c811445de6b0b60d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eed7512014ad64919961368317204215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a59c9b7c3d2bd27ea09209692b6245216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0dce52c65545f1ae4cfdcc83f6960217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7b1443e56e1abb868984b81c7951f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910745c888ac1d6205f5cf8babeb4981219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb153658fe10033638559ee6534852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82457cf56e3a3aac79221539b2b62c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edafd28f014e6c08569146c018c86c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc74adf5a0d66e8465d0b82cb20ea7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e336452f19178bd2c4a23c6d92cce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef54516c8b21e522d51ee41eb53438225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047a559d6a21f9b1ddea63b970c0221226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492b096c8b9502d2e471a43de20dca0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688af6df8d3726c5b97b9d96fd984a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e6de6b109e1f0ba260dbca1c5e57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91c2efe8b7586264e4041f58f633b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6bf869a0e54a72b34a1f404f9b47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240e8c5b9ec335db330e2e014fd18fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97bf2d203a24b5671af136ce92031233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fbdfc48b0aababcb27fac86d88e41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c8e082f545e43eda4903bfe5dbe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312a22bd428227defcf271204957bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58133da165dac743d464b3f3f353c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bbe0d769f54140d7276f87cffdcc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1936bcd66b60e42f6aedac8d2f96f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ea039879bccefce90e39b8153f447240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784beb4df282454ffbcd46886b40d6af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da044f7d491e3cec6a9e2220d55182242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522034d6fa10ba30b3f19168d2becedc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583cfea1fb575bfd30a240909dac0da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d143ae2a213e41d1e9566b404f08d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d586b2e0a8da8253344a8f4beab1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390eedc5abba7e98a0dec5579ab368247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9e923abd67af3f318b9511db61462248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd028a5117fd95bb1ef69371f326c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dcaccd134712f88081d0c5ad523af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d013244a099831cd418d5db97af8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fef3bcab51c22068ee21a82ef6fe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c9019c1ecd7f8a84f1a877f3f711253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f50e0be9068625a462415c181e66ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490ec3fe7631e52ed28559690e35618255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed3f06eeba5165605e6c46f4222f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea976b9a1e98d7867cbf8717f96ce7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7b5d4900f8bcc6d522467942f4a0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b3add82f79e594472feb21e3cc18d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338141c5fad66e21e9ab8da3edd1e40e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dac6a7261bf442220d7e8eafac8fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ef7534a433fee582177e6a9b7b6f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115c30f568b5c2f5c2ae2bae9f8a9dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91b786493f01cecd2c2c1e71d8f4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe351168fff31cb899afb95e82a1fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7ce52f1afb49e2f5373fe201553f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3876dc5c90d41df35ee2090dea1b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4450864369b38bdd7ed632882bd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f312b739cc9cbf76b99f2640d66a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344ee3c9ab1a0ed81b67b350f61e6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea280957d182a948a99c1bb5933b006271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4847217b7106537470e99f74c3c036272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638f449761e39939f53fca0d909da80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d450e2093cd05f939d1a4db44449fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223a12561ac05d79510d8fb370fee5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764681063f2ee1c59a993e0acb17a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e08372e0bf333565a9d2130e5d6d8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda822e249f48958adef7817b44a116278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7baa47249f8d46041646c014784d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455e142d8a05170ba15b84836bab8b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ddf15dbd6597aa32e34e548623854281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011a14df2f0f922bbf5c2c577ac0edf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402510072475b86fa552f3568735d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4349b33df6d4902e9cc40baff86e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb4678d3905e654a4a3bff88dcb34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22839eaf0f50227e4c7b34cc8b843d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be303454eafc3d068db9e0662f8e14ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3bab4475a415e08288efad96b985d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74835abb3276ff693f5f45e8f4b7e29b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083181ce691370e7eab0c59f6d391c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9259ad5fba9a600f6e7feb53cdac0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115c1e22a44c04bfe1c3307e53b1bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242dbeb52af6d49a722e5e465f52a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf36692da73ffd9ea588310a6f9f73e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee34f0b986a0498af8cfaa3f7101824295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e11387a028491039e03a90cadee53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5bcdfeb603b8b1e4b6722d71d3b9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b931a7701592121669aa56e20ac0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd37902b115c8bf5ef586c28851349299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629485eddbe88113fcbea1184f45ff43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef02e8ddb7c1945ff8b16fd93e5a5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eccfe20a99ecf44d01977e120bbe0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0100860382c9cc6fab4b27b7ce61b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754d6ecd2ac1e2a0fa66598948a118b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109c45624d3218d453b56eb3e6b4c03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acb7d18d75e99d18b1fe785e6f042d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee68dc890f52778cdf334ff061e70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d6ea9aa0ce69e559c3dd2ed671c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85993f71cc74212354205d13712224e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533184b749d4036f9d58d89154d08b4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a26fe20ce0787daa29d0fffe567a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec701b608bbe837c0bce93779c9fbc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66b607a4eb1d9b43f650af8b82a3ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3318ffcbe704243b9ee975df5620954314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf49ea14e44b8d20bcf62e6c5b28d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f7e1d37cc8098fa416833e4930af0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6ae1031512ac318cac19ef98c8256317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15fcde43958891cc2cad5ce75ca285318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e466b3ec59efd6ce3fbf4df976ce5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e593f6ab7c361731c2c62e078d6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f56212de4514e293b29ad51ad107321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102a8ec328ddd9e193000c787f5cb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57843825794b7e28a77e2f9ec8315e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66861b232fdca20d1f7d417e2ac9088b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352558e5d9f02850ecc1294bf3f3b596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807989ed481a1c3b0a0227bd7005694c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fed6c1f9f344f773db5e86cc6afe2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407bc4b6221b0364836724c5068b6f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34f11f78d994f0c655a9a77911777329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66375e67bdbfe3c81872ac5d33e09ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a2e3f1fe92b975368661e7838b488331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802439ee74f38b207871574c5bd0dda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c64bf97b91bf0dcb5ab614be79c86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbb9fe750bc31e6fe66751334d443334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77231124edc2dc072a4d4daf689fbcf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8a9fe608fbc18774f4fbb9dba1e69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc39cff4a72c6fb03f8c806a99ef3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad826ab04ea3e1b172812e93868d793338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47cf65562c5bbc9cca5d7584418082339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113690cfb3ded489f73c3a08c79bd578340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aab6d245c46076113c2daa75acefa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fefd74ddd6f72ec4ffaa59b9689acc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01ce8d0168edd5e2a5c7645fbc619343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64930cbff63e044db394200a3082e08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474303049d1b4ec9ea6e96a7fe84cab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c475218401ff684a800c1771a6805346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b459898c0d5c5aedf83329cf59e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83443eee46de3e528cca080c296b25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a45344f0028e752e1540bfb6c884349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579462c5227b27462767f5ed61be6478350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72bee7885b516f3f8833ddb4317249351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647359164499281afed0ad2316bdfdb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c2db173b6c066f6858fb618c33e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93e19fb4892497c9dc105296045171354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500af5ef30efe9abc9a220d86f45fe77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d596b802dd6dff2397af21d762dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980eff36647ca724a3f3abb46573d16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c3c1f280f6e424abd32a5ec32f1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d86ddb4eaf9690328c5b8dac82e740359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f08ea86553d77a5a6b2052475a4e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1bf0a57b211831a26c679586415d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d99f204795617feea22163df214c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8b03002d24445e7b577df98ea93cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a9193ca25b6b132bb7906c1fc3c0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351771f87d416cc7f494d2e82f98e0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e9369ae981fdd33ec26046ad7393366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc48a63cad102ec4f4aff501c247e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc21ed7e4cbf3c00ff4acf3a1f2c96c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610f676aa42fbd474cd8f90f4b87c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9a410eb38f7a177aa4d28637d88dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a27f7a7364b44783ea111a1216d0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6353e1065ce514653d6d47bf69f06e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fe566b800b04de7817d69a78d7edf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa387c33d4a32a567f7d98619d5ec16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89578df17d6fabc41e57a5727781ff5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ba89b07e921e9ab1134c7304c7f1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8abff608017e4d2c9e4b5f34ea742377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3b39aba89209a49eab1851318021d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f5dbcd8c541e37d6aaeb37954707379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8963b206a4dbdc3de0727f3ed9b047380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c0a534802093a67e24ef7edfa5469381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413bb7b25d0094258803fe161e5e313382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c52c16bf6bc76c17486009ddc52cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584083f7dc30a2dd16f0b231d379fe63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a335bf92bc09481307129f2d22f5d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193fe980936dd7ef1e583ec9b089d91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c250f5b81fca235525c33cc509888387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915e31123c44e45214b95bdc1abb8b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f5d4aaa26ce99054b231bfd45db2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775603b3746bf8524ab24a309730b7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198e143512a193b30ca96c865eb2556391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60291beebbc2295bd5d12ce9d583550392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6c254526f0a14c546bebaae850502393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d01fa977824ff374dfdb773c79652e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f7ae48833faa463d3f7f7a5fe7ddd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c122add53b1604aad07976e3b9ce3be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60f0eafc17ce81dfd4997cc04f907397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21136b5c0be5d4d8d70a05523c3e7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f17699effef0b50c6c3243c1c2bfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1657b7e9ad317cb88b389fd17995a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc1d482328726ff26077fa7a2c2c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c11844213d2755ed7c78eb0c86c0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba053bc7f1c4225e0eeb17b789bfe32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfda41ad891c88a9b27f57c05ef321404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c00a0b36dd38468cb2b08020ee8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaf626d0a29d69e94d8ea8930ead5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f40f133e5d5bacf480cd4c35bf249407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffecd134c48247ff1adf2781bcc6def408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3edf5cc30fba8cff30b7a9204d3d33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0574fa2588ab867169e35ad511d16bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf4aed427072dee5201ad3c9446c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278082d1b6a9625541032e8f0ab6025e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41a62a7d9cb3c3aa958778dd1577d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a81617250f2807354b786485f901d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae716d949b3dce3e5b02b2d765ade41f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d360541d49e6cb494eece2ec74f00d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99672f2897d1917a3c7b317acdda9389417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96051a107493482e750587f5350daa20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648e3b275e6e5a6eda0ec89a5cd2649419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73f0120b847822f6e970cdc06daba9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872f3f25e6885af216a4a7441c1c263421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103b715647c9bcf2c3055378313cb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788a336f14cb01015bbabd55ff01dfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355061b7cd85f5a5fd28f4f193987bd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1868ca0b20d7bacf006d547ec7d49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4aa41b6651d18e601d7d64b10177d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455bf183a333bb54f2375707140793e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f998d3db3ea38ff0329a25464343ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d120ede3d5cf3c4a9390e0c52b0250429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7875bb61d1122a9edccf16018cbf7cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1a65ee1bf3bb37e16de3589361bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f870bee0a49cc5031d928ec4dba8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7b61d77e9df54be0b3960a614f95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039aa569efcaa38a49241323b7b6b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5ba375d441b220857343d770fea7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745573b2cbcae8c559eb736a8ddc0a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551eda1e03648627bc8c6a90d1b5d2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437920d514b916bb14e2fe0f4743bfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ba8aaf15404e50e139bc3d6f4116439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fb5fef1ef74fac31e274cf98e3751440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aadb757ae7ed7ea374ca0b9440120441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa276777217f640d296495654ea0a40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c955de22aac33d722cf1630dab059a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e85a8154a57fed7e45469f78f62a0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be6c371671921434dc57acb5f57c47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827139d9b044ffe775a484dde750667446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61e6c845bb736f898bdd124043680c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b50e993ec841617446e6d87824db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec99db2793dc0255e19dcf64cb239cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68846bb66d37ef70a659f8c6f8686f8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc794110d64ed4b3686d918fdc8e5b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaefb7c810da8834bb38cc9943cfc4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77368250789ce4ac06046ecad9dc32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e1b3ca2f758ebc880c5fc9a21990454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b404883f141af34ecf35cb10ad4ec5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2da5b547d282eb5dfbec0f6dd11d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d17d2d3a3c51ac177757525ec3a4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a907c232d84a0b669591418dcaeee66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e76b7415fcfc9aee3ffa5e3576329459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651509ea38081bd562b3c5dc8955f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70244a06539f1afc3d2e3151706c00f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832072d8e3c059bf0f7451b3faf54113462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef9d4ed1e1185e1b47061aa7fe5bb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc524400db88a10ad57aeecf3766601464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ac3fa80818bae9fb5f1713abb7d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e18e490a2a68ebedd32521647a973466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f69e863e83f2ef2185643d1d4a6cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9554af7eef798a3956ad9f6997d16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa671a1038366fd47c88546c09ef0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd56d9f5c91fdb7230fc8f43286a8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec3ee640ad019693f7fe5c80567736471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803aa32cce221a8c183e09d6c2e93d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb93ebb3fbc16c0cb7045f32ef8dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374a3dd9dd4f3d32218001a678decf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2790b0a4463e839d61ff5f868efb7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1b518b50c24ffea04b8badf5904ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae298dbf15f781d99380ef04c6159944477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87acbb86ac9495bab71228a7bc389a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf13e973ab30684a2af4a249318f17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf120c309665dac65a7e20d5be38cbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796047e5f835518d13e6db15d9f68b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43521be6527ecd72784588fd4e0ea0f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa7694390085f30239c1ed537a668483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b563cad87f267f676f52c1dd29927b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bca8de11d4b58a761793140d339fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a2f3c43921eb4543c857fc7826288486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152655d4a42809cc58feeb257424315487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c1bde37799f18207f04dd6bf7568488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d8b77720b13857992744a30975e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68e214086026683000835dae4d6b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391946be8e588a9840bb0047d55a2249491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a16291d6ccc4cb6febcf4fc4dbb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4184bdd3e1689cfa4af5c376379bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd13b8498cd57e722c065e2db08d4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d68940d918cbb97ab1b4a41bd614495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c2f9d6d78e3c23051f281e0b57639496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d50f75dc70ce00cf8c5edad25c445497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d75243a2e123a67a1ede915697ff07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d107a89172d06e93efb1e9f0b41aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e69f3be045e7ce4d0e3bae4446983500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156494bf99caa731339967a9303d015501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd565901fc2d549d1c32f5b2a095ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1938adccaeb81eec49863c16dec434503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc3dfd59270d9038b4afed6b90ea2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccafe295dcaf9f66a46eff318621ab7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97411f66c1310594f500d440c07db85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cd890bc0a685f4f75bfcc64570ed4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19a2666d059195945bfb3e040d816508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958f2c283574930bb95a650dd013789509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7083889890a4ad7389baf2c36d18e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048a77a1e5a43ace83ced1804c9edf7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd3a5f821a8288d41741fe5496109512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a5f2e272aefa07b15b5c7ef6e2fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db014c867a61d41d2fae4f44e8ce582a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bca19750eb1fa418c890734012ad4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ea890220c407d3b1dc7cd9222dd29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67df2c11d20a030d4e1b4726dd3c5c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599869d814f4d6c63d23eb49b3a8c2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6308fa320efebb8224ac956e4d55779519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf103863a00580d3d03a8018f28d84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ad104bd0c8e92bfd604a448bb947521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f66d9afd3b2be783d86cef8c7251b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7016bbbc34ec9400f03088bdbc055523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3574e968719e6d77b5700f4201288db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608ec252674668e8ea4c3c37131a12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436f43e805bfb9482186ed5c265a2a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c114d2179d3e1cb0ad779e27884388527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb3a94e6e934a337ff2252dccd7d2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6ad70194c32391fcd1411e7378da9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e768a7a338891237104500dd5e7da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe58387ec9d19a3107e2498c63ef6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dcb524e7d7d78c46081ee6d2d684b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29707a650a1d39d774266e0f6dfccae2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5736b4fe67cdad72c1685e5e88d80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664355ebc07c6d3c78fad83616d14c09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b982ff95f9383d7ea9e14e53c5b69a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bc55d59b7c964bfa18e7f4e297b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cd8f976d93b74de082fcae63f203c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daad01d91477e95d093b55f626c970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102e275de81540b08303f785ea73a75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea510e0928efa6bd03d25811f0162af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576360929b9bb5c6242b22f652a98d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bc1f448593ae22de4952678a27dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e071f8ffaa69084cb06e84bcab6b5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbd6c00d1ebb2a3f8c3ed71c1bcdb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701860c02657be39ad3dec9c772aca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b8de5169b286979325197d239b47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a63afe61d62d52fdb900a1c877e0ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1b87d06a49852344ebdf1f5d8459549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119c73b080c7a773c23b0347a7dba2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8ab8ac46817fa6004dee976f733be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c26d794f9ecd923e5b556234b0bd71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392e0f78233292cca5e68ea8fb5a929553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd1aedda415e66ad9170d3f0fdf060554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e99b6819eb170e7611a6aa36910a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edff00049335067b29725c148f55af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35ac80b7f31840a98c73ad778707c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed6bdd1ac0ae882566bc2bfd766e7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8726a326048948f5109a2243f341c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e0615ce3b602efb834132a5ea7478560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb881ab52aa17b7161d37cddba7c5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f13fd3adb24b0f16dc7bc0e0c6ab2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02868b1a7fe5da4c80002e83081a313563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc227cdf607b0571488ad8290fd66bb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775abe52525e11737d46e4f3298bb1f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743f67e8ae1f56908a6c4693c5a8717566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfff621d9a381922340f5a0e0e7efc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74670663f2ad78762393a6641888eb82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59142f4edf908c1dc798f0fd4ea41c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b7d1a3cb14fec05f60f7cf9b1f3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ebd184cfd28866f92de4014814ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd14456f813626ca41c73a1d935f58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258cda68d50a0e949bd51346c29ffd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21289a8e21ba9245892fadc905d7a1b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f3a8b8445711250d699c14440d6b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e3cdc4efc2c9a51aab2aa64898a5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da725ffa1b726a6c0d87b8c8d246176577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a49f9f81aa184bd5375e8419ecdac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184136685fc9cd1d7ea59f80ea13b0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a236996fbe9b2ab6183c21236ed4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d334184f6d3f7733bf83063e6d1a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f0af32efc959f70c4d7dc48a2db39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e05368fe2dd28c782fcd4ea204d69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd33b7ab33b0034a64a0393cc6f2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad4f97af3662ceb66f8e21b49b217585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab27ff29c977ee8e8a6a18d9f306bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a452c9fbe2d8563e37af3952e6781587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56fff4c0eb1b9945f39f3e24fe5bbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cab7170c70bbc5049e464a2637843d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c1903fa1982d798f440c43f2f6414590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13caa7acdbdf3bc4c82be91c1ad9e09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b0f39d70f808f5877a53f66a4a53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acce23bf264e69e37cb3b8726e4a33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a069d1443db9a974cb2e451b7718aac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c3255418a2e3692bc5eddb2cf72b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc870a9c6e68d0519e562a2cac4497e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7d609a846e613fc3709ccbdf09531597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2160189c202d385db9a4b4fe3608ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa08ba527b572c16deddbdebad1ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086651b62b3415b00d7767cc07b0631600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd33954f264352db2ed48511c1e03ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b8f1614567cfe094393f9b828f2b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6fa687adce7dd55764f62f8b9436603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790239058a4d92a2e28d8bdbcc943b27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27f5cdffb20b5bb9e5e6462fd1cbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d29e7472e7486722c4084019b262606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6561bb3f4e5e572b4a201d61bbe785607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810b3d0221472196fe56882b8f2aa08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ac807194d92bf31774ae4cbbbef3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335b8a6206458b6c1ff196d1c7a78e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb7ec92afad7fdfe655abd0d3a7999611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb69f241a05e393983d51a3a957ad2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e0e6d405142b4c85e63b1459e0af6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2564cc33eec86a905e956e84ad5d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ef793cc9d429da4016b6e6ddd18e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be09934d9b83b57b046715b899bcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a059c585eec68e23e384b859c65e999617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942657af9aa968f75dd345370c277a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b658b5a1899a9510c2c7d4c78651f65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d4a2e4ac747357dbfa2f5e77a505620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525bbf7be8a6eb3c0aa4795bb121a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba06193b0517dfb044aff407fd1df1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f9a6d6d0e2e9a8af6cf2a2d9c2b27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6690c6b67ec17dd6f2d67411fc8a1a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca8380b8fee355a556599eaab76223625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1304fe1bc9fb4dce2c883232e064e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5757ade99f2b445ae75b99d0f83ff8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ff1582844a982adc40fb741aa578e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efff447bf9220ec32ec6d9a2b7ee4fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61614a6e1a5043951e74495d07e3f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e211810af39827c51c66180cc005a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acc006d40c06054ba6811a4c7bcce9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9bd191a3669602cbcd1345551efa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af268dbb44610487dc53c34e5547f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b190cde1eeb0c1a2a02a526f06f5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cf3a0daa45daf2d13a93dd6d7fc97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3cdb0582a48c411671d4f242d4500637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6f5922e71cc392ae94d5ff8ffa595638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b85c017ad68bab188e7618dea5020639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914439e043eccc21fb9d7a8a23dec4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb80b7ef30467cffd3d65bc154289b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca5e8ee43249912db68180721cdebb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e88d16b4aea742fb2b6a36e83ab123643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149618219516f71f888e49301485c57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679241cb8cc81c4688e308bb34585ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ebf213982607430303b78d2374b09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0b7889843fa70b53f1902905a3c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d50deaec79fbaa29b6e14d021b8496648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cfb2094a8be180c9db16d3d36e996649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e49ce3860c8881096d4ee2ddb8867650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cf09312453f50ea31f96a31bea3e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327eeb09695a44a054d581159cc678f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734409538e070357e97eaa462d37d00d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce95874a7c0bfd0666b02e7e2402696654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cdb9231bb147ce4363aa1a983a215655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd52a5e4c5a7bd7f362f89ef961abd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da8949d94927eedfb026db1ca0193c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a659a92381dd5a6f75599c3c45e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e955a4dda7963a25d9e2791b8377659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a622f6443661ed4dd1c5e45634c167f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09314a465ef2be99ada7dde07d9e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1804b5a54fedd037142f160fb71647662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe70f94ad0301d06133ed08d74bb98b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601ae0b0f9890537df481da936802e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965c7305cd3216f507c1a266f777c9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7bc17b8b921eba002b700b6be429666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28217984307749f738094121b3bd844667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff02fbb0b63b117217c9e9b1c83167668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a58d35d47e9f696a6ae0d21c30fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc958a82269a9c47d9a7b48003edbd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2307741d29396f0e149af264274fcc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a298e6bd6bd6af34cf6f96fc00c74e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b18eca6ff7febb2e2c1f6bebdb57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465f3c5d622cd4b36ba7d21c4fde11a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1d8ab30d27f2ab173eca3a0dc9b81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896179011117f3a6f524aa2c943abbc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e2728f0007606b9e933e9ce43a2c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e04e7eb95b5b9c4f84bac203ea3a2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0853c11fa06ebdb4d829a6bf6b04b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cddb66177dcab9e8c279b8042126d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb01b1fa7c45806dc870a77bdadafa5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b828ab9fbe950161972791ea51ce4f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0d7ba02b488401248562ba4a1c858683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481db68343a349dbaa8f0160ac60726684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b3fd90341ea1014a298fb25d6ba38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcab7b7d6ae2f1fee52490b8fdd669f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f8833ffd6255bbc1ba981d6481fa2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded6699a052569a2f913b3fb937e612688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc3db8440ffbc48dc1262b7854a591689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d130eed23b50231dddc217dac2a99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd6d68cb5eea4dd4ecd1c068f22957691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d33973f52e1990190c904176881031692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59b474c1202e6d745ae26c43785348693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56887db1a44752ade68b928e23f3da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfde1ad374c7b91bddd3361e9c05bf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02765d530bb3612690451a0c338fd0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1fffe95b0ab13cc644339b4e2902697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76e4bd6dbdd0f56885362a9f47b8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ffe68d40f32fcb24c5fb29ccbcdce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722226067eb9fc33d628e60d0e635d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2af138f86a1b69835d9f63f3c7384701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f0595d17c3afbd6facbd0675d8d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929217578b2c9edb07320b2329a1b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41c718367d734cc2fdc3041f4266f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c8531adfef3f3c57c8dc90c996ec2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8babdd098ec6a34242f696f665f3bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce4e8133f401ef60f8c268d6a2d21b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d3ed32c57587155a08407b121c10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906fa489c2a216b6afaf40c8af423e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df9e214ae6209eff676ee3fcd0520710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1c5391d1f32b8885ee542f7ec4b4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6776437d0805ae1532a2c53d4ef76f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef0384f65e3b1893aa8ecb4c363907713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818aa134b42db6c023a5b38c20d2173714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bb4fe00d31d505589ab3fae1617fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cdd5749fcb38de72339b8dffd915e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb2f14a9048e0b8fe4eb1782ad2c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df15f72c27d1470d23e34ec59bb64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67590776ae95a366dde25d4bef3d0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b5fa9529c655f140a7638dd568c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca39732f9888869d0a8a9bbf9ae349721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13841121aa45997a94624c6c52ab7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774505bfca65769fd983ec8c587c3e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d8b264bbde4cba553ffb862c96792724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a6580b57f123de57cc2d9bbee143d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb850c26914d5247edf38eb9f4116e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605c66d85655f6732cceea43efdaac6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85a217f4e92edf5a26ba3839cff89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a516f2ceb08a488fd689a32fe60398729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab9743e7edd95dde0af6381b922186730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6896fa1d72f285d83a6850b1453b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda8339945ac6fe6cc9e6742dc2e165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826e2cb6181da1358659c959196ade9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158b68c40fb320a90c03ac02353f8f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2131afd9c3fc6aa69d596810755d32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6803d1cac9fb4273ce92721e0a3b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5181b55ad2f5a678d6f66e53853561737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba7cedf3562c77be0bb915c35bccbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c512b24c428982d5cd2f19f07d295cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8589ea3cfa2e4429e5d493cdbe43d9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046431b9198cabe230b2311ae6b71c51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cec4acd007629eb68f9b3c367980c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92c1e781b97329d86585d62075cc6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71e1740c71a0e4c98d85ca60aa6e57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc6fffb75f4e89e9922b55dc0a537745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff8267839f90cadfec7b82c8aac71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbad345fd249536216444e1c711a79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a154dff5f2c4df7862f03c1cabd65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39e7fa27c13351b7de3b2889e69c62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866d2b1d1d2a416bd40294984cebf0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf91bbf77c72095df05b8708af3e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d67d4fee66bde5355dc55c3228575752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee80da741cfc067f685b1e8591f0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5095b2b0d738cc491e9cf994d07f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cebc4b4db5138c2602450fa9975566755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a406a659762a14f1df2e8ca9817abd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f77fa1907fcc06938fd0b25c4bdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21096f636c77ab9c65bb954cef244758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e35cefe3231a352b393a3eb374ab7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f6ee3dcaf4860b052b06771f22e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1111d39875773d6ff1cd27f886b4f2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7198aa62554ef68db7cd60b1757f13762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb471ef84e6f9c9662796927d9d5ddb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab260f02197a77104dfc5486064fbb7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b177655972ab57b42864d4b76b330d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c54735cb5d09bac05e10ce8a7593766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ddcef6905cab7da3a6d44e45fc602767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d3c66a49be5a44b29b4f75050513768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4302e3051a6585eb60a3a8dcadeea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66071f6fa6f4cd7442986cd8df7447770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece1cfe1466699edfb0de9368fa680b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c47359f49a1e55a6d591afe2f8eff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50861b760520cac9a667ca0b3a0e8ec5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf90995daad1cb56efe8f80b551caf1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a2ce1215be1e5d07b913cebd970ec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1ce0656863accf44be55638e4f56a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426caaa32599b316bd5101be1bbdecb8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9798e25f36c44d22cf22a188f7a6d56778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a627aec1933f69c07fa494740a4e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d058121cf0fa03b899c8d0914afcace780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac39fc83605d938c8f3db5e0978499781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a64021bc009b70a5456debf142ac2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea90ac6aba3c5347967344550db893783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35750a6e84317bd51957331e6938ab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f53ae9ea5dcded7c45000b13ee6002785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3647307642b73394a0c716d5eac9b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ed4ec90ee4bcf9c50dd4a32fdd330787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e8c78478e062977412231d3466bd2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf04e6cbdc72bc5fa4032965c8e5dce789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413652ed2eceb4b81c9ac39049085c62790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a5efcba778d762ee461958bb4d26791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdaa3a0a214a72038fc86c5c3dfe7f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f95dc7fc3e896e496bdccd64de3b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aeaaf8772587587c87f495ad9638d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641ad764666ec9cba582bf2924ba0e2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e5218bfaef14e1bca06116a70f82796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76738fb230816244051a6a5f805b8cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6c7976d4cb9cd1e7f0eada5b1a0b2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322cf54e4313c57fc65d5127d51a862799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa9e5d19146376ab734a3eef2cc6c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc9f3fde64252c071edc06dfb69217801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd7dee0adae8cb4c1a56ca0a549395802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d68e38506f4c944fa3f8ed6cf998a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f7e251d21bf4565e67d7097dda5f0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc564254453664d09c4268e68716cd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbc19f58118fe15279a8745a0cd486806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef9d366abfb103162e9fdded9f23c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217fe2e290388a65f65b51e8e6c689808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e45789a90ed1002a67d80076f33a66809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0b7e2ddd2f7950a8f5b6d64b68603810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413264f6f0e40038b18a90af91a76d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e0a1bda3e0953e4833c7f2c6b2a8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f1dabf98d4cfc44165ddcff6f7a16813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e189c2efb1c0a71d309e749955e6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f808509271547b83ef5b68ff25680815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dba001b9176dd11a293c762de4597816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fffcf8a2c1128bc2994fce631ceb6a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7220156c610bcacb1153a2583c304818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcd9bba97d6d34a080198cb3c0bd94819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f8582a459c4bc19fa10bd33bd7873820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5887ecf61746692eb57edabb013587821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fe61e4489804d52c074a825386567822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d410b57f0c440d940f992c04b0ffb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e872db0c0499afcf264ea908dfaf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86141443590b33b733b82cf54ed6b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dbc973cda8047545e5481826fe36e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298f7ac4002bb6fea805e962d5623e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696fbe146fbd5a7e46f72c35adc088b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d8485ea9167384c956b0f045af764829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b18bbd8499ff14695bdd0646742561830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b4502218477374e06458579f4b99831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec0f5ed02df0e3d61d744d8b3689f3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1211f871e628011e894f588ebd17833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a778c86f353ced76a8f2422b9c3c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62569ae51cd0abf431d2076b0362c72835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855cb612f4c91469e432c9dd032df89836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8aaadadd7be61e67a8d6fbad136ed837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433ad43bab140fca394a9375a3fb54838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0536d692e49ffbbe235e6f5575d8f93839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59844a4bba8aef212071ee72981cb94840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437550727a15b27eca7861eec53d61841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3389df8f50507f235e2088471aa56e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc243ff002f9078ed3d18161aa7cc35843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13af19ec9813419d8968641d47207b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a3915c8fe4f2740fe138a7e27248b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b25a6f36cd6c6cf1f66650c573742846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abde46687661632cf028a1e0a881c77847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a42b6e5cb9f11a86cfa723c926572d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8f35781163682ebf8adb83034acec849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462454fe3eed5b34254c2f87f53e199b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa87e2201eb25e89f1a4ef9b91bc6ec851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a13b5b19221a954d459a6736d445852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76794b56f3ee4f910421d67ccf6546853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc260d557d6d7cc04d55b39f62e4476854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1168e2e57d801e05717311a23dcf07f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff6f76acfbfd2afac1563067caf44856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62962b67f3ade4ed0b6a835c2e81693857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ccec94399120b04cabaf035764a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e736322cc2602d4b9fd0e12e593a2f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b13db9536126434d6dfecc018902f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c033d0883b10e6419af2812d953c2e7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338d2ab9c62cf822d50f38f7d2482b0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51591507c8a021c2095bb8a800ed29f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca6fb306c2ee35dc7f8bafe19a257864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5304af6116aa15be33eba5b21dab3d5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e73426d956c5a3ad582a398e10bad866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c40daf709ecc92de51fa53b39607c3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c528c854232d02902f1a61dd79bae868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2567e1a1f39fd162aac8606a084f3c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187f84b4c6667e4fe9cf79a7adc3e5f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aabe794951ac1b4a1a248c4610b086871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4ec7d59a52a3f046471b941411b8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b8085433bbaa99e68539ac2597b35873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350e07abf62b6aa710337e16541f468874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9939e7b5210b6c577814b658d0761875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ce096f1be7e1dd14066957204ec1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a06452cf9fe36d7efe184febdf54d2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee40b33ede28001ca3c72d6c9f3f3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4539da7829a34ba02bf0baa9bb31057879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1fd59c2770ba292bb8de23e9ff6d7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8a312091f7b9d24151818c5d9d641881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb2a0046ea8d702c2ead68a8d45d3e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a251311713307b62cb8572a760d887883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfcab8c3056c3c023ab24e836244c0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa41d7c6382d93b8e735ca1cb2c3e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44159493d59f8ba37f2bd474874c53886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a6f8ca906337d257b0cef94dc851f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0016364bc178156f9fad41c9ff7a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf20ce8522344005e8057f39883bd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d1988df0672ffc7a834e4fcf596b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a8f7b16044d9a1412abf4085c2eb0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858cc5bb66b9a3db5d56cdf0b72cfe892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1394da1a147b4082265cf5d9616f11893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56a590151a13ed21db960269d22d58894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00a0eb3a461359055c4d12efc6aa6b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f145d9f2343c8e7d7495f98ee8b0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d822382b5ab37220a8415e958809897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14729bb80e75769b6cda3b61e28227898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67832c265c68362309710940ad24b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa5084e66938d3168d32103e0c38f2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e65322d5ec1abe37fa29636291cb17901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11952d51b2e38ab45008a17348aa2d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009c42a67c4b7e6d3de4489f6422cf5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eaede1d831afc8cc27499add9e84d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebcd84fbab0f91590fad0706e24e43905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527260f0a7ac993b38643e38875599c4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcba478b91e6db141328f9ccc0814a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a891be7d52fe6cd431c7e63e9fdcf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e3eca0bd59ff618b9ba0cb6fe796b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071df0c02ab5dde7fd23836530b975b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c632f90f32382c6acd282e0d37f9495911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e402f5ae3a6d7995be2bab56ba45912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7e2ebe756ef25c77d16c2068fd954913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4d01992991e1c30f019c2f6e53d4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e029600d2aacf2c13110f1d7b5eb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58da20b78cefee9c99813ae656305f6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63056529a48490c831c5d711dc64d6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99cbf90dfb56a1646b4162de6bbd9d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852cc396bfab44e3149feb9b7624280919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115fcc3730c46dd87e38dcbccfc32c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf4f5469f5a8ce0a6f258efeeeaeeb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579008927f6e8bde430a05c7540a07c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db4a033ef60f7e00be6e7f76883756923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a971c4a8bf8650f11c5b7f91825ef22924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a138890187ee514d299e397fe0e4bc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c8cda3eee7d527ca0b0626fa72005926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c768e68f93637f274d98ecdf9d7ad927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a2ab2e511837a7d1f9d766f2261a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b57ead991808d81b761dacd24f14929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178cef7e0761361f2a373e96d260dcd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11059a184bee073977e87ffaf5aabf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a2d713a63f219a07b828bd7c9128932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23027aac8f541b3f9a0b9ef32ee8584d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d2d2e7128c58ed0958fb1f7adae8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ff2253376f42fa74ee377fe5f9f2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a6ad654be6dc8f92e7f6edaa47e75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaedfd07b0cb31d2798e4d1e0dbc95937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1159c8c074d1af5f86a7ee6edcce938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b9cc9cdfc059df16f450dabf53eb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b2a096e31dc70f94c051de4aa62f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa6712c0a6fe009a2d6ae22f9e205941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93d85a223f02d8542a2b64081cc6ef942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab807b1abbf6bda586a1558dbf7af943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03a36de3581e0722a25025e0e1c96e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafadeb63ad8efbacbfad7f0b0bfce945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce346be69edf8e1a3cd9795f925df78946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37142de9d76878c1b1946d68e7a8cbe1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a63f1478d3f6e6cf0646ce49a2824948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872855936c11fec3052a57983ff8b82c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be636dd0e855b2f13303ff2977836bd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d00b57671c30c24a530a6b9ba523fa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd66ddc7ec3c0276ae04ee53b35c271952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c373ee442f1b494d50549142a45c4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c966ef50ac3b5fea913570442dbddf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d79cdf73466a3f7c63dec5de802d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9bc4c9a39721ababbe9c49eed4f4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d0046e4bdb20ae3bc69db930c08a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a05915b76e77dd93b4fff3a991f6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc56186ec5964dd5aabc8bd6691cb0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2783ca37ede07b509d8ce219312b71960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cfbabda09b3d892b380fc49d785c1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef03cb97449f7a9d98aafe413d574b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22849f0aadd7413c568bf817fc440eb7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9001022481e50d1b78f3c05c644d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421cf8c801202cf1f4d676fb09809f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9a7638df35ff10135793178a1c582966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a4a79caa2a528ae8369b4743119f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0721ba151902dd9d7ca8da69a57bd03968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead59a40c3b9b2f89ac5bdd364ba7e32969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddab2d8de891fc3c76dfb1123b1f32970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853eb83c1f4233e94801869f926f276971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32ed8254d56031ca65d29557cfb249972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c3f9cf2f8401ac74eedbd8028501973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd81773017e67bfd231e84164f0510974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd1aa79b1557f3906db8c71744737975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825385072c1d58b8c7605d82d6b7c76976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014618c615ac16948a004c9d6701c429977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d15e66432987b899c1a08df519c48e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28ef4276106f5dbbd6b4aafed02c3e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3699312171277010bd9118016d1ee980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd7ea5e9aa4242b7f5c7f7fd6d0192981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466b99777f1fba0c13a4710d17b38b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a00c1808310603fb514a38cb4773983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444f5ef165a89907cfa673618b9834984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf758e4046dfddff8e6f2744ff8437f0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc9146d71cffd345c4c0b0de11d78b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fec2e77d6f289de234938c2fcbbec987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262567d283227a47401be90f1344af0d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2c87068f1b77687d6947d02a980f6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597a9ec608f683b85b96db7ca4142d1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514d50ced7d1f7306b28a708ea0567b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dafdd3b11f808efa07c98e11236d2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc7720b36ec07cf020d7b7f633f09993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dd83b82a74454ad699599be91ce37994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf599e9fc4bf08d814fa4915864196d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f9f54c0365897b448718bdec4a696996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e8634daa247757ffc1a801fbeea1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>