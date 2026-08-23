--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057c2e1e6f62393fa4e7b9ad90fe33e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432007be759928a11751a60579d7dbbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2b9f7c102316d4dc6ca2cded1b463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7723de24251b6e4d17721e47a6b6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653634debbab4b0c151b16962d2de815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e35948022f3a86cbb34e2d0ed1bd046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4e7b045ebc108ca9a64e39e02edfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382df07a0dfed76b868777ef9a0c6f758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24a4244d87ce48b4617cbd15e918309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1651e915f7722069786eadafd2595110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be60a07d465045810c3d73aef90cf211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53bd5b31977430938e11d4d9987ae612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f38d9207a66185a25e769d4f9a9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1c40a136f940d128581378dbd8e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3251b229fd255eb4d324d6f1cc0b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35ef6814d037d4df7b29872c5714916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92438ff727c2aa497eec7b1dce0ff1bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63828e3d6d31312cceb4e3cb753bd1e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af9438b77f0a46146a0077cdadd8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654adffc6368e58fb11b763cae0c345920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc4eac408646ee6fdd1299004a23b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce981b4af7ae076ac0fb5cb09444c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d6f28c2aea1b292848129f395d3b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff2bcda5a37684604dda62031ec0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb68b8716f608bafced659a0dca4e4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6747d692537657e4295a6a5161a0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae38ae8900bf58e882dd51f66c2a17327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312f4ed1714974c625c179baecca90b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8558e42f863aa7f6c34fc8465865829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07a1b375104744c2901a7e34aa90b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d874581e3e6f6ad50f0bb853c2b9e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5c3db4c8c8c1f1891776f590a79532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50f01c5476ccee9423227ecff78ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd39a512fa7dcd9263a450a14aa3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526282ed3256dea7922002b0be3d9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7054af03fe0951e2bec216c007901136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4672660894101a981c0bb6001e3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5e3233d001cd11563ea3e7a75f21138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451021159865045f1983e83e6f73fd2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aaf9cf97ca83c58fd8a97a0c3f0cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bbe2aea6eeff8e4f10218fe405c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8005acb9e69cd01b0c0f098dfb69142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b492b421867c423d10a1213b29c58f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7d005ae907d9821fcc6e5b07d682744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7544ccfa147614be3a4736d9b6317b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc74884f0cef1b74f74675f20865da346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753baa72a9722062b6e527773109d26d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070473fd37c9ef13cf6086494210f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c47549221b295afa11724bc192837449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b92912e4ec0fdf0387dd04421e3de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f400f9813cd968bee25d303e5ece3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd506a1d517ebd67ab831fc74d46afd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be68922f02bfa7c02e4d635cadd0ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9652ecbbf51a3821cc28e9038829b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3632e27f9dd68acc4b608a1e90070e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe167fe15ca3e93aee196ad15a9233c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347eb21dbd8157f1e264a64ae4d19c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84f006666501fc6cd6ea99eeb60a1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a75dbbe80778309ab0a952db1a89859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b80d717fed1810d787cd8b1babfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de52d91d7eae9495bbeb63eb76c99c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e3476ce3154b76063bbb28796f7e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8958d0641bd52a6e177d6c3cc632e8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8179e784204286e3dd745e8ea00dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291a6c0ef19521009d83835e0ac1df265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca0d45cc3e730dad83a50baa4820b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf877e6fcb96c517bbc57d1e32dbb94367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d4dabda7f450984d2b7406012952468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49b2091b2326e6b92ae9879c8e8dbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538149df072173b2384ea3af5abc83d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dcd05d686758171a1013a99db40c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a365a60a116cb3bf9464fe4041ea372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127622696b9b4805217cff3d14ebce073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47583bbdccfb33ac38e69013e912c4cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd49902152b07f119e877874f46bb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eed70b5f00d7797d4271256ae0e1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544aba9a6d47dd118fcb1b8fb22db3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f8a5590fb19b8aa459727ea2ab2cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b0a97ae7ac924a1fbc53476a98e8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72ea4b9caca7f133ea24185453df8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aacf6d5518d253bc15d70f6876755181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4cc9df0bc9c7d5b598871d5225e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59750ae9c379bbbf6745fcbb24057b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88844f8d1b0f63c65f0f07efbb1d34f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8af764bee7da71728a26549379a3ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b9ef8a364a4efc79f671e1730be986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f58de3a983c9582f483fea7f227bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b719aca3bf45aaa3b22ded75b73a2a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2a9f876cb015adeea3c598a0f98c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4306ddbbd573e9044b8cdd26a1fa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af6346209c903fe7f68ed436490c6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec150b5ae6ef6e1b5a9992760f9ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcc5b1d5407c8000b385dc63a0a5d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581265394a2a0529f8954442deb955794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af749ae3c2414ccfaf09c2ce28bff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08378571fb72f19837a31fbbbf2a8f7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af683a84591a8bc86ea18362ae16351a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a939abcde0ffd8e55164541e1b2dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd33288263a0ba5b1d2d2f2a70927399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a2f9edc4bc7de517896af1caca982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6589fb9fbedb1e348bf570dd9ba0de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adceb2005ba11ee7b27476178e2be64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b4db81ad986207b4963dd588053e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e0325ff4c361018675dfd655e7b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd38f7bae1bb18b409012a7840ad7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ec6bbdacc96ccac5fd72b8f80a896106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ae39883a69a3e36dd1db92b37198107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fcdab8d5f74db796aa57828026c20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f4ea005ac3d010ed36594fc72b9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50210917b244079b073c46a2fc0ecc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a179185ca5cbc923c38f76366379111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1145228a081be58fce56a9272a770a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033d3b709920f0aab34b40bffb4f34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b379a16b58e010860e35fba9783bfdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d90e0321b3d9ba85312889d1e3c70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db508d6f263422dea33432e42972b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee79479faf6a4f017353d3735da8b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b705a0b6ce570f5656a4b5d581ce23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2426cf0cab8dd9b86eadf6147686dfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07172ed4e6916cdb150143834ac8b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e6e68d241f64cff7ae514a5fd0a81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf73aa14b6941f660e072d60e3183122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987892389a8afed1e262310115cd474c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a5d9b27a608c2f2746bbd8f32506b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61644acc5e2db4eaba04d225c364aee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041d601ee5a69b3e3aab50eadc59b95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc5d8fb2073364dae4541b781acbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ece3fce473b15ea8ec50128c9448128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6985a7e41b8611a537d93d58dac99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3516c95f2152f91bc9d886ed4c07f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96ccf9f15339f9e4c25afa9cdf3506131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a12f5e2aeab039ff545c5c09a002f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bc90f23c0e63361df997d7363a608133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76bab6526f001bb11c6031c656405134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad97ea1ee947d3f0e34a7b515696e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b22aebcde782559d3e6cfa4ba5913136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb3217064605636dd66af975e8b9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7bee7734e9366e2647a0fbb04a1c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcaac88455f093f22da97b75921841139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce1c218577bde8faf6bb23dbdf0481140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd81729edc3f33ec7bc879c9f8ea02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5c44fee3361cb9ac6e60638f90afd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c560a67c3a43c99911cabd5210cb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bb81111010fab769708c8b62a66ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc15667a167a8d2a89c5c621c6b8f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb774ceb9b581baccbc05452227bdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523218c2e35116c6eed5520765aa1c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd529fc37a84e5bbda332a5974aaeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1d65a2bfd2e61ac42c6c4ccfcb22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c432488075ae25d74162c09b17e5b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08773a4dd106468b90a110e26f95a285151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd7df431cbb34eaca89f64a9f83998152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77859c56e2ff4d5f0fd9de016c61c92c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3ad43f8f3f7a1706203bfa27e9039154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d200ea4d0480fd52b12b164048c30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261dd33e1b70c77f9b9d1574982df98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff5b8998ce3f6cf288459c693dc818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d00e36400ea6b7cbde9b29dffddb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1954b1b3b5f54fc8a7deb58f38060d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e64cc12b4bb0838a9fe57b8eee76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d815841dd520e58ee5782b2ce08e8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35437b5efef8047e65887e4e219ab37f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298081c104103230f5a0ef1e4bf2862163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66cc24ec12059c72341a8d505d6354164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5e9cf04fda5c158f633823d67eb9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb627c761e76f8596231ee5c654fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e545de7582d7d47e49f8ad523b854b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85c21aca549918774273b741196a4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd9311bbcb670feeb8dc3325cc527169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004286c32d27194b86df49cc7cd08d3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536cf95a3a24bb11bbc20b34949cc5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066df7a9c0510cad57e5ec0d1958180172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d874dea4023c283858a3a22b1cbcfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd5368d8cf789210a985945aeb46fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4a2338d94fbe92cce3435130e654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644ce9273e437a64e97d8130f68f82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d8e68ace10a055f5aad9ea6ebcb38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2be096b73ebe093082639ab119e57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596be918a966c5406f9a0e549050420179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d502915c62e7a7e22958385a6467bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca40dc48b37ccd4785190cab1616c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514efcd420af78c204b10de1dd32df5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456a809c299ea17f2e49a8a6706d0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0d4fca7017b627dff48b2eb80770184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249edfc79a94d60d932f263cab0a18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27507427fb9936ee62fd079697ec4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd21c68ff1799e05e8e7547ebe4ebd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59e389d2a5640879df7f085d241fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f20a09c83bce41f0289ecca2f753189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e4a5972dd50c8c523a02fd5962113190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e3f8579a4ed4766a920708ec4fbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6fea2d4697014b4d43fd173f9aab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43553621fec246460db6a130c466ac5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259766dcdf1486828b7d4c8bb924ec2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e607c93aebf30df0f0a8c7f53352eb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11ee854411a3b6c2148b3a22dab2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d7d697093098516f91846baa543c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef939a7e9f75f81a30986a8b5fcff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a5d2de75ada956bd2c236bc67d84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d434e36085ba1965f7dda9816e680a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdf52bb0384898adca50ffc381c15e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf869dc2a88fa5fb30e560dcc6ff4d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d594749a1f70391e5ca9a897a5961a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d67b48af74a3e25b55bf6a77f588f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26445c452ea4d6a86e0778b2f962ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df7ef3bd8ac2b15923c8b80d6afbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c448628d72f1691794908891a1fe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d09ab85b5cb5374dd0c46b0ddbd866208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6550f9f84efab5589fef0a2d2ce5c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8735c164c96c9a7d30ecc75e55a89a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04174d16f6074857eb0f245ccb0192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a63fbed358acf72699bd303eb663212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf988ff9d960b1fdd018f693448f12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d936ccfe967c8fe80d90e82a8406214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad730a76506c8358b72fb3e52c9c087215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba3b9ec34ac00e9ecf0d181159c6ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661390ef1df4c0998080227694982105217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdeba061173288e15fc6191b2b305f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966fdaa8c716e2330f4937c4da8d4b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a4cd4d17db6f67d932521423084e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a21af8a61950b7252464d72121f03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844684aae806fbd7b6d669693d5a63a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d266a364d73aad44bb5f2364d51cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204976589f1f1a3b992cc4c790d2ecbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829785d0a553fca2fd235bc7e06c1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7fcd9ca851019b903dd8a52e9731226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562a3980a362eb1dc07d17327f415b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b149084b15a9303bfdd6ccb3f9d77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2462556613d6334fbd18e309ccdfa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b537d6822b8576b1af7a07ecd7e33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16c8f47827a23dddb49fdbaba44b4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63433b930a7da6331d62773791937988232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc28fd3c71f6a64967d0473c334b5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832469c8e61a71f117620696e3ecd04f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a1ae171df301c1438b3b59cbd37d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d38e23817ce86a6754e9da30413a7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225116492d750f241732c98fd81286b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c57c682089a8e9514ad97782eeae9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb6a8bbb9d8b1bb6c84090d760d25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae2130bfb11257d2db0b161e9af546240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d69b547000f3412045dee3478dcd70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77932dc555dba9350baa561930d79a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152dd6b61b56fe79cdf36ab96d088a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1ab3657fb10080aac4565e79e8c93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5fa6251b6bfe31f393e363a3a060245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64eb255564adbb55c4416caab8faf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45f83669baf2ab032ef66a85ed6ecc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752ebde34f7f25c516b1b470eaf85aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e649eea178fded207065bfcb2a89620249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdeb544737e67e523f59fede799b68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64d46b9b5f873b97df062ce109dd06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902dcbe2a3116fb620ec2bd37c19a92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf4b02cbc432b04afceb2d04c797eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b7c775876777f1a65821f81262030254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a41e0dc41f61e85fe7d25f504be81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade60e71b076ed61c5936973f322f170256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489fe20c1989446e0f7d815a497720e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179bc1b438c1eb6645a4d699de5d33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf76e1aa2d1cd258bcf386d98e494ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46ea91b2895f372dd57692772edc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e023720343857f9fcfb1db6d0204d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f31e2213ca06b501b741530b0f2bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed8b34eb02a2764c5b56504a3771de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7317b3cd81d5010c4e5300fd30e4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b0ddb9e3d925ef02fe75e0805c61b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295883b7dcc38664ee4830e05c8fc14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3bffe17de0b8c9c7724175aac10af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b47653ded7252e3a3c84227b8ab994268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1126cec777d12117c67210de1a24c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a18047db4693dfe60318ea25dbe5ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deb3010a8688d776bb4eff490db8ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93457d7c7bbe57c277d6da3b418237c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38974a58cc10b7b2d304eb44b78d18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f384bdd78d76c63a2bd4442db638a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876edeb60148081ddc35e716757952e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd837f63b0c8081d6c7060011126804276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5cb7eeb92c1883206a1d30f320ab7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e2d2e0ef3406c08e21d1df9e0ae81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37742cbb16364debb9c4e24ce0904f40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918391da401f537f2bf23748307a7c64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844e5a7e7c3e705e7d351cf834ef69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917991235af413bfe1ff965dc1d0bbc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332674911311fb8345498d4e694f673c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b536e2150eac65f7d122cde6d4417284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca431e18ec4ad40d140d77aee6bc24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eecba0ff18df39ba2f964caabaf13b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f1663ea1a8abec774625cb3640e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37f012507b775e0bedc16ce3b159b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be83e1997ca297a22c8cdb1d85a80c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287bef14197354a16173e7ee15b34f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c69c8900e81dd0d39200e908562f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c3f3da9a7514d655e0dbbdd70232292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffe02afb05d78fa0473122c1b35cb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce72aafa1109641bbf61de718665f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e131634f63379866cd9574539cc9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce180608128e107e71f4b5355db51c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0488c9866f49aa575a70dba0aa2f086297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8b6c7c148aef6a4d9f379c1f4baa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96ba8e99552c5a9544291d2678fcf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e8a8150a0f09b748a3baeb748cb05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236c983add955e2ef5db94e8bd9986301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722952df6e7aaf1c289e39984897699302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b73ef82d4a63afec58858633d0b67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67fa6d8c612b7f81c7b6b76694b86d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54803a1cd58a3ccf8c57d4e55d4441b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298d4e2e2422febf967cd9046840821306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800ccabe3876e76cc58fb17b943652b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259794394fce64051cbbe0dfa448bb6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b5acfd7bf4465d418d5d739eb5f13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826442d827ce92155ddb59b3c50caf92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331dcc0b24d763a3904d09baa4102a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97e0dd7d0718e3619ef0baf7c3f840312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ca9ea99b48cab48384e3e6a3cf691313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5189f761fd927e964a7d0b70f5df1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f1e10dfadfaca57e81ec23c6ce9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f20949c2d0f67013349da0dcc33a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e39976d7372e7cb4a074538c3c5d83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a327be8532d33e6fb6b0dbee6899b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98453a19748095d21c7d860b96bb81b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab2503f4b8f29311891d271639b83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89c7eaab8a2d21fd5fa85ae7bd5903321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf983ec6cb6bda4477446a741384cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4181c246b63fc815cd31a1274424f54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f871c0c0880555631508eed8ecc724f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48684ac8d8f396333b2923ad4f5c74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa297c207538db6dc306fb97040d8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd407a57c16f2e56bfceeb1a2733b15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabe63b1b5ea1bd2a94b6d445f26fcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542edb724cf5c0db4c56241e2cd96c8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5289ab7f3d5df8fd65c20fa55d3b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99a173ea61acb1e6917699158d1cb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38428cfe8af7bb07d0dd66b9402969f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f931a00430bb7324deba1a47f60a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2f12a446c00eaafe99d6f5e3b654a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b2e574045e6d26fc0321a1975e2d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03303525c4c991a68b0d34d0755406d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e2a9455561e71f50f2c639db37c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d92b4e5059842540fa0b66f2c25b30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec5df6e9c089da7460a2b3cffed89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414114cfe2660f860e767720fe80641d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbd1e926c7c40e3158f17fc2e5ef0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e8aa3aa5d4503656618edb50fb81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f6d9b2c851a3fb4bc7d871ac820a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32fb659c9015decff5074ec52bac8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdbec57e4d90e8d5d68d4ec4708af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c79b20852356b21a32a01b3eeaeb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b47875a54b739a912d793fae073f2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ed1000c0cd41ba970dab9b93889f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a127d6c283ce8f4b0739d1085d454349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8de1e2a7c2b957b35f37cca357b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2910df02d73c5c9a3b41943ca72c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec169b9ca72a9a0eee8466ce346b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75170853bb44a6105177766401886c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d4966a3180b54e40b20e431c61c4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449f2d7bbb97cd6a7a9dce5d0bae6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b8f78d64b1782b2c0c45f3e025f9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5f55a8997bed9f981c5f5fbd170eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44434e481013d29756aeb660db83aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2724c3a7f8faed0863b7ab48801f7f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf6e5acd273fa644ad187aad3eee47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ee23d6057ad7fed581b8239d6defb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31742d96812cc39d8f45b90af016fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2256d2cfec0beb44e77dcdc0673b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7830e6a5302db6aa27a51330498c15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0568b77139a33679356e62775df20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67d16d3be6e64cc03538b86233fce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff41405f70e6665e8d7391b1e32b23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7553739410f42ff4dbd7677fd5c66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c19607d4969784ee145bd25282fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e877c8e5466fcead158a1529851f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47073a063a2f4abdbe5dcedc580ef2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88221851ec5dc01b6d2f7a08e275ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988fa54bfb15f34dc85031374992921373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129afc9f2c3138cfbeedd119bfab57f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25b71290acfaa0d6986714f889950375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd4d11afb989ae8bf1e4352848b1ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7a53402e88c478e3ef440543f2cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee38bc0506a0b484f593b978c9ae2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052adc4865b57d3381229d9ce8cf8fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7833e4f6fab371e66ce83a281ebf9cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abccbe2f78c3b418d812f31282540d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e2e0576e69ed2f819b9ea0fce12af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25121db16aa2d96546e81f02e8ff4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f53af755a620e3f636330148ccdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b42eaa707fa1b2689d10e53c06bfe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eab4cd3c5e15a569ae8a79a8e2020386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bc5ac4f6062db1028f2b13becbf44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd29978ef984c78b1478c50c75ab1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250d7dc3776b1bc16a5bbc66f2863c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97236363cdb37903b06c08c2ca9975390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad00e65f1b275fe9fb5acca30422f0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ef8cdeb63c04bf12af23b6e1c87e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ea2a0d4e91a21fa50f85d9c239a3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad7e5857f1955f3f1501b151b1447b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62b089f614f8ad73ee351588d22f3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c85092892aa4faf3f0a50eeb79667b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa9e359b37d80b01e3e7de6aa88fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39285a31bf24adc6aae579b8cf0d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a2722b575bc200e860099ec9286d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020a5b4d777bc1df3f5c8fd968eef0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4d3bc5c8c6d257d04141f710d0f42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ea7573b3982b68db6cf4db1469a81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc6165645316ed55ab825530c24ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd8d38f1b4be2e98a93480e994731404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d333a26d46a5863df27e6e380ff6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384aaf9f800c97d2646bbadcac6e5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d74f859fd0bbf046ddaa1cc721d98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0033796bc2256481c2abb19b8aefc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04118f38b5920a2da7acbe4efa0370bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385abac5d04faa5f758fd14a34eacc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025efe1f0e007ecaa6415aed6760da75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b24b9a223fb499d0e57ecfd1d4210c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeca1c30ce0b9871d3fbe911e62265413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f49a2e988c60a374b71092030210414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea07c96c02e724fc3e71744c98fd36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aebf558f9e2668d3f1fa3189877ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5709e28219d26f8bf8d6bc9ccd2cb3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5f184685daecf75cc0d88be7f73e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae79e684c2937354794b376f6c7010419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f280c56fe7b57dc248a12728a95919b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809e32251187bc9b85bfca0d761913421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2aa2a12ba07e53a731806a5c98947422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74379fb78d5e3b09d1005258151f6a57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b09ab6107216932a0822b18277f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90f171e2207170037ec5744dc12eb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6163c846cac7a61c228356ff1bb066426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363a218e1e4da2a9a1d7db6245cb78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e923840374c1fe7308b2a55e979c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54fe58050b19de7c5861f959f1320a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8a868a4711896b1e991206ff1a383430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e58cfc4313fc4fabf68276dc0df18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2079b04a1be5a36fd49850a2cd1d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e21550967c62790dec155956b0b13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa5d4bf98284e8853c35906209643c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce273001f96c05c2be875f39f9d0e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d128cb37eb2df0560582c1e858d05f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c8eb7e44fda3d932b9dcd8a45b76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc224d76c6d2eeaffed75e87b2a783438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff25254be9f4b4a9f8a413cc321b8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c65ac25aeaa1e643974f2e710f54e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1da63025ad4f020a56bf13ae3bd53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fbcc6ba12cdc7041337a74de77050442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc92b3f10e4c4d1af9a354e7b102336443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed26d77061b5635d7061bca6c099c3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb421a3aeda9f5332168c078a510bf50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36bbcdefbf0cc9041e4637c43f3db5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a1b1164d79bac0964c4adc853dec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa03ecbddb1f176d42753d45e38cb34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f85cc6bdcd1bcc9fbfd950e7d4db1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0090794c7274d7039bce2cb114aa33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b7e33defb5940fdb1be4cef98c70a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f393cf6901c615a2189d35a6bff89f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba35c32ad39dfb21be94fa38eec974c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41e2782a4bd9867beb29d63fe0a480454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002ddb38c9ef51a03d4b593294eb209455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b16eab2b4b141d7917a9893a16236456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b1e45f044a064a171bd8bb7ae453a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ae42fb466d9dbba01518f9d2021c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904d819380492fe25b07009d9eaa60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3f184b08515a8d62a56b28fd60e25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624140f896205baed2a13ea2f73f3c33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bd1567d7e2061c0907824c53ff86462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28c917d9c666d3f2d7d6f832cf4830463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f841e1e1dc0e3b7c03fa403b27366f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1e94fa4e64c504001080dfbcab069465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca34b4c0c25eca4e5e1a2a10def69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16bed0d24cc66349ecebaa6038292c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a52d8db1223091014e32dfe8ab32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe0f6a5ac84a314718c5348dc934b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526fac8aec26358f33a445fd7a83b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507680ea12952793ea9a16e75c9fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017a60684c2d7b70b0c8fd66501ae0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172707ef7d30f3d6a6db4e143fb4d2c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c458f72054de8ad0c390b692b1d864474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c22a7966eb90a197588166b61a7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a71cd500e0b1f5d7a8a1c09103620476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a81f7dfdd5e00f7339783d4cdfc96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa2084c165938f11e158858ab747a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050082ad893076806eda8f6cf2451b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff0da2b2f82d7a83b244239b00874d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bbfb0de8f071a5b68facb981c7c3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611dab96c0700d0c9d323916801612482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778ba6df537bb199e2082efa03790e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a764e716435575e96aab8f89fbd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae710753d05fc8814070c5f2296e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9eda09caaba5581d109171ba772d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f7cdf465c65023d54e8b4e3dbcfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a7b387f7a8205f10bff53779b8e43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b986b766eef07fb7657264c438eb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4c727c183251b149f3297b9790488490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2740ceecc8b9a32f9d32777982b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca9f02b99dfd5540685ab42b2f2be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402783500d3ca00224452fa791bb1df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd0908a356e02019b3fd35067487c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d2deb8cd056434c27af5b7cf6b314495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2efb84d22f680928415f7436edf81d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01443af02fd052403d84c239856e1243497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ee41e206555aecf5bf48cedd81f72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a938198ef2c2f8d7970837c48810aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60461908a5babeed66eaa719e00b44e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96a41a5315186b8895e10741b31009501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec669cf1dbb6a1aaad45127be6ccb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9dae0f42e2083ff780ea91b1f3298503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ee57112668f11d8c924f56a5817ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ae24c133659250cbf7124eab47f70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e84d5e931badbb0b31d653981ce02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa66f836e80785a25758e744625e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce0c9227665950e1f508c331a9a094508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869e15aa7a20a7fa5002f0ca473e33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a37b78b16ee49269824fb4f8862ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d3489e01ecec380e1f3fa093ca5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ae0d013bf2fdf14961d2645474f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb56919b89d25284705f85b959287d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f9975b28b171adfdd5775986572bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638344569ed2b9a9931dc8b5068b980f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d669cfaf52be769098aed4e7acc0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008952cbcd1a5201278143fddb4fa51d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d819762bc144fca802534641d0380518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e29b60cffaa4cb397d5b5a6f66fd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f69faf25c4f075c291541eeda1f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851870b7e2748cf2f7dd8daa82b154a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0671f300da7cc8985ac1ab52d72a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c7586ae2fdae312e0076d01e9cb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7de2db032a53e8e00d1118d5f0c5c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e9496550ad15a58e25f3d02c9974b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129b11262fed2e897e9314ef6750944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801305ce99b48db9c2f44b712d4d7be3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ed98203b72ccc0bf731a125bbeac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ce800478edec3c25812ae038be243529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61cb52ff8c84134279537a1673a889530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b9f12992d8699edb23a133c7c15ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de6cd1791994897d3c4f1d3eba98a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178efe8fbf1087878300460f281c2fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ef9bb1bdab66fbc3af8f1b308c0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801cef7693c8e6b36b6ca14bfc09d90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36132ddaee3c4e5692db6032a21ac30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a96a423ade322fc25aa959c15be0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc255aca396eb3813d05ba3b556bc5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c62f1acde383872d57291c9684286539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017d9db1a32b6e160d38bb5c8dd7ccf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847975a8603ae99680c232b186a6c9a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231f6ea8a17c496732fe09027593f02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc318bf181a5033c4d37219a037891c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe44010e525042a2b4bb9629f7e2a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234e8deb40d0678ffaf2b3fc995b34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1fc745615a48b84a2918232f54d00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df3d893570ed70b0a24146a4ed5dca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b9fa3c0d7f7a3887d6dc516b08fa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461092a7a38b3c6dbb9ad493b56a76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8293fb72afda3ed1993697d85da3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba734797dc1180066b02a72459f241551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6d1a9ff08756feab666fcf822560552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bead4e076eaf2667607a3de8fb9d40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc165eff71c050fbe7bfc146ecdc0d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6750583ec4235b8d75233e18d2d54d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5d5a764c368d2094f8b70065c0f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4efd8ddc107a2023d8ce9a788870b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b878bbd74a6b986f2a1166aaba407558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291dc9c06ef4110a73d8cc3513f90c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b711cfb9ac8e8aca75b3168f5a50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59684d5d811e529b6183b007fcd58f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6d81850b00de880641c7fd68b18b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e7360c8dcc88bd307d947128e74c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ad5dfd67267f6e2775427d26edb6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18ba2f35ae002a6ae1abea991adb29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284257337c71e8cb03d6fe837e09f52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dce32dbd507eff97d06de57286e87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb908cf199854098df3205ac5f0287b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cabde801853a5fbcb1ba2bb00ab08b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fa72940657f1685645293d49a2e74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe475ed1abfe1856be4fc9ef33aaf343571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500f202150c98c9d5b65ea9690c8b7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff44b44f14fa4bb74d96b338804e69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95e036b11f5d52d51fab52bb4e38f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e965dfb60642ec69def8e862564fe07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017849273d00043eafddbc68167bcaa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2eb5356ce2673c9412dd75a3d917a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db7bd95fbc014deb7815851c89889578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768ac9331e7f9a42dc34e215c2b8fef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5092d58c05e61321ffad08808b9a2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd364d2e18790eeae984aaa6904b54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d6890ff09f48598c5d77d516a9b63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18c661e76df78669547283274793a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f205d1887b33d77677c778c57a4cb14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf225f3df9d45b7151ce75d794103f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376bf6db9366b2040f61b144974bc11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1300b7446a637ac9d21f181281f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eda0491fcddb5448002751fd08c59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd533617d43f796d4e560a53b67b224589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab056a7ddcdd19bb538a02ee7ded9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65758152762e873ba723bbcf086d06ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abdc715a9d07a1b78f0f1c1067186a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb35687a8a555bef9d8d2c19b0623f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec692124ea7be41c2eb41b8b457b4408594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79a607b4b5ec9e808ab78d1ba03fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28143da9e45fc94f1953695d59f5f70b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a76735ed870d416c00aafffe4a9ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c7b378247dfda8a5ea5b12307e21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe34fd8f0a29fd9c4ff54dc8b88659599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3effafc84e6cb14b131aa470a3a805d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e99569259a1922363a9988793c7206601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5e85bf99e907a159ed4152e4f15bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63d81907389a11f8f2193f8d6983a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7ef703a965406fe8c2ec991793df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864e709d691de63b6f0482ee61220a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323fd591de59a403604650a6e5eb765606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d79545985eb47566ba0629c9116e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044d38cdc1cd0e3e8ce62a2d31933d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34734733fefe0514ce6cc3922056390e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b92d151b1075670060847c2dc8641c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35906d28549958a92b5b8d46b2096ab3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77034fe8f239cf9cdef7776137235f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837de71df750877842217a2e96359d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928537bf5f8038666d5badea787114614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c463513d1d67c987376e32611b8d06c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c372e5073da4376b4d98aa64d2ef3ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992636dc01b21842c204b0c1f121b371617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126a1471d41fa2dbd546fa0f70ddc96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb05236c36c9ae06dab757a5320e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a87a8a8109f6a37ce2ff4790a04d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35ea2b0e6775f0f06bfbde567d56dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd686e061df7bded60a852d6fdeabc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578bd6025a965dc05bbc35cb9cb00da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75986678551c9aebbe7e877a490cd193624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57d8aee4748b154059999e04e1f779625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d4db6005fd2a7dc3ace9f6fc4ada2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abaf6b65a75403c5740722fcd3fca3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756723017733a2439e1b2772063c97c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a3bc1e539d7630f3b983432323dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80932c29d3a3756c2cdd8cc096ad3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e400c7a1090dedc9a7906d75f7b84eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba0e250a9f17a1d33303e0be9ffc82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb54f402bfe93a4c3b90433822669633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0a62c3db0f98038b5824ebbd0f176634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381f599fbee670729834e589b5be1fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08befa3186399116b047662bfcccddf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff571928fdf50ae8fe69fd745f03b3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a714ab01d341231f1fa90ac1f4e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ebcc0efc1986ca13421ec5b319232639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3a67ee6b8f6cbbf52a804d12c9214640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9c6bacbdc98804a3f9501c8e6fcdc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a580d2f5f3c4b253d498e63cdada762642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432cf947d7087c2f2c65b8c779f85b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a22f9e1f79138200751fc80a02c10e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f744817e19305a2b9314ed15668dd84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7cc25764433d34befac77fa5a7c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715320889730f496ff1f23c0f9ca6978647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e49175e77a87070767f1144391b34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5d8bfc384517e7d867c31ffd5c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d62f1f9c35b8e9c974934cbb7d8e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9033242ffe5b9381bee581c625a8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571869d2c9849b3d47c20c98cbd7a67d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80a7398baa17ab8c0039d96222eb46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e320acec8058666fe612dea594e7be5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b31e49caefe2b82e90372d3611e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29c77fbfa4c8cdbf5bd1a8e39c7c0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d1528cb3ee432b7534cb23e361bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beaaec6fb3b72a4b79f916249cef94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6efa7737e99ba1655e3892f6759b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c24809d0d93f90a6e642d78a0741d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37604e805f185b3a1075da7fb2d4851d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad7cfc04cc558bbeafed777b46765662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd1ce4e6ca88d82b80e630ccbe01a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b1ebddb43935819ed9f7cc3667315664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70fa04cf03c35ec9589043c6549aca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfff0830d68bed4184e2d52894d24f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0c732a93c6fbf6312317de324ace8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c55f504ab65fa0cd713c0aac625a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318b1ebd6e8df95fb1e1454eb28a81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c5d27bcce024560179f588e16be9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedb133e8e8401bd61d8acd3a5171fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366dc68e8b0bbb36be0cce7813cf78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84682f3327a657df125902938dc3165673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdb6897416621b9dc636626e41467674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b019879c22ccb81453f8fb3c146c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ead4dc5a34b3155e4357e8bf1439c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf424926c5acbe196b8aae2d1f4f790677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1de3b7458e7c31d06f0c0d6b8e359678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb3110324e3d6f59ba1a87da47e84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2d6c4d2dbddb53f7b691069002c7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7dfe961c9927335159c15f60698fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2fe05bef00df687a6b24557b73b3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0635800039e8a234fbccbb7a9dbc85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a23f4c34a70401d9b535fa11a0854d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce57042017bcd42926f553b9480d21e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81d5b3cc76b2cce80ec0656d61bd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b81c68eca2446c2e0527700b9d9a9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4eb593ea421bec9b48a8f5c288e0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058992d3f20af0c4c120c15637f23d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f66867fd5f93fd4af21f341668792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398710a01f5f8edebc6eef4c0d9f604691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acd8651146f1007a2889b319b5b659692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1151adb8a371e80e0e6645026722fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137007a94e0082b58667e3ad8d5539e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3e6d2bb30d03df6cc2af10562ef9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b15ed4110b0f5e1aea5dd15f726a09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4972dde0ef67e4bee392ccb1ce9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d7ba9fe7f7a614eda8b9dae17e9b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30aa61f30b7a01261766b1ca9ab764699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf3ff22ceb44ab3a0d4176c7ae1feb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40c83105036f98382205407b6e99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2530265f1904d2367c2be01354487b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d3ffd0ac9e3d0210ee1021ec4505703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d05bbb5487b75555d84369a12edd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20433201e10f41e501598df9124fc7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828532a81813f1db4970f8474bae880706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801216e0188f8971162ab1002fe357b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa35945948278b7854f781367c3cbe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8eb87fa58b57d7e924d376ce3d47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94962c178222b374ef6aade7bb5bb27e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5798ce9479bc843cf89dd31b0984cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149014cefd7131b32231ddd1f00299dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a8eed343ac84510161767076fae9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aea1d91148b06316edeb2f8dc4283714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df85168973ed9978a76a9cc4c925d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2680d3d4dc30db63a5d20478f59ae5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358ee83635a58ad457510f0a0be85f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc601ffa543fbfae34cd694448fd4c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbab52852ae44ba2f6e1adfcc0cdc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801f420952b169c6f4249ab1795aed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a1a31239b3af1519bbf2c934d0f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24080c8d592022d53c873577165f3873722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba66556c67206aa63974dd3102d69a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65dc7a2e562ee04b41c043cf474b12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f55cd0d7b2ecfc468b75855a48fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bbd4f0b110fa586c33d75247851f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fb48ddd8221451b1f5e87dcb171d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a139bc573f66a2ffeb518f8a2a0bdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6c44c9be63fbeacfe7d88bf1bdb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef6da29fbbe475fcab6f22b2d0366730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06ec437955086574d69d8ca63052f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85f11e04ca847e59cfdd8fb1b8384732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476840ddf07816817aef85f346460e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd45a0f9cd4b983d209ba5b2c2d609734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1112bb0e90bca1282a39dd239c4404735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed06378e9f33a1cd58697c360503c37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b9ddbd8d25ecd5650108e4de3be66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2bc3af7228ff9aec143686970813738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b67384d033f48c8f92e39829007a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443f62b5fc04887cf795b1ba0b2f6d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c430bded48658e222348aec034fb5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4c37279102867f5206f2df791028742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5509b24b663cc0efc0821cf315599743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b9a07614be00f2c9040606151127744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43df85bfdc54f7cd4373130c786d87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce9051cf07c5b7ba0bc931b8d6126d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa50684bb7e67bb5da04c2c988b03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42a6562af1a669a25292abe1060f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38ee2e1105ab3b7d220b2e793c88c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561029441e2920adf8f0c53dabec31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda174de1e7d82218482491651ea72d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d9f69365d0a93fbd4b7f773e2554752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59b62f5d080a84f1d65548b75efd43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f76f90f0752e0d428024bf826d2d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77016636b409789a3415ca4801453f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b82592ac1d7330d36840fe7a26c34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642787e1073783665b264934bc12a0ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc3f3849cec62b462b6f836376f0b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b31f4601dbf8d875be0d15e13826c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f27b6a638123f388fdf76852931c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486a9e2235f9f10ca53952236703964761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa66a6cd24c6bb0adf84193a856c21762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c9aa6847bfecbe76d8957f643a2f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b152e0dccd5f55c48408d62a54f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca81b48028ad360d210922b94a52b6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c25510d2b8fcde811e44fe44c4f2c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a39168288a8e88ad95756d8d1bb0f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f737e08d97268b4d9dd3fa021d738768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4f40aecedf23e06a298eb4c62ec5a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8c2fd8db24e92a5604d5c804b610770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5e44f865f03695b2a61d531deef1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e8cb1d2d0818da5826ddb71bb293c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef4d3c034c295c61a5a429be6ce85773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190629d9b1047657d6a1ba5a5282689774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2698de8dce1280901be17fe562a184775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a78848d5a13304ba1deeebc5e5d44776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e523fb92cbfad30db4dda1d839030777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c7b96441bac3ce5c39c19269674d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aa64b08bce1c3ef1503e8442c29f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22219b8c2ab5627b33b022211fcc933780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a126c8a6246074bf4afc0d0fc30529e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e54232707399d58d824fb2c24155db782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5cc2636b4410a3211eade587e0f92783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0089751f5ffd4d5fc8b2e968c8f893784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2ceecdc6aa75e8698caf8eebdbb3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308dd3176b953eeebb6796c28be1298786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246039a77cbc6a1584fa2c6c204f5cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4dbda5ae5a4d2c40197921d7007ec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51502144caeb8e001e27cf48a3aa4e6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ba1e6b18bdf4c67f75891c0b373a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15a5b0b2c5402d213ddf385ae18b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458c2a6f115fb7bbdfd202bdb917db792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8d07bfd25c4b02a21fe113e00c271793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a050683016325c914fe8d0d6d5cbb53794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b32a9f3081d0025e98a8e7eba086a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52964f8c0b1f8448d6955dd3f2b058a2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd70b398a98853205c7c2bf66815be797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b893a27e013f6ae44d8b8ad838e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47facc4c76b4677bbd1f4e166aff972799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad8d41a49240352906c831333097b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c7d4e63292e2754bae6cdd739aed7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf037cbc679da9f01f656080abe712802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf76989e7cecdb867bbd085bda9a7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ab11e2d6c09616bc412c3890a473804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec9f58a68065da6764c1667ac3a0ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd83313e0820a912684fe8d1d0bbe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b52f19dd1a300a0c8e254cf4160859807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9038163a4a534f47876a0243cfccec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d887080ee5ab6ab68167c97602a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c309837ac47bba09d94898e29e753810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e9e58578912b9240a256c153b05b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ffae9780c6c2f9f0bb0403e881c1c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaf46bbfffd3d6e73a947de24c33aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae167f21165b4be682f52d1943f80f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92dd93d686b84b5c8527a2949ff1b8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7d20d7ba2de565cd934b211d17f2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97243b6b4d03f3a23fd80384821fd37817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d3b34726f0b4bfdde4ae0ac9568c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20090815c4330466cb5ae786d0be28819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bdd21e5cb57c34c9f65a30a760103820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c967829f7ace6e92fd33992565c3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f145ae0f60b1f867c52a7829a112f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146e8c245500404eda8f963dd2efa58823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2820ad8f051fc39ac193efdd678aa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea019bf6aa70edf19829ef498fd2d5c2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350732c1b4e3543fdb318d8f29c0f59f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b6013fa524998888cea21cd1bfdd7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba42e43de3815e1f716928c9e81300828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920b38ab465de6f6c130b1118c1869829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702fde8636f33fc6d567f0d113130b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535ced4d6d3d812a0f99d9d6aa6bdea831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb372c51dd1017f0abd971295408c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029339552d8cede68330dfbb2c3b2f7a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6419ac7326cc5ec1fa38048f19b509834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd223398c0b24d8cef4e92bfd4e9ba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf24674786a9e6f839c9c872aa1415836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55b8ce5efaa33f500cddc16fcafdf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960305c77783888d768c3ed53f6c2e6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25449984090605950beea255373a675f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2129a3948d7b552075e1dfb32fc299840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f4d7714bfd9dee7102d2f361a5176841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9455abbd307e9f544624689fbbff842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb01aa16836094dcaaff51e07b7869843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396e2ebb4cff1caaf969c34fe853f56844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a1ead629d395095706a60fbf17f2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b9b1a7f0681ca8390a47717f693bf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596d9f84b4522bcfc606e61d496f45847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc12597e5ed9ce9f7449b2ee5e96ed0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea48be746baca6b386d6ff65c9e0d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fdcb793469da616c3d437bb14135a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af84581b3f3a453a3498c5bf7914b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f0365a827854c4a635d86a1524bf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05341189a63618ff9c61297be7172853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be00ed4ef9c67d3a5fa4596d07bac0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50ffd542d899b77d4a3bfeddaa9e8b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b0987cd8784c8e5d2e0f64f8ad93856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a8725307baf6d91840e8b08d03b89857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c9e2d0b75a394fcee382ae125d79858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99760c859556aa3a71c3a82085d7d28859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c83512d7b20464d5e672bdf34c3ba860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78eee763d5e60ac5c81f36486ee7f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55058e75d7699e4615c2dd80a7c5b5d6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53275d8ca5f8b8138785487667a1ec41863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772ca387d7ebebcf7ad37d57a7ef21e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3a9db529cc2fafdd1e92b18e4a2e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd7b84d8f4158ec6074c2d6c9dfc0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31352435b910bc208f1ca559ead3f2cf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc358bf4e24a329664c555563ceacd8c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15970cce776a247ce4167b82d8776491869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f2b2c44db27a93a592f461cb76862870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bbdb08c504de67a524ac7de17f9d5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb55dd91121bbff73e037b32c4d199872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1516f7d18dcc383892622ca3f2ae20873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c2554c634a67bc90df6170084c91874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc1060b37c2fd59fb19c6fcb2585ba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d495da971217424c4a7ec4b5fbba2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562f5768d83ae3720a29ba0a4fcd60b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c2f930ebacdb9be8302cfc6cfc8d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd05f8c21557645656240b46d2f496879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e6396eca443795068b62de767702880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca940ec305eeed915efd0f3e62b824881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6369fc3e89ca047b9abcdbddf8af356882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c151f97bcc66e21e08310cd461561883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83649bee33bd9d285eb2130de9bcb7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b603168bdb1903a7e3a91dd24f301885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0bc0d8e48a9fad16c163eddb3e7c4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce349cbb1122d869fafdd8e8d51fb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5a00cdc085db5aea3cecee798b4f7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fcad99d15e9e74d460d515446af6e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec366c419101393a1b5026b8ad2c53890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47144903f17194c2877fcb3826ce9725891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e766d10ea5900bca0bee314c5a6f2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4c56bd7c2300f56afab4cfd9ed94f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25777bd0de41afd2becb1ad94c2be1d5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7881525b5875624cf0de96db6c65ee6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2b0bbb2bc577e564d3d83f0687be4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0fb3ff39aaf0ff7b6568e5159ce3e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c2b28dd24ac14adafdbad0a5bf475898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e0512e6d4977539ecd64767750a9a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e155b4c9de525789c7f87682be3071900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1648f2cddf7460ecc54e825fd2086901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda0318eb98b33bcd33d76354f05286902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d8e6a0fb0d6fcbfade9cd29559e46903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e1c3674011c4dd2bf73e3d7c8fae904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb691c430f5bd6649f2371a409f84c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568841ac847315eed8b77fb0ba270f9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938984c2d389015e7f4a8cc402578851907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e3b4738cc6667a2b3d577a61924a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa105a83bf5ffc5e7bd86e8ea17ffa909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938298cbedec58d311e6df2fd6fbf417910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db101d05d1556afc466211577bf4d36911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297d17225cccbd42686bf4b4ba43686912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540d78fb638b04672c0dabf621d1918913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338027ad6d9fbd86434d9150f8dfba9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b15d382200467257724bbe420fdbbc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f839d9d3749904e3ab54a520a3371eb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd072fbd20eb8837393c87f8dd15e85917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753c7d7b49cc0f39506c3e0b40926a0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063936d63ef627547c5bdcc76e3e60e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef96bac58bf5dd0aca25d2fac50f06920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0061590a0c6dfb75b3bb2d8123d616921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbef706a15bfa52c32521c9c3951f2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6de8b8db27910b34926d776e6d84923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa361a061ade808bc671547ee6ea0f60924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c09c80395bfbf5e9793c3690314263925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca686b04b3a8e70af1259394ba7908926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bc9b89d3dbd95c8c843d543eb3aae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b97e4a3d48c01cd5b533d35cb20e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc2d3f39b467af335b1fbf91944cc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87eca1b0afad2e3111eb6d38765dd6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3982891bf4a1da521e105d0e18a006d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56fe0d9f1b6eb344d16992c8a9fb4f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4c7c001455a834edebb59b405ed1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90ef1b2fdbadd3682bc75726647b7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ade5317ad7d822d00636151891513935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4258007c1df055fb91ebeb5aeda76e5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad8ed9aa909487f2cc858dce121edf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b35471d0997bbd153dd23bf328c08c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206d6d759dc0591efba9fefc6c2bd1b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85856bc3cf35722c67d0ee0443fcf215940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e988c98b9368b6a211325608af05941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959449b0ab80109b953b78611864a415942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c8d446954670dabfdf143cfbc0f94943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d91861f3d755336145d4f2da30a6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6bd3633d44e1bc44a19b87bb93628945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3489399ffcb2aa8f3b17faa79faebc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd591471eef8fee613c82ddb1f718a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549160c5109fa926e4613f2fbdbe3cc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba45a4a8ca5c09f017b5f31298b99c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb412da4c8f347908593b836c6d7c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3555710b4fe92bd02b22a10ab9c659951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d2f1815490e98ad85b26f1122c34952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cda176d8a089db844cb7edd02b244953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf33e6a100a830942b0c7da9e413de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d21d9f7b350a63c738ad52d57b97c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d3172cf51293ac6187a5ab74d0530956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ac6bf4873e39d2892d2ac2c5dae4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce57fc1b2641a4321bf1d15a8e4dda958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df021246d7ec429e9b1df48002d495959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf95548db3924105b63237c1e94b7f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbdff06572ca509fa2aa7ee4620f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e9fb0477ac977d69d1163de1eec8f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9575746cc9ab2f9edad2145b83fda963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e1642ef0b78182feef635a6c63489964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67719ea046b7cca4f109c69f3e356b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231dd1fc9c2d8b8c3c365b2b6195039966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13369efb92f09b51aff5a936019aace5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999fc2d9b76bd09ea946ea26a8b52d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f775628224492fedb70d557fad1b971969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf5667d65b29041d0deb73c482b906970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a868a218b0f4e6527e3a5079cdf079971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4b8e09589bfaaa576a4f096295fe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac5058552500ede016dcb8c7cfdbc4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5710efb09e74663b9ad2ba9b2c160b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e92c4e1360e97bd0ed105c247da2df975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec9710fb893212e19684f041a71f3a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f6824fa41b06a36016742dd9b31b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c3434e3074c245a2d0e815c41402978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f818e24f08c84afe8baf04d7b213979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112050fa116c7828c70f08fb876a79980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f96eab3a8c7dce74c3bd215c550f49981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af8486d1e79da513b3d90f89ff517982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a152f2e48de996443464cb17e2ce17983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0c34d3fb55cbb472068435aa1350c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdfd37605bcbc9a45cd9c3b6fcc97f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a363aafe6ad4fea9f4e57c8ab36892986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348043faac900120e7f89a1e20e5db9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704567d001f50b7e9581f6e9ccae3fd4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27bd0ec78fe42f48e8028709dc48bc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5682dc282ad212a87838ccb8473c8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e800a3ed3748d9490c79ef55eba8a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419deaa862c63e48d03b0dc1adb34f5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc855d4757b21605a164c2808dd7381993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f713e212e5a2a418d39b468bf20504994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34981acda07feffba4812d749abad5a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e706cb07f07935908555327f57d3c1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea603119e3a721cb6bfb1d78de428997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b301cc4b2d2788f90ebd7ccb41471c998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f5979630dd8a00a1e3e186164bb531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9375d0c9c92826c1fd5d62afbcb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec186355264a7dd3c916b7aaaa8c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411606d9b9c9b90240adaf355d4948754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8c94760375fad556092c2a16165335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59007053bce7220b80a84448754d40f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af24c0e72526063c03858026529e9bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bf6d88db00919b337b90c621821e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a07835b6050df957a37c40e7fc6d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1e8eaef3251f70df55004a833a6ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d221eb55dede14d285106863313211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89cf50a0f4fa272fd6918849fa9ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd594a1bfa3909a3ce35f21a2b72b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67075167515f70803473d04c0d08d68a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6e4850fe6f1b791af0a488ef305515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862590dde82fd3fc822d55fae30d3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c33d039de2e0c6fc4a1a5f446d9f3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4ce56859c8eaeb6e71b01a5c806b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563a03d25788ec14c77166fe2e23be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964d8f6a75af5aa6d0e383f3d7e85f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f61262e7a17f06920eb47eae91b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3f514e3c2ffaaed8c960dbc37d0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7491b69b3e6e4db6adc4e11f76f1bab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c151b7009c6807b93e5300867130524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26612f64acf09503445bed6ee52e38c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeabc18de978b0115b0f14adf033d7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893a6b1300c0e0a7eb261e31ad261a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8663473c844f4e24361bf73f20b1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fc6a199b547ebf424a5c6debfc1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d53abba596fd18146d960077c63230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e47d7a0f23fab34e89468d71395ee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fcd65522ed5f0417ff3032588dff232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a1cf0976b245f086e691e781e6baa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e832603a58a75146f971a78133a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc048d8af8b349cd5cefdafe1dd4c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb38ad4fcad5090e4b985100bab9ed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a76140e8fc7fee39effbfd34a71bed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5b0e334670a1c47c16896f59ca78538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434097c314018270e7d39d5d70f299e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ef2b126df5a0e53e578e889f006040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc14d151db91190cbe329411b7c567d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4350972dcadd7606852cee1d417c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069156e9d6da845975ca4fab8cf1a09a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d7fa906d8bef2e9b39b1760d1555a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c7f3bf92cd6dc3db2d8fbe00325345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df5f35c5ee021a330478ffc33d306a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e443ef9a83747537f6065896593bf847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d88971d5837f1132380797ef39e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591fbfbb18be4e5015f84a0ead87ca449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdcdfd64a4f55fd87f171f7165b1b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba7ab9ca2ea38d270bc3194710822d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf52463c516c578e068329772d1bcfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f72b069205b1f8dfbd0445c38e4c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008020ebedfad606a37a407516592754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd24bed9fd7915500945c3c1bb5c4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701ae2846a0d673f569caf7353481a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c9e7843823090e1cdb3fd83bdcd3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ef55a9b2c4b60ff022c7ac52ce1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05c256c88b2c0ef80690178f1b214b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f1ca791ad7cd752cf18bfd567a6b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539cba2e9238f139aa4e1324d9806f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca68af1399a5ac70ae82aa9f9ca7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6cfeb0f1d97f35a275ee5abe55adc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d65f0f79c28083c063606e5f459c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537ee8fea96ebdcf7750533abc315b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f219aca3aebb696a5c3999a81a2a1c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf382942da2d92b39a0a1b2835d43c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127cb14487bcda87f9e7831389354fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b4938621136c2113903d2b14cdab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790e449666f559a8fa0387e36345de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e034b5a96812006b0c67616b050cb9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f577d116bef4d18eebf6f9092cac872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07405a17264392cf19e1dfee7aa5e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c23e863ebfc3c1b2f5a4e0be6ae6f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5957e66a4ac4f4786f93cc737e77175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece4dc809332ab1d286c5c2ce11848276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68d91949be3c10cb868f4be2425b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd4456b260ac53e32778dcf26e14078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131853f1a995088481f53b1e52ace779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e4d5ba7aa672e0f82add129e488f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ac91cd15069daebd8da3ff24434181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d421fe1b96bbc8e02330469df7607082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d1e110673887890e325cb00b5d5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf644745f508164706c5e0981960ad1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2a6d590b6be1b0c02f5c8f2bbdebd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18426652a783db3aabdb334a639a5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167612fbe82566d08b11d02dbe9379387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa29f2068b623a33aa6d22f642a342388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6568718b89f3631d1bf19633492e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf15a6238c757679d9ae0a05cd2a4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b04d2fb592984e6091a48e418e4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5fc7769ab2d828da703e780c435da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4da8783e39b044bf52fa6701f4162f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b87af9fcd4bbf2a188a9a8c4dfe5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066646583391c02732d09dda363d69295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320e1f4d1385c7bc39bb85fc5d6a1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825d0837b19713cc3074f273bfca7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9601b6bd0e95b01c1cfaa1cef8994398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0425f5a9664a42f8c4cbb35cc0eeb1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162dc152cbdaa3579015ecab3db18d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da06cb165a87fc347c40887876a662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a77110f197f6f0ae1d48f839569c0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27befc4753bf6a85b417e4ed03e4d520103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d359efcb0e7f1abf8252d9c81722d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d383e430a5d1391dd5a005387f425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b0467bab3ed5ead47a4b14cf1641106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e26fb15a8deea01f946f8b7210926f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178417182a4a758dd96bca7c9fd3ee1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e079773e4a2aaa765568143f12112109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed7df5209ad7bcf89ed6c36342ada7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052284ccec4bdd5eab2d2f4188ac0bfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c301c1f5196e6b16d716ed5826b32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2fb0e4d716c92c4e70b6796087a90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d8aa324c55abf548eee5e9228bc57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228732394daff2cff27d263fd4b91dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7ad75d634877c85de7a6c1d62af46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b365a1bb72d2893db5861bbdfc3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617295cd5a7f7e30e1b3c65ecae2a20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36c25dfec77d44bb65baabd958bd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950943209fd0bde378cd651239575850120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3cdbce9024c235639f6e4089f975f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc684573b60b6d96f8770b0c7f6edd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced152eac051c15690e7c7b59192f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9633be8c2412e92a1682872777f63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd10c7adfb05ed4569d3d08385444b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe02f6e711d51a181db2a6f7c592f75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7012d60593d6c54e96ee5733272fb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147072e6c0ac119b0b1fce4dd6ccfdd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41958c9eb7130095571b7f915a950f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868211744a2d45854ce2a56591e48f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f1ced4dfa46ecb5e7ace9a96511ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89deda05ed2e65a403591bbdc72b34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae3b7fdf85c870c6ad64376bcf0f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068baa79646464e5b97faf8cc4b1f3ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea54eaa3732745c98b4081ba23df03d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d3f717d1b3d31e5858f21e9eb8448136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1684afe58b6e28a2ddbd7f29a3e3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff936e0181bb9d99ce425d8f7cca156138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d0c18ab506874fa5d229eeb8fa48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2857de7cc1568c24235af0d8091def6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b825fd20d1b10b857ab1780c6609ee1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538153746540ebba945d39da6a9caa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490bd553d97a9feeaf2c05c7e8be9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f4a820404b7d19258a1023d4d08a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f333582f5ce6b12e93f333c92e517145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1fbc4a1e01a6fa741953dbd967efd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d98ee4f2e00e41e6251c0ac703bc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0d85efc2e97f352e7ee9c4c718299148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177fa130543a7c3566eb16eed3ddd04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9026a52f6045ef885e4041a3c75c12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae016b740916e9243efe6c05907d0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bea1ac6cd34ffeeaf0f9b1bef4d2ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855804363025b8646bada3d4d10b8098153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe8ee06e505632c93173828ed9cd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee269e67bb5329424fc21d2049953d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224d921a7b90d3c53ec44e91d7f7e9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3895532e253c09645ef7b6448cfbda1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3102e2a5c9f3ca51db3b003e4d8b8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eb33ee5547bacfcbb2bbe09e0206d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03744ea05999519cb83daace95af747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e082bb19c088131f65b052bd3116c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff408fc24a810c0943341a319ae3be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380565fbd929f6d25ee43b632275b03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ffb176b1b5646739e3e93cb32fe1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf288fce0c3a711ec3b7dc5db4f216165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23dccbdbde3bcda2569346e2d00e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed926eafaf54715ca3fc1cffe549ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ca64fb877a355500deee06510d23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de0661eb6593ebe910516b2798aafd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167351c709061ac2262b5e8d94e4fff1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86c35cbd7d73cade7cd88ad4bb23e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf82e19f23cf98c478712e9d1dc5d51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3b4f33ac26e625cb067e019d069d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c64f60a64e7ce33e8a3e67487332174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d41ea8d83f914d2a6dfa14b72adaad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f7b8f57b42cfa15321b270d341678176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d33898d41dc78a6d74826b14d582177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3feae64fd9c43dd03ec3dcd9608f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f22f73d5448704ad771ca87825997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e0dcd2392ee1b6c4d694d88a2b75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1801b1266fd8afe8af0f81f2881fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8468367357a00fd1189a292ec24f0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e94f600d9a06e66028beb980e781c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bdcd96e20f15dfabd1d7898a53f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240512e8189625da147b19304673706185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2628c5512570e672fe83d039c37bce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abb3dc620e857156fbdfcf3745bb08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe26cbcc1223ba276c5b5a9d94fdc31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c014047c39d3e2e6688311cb92de8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f4e7231290c843d62abd82d69687190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7af6beabd2575aa79b85dbc7e7644191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127ba80109438ef609bd9200093228192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a452052bd7bb67e0cc6e67a3c033eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047986ab4d0e8fc2ffd1edb976705ac2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c927df01ebf343f3c2e80239d5e47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529186e2cc3c2de0faae1e89f6174b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365cf6887f31b32d35240a066295460197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd223e30c26c307f31e08bd01820f94c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2dbd04c6f1af001b896f845d43e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5944570778b9e5dfc1d5bae464eab8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d390ef7331aaa3802b31194a38ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcd9736121225e1febc186b7f98190202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3e505d05382d178315ac1ea5164b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf66a05def01ecdeaebe9422261a9c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41e7cdd58f2a31a8c6effcd30850a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7436edfd3baf92168516b8d200c4efd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e0afe3e23d288143cf5e08baeada207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde46c3a901522a92f7860d1d495aa7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f21030a9574e5167c40d0f64175c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e228d7159b72aa6bea84cc6096d38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6529ec34c7b08404428db667996009211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289916f5e99e97f71c69e56586535f5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c7ba096e6385c5a9152fdf414367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc137ecfce6f37f3f5a076f7e00a5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59587f9df3a3b3ad821adaae6de0b82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd34dfaa5ce4a8e085e67cbd1acda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96dd14e7a7f3b0c9a3f78d2e605544217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c7d0c4738de3509dc9f8c74acb689218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6f69c05fd7ee7510c083fb2233ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ddf794457664a13700c79c41bbb25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506508f452dde4e6c7f1f781129194a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2e48df2709bf115c9afd3c047d9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f237f3bfd12997ad17a2887861c9ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb4be7bb102043ec9ade971d98a36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be45496ea029f9a877278ebadba295225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52393069733c95935bce900e5915e809226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc57e33721270dab76aca2acf1feb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f785da28a3f86b6d5f06e8edabd86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd91ae78ae02a6adb9113a66b6abc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb711bdd02ba891ec088b7a9f7cb70c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e6ced7953d27c05363fb85ecbf895231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b6f5f310502327c88b97297ab0052232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72852c50760d1a7a8545fb6dfdc443d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abe9e80302eead9d2475781c6f1427234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b94a48768d71a84e77d27787383011235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f41994e0a14ccca69f5b63e01c385236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771157cc966bd55a1d7c1d784d564c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27a75ce273000e3736663e590fabf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556998c3ebf4224074b19e7cd313ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b0feb9219fa99665fa4e83d3b8b20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcd59856fbcdc39754200e75918e0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e6c9eb94244c1e0c6d8d4f5250d1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bebbb9f4bf92517601aa336f40af4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118252835ddbdc0e921020cef6f50c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70731fc19d1d6085560c2e5d18397245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a1873cf55d39859f4178bc9a2240246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854bf4eebf34b11248f1e401e0a1cb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eefa2b1156bf0cc66add8963be3a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53987e22a7c472021145aaf386bf2a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819874a786b97d699450c4892f6aa82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf933fc4d3f2aaa45422f200e5b1cc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed07d77cb0c4c2200d6a092a0d28ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f31c99542cc5c629af7aad773d23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea315a22428722d8d2b5c3adc9f36e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a88e46fe182ba42328d65ef5403c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94328c9abe77b7f8df561e73c3e5e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ce9fcc98d0e218888f7e81bdd01e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9887012b56cba75cf41257dec97d57e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f4648be3f461db0365788a2ecc54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697f423b684185a0749f47f80e2b30f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f842d732493d67813fc18e72ff920b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46881e5454757fb70b75ab9ea5535ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355c9616630efb2803663b67fcaf0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c645887b931d4f9404c24353077b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d3096e16c4e9d6cf14c4c87f70ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b6d8fc2a009c88b29936104aa34a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7cf98a6a3bd4076d512636c91b7aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbdc993d28d7a98d2af3aacb4da7e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963d12feb51a6f547c724b2f249fe3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a709b708e01373dfc6a0a39fbaa878270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479b55ec9dcaec020d63d40fee5a357271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe539ce8764ce7ffa39ee4c8eaf8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a834a5b58ec5e9c87c44a46a611bf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609961486083bb25488f9ef70cefb2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e464c028bb9f30062076a9eeeb7d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0794ae5573a4d39d39997c10da862276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843824b2edefc561b63b4c3e08f3bad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294ce677f55b84d1faa86e519d02185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b8d9c0942da4d4d6f3fe10ca77215279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52357530605846e90989078416cea4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1091f439ff3139410cf2a045cb01a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e850ace53359126af7150d880561eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276367a5e6292a20e80689c6a9be71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec92946a76dd9e5081d1f5bad303dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a495bd943d56fe56fdf895ff0d9cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e486eb83e20e7f03723f00d689fb9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d9160b0b790484731249d1f86320287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47be58e807955ee944af09ed3625f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff2e800c2df9dc4c13dca87210b72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2c4ccd56b7b6ff086ab3c8583bb48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb24011882624b171d5a2588ef8ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af2b3b79bba78c9fd79624bdfd806292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5c619bf535aeccfec2afecd1ece2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d143becc4c3f378d816253fdc1ffec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283898ed754f0959a5af90a66129a98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd541eb25e4aa0ed2092b77204fca62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11ca73c4c39c878adbcf523727fbfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3131344cc9d068292bce54287ccf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb061c5cc902032c67d9aa83bcb3fa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a571432613a153e3ab355f1c1bff05a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d543607649bc3c58915616d8ebbb2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d038d0152795be1eb48807545e0b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd2266868d6e457d2a42dc9f8c19b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964004ab7c200e44cccdc45be27ee65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceb4d9ef557f4012cc4d5acdc75125305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbcb807cb6ee23b4dd9190ca679e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2f6a63b0a6117f77d84fdf8a42b1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6727f2489921929e5614533973d2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101ee9a0f2e3b043c8f8c20b35c9f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b91d87279b927f029f0a2c542270310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4aaa461adb7e36785b4fd2ba12b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3743725262ba5f1f24aa9b77c0e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296bc9254774f02ff20f71848066d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63024641efd0f947a3d91b8e6d0c23aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa241f247fb028470cc3f2254fbeee64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f417e8a7cdb9ca367ca0a4865954316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d5d589fe4ca90c3648c531209627317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebf172a4f57fbea2f207c10ec5002a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef513e303254b2cfb4563adb6f414a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580716f2344e6775f1599e22222a9ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fbd3dddb25422a21df2a35d95e6d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd449d9b6852b0793292b3940fc804322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460634846c295af85b8c719c8e071f6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bd678abb7a739409c157364c90148324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6988f3bc44fe8a18affe16713b6ff3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea222ab00f6a456f7f4bd375a3b7970c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e57cdf14b1635ac30176faaca69de8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef75647da4b04e4b4f38a2acdccaa0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29302ebc17bfd4aa23b42f9b635cc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa65244fd0dd48310b34a64c3733a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1914b11ec2fd7130a44419dc0c1bd50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064138ce4c462e547a94115fc79f434e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f42bb17f1d6fccdfdbebf94746dc78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107c07fb6fd641989f7a1f964c0011b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bc4002c207ba943d170116da11690335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d95c8a73dfc588b4650b00f29f86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512f8862fd77e4ac2dd3aac7d93ce5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b31753d3387626aee80064aa4b23bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598745feb4345d722aa985b48ceb81b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0bd84fc4e5bb8810fe631d337746340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300f77e85e235494da2fc1c5943859341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291801e4c3fd8c1b31486c91a60125a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858298702ecde8a01fdc0d9cf6f5189a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a2724f22438832a1b7d2c976de8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75317d00abfeb2d8be1cd1731bc7238345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f111ad6cec8e553075477ddada73e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57025c73708b2ead271d10342698601347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688bb0c00003873e2690464b0c3116348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e3a11e66b8c85e2b8f9f6a98ed37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e91e61314830ed1380a69584c82a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98894f636f8301d00602ef383d4739351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e536e0cc9944238eafb572db9b553ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297e686fbe464ec651cfa0fbedb1e87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813c1e9a673c1d8025b0b61b1e3e3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f815417b147281f543632e45586243355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688a92fa608d177149b75de26764aa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274933cfd60518e041a1992bc627c10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c622f2d1dcd94160653616e4fe4327d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ba513556e4462001e042dbc7ec7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4247b839c819ff4b959308c83962360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c59356346175a90310b9f1b73c8c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6efde0beffe8b1c637d00091463cc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc1d6e32e5be6f4d7ad74569caeef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f439fd9d01e45f5087b4cdbc7754e5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607f5bdece552e7f6291c8d8d33c2a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd32ce49c12229f212e26a04ef05985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4725bd2f988279c3ee5a28e2553ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff14955797810fa56b9dc39a8861e1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c41f5dbbe84c98830148e7717598f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d3e4716c5903965f641e2a451b4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f087766ec0f1eab356fa1921c43a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d28fc3e870f7afca73e86f4dc1c51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9e295af7a7cb10fe171441e46b0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d809255601ef7200b22c2ab6dd875c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5db07c217c721ee67561d81d06312375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ae2f1b89a972220f0a0dc7f2a5c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477ffeb0fd032be1dc559c31fed499f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78039bdd9bcffb6501862f860863967378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42de401ff052bb9aa18b1d0292f6ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55328081c711188b310fd56e7967e4d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1d154c7fd8473db0b9920eec9c784381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d428cb641da607f9dcc7e8c3ae0c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11102d6222a515357391844e3efb3bd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049d4eecf84157bd36822d0b59f6e75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82775939f00576a76b8e0ad4399bb12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b8a0094e4dbda1b23d75cf306fdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d741c80ff17b6813b5ea51913c59d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79cb7a12fd97f578b012af18f9d06b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286134991f45f4eca67e79fa46b50c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eb5d9152f8d8bb67d934093b34b4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2f036ed90a250218249cf338bd3b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4c1848bf5ad107edb50071a9960fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680498504ce68cccd1ebfc8df5b8344393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7578012a3573c14f9264d5288cb3042394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690091901807bbe51a023774d2026b6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e8c92080843899eb149ff353a732396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4697a13eb3aef649d53f96a251738b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0505271472533aa5fd89d4f22bac9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d4a7583571b9d3cd38cf0511b76a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49760503633058f32f5f7726e4859a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15cddb0793efe13ac218e36f9c1193401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8013c433863b2bfda2fbd2bad45ab5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7b558e402ca757273ce0d2657bc7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d95c2c4fd6e39e46ea2a0929df51e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b6912f380156733a1b37c861e29f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399913f4523421bfec51ced49f0b27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2339f05720827512a3ba4f809a0fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ecccc0e927f9da9412e2119d5de4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478535ff7e661257ccefeeb6726b4941409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3949ba6296e741ed95a9d7a8e23dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9fa5520033988952fdde82cb327b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a70b24294470164100a104a43e6c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b73909e1d50bc1eeca832ac8c6252413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8534e6bacf1b648e89d998a59853414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c39015b34e6323fa7a66634012dc01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f601f4a1588f9736947031d660a70fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f308f09aff8cf547cf207143b93ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8852b2bf572b8d9f6af3d5bb126db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d5479a671c6e26e0a8ad6311001a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69cc7cc114e912e39059d620f2bf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d5316ad1945a3b2cf50ed302cb577421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777a9cd5c2fbacf6d34dba0e522626422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf0aa76540c41eaceb9247ec76d9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c091f7fe36c7a8d991d082d35474b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeaf57547339ab5301effb7c17864c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bde625b58c3de5f43ed5b65bd7a7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25ce056b09599c3b12336882c77bc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3bae2a251d03487ae4e3784ccf3d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e1f75137e252166078e8bd45f729429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a4711d09e8f5ecb6b9f67ce677fb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbaafc64058415c23fe1b9d266beb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038489a7c7811b5b7d2fafc6edfe420432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cdf876e6e04e67d00e245559d3a3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e4edf409209b471a34ec788e4b89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b658ab80aeef6c5243e204756348179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f85ae2260f0c6ed8c583ae9fe69e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9019dd55306dc3dafebb23cdb8da3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5854a5bee75499c5feb5052a8821e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe904cf2d70788e469bc2c60ce85fdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20655aeb1e26cbfc83f41880a944db2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa84ab8938065c6024038395db3428441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe16e3afd001833cbae2a99438f311442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2abff47ccbf984b464e6caeb3eced443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94734515490720be2af97e8c93cf0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008026a59085db4bcd2b576a8be11bcf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296d881d3b2172fe63e709fc6a09b94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f700d5b3b4f0aee89a6a654ed4fdc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7f1d1175d45595801586dc7b865f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1d6984f12b79788784f994248bc40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94215732cdf0a6feb31a3a4c7cb9ff4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce403e328d8f21df154aa123beb48e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd781cfea3e23890b3e3bcdd99368d5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e623c0299f4ca53bf4433a0ffe0d97a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96126c30d19df1f6b3b835666eee0d4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cd605d0d703249bac91e875567fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e3b3b14cfb22c0528681b37c1efa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4452cbefb530f27271983ddbd10561a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac378024aefbf558ae4bf57ea8ecaf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b34f2014a2148eca7683a4606c46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6632771692b8e27818a8d0074b54ff4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab88400ccc55f4465e233dbc9ef43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d6cff3eec2ac801c3b75974ce0419462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e298fb89263fe9c02a1c27bd4f17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3692a7a19363d41849c81dcca0931464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14817d600bd81a8ce85d3409408e5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee77416272ff8fff9c5a711d76e83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def0cd284799259f4c53c7442618694467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bb2a70128e8a19cbf5a5078179068468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c9764d08385af1d79ad881a4b9fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41572c5852a2d516368edb1acdfacad5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e5955a54d7fa95ee1849aa00ef18d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e69d22acf8743d86c44103c4425b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8fcfb24b933b23ab649ccfc22b822473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35a6e31f88f03cdc941917ae61861474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff6147d2d7b80cdd7e7c341a2c3d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d4852b44f3c897e10db3050642ed0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb2df728c8f6cc254a3da57e8b5ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09484ca0e8c3f8141f0032ef0a6cf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322335e32c2fd66165e57c8c4a17f342479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46f54555af1444920a9ac7635a782480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2defff06a7b781de99f00e6cd4692481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1818536b4d334b8414662895a345972482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb029b90d8444e37e422f757d5003b89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f9a78a7cbf98275ef5d37a688e700484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1012c372805c8f3426232adcf088b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539575b2e21d2c88bc10d3f57ca5ace486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79fd915e08895341487318df83b3b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dfce60dfd2c2caf1b4e5bcc711a45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326430ebef20e3cc60ec7ad0f2805ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2533c3afd5a8bac726f0b1ae8475490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715db01d33649f771e11f602dd0e6357491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228643a808159f5b67521bf21e968e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad92de7750707756b2ecb3eb1888f04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f08db62af85107c7376b17bf895c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dd451bc1b168f957e321249349adc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f014c55a9b61c1165f49461c44659496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc0fdf2fa8ced7b719eedb9aeaa1b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cacc01862288ea605253181b841f33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7055d0927535721cffcabaac3b8e4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163952d42e496c7501df2265e55e0b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92988397e0c95cd86f0a43e7559031b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e06040fba9a3f0b2860703010453de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425fd26cad3dca0f2d141fe0051e44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df0ae4cbf6666e5a7d6f7a5548d67a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45094f63c14399749191ba1ae351472505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce42a8fb5032f38c667d9993bc49f90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a98d73a8672cf61a7ae61f25b80319507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16707eb6f1f1f9b991a4f1bb0291c7a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713a860a05348d11c8fdb930690382509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2e040ad498f006152c62f025647d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e38b1a2012b03d17c0ae80176c7cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf213674c00e6b03920b131605209c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2672c409c801f055771f226635ea26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b401df9039885d826d8140b2f17e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4e51d37e0817671276096c5c1e329515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ea30791d38b1314889a65e82eb52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b13582d63ca73bced854ad170738d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac261482e55683e380e29f14e943bcf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d82533b4d82d820f6697d89c39ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6f094f9895fbfcb2545138b6f4f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb39dc6f9ffaf43236c2a91252b54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdcea68f268575c924ce69c6921862522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a55c1074d56c52f846480ba5bf8965523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4815defde836de1bb675051cd8630524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973900050dbf1b186df043985d36ebb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116d5bb8ddee504b576b21e35dc85ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f753424b4cd21e1292cf386e18ba1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45501f1c9c6d331a42bd6c544885d506528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00dca37b5380027730c4889f21768529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea3c78f509c066be25a958a64eb7e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5075ae461238435c0f9757c9c5018531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e9cd6c400f6b6b94682593122e46e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d453994e76967a82d6ad07dcab39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecac720fb3837d07ecd11a5497236534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cbe85f0c20b8ba538cf260c315cc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa202e424fe1b1d43a26a4c1ce7a42c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d0d18b48e58485ffdc0141aca6991537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fbddf5ffb8a48cd1bf0ff87387e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94960260d9eb8f2dd87ea1afadaa91b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c5c1323305dcceb345704146457b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8748c8dad735c37cfd40be5506fd362541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7377fab7e94f5df79b8bf97e57013542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e27e60f2d895cc2c7d7fe70d8b5cbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd77400b723b3bdf7ce3cdce41efb3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c02cc5c27604aee1f7b94b4b12544545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa95581ec5df45355120269782e680546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be99c6c4d1bab16e091da3a80eead8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705676bc82c52c1726cae36a1805d7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b34055ad7175ccf4e927476b3d760a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc738ea57ccca93e0b6da61fd6d542550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752c41dbf051c5fb309ba694df0e81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1d9b7ea1e9a9d72550dc45e33dc1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7dfca88248b963080b8b015acd106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ba25a6225fbb8690984d41aade50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dc0cb9b09ff2e40de9fba96b6c1cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9879ebe908d328592779300ab93c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce0142cc70d058c252b583ae2eb639557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3d86ea8db657069552c955866f5cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79f7b552e38e87b58fc1638bb2c7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65577ba0f60f5138b3bf5a15b338a58f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c63ca360074d23935f601d96aed96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e1bcaef1be2fc120263941c0959e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a174a2f3b7001c3d5c863154e8460d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e00cf243ed50f64c27c4fad843b5a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ce64d88fe5d96a08b18f481c6454565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbad1e75c19f83f8acfda67433dd6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e653c885280f91ebc4f48c395b8eb2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a64c9079a30ca4771692e2091cbb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223164a1fc22f4b2b18c219d9b59bf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517ac6de2a9910f3c015e0c5a17cec3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f2e4ab7fc305084c84aea7516a331571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57bddb2ea60b01364db24f3646df1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f555667dd59ff307c8926f2b77e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fda28e1a4ddb4878ef0ab78c9ad47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10ce41630f4e13f6a34332938922a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d582c45b4ba98bc563daeaa95b27d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9081c7b265a5748a78ce954cca212577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c869f7ac18c258bcb90fde35978f14d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1dac01dd45f102d080da4ac3274ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea631c1d49e3a1e35cf84aa8e065ef0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3535d7d00e7bb44fcf74f44a95ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41849f3b476aca91c70e76d733541fb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b804253ec39c0023f2da92a8da24e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da793ba08e91133e5d85b3a81f0607584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c349b452f9b986e7640408ec67dfd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc0736e651dda822e71ee59101cbeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24da40d7803819680be50a2ea19b35a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7eb0cc2852008d374dae0d653b204588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017ee947f5ca5cec8a2c42ac6419b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0751653d271dd344f3f2f7c15008bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17e726e0005ed576a14c2ff6d8582c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453b8d84a551a5ffb7a676d611a35de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976e856e49b74c1b7b6a25cdd1b32ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c33c7c74a4243c257eaa443d412150594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc99b7b9599dbb3bf3f3947ec2612595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba002c2ddb624afde305ab9fcf553e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c4b6b25f00605aee3eede49f141a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec12ce5e018c482a0c89735e6942b58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005310d6c9cb68c32d1a8ed7ef54aee9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ff2cfdeb0cd30f6d4d556ae32bd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbc0a72736f6a2cf8c79f42949162c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f8c6b8fdcd546de2e4eea2c9f1663602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68000d9bab1a16f6b509aa96acbef666603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23e721ae6561ac79a42f7fe5e8e248604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff9cd4a22bb833048a219aae90fb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9e3e01f442106d821c4a254d5ad1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364c32e4747e754ae75c328d27c7c7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba006fa43c8622969cb680955e545a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847617fd72e5bae17f6286cdd36f63a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8942ff53d2bae98c99c8f20418d9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf0280f80fb827b9c950c6ae516c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665744e27362ed3feb369508f524eed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c3fe8a9e2fbf4537ed43f405eaf06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f85b7b091b41acb76452126f14fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419afa3fc2833e63a447c02c2cb08465615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000e23933136e0229fd8037f7b27174616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe114ea229af426f4448046bf0ebd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc936f53e731530d7836e1e105758d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d3088edda0405b4407d3cf5a91568619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57dad7c86ef03fd38dbe7185f7895c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74b6401286a0348e1708aa1471d69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f8a264d05fdeadbef1844ae58fd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2769387d0ec7972deaa881c42f2304623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f7f3a5ec5ccf1e1081d8c29c830b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86181a8cb11b82c62c4909140ec9281625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddedd59cc805d5e7995ab884a60a10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b880ab84943e2f59150189a287f4d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03584355ed73dc8087e91534f4729d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91442fb7774058c5cb389fab8a68f35b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccfeeb0f6bfcc5637b1500e8af19d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477892787137931021253cbd05e789e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4d16c45d2695909bbb6288bc455e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e127bf3e2c97283e924363961c621633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7776a87458171ca4be18cc03e84df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bdf0673c0052af44d324561bc6653635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0320034876c7926dac54eb6544c584d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e0f3ef20b99d893811d688a5de6fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca89624befffeb99542e8a65c3d477638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2c8fd589e2c9ab3b1fe857e60c8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d277371f5712f94953e934a6674453c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60299019c59a7a81569a9429f4c02ebd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d94a4dbde695185d304b81b1a03d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420f72fa6668052987226793b82c3c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601f78f08dae57d540c6667555ee5a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f956a63641aabed28aa9534aab605645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9f4453b4d6dfa07f5473d954fdc4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf886f280e4aa94dcee6a415cfcbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da4e8052d3243f0eb6e43ecfaec5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30416be08ca6d7cda3ead2a6a85c54d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fc161084ff3f16c47f0abe2c98438650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7a3061cb4aa9316533689478386b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2b171f6947fcc05d1fe55f7b22fe6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8e96d6ce5aad75bf980d931e1bea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722147e4afa3d5e6ddd4fb856cd88a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a263f744947d9c0b9fa234c04484d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb5c5db6588d77515e0d5ef069db86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d655525c752814344ae636da00dad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6939048f2b23dbf553645334b38c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976f5dfc92511451ed24a46e2a1a23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b70f2eb66f7f0d68f6dde61b5c8f98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a2b98bc2085f926ef00b213a00642661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1807c03e3975fe41ad708607397b34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b990f3d4b9ccac9a25f297d1875d77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6e9d12450d684d0f90a47e93f21ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eb1e15833ceee0d428816b709a428665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee592ae247a3617645cb7aabeeae2e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6e2aa73a2f890fb8cf86166e8b0ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2938063f5a40e0c66c00c544fe9102668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1291cb99ae612c54f58e514fb32269669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f711e8e88d05983a975907c4e540f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e426b6e7900fa641c15396f31ee55d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0225e5428a30e5e5d5a754815931c74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91baab5c88824e60863df36fc6e957673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dbda72112f6fe03aa433d878fd5ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25550e49a11824cda176187f09478faa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142f0c32a51eff1aa74d0abaa83e738676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230bf8f4a8285be87e8dc114a45fa92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe3924e0c56152ee033b241c7455aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e4c7a4c7198d112c1e32dae8338cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5caf9123a02d573bbb869495c4549680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e7c743ce761309ddb0ba0cbbc332c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7bfb5cdf2afeabc9b8d277f63c31a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc73e02bf05c9f197183170884535683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6e84be5fc34672473bf41c547e8cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde17aead2e3b9ff82a4556923ab9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586848dd9ba3a5fe62056b9f3a609f2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa49ae9befad647e6c497c281127ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98737a699ab09d9b4f39da976a74cb4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f59db55f95c201cc3027fb3955919689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5712435b273c58df18d23e96f7f7f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174528f9b43481b94adfb28ea546dd5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62cf7dceaa9e333b9634fa62f669dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd146ecab21d78a5daa7631947b39ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339837bb6449bf2067bc5da7393b35c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a5ac3ec37f646a298c0856a28d84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6229c0f8444da99d724166494abc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de15ea68cb0a5c1ffe49bc5ad2da9e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e8178569146d7c25299e742c36292698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389662e771fa4f0eac7033a9630419fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6f5ee6a4330719fe3a3bdcb2e6887700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab8587a45f2a92e20f66610afd82f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cd6a79242dcb1bd4a69fad6c0fe26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb8de4e528f373458bd252c9ed92b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859039c10079f1fc402e3fbc2e94c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f75f18a4a33fca4ac5701c9ad7b4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb58ba45ba1e5ec8c02364a2e2f48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c6179629cf0b5acba48e036bdc4af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d406a1b01e5a9c213dba9c3583ec16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039edad851da067d04e8910641dc6d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8890d571ff03182da34028d52af9f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f231b42ac2a39a7aadfab6533bef679711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde43dfaac14dfc7aa61dcb7ed587e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443deac922dce0db5f6085d37741fd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a54bd6d25e562adec4effbd824cca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b7c025fc47ee9f6eeefa5cb8d27f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a41efe01db42a7a9ec3eaaf4792dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da5fab983f83bdf2bfa1276d56c86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ed5e97773a67131ee9bde3b32c53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759eee955be56e0cc26dfa8a86dcdb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0881b67121c1eb970f42e2a306f5ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b8b89d438e7e2bcae73d175dfb45b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb998cf9b2ef32df16173b74ef00704722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ccddd9d27222eb77d68503b34f98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b32f6813c0385daeb29513692428c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438e1affa80d1ec5b11717659e1503a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fd7a0bff8b9be235389935e1760d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f997818c9f0ad9084b881fcdcb5bb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa42ab0f390daf3b35d02fccde315728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465768f4e524511ff35d76811dfdc05d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19dbeeee082fc6e19f873fc5e7de70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b8fbaff48fb660fbb7f326f08a352731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688a4661ba372ca490ce3d0eb2d7608732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd838671ec3de4a54fd6d5e16b6dee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0301d23440d61e47e65d7582dd5a3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8bffb6b8a8e2e95650f15001ab297735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd3ec28b02b23f1ca7881c98fb5594736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a02090b41cc2dea71a19db415b198737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff4b835a583018a781a5d77c9d570738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdfea1c06d1fa9851ddebd31196ff1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618fe68584e708c259f59f894b8351740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cca3426da6b547a587de8298fa154741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd9ed222aad758c5ed04e444318054742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f24d17babc71ade10c0f78d68a4d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a135533cad6050f3ac15d941477a68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173263007ad1b4b2bbb24eb5a98f0f79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a1824f3ea75a09a21a8ea98a85439746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc23cbc373cc2c4d65e329e9e330b36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11abe84756e7151b38256a322c4c9d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e9bab92263ed3b71b37c3b363acb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6658ab5594dba926594ca88278334d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f218379b18942e14b3a2759c0cc80aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dedf51d20cec790205610bdfa73c20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c57277e23655b65149e35148804d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1418d4204b13caa8db43923ddb6c96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37da0b86fd003f53c59b29e504c5729755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36666d3034889fa0192ca20ddceda48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a1564991620f0d456e84548b5226757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a297c40035c4a0ae56b1b59e64b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316222169ebaf4112ccb6a0916387303759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc533bf74c792ec19532604ae55fb19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb940d6e3f93549523d27023a3a3c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92799845b0df7cdc60ad8ab592a75b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a455d0043f5e67b360177ad9d9e31763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc245951487a631bfc19a98421c563b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735fb23901a3fc0fcab66ab8d0a8aee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a0a753289a74f12ff30099f55b7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855faed2f1cd44d70a2118420b9f9631767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb18f7d1df41fc1dcac2c0066116ff0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e164cad13f844d78cbc38002ce30921769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a63cbceb9e2d569b880efa7725df2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48b75ead1513da01f44af3b89725d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981c4fea3a5c100bbab72d5dd0cb681772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1f7775a227d3cf1e1ce2e087e1f42773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ac0f5cecf8036b511858859cd97e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d51c71deab1c54218af0914ac9163775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee276e6fd5d6669227f4607224dc8efb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ea8417e8799538f250cbffed60c5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde94176e4bd07f99f8aa02e746badd7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1473741414e95bd1c6a6b8a39fb6634779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95a6d521aad940d6a8ce292c19f3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193b55d733b2798da0a40902d926448781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e789dfca1cf2906943a0f790074e80782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcbcf7327105ae311c798ba3b4c448783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9c418a7d3b332d62c5a20d425559784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20161e0c4ec395299fd9faaedf64e30785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c461d76dc6b71913085867600968786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc292c89c297e3f1953f9e3013914ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564beb40aa205e2918548aa75bcd7e7c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3b8f1f14801a0a03272867fb41df1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a793a0040f965966eb114948f1f93790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad195a61df42effbcb00f3180c674d35791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd41252091a09e59cbaf4d88a48e22792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408fad9b8dce6884eef04ddab284d6e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94682910c85fd01e7d9ec11b03449a44794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa325fb69b726d9e2c721559eb9218b2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32998f82fbddc8b3334ee23368a3396796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478dd25ac786d9086e6f24e5add63b9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f8d18e53d8ad33f5d25db0fc42cba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152610747219cf0eddbbdcf55aacab4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d6f8303250b95fa619528d85732c0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c54fe0e15c558f0b35c1c6eb8cfb26801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2521bbdccfb0af6a7697841d3a81e4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc12365b27ff47bad89485db17459803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54485ea0d033a2c0c7eecc7cc481a7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e1d50f56af7b1c36e5f342dd5c9b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010246c4d5927f7e0471ad221d9647d8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd52f31095e9e87cc14b19880b9a51b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b3028cdfcaf119a83bc1f4533e864808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106545287128377a944413acfdefc0c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142a5b6dcf007efeb593ccdec639a65810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5811f886a64f24172cf559b7ec53b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b7ec58c8b08788ac3a6eb33cadec0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dba6de6d592dac117da57b19af8f2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910578964ab916d664b9939cc589150814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c6bffeb3610e8435fa5a3dfff7cd7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83bcbc3c2b74cda0c3cce3650634f4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c400a036bac76dbeb5ca3970d1536817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dff6137b788ced7b05e9abacd3058f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0270cdf4d4d683ae503fa435ed1241819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc14204d2c7351f6f650fcd0b407a5a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa27e9f81870e09158fbac6ad7bbebc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664f5c36f505397521df6f56e800b3a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478cd00516fd5cf604853b1b042774a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4389d7f1e7468781c6ccec4630b2be824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2550f7168864b2eebc4221cb61cf093825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a74d6a90855071f3a996f67c10d46826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a93224209d8dd9b4c1a2deee496a94827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088331449a65421766ea6d853b47dadc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258ea03fda0c9ee06d2a596bab17b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab339fa0d85a2500d28ebb08a9ba0b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358f8d8dc40cbc81293eff5ea25d283831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecacbe244045d586f2b02c38dc83aa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f65b13fb2ecc998329014a106210b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad446b9787423f586411a3822c2db79a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9c4a3f59f72bfeeab28364c06dfc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7058ccf0c8cb3ffd2f973a85a7f6bf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d896153d1e4e88859f3b0c0bc57c106837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d938ee29989527169c398f5cf7d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d502087b85b6b5bcf5651e9b546b648839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31f4f32a72c5f2f4e85351e4537cc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe818edb0c65e431dc546848109921841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3bde763232d8a93013235d18e6db842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9213168c1e6a7d124968639ad51f2b6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff0d4d346dc55e4638caf1426be629844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969fdd0861834ca747e0ea34269b637845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da5017182ee9790e32b664d0b3498b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387430768066548e563883100d59fe847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc1779f1e356d078767b4a4c44b7bb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d312727a995c5cd7ece47460143da849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517cfa2cf5a70cf3926c40f75c5e11850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd5ec4ca4a7bcbe2a3aada9375a14b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f5607772d7a7334a7c4d2f2d0d6de852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1372831e9aba33989db8fcb003c04f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e0f6ee97af385e1ffc39f788892c5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7e9a925b278f40ec90f0f02d0004855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639370ef8f179c2cc1156c45fcffd3b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b849592bfbbe4e08f87e19f08c4afa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf56cdb89494769a8165ace074921a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d6a3c5721e74fb9db6034699a633859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132349098af2d139a0b6e15fd6744217860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c09643af5cbaca51aaaa4677a2096861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f66c70701fcfc778c4ac618a4f4b8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c506835c7cb8eaa5201b4ea60c26863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfd7d2fb78b5396a28d60420093852864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf26dbedc79ff3f92649855dc11d27865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a335154599a65736ae10c4fb5dcec4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0b6b80fa3f3230f740f9e3c3f8113867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d03177112dcf39b26747ba25b6fb53868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9164041bf4bed32c8886ef54978fc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7bc5bc0ac1f80df1864360d5ca4d0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d4fa7aaf4c048a3f80564d76891df871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506c9e7ccacf388607a10724cfb6cbd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec980ccb73abf1004fd5b6098331e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b9e12146a4609a866cb3ea83166ea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34453161c183a52a439ec8e6a979dd45875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e41ece6054e44b85e0739bfc2afb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b230f8c09953d499e4d9a45a18244877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106557b96b6a0ea073abecfe84ef060878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd251617e3959f199683c71c8134a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e4da87298cf77c0872bc9b23e698880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ded57e1bcc79a20661abcf50b362881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10994db17cc11ace8fe30495dc365759882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d69e721932740e6db21f3dfef6182883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a054d70fd1279b69c1acfba80e218884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d86ea64d4ab0b1e7a2dc0dee21fab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb9036e1b1642727c8b507c1faef5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5fe291edcc075b6c6193ffa60611f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b39fe1c6b032d8527508d129e66cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fa03dfac01f4153bc297afc8ab8e7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d10096d89f3f49c29afa324a07611890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b9ed045e8a696f83afebace4e84d2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bdfb559c1f4cffd020dc40589a60f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ef1540c77eda41f2203dcee1eb6d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc0719f60eb62cdc69ffcadaa6c84a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0361212fd162cff9e7da86190dbd9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ce854736b0e9803dc26da7131aaf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacee99b95c7ea3ff7eb74ed66b470c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566f887cb9b289e1d05d73f047d5a39898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba4fbf3018b7528ff0fd8893415341899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4197b551a2b9e4ab86d1a2294867900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5d6be8b7efd050a1ed44f65cea11c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fafa48a4bfee1c249877ff03a66da5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc578211c37eb6f5e5f1dbb12dcfb2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9372417f822803354d0aec20574a0f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a539c36d23c7aef94fe7b0bc165e2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbaff5bcebe9a34a3b31b89ea96ede906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884136371170aa79921991a9ec37ebb9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f0e88992d5fe1e6827514f2778b9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2f3ed598afca234a3d5058cad39a4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923461f2a93f996d05e0088684ffe73910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d42d5175ed58c3f176f9ae31ab7c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbefedefc60ff614eed81ff22ce780912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712508ef18432c6358a0dbed13bd6de913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e18b2c51b5590042f6ff7563421d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403f041c6db57c64a41d25a6e25cff915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b89d1e9db42d0ac6199005f0e2704916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483d6559994207951456a1d02eef90a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c278b670bc4bb6e4d2b9a1af4abe1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47621fa476196f139f9218175c2986919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebdf229f5e6d2fb81efa8db3b921c9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efab4838110d10196d092ecb50492a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336e71b4e7d4d5c12d1091f3893978922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a231951f54ec3100e47c634b3e25923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896b71cfa355ec14d45ecbfa1274af924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f17435d2e9f6e8f2206c6cf41f3e0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255a242de30bbeeefe6d2047b126a33926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe765501f44bb38c40dfc3d22acb6f9a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dcc41b0a526673c206bb2fa5e8cb0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04996c1894911633f42d9ed8b0bffdd3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445971bbeb89f8853efca99912f938bf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bb930d7eec9a625c39440236383af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d6c45271ce64f6f74293a0fc3f68a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb450ddc5ebcc3a0c03c4dfcc9757b7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b81e7e9b0ffcf8dc4b2fa23159c72e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d9ed2448c68ac6160cebf1d5dc77935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3cbdc641dd06fd0626558aee8756c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547c13a088ab34496daf9029662a875937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114aab22b06864e07edb05b34523c7e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e11e3fb47fcd00d889a018936a2f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40457db456d329fd2cae234ae82e21940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3fc45d9e0d8a39f99c0dd8655c6c8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f64b69e2cbb1b675efd5ab77cf794e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf166b4605f472652f76f35b02aa96b3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1cb4c4b9b9990618f45315d22c355944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae668db7747a157d5eb342e9cb69e8e7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac2b52f9bc009346564ebc4d47f4a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eaba34ca4d546da7bb9215206c4f9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a082a924711e46761d5c43e4fc7282c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62af7c0b76924c4679153d0cac40f9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369412abcfde0af5732f8b222170560950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c76d9c48343f23039e97415bbcdfd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d998fdc96397e733f417ed885e3e62952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86730660b4b81f4533b26ccd6c0e25953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927b6281e02281f91223afa6a1164e2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342acc8326a7ee4268354fa70c03bb5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2692767fd05060fb6aed00355dba92956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd68b91d8c02c1d63a8e8881118180957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273370ef945b9dbb563d8dbf1ccdb4f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc297f89d5f2bed7d7efc0f50d3b2c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985d72d9604edb1d2dd5b4cc1a8ac47960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3f33d7788503c06a7fb072b5bbc3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091397519a7f544b40d651857e793bec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc378ac4f56a1fda0bef1a47cb373a2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d2158aeb8ad426b8bedf9f3a0abf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f400b103c41ea5e52ac8f3b17cb9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940861feaca5f354c84e8a7fa98be6ea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334a2fb488422904aea7f885f5fc7c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3f865e94dbdb486694d4394b3e08968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88d1bceb2dbb43f01f10ff49bb2c3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a7846f07866f37f3ecc2c940bdec970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe5c903a31159ba2976e7736cc579971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb5ee4215e7bdc6a255339ea66a42972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff29e783f10b8149682968f0dd459973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e466975af7a5f502f753a223d3b36974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5ecd46350a030b4d30e05ca5d13e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bad4de2adf507af89adeed1e5ef7cb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843b88faed822e69fd403b11f018c8c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f2a77776d3ef7f30b4dc2eb6e8163978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893f6acb733ca0223b8d70f65fc4bc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba0f3eca6bdc86f27fddf82648f39d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c15b41d280a0b86eab777d7fb2a8a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df8abb039efb6d267ff38037099e1f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9ce6fa3b194e108cf242c312dd440983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3104a28c087458e330342e9bcd3a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4539989a99014e70a9d610a64370b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09098e36ef878aa1aaf275b3c1974b25986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc594ea651a5dd83c09be87cf79c7310987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095050200d29dcc65290bdf8198bed7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693005156a7b355468852fc0f04facd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c2c0d66ea93ddd1d1aa582b86c45990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972bdccbbff64a1e8bf68ba70a1a577991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaeda3d6a2b8f9c0e4205ef27278e2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac2001069526f6df49cd0263e2f660993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4042e4ff5d890b158a81fbbd73ffa1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce4ae6b77f2b495eb379d95296b9a7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecba7000264aa8c0f7abbf9039ec515996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a755d14604f90e02b3735ba828bf1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be933d0009710d0a1078d26d5941bed998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>