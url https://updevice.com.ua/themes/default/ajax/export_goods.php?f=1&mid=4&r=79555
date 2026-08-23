--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fde9068f89568ec8d0fe6c84746261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6159584c6fcccca5a5bf5a27f36c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2756ae0f4df1379992ef07a88633c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3615c42efccf943c7f245d4818f4f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a75fe624e2b9196564bdd3ffba3bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8f40e1b20c1c8394fdacc4c6bf1f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f64846d5c66536892161f8d606c6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0e22861af16535d88c947ef8928d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aef817ad53c98f6c36a0b7e20d4c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891b3269802a3ff69da3f8f0e2099510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337e4b4e7a79b97976adefe86445c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153bee1ee8b1a286c0c8ce5c2a5588012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695f96fccbd7c543256fcc063a6bf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd417e24b8f21f74c294b7a421c0d63e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82d1ed3083c0f4e43d40c7840e98eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded1f0ebd2939eb1b2a9545ce3d08b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc141960bef0db791e9cbf7469d36e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01b2db49829010b030f240433fd6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b184c12b39ef9b7b21ab72ce37c6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59baca7429270cfd265256e54d10f9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08202fa10d5244b0c1601ec64d10539621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359d380d11af14e38ade7635a7c3ca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e84ecd7663198bcbe69516d03de1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d9c4e9afff77b9547c30d7bbd566c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4763c46e60aaa7d16184ccca49f615125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f4fd7a44a3dc1a54a0defcf16a57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b020d28dd1a6751f41bd9691a63aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760394a53abec4df011bd506be10cf0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfdd725ee52a31cb4e3147221326ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be34066dfc8a5ac254a72c27fba6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554c73600ab13aaac9ae9448451203d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e8f2f94e101a14c985d43ef8fa52332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f5d43302ad9be18c29ab222a2601133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f61cb58c3364315a0b73a6c4c95c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57861c60f2c9bbd34e97626c28ed2cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498fced1f010c3fc3d266bc38c2022536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af0a3fbf7b83bc9a6852bf354264137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ccca55a005da3a5839e027f96fbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0868336412e1dfd290ac382ae5d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc67cfd211c721bd290c79460a11fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc932a3214cb989c527e97636251827241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5142813e9fa14bef2003b7b18d82f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa2fea5b558369bcb866b119c382443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e574442b273af79b5345256591d5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb762c407180c66632fe64940aca0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6682cb5ba27b11c82eb39fd2537bc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4667a906dadca8f84787a719a65aac847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5f105c57f75a43063488b203da5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b885a5c628982d477463b1aab8a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecea57c2096d8784e8af5dfd7ddd4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca563d5908370a95b61cee3b6df6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae0ed07df6700b2b25f4951281929952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ec9266f798c87dd65b02ff04820453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a56fe211a973ed0280678d567e713c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801800c6ff3eac837f06f477e6dee1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373ab71e63d3de589114c6b34c41cb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be869704d81e687be6a19705756afab457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff6efe660ca94e255c11c17f35547f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9ce536c24088704360e3c42b54b9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847371a2e9f89f20eb87acd93848f3dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689fbe4627cb8871b8ef7e2ce94d2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede36fef52ea193afd700e35c84b2ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d06fa293dddd6384cde996ffad8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4610a12b95a155f8903798b62ffd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18674b7c8800d38340693c71c1ce42165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd3fabc0c68e44d9ef4a6b9965fd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b86020bf1c2f2a3c348910dce07467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29522d1e92ef826546cd51ac3c4780c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b3dd56c4503f95f0fbfea1d6ac4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f87fe33b83876af5761a6b30146d3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600d95dd56c27ee1b0afefc780c69c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b942026f57c08dc524a8cc753132a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3661068fe65ec96dfc45b16c06fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0348c46794bba4b4c558d53ba8ad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38414aecb904e4f7942f26c2e8789c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3a8a93069e765ea17b16283a1e3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab972dae1e983fc9a9125bd5658dc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3613df8f0b7c97813727e75b89504a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758fdbabc4e60e17a68d6102e5d7e9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6c5f153dd2b2d92d62d5805bab8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2c715bc7492f195fa6465d06f0e4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7526c3d07be86446c8a6333cb24825282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8035d1cd4105f8ec5b92d9cfe948e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bdc218b4cf5bdb4b8573b2f95267084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724183910bb66b7c63819d149001078c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a24bf5339ad02d8ad5967f51341e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae06c59f645f25487d4c19c2da84b2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9c4efd844f9236cbdb83fa39eb2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fec3cb15a5b212e7627c2ce9769e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cd59bb2bc76723d512d8297be172290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6f42f8a42dc98e01cc6f699c57aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6321dccca30525c738c79ea23fe1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5f6ccb036b4dd719826f48f9511993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fcf1501b8b175cf65b8234231958794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b2850da0e78fc43e2bf5514034f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956468e8f2f34ff509080efa9047397f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f939d50c53c8e4cb7e554c004c4eed697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be463389644bc62c9c0a90f828ae4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47791b0eb9d8993a550f5b49d3915c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58359a53dedb81d2dc78dbb5fbe23799100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b40da23e8f63c57827fd76ff32b6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502e423f1688124c6ae9b4f66ae8c33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26627cb9c00398e52f83aa3af8687190103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6ae959b38bdcf3e164657d5560dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b551ff80725304801cfc1e712f041105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd844e371902affe4b36dab4496efe38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a753025dcca185257a5125e27987ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d50f3d423d0fa0fa83367fd8f5c20b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b134e1c40d8f6e96c50088c838a6ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b8f9d35e358bc1e9f0ce298e453a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b126edd0306b05ffab781371a901ea5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229569d63ab3c45e38ca5ccc3ad996c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96d1b8cd1456a2bf182286bc1661c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e28e3302b350c239944fba705346a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aef979a4f4ed5d4dbb743250192c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f764756ebb7402684e230f7942dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1559f59a8598a0d28bb624ac25946ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cda3cde6cd87d2b8967b1c7ec8b5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696ca47e5bddce47141d000baef1ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e762c634bc1e968863dcdc31df0bde2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe37341db6d9dee17a33ec78071cc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead205c943d85d9647a159854945e3e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7787f4c86188697fe5ac30b73ed436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516597cb191223face3e934e57ad3d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faddfa3c27684dfaa215fb255118f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb2c5b6525cff99a371a0aa94b2ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464378b42ce2128643b1c657e5b16ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7057b42b72b0fdb756c974361dcbd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed02084bc60ef302e0916e7e42be64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c872543d505aa93ae85b22161c66132130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35ab39507d287c6642a519e1d58f30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5114c8b43236e3c0b2a992af2e9dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e647791a7df2583e023b4db96f014b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c765b9626c65793e8fedbbcf4ff6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91090d9b73dbeab649ac149578d133135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb995afb2d848dd514a7286dd2d8494136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe780c13fde406d03d872636ad13e0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f150e0d71d2671a6c8cd6f20a73606a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d82a0fd1641f7df50932c1f0ed35a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab01648de58fd39b61fed52d1299834140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3196d12172b20a0fa3e388cd64405141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ae68a4a2d0cbe7396e3e7850db431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07189b48801f88fc14d4eae5c2a9fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b2f03c33e814760eccd0ccd6f0bd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833cd6bd0e5554cee13711277647f85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ead34637727c3b0e958fae459d0c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437748178267ba53c0b09ff78ad98064147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1948229e21d55ab6feddb66b6aac503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb872c00448edb1a33befe37a3c0fada149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611525fd4ceb839b153633f4632d09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0d214c89b44697888abd6ab8b7e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23e4b1bd278f6ba59a2942341eb95a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dad3d236617395505ae2379bef7c25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37125e2a920c8b5fb8335a79cfd7081154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd14e1dc22f4cb1d3e6b3d2700b28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe534aaca39990cbdd2e7c216068839156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91182fc099a6fafb518b2514d57a93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92b68253c7b414908c40821fb67ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3071d12b0f829e0d1e05be7d57a213159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e6462324bfec6aaa3b89610769559160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4045c1c768d5daa4595d1ed9f9749161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f01dd9b5a5b727129689d4442f488162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26e1fe6b949a5099604338224ed3dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56872771c701352e28032ed303b7516d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf9f39ab44bfa46249dd475ee52d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa266771128f8afb65f5ebe860f4352166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e521b050dc066791e7037266ef728167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd6dc583369373772d4a9c18214adc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380843b936b3d6b7eb239135953e592169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2140d794534b18ebb9a7134d16231170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854e16d57c34eb45502a39b2faff7bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0db9e9a52d19e22f70f7174c70de7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28bea630112bf927d69995bfc62d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63309bdf971763a9c68f9c02e7806a02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c0496404074422a0b2f56accfacc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd861be116886bb834bd0fc9d701eca4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321df1aca3d5e3e898adaa802fcf01a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6e18e23a9a57cd2756c27e050204178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b7b11cc8fd6dff1a0fc58f1de4bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f6507b96f81508185dac3255c339d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d10ca33dceae0e65da8554251dc0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192baf536d466507246157e8b9ed4cd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354eae2514b0475b194ba5e6d76826d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a21a9ab937c973f2f96446a5f69f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e2ceb774265faa9c57f13c952481a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd3d179e820748fffec1c11743fb30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0ca9718b73abfbbc80a6dec3e6a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91a653ab6e92abbb1e84a4b2aeb622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9948fe4f8f3e5844f2596702950ac12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078129f737bb0132f5d519fe6c46ace190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec93e3d596eef4227ad8f266fd11859191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995339b4f61c5201866922aa6737abf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027190df91e63b7fd664ca16280d2e43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e509bf7b6f59f3ca67fe402b7a8d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da8d6d2c7a1c3e6ba7f1f5049e0fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d6fc2a75b36ca43c14c2529c085d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b9386f0276b11d06a456756437ce2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab689511c5dbb19013d852ecc19480198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d17a46fff69f044928737ae172ea3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40f6fbf2d5f2932bfa39ede1f0f227200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7d56f42f0e7feee077d51555d632f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf73cf89afabc279a79e26fd14ae6bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45edda4a4bec3f3fe79627fcca4266c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f5be77f01b84ef8e41e15d4cdb6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee05a1415ade77d554c9b601bef6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc2678e8d627bd5dbeabf7b94d7a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5a482702abed14e3363bd00b84210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7bdb7c228335e527c8840973088d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ffe463ff2e5a4455745c9bcefc5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341607cbb63091dc8f55ef0c3bc5817210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aee949212f29aec026e17bf4af477c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a469818a1d628be20688ce91a07e05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08283859cd25df5d8b8413d4385385213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99bc7b1281b42a59051e3538d808e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de9b1c24d9a0fbbbc0829bb10b1ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a680818a8a08be6c61c38bd1407fdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b3f8efde204258d332437b92e9f14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5a66d35ad47fe858ccc25168c6837218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f423e803499736d608dfadd103ac239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce0461eb9460cb1d24cd57f58801e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8253657e7e2fea1dbf3fbbe787c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407085f5e85ce07ac0cdcd9314c36559222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610adf4de8d281b0ad6b0432d1184af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4b32dfa462961b4a8c66d7049a1f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d567d9097e55ef13585d8f5820455d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68163a9a5ff6f1998322bf74378550df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c690af1531a005b0ac1e502092dc1e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e517ecad84f4b0630ed7111f092a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c3f23509ff7aef854d33554e13b8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df2d0b3de6a3b9f883dca64cd5f72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eae73af8c1b964367694896565980231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e9c40746824369d8aaec218a8735232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415700827fe7d5ad51949ab81c1637f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a183313ec118e033cc846ab65c5d01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc93f915534f9c7d156c302ffa496c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db111742a2b17818de9e0a2cc855d660236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151c852cb92bde0e8bde01b8083abc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa5a97b49ddb12e6df3cbdb4dbbfd3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f37fec6511220b8888d7c950693a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43f41d6e89ab7807bafafa2cfa24e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe50d1bca6d12a3d633f2b5abe054e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94e60cf39e033027e90fd528cfcc5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aaf3fedf9e8772a061b2757ad513e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a7d96a2cb154dab662b24addfa5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2203f5708625032ae1d55c6ac0f2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d25c889c6f8469350a76c735acc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6598c5c7c115cb5d1b12ba312647e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e070492570f043785ab7dac1236f56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37598b62b4dedb2dda54e3cceb31cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd04ef969c78a4313b78f0a03d0f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d25cd11b14253147c2f0859fd0801251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769f1971b33bae906cb1ac40b467ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d60fed0f423208b0868e407d77253c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253aed0477959df4cf63e51c837af9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9def739d2248f411275977211399255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f0788c713f6d9a517ecc0858f2a10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e52f0f6845b1c5d278dd826c903d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17b0653d9aa939c0cee73a7eb98af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b9762dc59756968fa0a9b6efe338259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f9e1571a41aab53d88ea4882859a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d751196d0c515fda17afb2a84465eef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e452a1cabaf40b847cfe58040988f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a0c37654379dc3803f876e2e2aa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11d19eac1d53a723b59b774089ac65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7d92be506a05595d1a3426087d9f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db759dec9fd5adb09b70cfaf362dcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae849945b59c236552143477482837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de887890a1da247d3947d829c96cd981268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7691c537ef945b94ecc2310478144be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06960ef14c0ff6b161b1630594a1874270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d055216985e3c6aa4b1d7ed5716b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640a48e2de7797841afd029b36a951f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e49f55a9844f77fdc05a53aee6062273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e7ab417af448c8d3ae6b28bd8304274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb89adc7d6a4b49ec05f7b84c3d94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b4515d601419641867025880e5fef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b461b465191e2acd71e9a8a1f6f70a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabcbf751c308bce2c27abe36f0304278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f947346a036aee86cc577441b1b5e5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4e828df90bb83e9481639c3e8e7c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923ea877b50a457cd3735d57c6a9441281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496340432607a9259eb3a24bdc40c70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d46849054912aad7f43ca528b363eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd433a8369f3c55cc5c521e6fc4767284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0a29d564eba26f7712f014794e4e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c14c370421811918d07bb5b4fe261286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa9a5ff8c6f68aeac1bb368d22644287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13067738990160a7f42a634fb307282288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dafcdce55a368953c89023d73f95f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830339cc6485ce2fd298cdef5bcef0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa518dcb87a1ee811273a176255a7c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3661d6028303357d96951c62d7609f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f40de90e94dc74a20a1006c0fc6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412dff83beaef5718c2063175c21b5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6098b03216b4b91f24144721c76a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454ff635e8fc00a863c9d51ac2b0a72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3357b6bed6decd19d9763f5d821c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b408093bc2a6f48d2afa23f61652298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13e4b5e39ecb37755b878d04d7c414299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975cd99cd3c784d14aba41a2a7fc735300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013a0fdea31e3f86a3d199dd7868a30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01770c80faca8fe1a7e6e370e384a0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18e118859b4567de8eaee9001844fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7738479c30ef5841cc26964b2c78a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b9090cdfa612aea930291ce715263305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ec958b52be8f181f45aa89703dcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280265770deb7b2b39c53818c83f3f55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd2fb9698cbc9d2ffbb1352e72562a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2560f99f3d2dbfcd3222fbb7e96a32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2976a29c83283c06db2de71705e50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733566e422271d2789b732c7cf062d79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe254c335325c9fa238dae7ff584ad6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421d32d8b2ef14a0c53c1762159549313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb07788be25417e42b7f25fcd85c1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe84631a5164cfcc79213e03579ba0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77805ded2d32291bbd78454470521b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb2f7b1b8204be73848604cdbc5df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777480d37714c2a335a6c3a74f4e706e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f92507db10abb41e2caecbc7d239e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb6da884b9b6332978f9489dc64d8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3791483a65938e4f3339247dec46fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564cc52263a857b449b42a49c5c23a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61df48d671163727958c8614a89636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663acfea360bffecdb8d3ddadf4645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996ed3a285064a1ef0bd6eee730dc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60a53b77bea9b5123dfb9336452dca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b7033569a7e5cc5d63ddf4ca9efd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c27cad02e4cfc2526368c0503a2a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228e6ca433c6cace3f396a04b9bf182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e081c3b21c153be132a5f3f5a737ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf6faa39fcd34104e0756c880ff10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc0c72bb3a7bd82bcb80e21313bb7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b3afdbd425320d1a150ce66f527c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8b3fa58ecf30e83b3c6b5680baaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bb927447b7b6b1b50976b3fd17687335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688065ed4f4f44087bd9e19ab06dea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc70466ab244014d91179537284d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def8047fa1ac37ccd491c3ea992edbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a05b52160c3d7df63b8a424fbcd588339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b30f57e8c03aedcccdfaabddc9ab5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1accb1e34f427ca7ebbf0c3685bf88f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500443d0a0ba81fa5d2ddd9a6232fa5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea481bf7a1ccd04d296dce37237cd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eeda919745659ffd119ba809f3572344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3a7721b1f93b25c47b44f52d0bbb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f66f635384f78f12288c85496899b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2176610f34fa279aef0540aeb457a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f568315082835eec57ae2ea6bbf82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081baf2db77279e583c02fda2a272768349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21b21c409d57947d0cc00a7742b791350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e4fc4b1e83f1b15459c3aecf39753351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ea8de4a2f45617aa94efabcfcfbcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b2b85f0b14b09ecc614f183d016b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d25652d3bb854135fbbca0d213a93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdcdb28dc408a999cdfc327a6fd71b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1730cba910a254192142fc6e5981356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b1b818eb0339844aee75be7bcf0b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df2f5a262b28b36a512e5c99ee59f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4fc8d2b59ecc22f4a4030e8ab27d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038aec79eb1b5f2fbfb55b4f9ece8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068647a4e4e3b63b2860e424c022ceef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4d4265618a15dc863aece91a5d90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d338ce5adbc036caf255a64c0fbd09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875afdac8483dbaf6acfc8544efe845364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633b1635e1669eb9f974a0d4ec437f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6672cf72272a93032da20a680cb18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788273cbe131897f551b18f14c7c4cd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87a6262c07fd55e0d16377753d7250368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd44976ac2912f62150ea9fc8006a41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f82356d49fb3ded782dd9e134fe132370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a6f5a068214e8015de81f718b2f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a7fd88016a6d8002225f9390ec1c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c5ffe1e524f2b748526ed7921f3d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497c6194f9a56e798c23523574fdb9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd45339805ec595e9b963dc3cb8331375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950186f51e8fff77c189c49498358939376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67301ed8a22b1fbdcc88cdbedb146c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c1c76288efab6606bd2db8f137694378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f4923227682192e28b9300920f8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f9cc3b6d7595f03b1cee709aea240380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba0969634364f2790844d58f434ad0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02fb44c6f04cf1642f53e17980fb3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879b2e9888757322a01e5133334d787383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db5e02f14ed1b6cb778d36fafc0fcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86022b58aaed380e737c47f046702bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac00aed1acae85ccc3d1a6fc237da1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b413ae23bae8d2ed1b3b49063935387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29efca7d845f591fbb05f7398c1188a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24989ca70e9f5cb77b6b639603ed3e80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d644634ece7be8ca08fbc739ff89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd3b795b85189432116a00ea101abc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf5167fec04a1dabd8a682fd5e88b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d7699b2af01ca412e7cba8900036393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af4b6c8c4c73dfbe150c7a2d4412c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73541b302d37ef9116536390ff19bc10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa75c894915d8e7e908aaed60645d36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecde0e8f1ff75e434f089c8a9652104397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625cbe4ebd67832d132905f359349ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b8ca23ee03bea81fd5c760a77a0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318136f1ce5d5db2bef9ae2cb8562f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa8c57311041258f4e8d5f1aaa9a50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eab2b564878ec2f50706eb398aa723402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc877a03b8f37e63c376cac325b48e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1441259e1be4ee14c6594157c89155404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169fe0f8e159d0b13562049eba8b020405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fde662f60f827467de392e412b83b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe10ac24a32a76d245a0825568294407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d52f4a19b1a64c73e7d275b176f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434fcc1a8105e215cb5ea61ac2c60af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0dbce1620e8d3f5b818070a7dc62f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca45d780a8b374694980d9d747569b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed22a689b7080b7e643b85a462132d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbd02af77b517d73e7eff0c4b34d9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d39e6e801d78b341312245ccbba98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541366eee58292626c6241658522813b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af8272a7f7244c1a82696640497e83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a544dc4a0022424736ca62f06a26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ae8ad79d62eef0c8549ccff78efb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108716af1e63c4b7add2cadba96f999419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e8c9eaaacd9e34321e7d79288066c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2487af177621925f013637afaa44c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bf94f7b8314aef52f20a6b2cb0ffb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2a51136bc094f244bd883593f0a8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df938239fca8d10c87565c1a1ec868f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2df4f158e5f7fe8dbcf5708ba82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868f26819240ae68a55e3f89ed8bc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b42d4635a4b8bae45b5eee952eb9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c5144dbc473a7c8eb7cb425f455f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdce3a84931086714a09aad68e20341429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c8fc668539931555870d53d49798a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaafa86c8dfa54ff10141406c190e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f72df37c9057e062d10349821ade432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee09478c30d9d3a97347fe9d4e6bdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f192b010c16829aaa2336e271e293434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab217383ee5f69242c333bb43f9fd38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f0b70e6879d098668249d578e47b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd31e7d3b120f56dbe20c067b0b5b52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6896193e30b1df8c70ca385f241c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994b9a07c56e2cae9941587ccbb4e41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054390e97e0f0d2d8b5905ab4cc76e40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dfbb97174b92e306bde0d5e880244441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ab300ec5501ae59ae16780bfea43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cac4711d570600dbd5e350b11caac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9e4a1efefda1a11784a272250fb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f718a92bd02d2d6c94d44743be253f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6952413d58c3825ce96331bbf39fdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f1abd42541b07516f3c49af18a90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36d1eef704a3057abfd646de59492448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a409a233d21b983134132ae95ae82e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f24541ec5b94d929365e9f86fca10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5be0847bb85df1aab319b054536ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e272b6b465cbc572ceb3ea35ad922452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a874f90797a3be762aaba83cbc22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab44ff33f30f0203f700fdfeed1ef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7919f2aaec51445982011e71d1fa380455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff417dceaca2209603138f06b4989398456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a667e06b549405f6008b9e54b2ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7ecdc3e3308bac6ba2d6bec35853458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5873101d7dee750933ed43a8fdc92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c59491d103d9178c63d71f6378c82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a00896e0e4e78c4cd83b5ea120811461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c46cc13658bf45f90dc862282ab69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20618dfc187bfe5c6bab9f1d099d628c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dbf4448250567cda8cf39425d857b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac1cccbf4948a78caccd4669695fd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3826f1867f2b94d5dfeb37a479b2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589afacd99568502a7afa8a342d7b6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd463d30f96e7f1383bd73af7c86e57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83462fa511e417b3178df42f26d5aa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f2c9f6991448319eca60e38477111470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318cd4bf6d2beebcb82f1fd657262f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade786d860ec0c6b1f6b310c811cc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d40011f05cc154fe532668d2fcfc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a31a5f029d9e48e76a1ccbfe00a1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448c4eb813a11e7e8f069ddf8f83d6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1b0048f7ba4653f881231eebe153b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693ad4fd583f305c2a07f11f666c67c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade1950a92256141b4091473636999b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f36c9e7bbb1920c3b54e56660acc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235eb7a00665e98f879fe8c35a84b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8702ce6b5658f3a478e3ec12bba023481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba0aa8a4f5aeb58c95649cd179fd25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795acb5906c38b35164108a5d25909bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85e63fadd18f3396ca27ff7ba6798484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5782966dcdd8be6d3973534f93f0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ad69e4cd9991be7162c28235f7ff3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d35ef9f0c1a8ba435037b3e3cc9ec6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9820eebf058bd34be06730bbefb14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af4097573b91383201cfcc26c7346489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d39603b107798610a929258b5a69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49b53b3540577202a69e6c1c3d54eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01fe9a35cb4e085cc767d8465f2d79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660085cfa249f74e0fa1a3c4127818cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e4cbb6f49c18d611bf4e69d3a3efa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87fc51e1f3f0d4f3ce4bbdb9a6ffb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68bbc46df9362f12a50aff57d73591496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72110ba40ccef89ec20078da74b3aa1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f9ab2ecfdb035cb3131feebca808498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6255b0c8ea61802694c43cbc0e59589499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee34115b96d14f6af7076817bd7ed63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e92cfc09a050acb3f86b32f6925d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce00b667b5b4c50f046a4e1044f233502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6497a3c2e7551d2fcdaa241695fef78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eabc55f317f99e3fa8aac643441a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e2888856b55c3e72e14fbc177ab42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d86e2bf4301b0cfcbb9afe9f6c48cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1d2c4e484afe1e486fcafc874644f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a858f2bfeec62dcb4a7f72b39d9629508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757e18397447b3cee769f51ae7aa9ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eacd92f8429070857841dae10d1bda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc0e2b429d705e9d4ab2b866b2b11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3670e2317bfaa8b1d95c065357a007512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facded068d5c0ecb65c202437f03d4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017908fdbc17133222c0c85aa86836514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567720b4cfe3b3c8e9dc9de938f2aaa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665073a2c487054a7f0e34ba0e2206d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4d38686edd29f0b9ffb433940cfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ddb8655cf5f4cf5282390c180b2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e671825e63b2c286367ebcdbd53b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad3abeab17a614d821931c9d83121520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876181741fd8e1c19f666f543c93008521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0802e94903db5db7fb5be05f3b0c6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e618ea31356622ea2ebcad02515a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff167e81af74f8831203fb990e350524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ed61755dae948e38b8e54d52a21a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4323b1ce3bee588905527d1eec90c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911cd8435dc2731ae2c184b56282c53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd110d2171805005fc1c0a406992e957528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b13b449c635c9c5f7b1e2d1c794f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a2538c32325c5aed3763a346f63a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d7e543e4b0b629ed54fe90be774bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b207ea3a8472953181f2afab16f08e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e239abb9f34ad78c14c33fe9a8a243533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456846f155b0daeed7d4ae82546c8b4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b89a3132c9a838e3c3824f668bac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc39db98223022606d0fdeb04a09b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f121f115d4638d16308901c53c4b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7062df3f0006b4822f2784a35b9e61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace17e0ccab1e33e20b1fbf2d5f27b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df9fe6d3a17a5b665498377e894b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1158f128afbaf1bd1c18e3779a4565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c3488684fd4805a2b913e9bb71cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596c070d9a563d0ee4c344c58b314e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e30d0be7504820c3b128877939443544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0d3510da92ba31045a71dfadaa98d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de7b190a7c268b024de2c39deb99cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a42d6c7c72c7716a7df2650527a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44557b2acabefedd338f611985c2a0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c100f3514c8bd37954e77c8f3fe746549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654cc2e73431818ccba4e9e2fa82a74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7588e1f322f2900682ca5b3c4f67ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac437a803db2e475a385efecca5eede552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f3b7213774376e441cac3b70e65d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b0c2ee8b1d580a720cf77f72660f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a16a81c92857b2da08c4a2a108235d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c02894d2e798c79a2b285d72059ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a33f0f3a5afa8abf70939ce056c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bceb9f7da450d063a8b67ab91ef50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd0dfcc24544e259ead66652fc46d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d545b7c88783ad2ae06a02b145ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1ef428b9cdd6f88d36af999e3b5ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07181c7a298cacbf6fd15ebfd7ed81dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03931c58eb4af04c989e296de73c0fbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaa589352bbbe5c04b5728b01c9c15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9c3c4eb55d415b6cef6327192d01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0620a3c7e7f30bc490026dc88fa89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e46735d717fb8da2ffd9e2f05821a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3186b1758a75ddaf09c92a8caf40f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c6badec317334558ebc8880901c3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9840d838ce92c1c7f11ec45bbac2758570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ced5bce558b32474119b2319ad57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe6f69b2111f36916657d21b304176572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a3ccf68a3a6182f8ae615fdb383a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00066094a007e29a108520c2839b6d22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844d222d748578468f9d508ca44e727575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db95932d6f957b88d139cd64334b84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d66d967fd1c9f4056a35ca7bef438577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc098edd566e1fc4749c15a5cd3ca1fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d83d64f6d907205259f2e8075f8ba1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e084b430a0647e6a7bf91228f386d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2c0275433042f48dc17c749cf8f2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b36befc9f8f0c3b0b5d16cc572179d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1bd69b4cbcd5ff74247c24ad91a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21b699e4a2221952c52e4cd7e64d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08afdf7f75a931380339f2893d0cc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7575921afb8e5ee77649a6e53ec11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394507a93f1d8487b823169876e721d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e2b73c151fa03cae5cbfd1c63513588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a9c149a8490b453d770756a0d63b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fef5a9b52353a82be5c09bc0bfa86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bd49f5b95d50ca2b00a4df43d4a5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db275db510188c2d17cfaaf0efe5133592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4157fb59746540a900f3d7cefa8ea19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5d61e91bf77b849baf4f372e5baf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480441d60115f53ec4accbbfe2d9e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a9c7df69648647cd47257182acb9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07552e5862f5541523f64384352bd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a4b4e19f18129877551b652918e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848367cac5d4b9045e3c45598baf3f35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5c5a5f58f4dca866e1b8f8d903f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a0d44c0b082ae1d71347b18a2b961601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6253ff30440edad18f65b64c55031602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0362c37c3594df9f9d884cf31e4251603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff2f54a905824592bd29e46e486b72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d23c13bac1b562b2c6bd98a930011605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1b35a3ac3630a83da8bb83074831c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ee4e3f04c15aead55582ef8bfb090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e9333648399175d60f7c9076556d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ed61e618431efa6abdb9394d4de3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4630cf6fa6019a74474ca137b66a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f3ae91f7036df51539ae0d3235ace611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a8023b14a8756dbe3bb5ba60e3afb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed81ab3cf8998afd69269fb7aa3d4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d163ecfa7d41bbe9d73be3a046994a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65249cb010e2664fcf472d31017f62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c5a0b3e4316ce0f88ac6d5c80145f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110e8297da13471a6eb9dc36e68abd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299eef9200c2891bdd84f17cbd3a41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d8f5bcd83e59f8d746e665265dd00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add73d7ba33675fba1caeb3be875cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117cc4d07ee59fc225cac87aa200cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccfede86db2b16a488d6b6527fe383622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748b88afc0ad2c76b1d5f0f6a2645b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e84523246c7cd0b52f952e3be0135624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b1a94ce6478d1506b45fd83bcb223625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23720247a1e046474470e48aa3db3fe9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d65a3fa81de365072e3305b5f90e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19410940714a5e239024cea85e27444d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564f598fbd4a73061a5aad80b863b89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ac7c7318649114206ba779b41e6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e70b840dfe429a28554f04c7f077631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66ebdc8ed687eb6276444c00225ef0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b576521c84f9b16c3f504fa0fa1e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8718a3917d77686d45793f4cdb972634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327ec6ef0a8a4f8495d94aed15e8b4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f4903051b8ae78a68768aba07ad0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c1860c4d8bed790718c6ba3372ad6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a956dfcb58f83d32a5a42a0fd4f4466638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4973864251c2fa0223f7657d3f5a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a005000337e4b2567ab073759ac7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e433ce8f098e360e3e394f3abb002641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4fe8337976197b6d92c9d92633e8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb8bc2893961bf1f12fd6fe8a5644643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dd81633fec634de508c88ab237e80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3104ca4f84fde57cb1ac6f56b5beb83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeada108524813ef3a7bdcb3d37479646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56702faee8e55f322c9897eeb35261647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc5f666c027f324ddbd4e84faba846648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25583ddf3955cc8c709fb5d8e44f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63afa89d28c276053423b38e0e678e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d4ab99f34f0c439ad7730478bbd09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f8f877c0d292a2a9c0ac6ba84383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487f647493d931730225b50fe734f07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c018d2cb85e926fa2202193ae26afb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd45440be399ec4e7390ca147886c81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ce5b9adc437e812154225c2b4c23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d7f202ae257aa0580821139a20a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d4660da5e0bfa6056772d4a08af7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe786f139fd515512b105ab1be1509d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58ad186811c9c7951cf9f9c0500e81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9036c371b74ec535638112c196df3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a059f03bda3448f0dde6c5cbe26f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f328e30c75ffb4dd28fe54fca91560663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60a6f7193275baa867c5cd65688b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d592853ac9f44e36e1f525673637b3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bc26f86c8bd8c0eb99b8aa231492d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178694d59bf3fa0231cee931f816b0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab60d6995a56127dd60a739841c1e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc5f3aef186d85b7750c3361c63b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b1ebb6b67acb17159daae5ca3120670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1585d12012674a9afe7f80ca7a1e3ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbf6b0e188b11ae7adbb3198f4dffa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6adf49e0dcae1d00a286b27ab5d4a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb0a54b8704890aa14bbf92814627a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938877238c6e516e032569871b5c077675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8230aff1d2dd9ce3cae79e0dcdbc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d03229e0a0e5792e090d90ce235360677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf00a636383fc5aec6446dbaeb1c9ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298ccfccd6b0676b4a63e8f73b5238679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042bf2ff0ac32e61da5472b028045e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250bd359da13128b8488b2fe37e75b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb753e8c6bf8bc3ed793234e584670682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcd60aa285e2c4fac14138a440afe8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b7f587f70367aeab87906dc8516f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cd6ed37e298304944f848edb7d6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c24591899ffe56cbdd2ff2c87a3af2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b4b049e9439b344209fc47c1b9374687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd3c20b94ee0dc6163c37895f0d2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240c1513d573b60e980eefdb981f44a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c878ccc969dee06072c763a9de15259690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac72344fa82cba6c3525b606edc80e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0a19dc5d2ef94f80a30f58f02b4e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8976a73ad15e5d96de66a815ce20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79d2341fe3d66821b6f4b538390bfd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad60e6aaa98470740a7fb896481df0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd606d404c7ab26e38d5d632d1296774696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03f1ae7b97a3073c242f3d6cf7765697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3292f054378aafac8df075a0f1bb01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181593c3e2ec2ec2351c9db76f59fca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478c9d54cc9037739518d833048018b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c05a3b77d0090b6a7bfc60a52a88f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2b377c22b7418e607cd8f3c08427702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107036d86164614d8ea253f4843e971703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b27991ef8f710d0685c30c77c70f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde9c6d9530365cf6b210f25a1a531e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa5106a12099c39d182a495925b5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c391634cec5f0d114b9fa0c1c20eb6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268aae78e140cc25f9a2532c7d238b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac643095d00946676f934ae8f491bf32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097d1628677782cb7dfe438305ae84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209762e1926901d9777546c0d5d88975711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594dc1c188cecca43e60b35e05b7d19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f3a1d56f8540ab66178538c97c987713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ff3f7b8a2096772568b3ecaf4cb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f98bd1c2df2ed62faa5644ad7989715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f807748ba8da7bdbc4e7e7f77960e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d26d43ee129a2c1ca4ee2bbe05718717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef399e4b769e0cea89f43fef3a1da409718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d090eb761b4b977fe717264e6960ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5067ff43b088f31f89c5b843bdcabc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b538ccc5746b50e26dfb2e58871d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c53b890a1e2fa7a8ccf8590c2c52e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608289f70f3e694db938abdea6baae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf7be9e99363637afe173c8154229724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205feb41c7592317fdd9e91ac76064c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf05a1b4223090199bcaddd58e5d7c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a0dc00b024bbb4d50148cb94fe7f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b08ba7cdc7f4907a2fb369c91f12a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773045634bcc3ea4e6d6dc6ad3800d30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c636648fc2a0774f56cb2fe2460e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4073cc4ff0ed8a1652f0a6d39d07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477190ab223d517e336088be4d0cb4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cd5550eeb8567d3131428c447fecf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dd5bd5842aa8de942288040a74f26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf351f82b45283f98ccfff6c53ed82f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e64d8a43931c77918c31580e4c990736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee099b98cb663ff956de1afb5a9d04c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c8ca6cea9dad04bf2d0e6b6240cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78597acb6b582b572b7aba9c19707742739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63b1704a3cbc1f186e1e5539ef8e4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd949be6d8be404fa6f77f1da64393a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e789a1d97ed08c49b9ee973bcfa7cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a7d55dc27558135dcd123f65cfef9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf81fe19b3c93cf5279ae436e9ef742744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386c99ee9fd1fc4aedb0751bdafce3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa709488038ac71be399fc776b6e98e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba38e6ad2d94c4a5cfdb5551283afb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b3b33d63c86e621e9375c7d57abfc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58f588dc23e123e5092bd8ddf55580749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a951412a2d428f981af80dcd9672750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba1e2a12ced618ff10d4617202a3f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f7b69610108f3cc67ae3a2f208d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6f50193400f775b30dca8735a180753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cbb979624f285a44bdb0463a3580f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac143bff20e5e7a22c2a376d0fcd21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07fd91dde6133bf7490fb70d7096ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba766b87f720a97b78a2db5c4c5e1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2826c1d949b64e879f948d3020f841758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b82ef887c35e0f8545d5e5fcc7a29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0260ff24ae73617319473242dec782760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1fbda807d2cadd5cea8a8bd9a7210761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5201469bcc0889f65e09b0c872802762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39d24d1e9877cbc4b3eaaa3586753763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d3d8b6bdecde4d239806072ca4df6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba553eb90f4c787a7d83675a9f02c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d458eb9f9724d4eec402e30cd999e99766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c467253e120cba686ee051919d2eeed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4bef18dc3e81db4ae5fc3bc7faf7c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db18473fde80d19a34c208b0662f02b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f87b957658609098e4db457d9a1099770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b7511957227bd46b2476fe846eac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da259b46bf69bb31b88662af70cc8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d38e3e13fcfc32d4b20d02f06fa1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202de89e4aa610e69cd301ecd85c402774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04314fd96d5097b04b19fccda492f6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1229c3742dc8d01f3495f60af9000f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d48eba34d38e572db2894654387e54777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a4feda03130eb45beec3e28b6562778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6364b038975d0f0b5be32c451ce2c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333658a93620917046f87eb1836aebc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3affcac2a7b035a5faa1e2f3316794781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef2b52681bdc499fd10b48c0afa76782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8549c463b0181d06385b3b9efdb15783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700287a8606db7df59daa8db24f9e21a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75d953e7d430d6f22ea4538adbff4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b108e4ada89916f98a7f477c68aae21786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de0487aca45654caecaf6d62b92fae787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a758348004f121a74cd449fbf60e4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6165bbc1241121bcd6ee3ed52cfead789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4b7903fc353d9404cd7d6fa71b20c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f393fa1fc7b26452bcb1abdfd360e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124a27ac9ba6ed2c66adaeebdcf546792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7423932479b2d14b4ecbe95873bad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417a8affcb037364081635fdd32aff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2739ed42fb715088dacff86c95e8303795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca0cc957cbf971d2c62f4d76fe94a8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c1cfdc2e790d904225fce3a3afd9e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8654d4fb9e10501de0f10ec2e7f6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e055e83399b453744d8192c5117db799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e625b4f48589b2aadcfd3fd9ac6c9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f26f42a986c9f19d88a73886f05c44801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20661414a44e5f51c094a1e12257340d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6dcca99774d1abddbf05b5472e7a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aacd623c46d3d887be80dc1b06158804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0cf9e073df1df9cc13ca05dfce373805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8b095a48da6a5f8d3971bf9274a30806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f0043a59350ed5471eefb9d61469807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34669739050d0aba2872b59059d38b9d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de050fed33b91dc07081c25390077809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2638977b143be88436d1c55cd7af3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b7b20dc056d87f7b6b9e43de74f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449c9b9e8526b1e645f50a8dc589c3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccce83aca1d705420363e2d9689b938813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840491d4ee1f450440c588a2eac8a5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7fda5f25e0c6165847d49618c78a0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddc7cd7dd81f8adb3a2f3f4a6054fe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b4b2f22d995d970031212952143f6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a563352f4dc44836e7f49756a4370a9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0a6c6b9b6a0cd06417b896ca4069e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b8a2da2141ab923d70fdb1847dd4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d43307a69fa25aaf69ef3265550b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60cb2c29b7e651b5feb46bea949a2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda766393fd87842cba1a8eadb2f911b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812abebd11e9ed573f234936ac74004c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65624ad5e62e48d89cd320efc5fc4d3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc744216fd8fcaa5bd04c3868f8cfa2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13260385ca2c828b897e8c4e50092e45827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b5dee7040a54a156b303ad6c7446b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b28aae897449923c4b1c9ca276988829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05018037326d9abd1d61042d9ef27287830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bbbcef5c0e15fa7dbfe7e10fa4fd7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab616ef4ab03eebb2bfb54601e29bb1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41485ca4d66478aae1053a36b884e6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7b3a772d4a8735f2dcd5f72a412ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087d3cc2985be97060168d1799218b4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0d1789815be55d183185d84e26376836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef8754088728f5fb1edf883e10076837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bc2a0af83d0bffab96508c5a917e8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc85d5732e2d906f31b14f98dea59e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2554d76a2d1fe5c326ac2b814e2a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd054ecd08add26fa444c6cda12585db841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9659a935f5ffbbe5da14d06e4638f5e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9e295f7f4bb6c5e1a146262dfbca5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d1826366cd748a58cb314c6a7b30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54501083a13d2ef6784cbf703760ed845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa633f438e7762ae237057646b1ca45846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d4301e09302da499727bd6e36cab8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319e9a313af695e6263ee828965a086848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7e733c0fffc6c5eb060591c41c18a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e91ea93bd470a50e8911e125906f0c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b0658e6f3d4dba3f2e42fac5307f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0f0788fc10c40140255cafbc3a540852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6154c55c8b6fb6f6de52f13f6a69e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa6cf3ef27121ffb95150e6df7888d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ec34a73905ce0646f8065a6701ebe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537238442daa49442d187c59d17df1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071638bbf41fe1b3f3897bc132a847bd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dca830bdd93f0f54c8079a5e4d9d1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bd1881798c8a88216565286c2fd21859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036585e260cc8ce77ddf2c0cf5c7d2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cf68ad9946a21bae2fe4a5476ffed861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3fdde61577bf34b01635a76070a98862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8ea29d72d3e065be543a12bab6550863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a2d422354441b4aae6ba7eea4201864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c036f8e655315aea9ad85cb9f8919e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1390f181e4653acc038ab439c5887d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc006fb49e1a3fb2c5c0a3f0787c9a4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e17de1dd984982c87a46ca1c0c63ef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4410fe2de8f6cbf65c58f90d31f5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc331de67492fa8b725b910571747e8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a325cf92d01a1b7e685bfbd4377a9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d19d2eb293ed5e5504ca7bf2a7f386872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603999a5d48e8cc3b71dcf5f4d59a14d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8480a4aafb246612762fa2a44ce9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b938d20165ce76f32c8888594282b4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e5b067a69f3dec7f6c5b165cceab876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9b67b42df5d70834965957f6810d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457cd7a6518ca785aeb521ea3b4be76878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369b19c767a51e4ec3021858149024879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b80d436208fb0e8ddcaabac1337767880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77677a6316e2a34fb4cb35b41c0ca11881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453df0e23c5bc8e0a8e2405368a166882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505d5ce031fc27c665c8c70ddd16a3e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f867c244699727cc1e8f9dee06bba3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b39a23142881018651fb5ea6e80e89885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b7010be0d8ccd2fa22ec771bba86b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768772a63c386947a6f73ee661ea9e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242bf110bed463a49aca39b93bac9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ff32ac8c886efd0221de063e3356889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9705ba6c59d60b4574021f0c8af31890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac243df380613e22daf8d3337dc1c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bce2da85dea0f1a0927844350dcdb5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77fe462a72acfa2e2cb5870e214ce0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b7003e1adc9dfbf355fd23a34071e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5ff00bf7a2634b946a8d5146eb33895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e64faa45907fc4f15c9c77922fbd8e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01df0f8212c2035ec76d67d7c1b60e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c4c9cf4b5882600b192072936d74a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef6ee5add9bfd4c3b74be1fce3cd71899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252aa5cd3997f2651504a19ddad403900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c409f5b6cccefbdd2c40d74285839901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda83cf98203ddc1ab939c3dcc13f7d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72d3aa31081b60dce42228f3515c08903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73e90e25a5db1feece8a5c9d0af3b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e463249f58927b5cac45d6bc519f9f5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7359537dce49b940c3bca09ae7f31906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c3a2bcd3df53914cb85d1745557b3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981eb2c0fc8545cb017d736194fb5b5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c47f7d5cf377aba495eb7edb97590909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c00d061cdb5001dea86c5060c7d6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e48dbeefa5b4572f65696dd9625677911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea916cc88a02158b7e8225397ec3062912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68332696c40f0d59ca57ad30f1fb56db913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bea4cc7c9dcf7d693194caa3d1d5e9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ff83366505a464700eeffef6dd991915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf02668a9c4cae0c39b0212fa916afd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d758a0d73d51c5b936eac192f26fcef917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56c815cb4578fd3bc3e5c8d742fcd2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d824ee2a0ad2b179d9f9266b5f51ad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2a34883ba720569a196b440911cc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb50ce11ce1f834085c5ffb375084d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ecbf18a542ce2312781f507604c5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945f9cdb89790b10e724a320e7d5058923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57630945db229e0130ea2a7296859404924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce3a5a8abf70ec7cda9b2591a2bf4e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69801da692960e143351da076382ebb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32677c460afd41b235cfcd4133816c4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37368df26a144ad0ca0f42939a5deb7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61041e7bb3510589cbf08fda26fb3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2e456cd41610ad886832875bdb41f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd39d581cc40ac8d6f0f18f0d56edb1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97bcfa777710e36a420d304f08fa34932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f4d02caac7e9ee709e9a2e44bbe39933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d36d0cc997c9fde7cf7fc59e3f8a6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63564fe5c7249879fc6c594f5dbbcc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16be4360c67a61e408e29f85cbdba6c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1520311f3f044c31c1c54749939eba3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67926e8bfd2c70c2076ba9afe15dc12938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183520950bfeccb37398c8bb35a58b1b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43353dbeee0602946bdd68ce16215940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeb3e93a28eedceba08b3d0a85ba21941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b26a20fb87819d5531804479e6f10942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ebc82e1f7a65a9f12739ac8830ec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fece398544c517a1e39171347f5f797944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee7d4c5e1541e80eba1fd857b27a05945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b8ca43a2d11ecbb34fcd96168714946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13fbb0e727e93401d89dbb358a7f6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c0a7934cd8095c7a495b5d753711a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82afe7a0e1c0974199d30ff92909e9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c63f0c113952970a6ea5ee79a462c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770e9ffa674c841c760bd635ff0c58c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cca0a6679803508cb350230365078a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78fe92189d1a6d21a6aabae825a4ca953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8f9e381d8a046c487b7cf34fe681954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faef634abfdfdd102b0500f5a731d22955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd11e51992fe2131a95d3062878e5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fa56b34cf883bdcba38848f53af71957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff3cbb49f08b851e6a83a5eb7350db958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c52e4b65d2e3984ac6b0f077b0b2b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e818bfab2ef6ea9bcd65ce034f82f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c8e3ce7e9e097cad5401018cb135961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e56d7eebd20f5d5e5fd692c01f2b75962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8c798357c813cb556aaca07c3c669963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839610ebf5876628d66fbade90156ad964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25c939ef20aea286a94631c70b3164965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee5309f22b78428df0ff34c919247966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf5f82f7f5fe9154f2dbe8b8558a47967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d4ece985d168d01506024fe7e257968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44634ce9ed0402abceb90fd4bdd1dce8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3191b7235b90e8bb839428d309da65970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed25a61febff93895bc0aa7518d54a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc79aa115553f42426d316925962f55972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc84f81caf5901d57cad578f6801f81973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb97da34da06c088201732c3de2bc3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f62de33077a4baa3360098c0dad5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba7c3915e8f389e36a5b0df5944b21976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2ad0e9f58b18c06eeed76bfd6448977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf042d516ac752bca9da19da86bdde978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2894e23ffa778c3b122e7277381766979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb76707c16ee32e9c19dc85c0cae1e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24233581def406ecaba2e73c00bad981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36487801eb7b12c0b06fd1aba19b48aa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cf08573d25862e1668f8b86179c1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd595696721b361be298e0d35165267c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8066e18e7c572ed6b9cabf6d21c6e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653e2064152a39fb5643673815bc2b3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686587f41a32c37302ac0f20ca35a4d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802c0a57508097eb0f3438badf69d2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880298280d58838d8b488016562c1692989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb742abb1a18a826336ee5cc03e11990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd965938d39033778c6b4a4f94efa3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230c9c9488b0fd9e538750c44f82ea1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e18227516770d30df11abd8ad7da8c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd6a046c347dd59cf528a103a9162e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cda844777c614b5f2a15bd75f8c67995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede14dc24527520d7a48c708f4088f9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9940167a34a0125f48de20d2b001e997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169513462ce07f50cdf08b973422344998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef548ba916cc95ddd557086f879479f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702f60222628da005e6ebf32ea26182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e209292ed43cb8c027f6efe09b2b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d01d3d0c83bc98e4cb45f0c8198be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e625c4aceb31837b7dfd7bcaeec995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fdf65b06f74fe43573a86789b993d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227eccdd9a1ff44ee7fc61ff3d01b667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa95cc564ba7ba4b4da3900e6f4fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca2675536c49ba23dca37979a31c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119456005dbd9c50f1f08e128e021510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc445ab53629c7a0dddf88a0f6db8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05407c238c5b168f603ee6a6fe94abb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21332966c518217493110ba9e20bdaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2078eb061e2d2c9135147acd01ec014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7716755f205b9cac207ba9683b57a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d93d14212a3aa787b8c625093c8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a0a2bef1d2b7004d1b818ed2032c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d148fd39b186960786850bfd861cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87420b565c3b240e1f941a34816ad71219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b999fef9f870bcca2a94641a3446b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5adee6f49a244b4de8eb112c992ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728d23d5652ceb62958e05016cc8d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618a8cdf6d6a01c6b54b3ccb76da73b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039613dc82470db81b3049854e3ae0be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c668d2ed3c75f56239983dbb1ee83325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf042a66528461c2bd1029135c2008926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c5178045e51aa69aafecb41e5a5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47afa5f06070afafa6477027409a58028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0737548fd376b7605b0956c643b41b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd30e32fbc32c985e3720e62d9ee9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26d614f62e222bfb51c9c77d37835631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a2c1205143ee59054b25db922150e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45eeae5a96b388c07c1e9b44e7ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8793ada111bd4f20de275813132a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629d944eb585f02110ed3fc733d097435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c71ba3591f05c1020a77c6f3fae0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88278c69db1e4eb290cfbd69e68c0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24df293b77941186982ed67208b3df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e3e1279c5103fc80ed020b6fae69239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116db2094252dbc21ba5058d27ce5d1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d828ed7d6fe4c89f57556cd53ec83c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b826d802b2b3bc6a470a7dbc72243842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc90eb60593bf5131b0448903918f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532e249d3efeb0619de661aef471ad144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ac6aa23b216d878c374ac5f61fd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e508f2076ecca3ca624a20b03f6d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5572fd043cffad5388e2b6a131f66c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a1c5c77a723209e9dd9f71e2f97da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b32d1a82245987f8446c3ffc4b773849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e7c786955de0e574b82d4b279539850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c69667b0d7a207e1350114d69fb3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed80665c7a847ab09138d9fb6677b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401c1077c442c6ae07abec2543b783a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a440403ab69fdd1ac072eb939d452b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6331c32855f172f7fe04cc6fdaa8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b86afb698b1c509e255ae69237a96756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99d4e85b2475afaa347952b74979c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed605c80d487fcef9d42a287a4bbd98958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b3bcd94e4bbdffb367279f670f51459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9e93a0204bf99e7cec85bd91eea1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac713fff30fe35d09f4b9c88ff8d1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e6ec8089bde3d85277953ef9f66462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20958df6fe9e20543a07e10608a84e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75094c06c31e7b917cc29fc76ddb5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198784ad8335c221eef90584daa1ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3466f0115ef95e8b90555cbd9a69d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d914d5df88b37661f8853b923e44867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80cb2695ade2c3678951e3c5d1b45668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89745e4cd7b8228db3dd37976e69d85e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908acff34a556b4eaa6293e1b5e68e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f7dc174a38815b646e01d3e1ad9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0be3db18c3bdeb1e5ee0f9bc62f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306467ecaaf910bbeefad0fc4fa5a4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f47dec332e7e52808c5db1d8c5ef4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b83dec8aff12ca175154d86b405ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6824baa59a29c9851fbbb309e32586276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387631b73ad7c4b15013f71a8b914f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba29865ff2bd5acdcad9af15a9130278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1bd9f622fd98e2e4b7104c0f2bbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a766eaf324a0415f2fa1b77feecee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfd649d5db6b916c7bf45e211fd87381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149f94274fbf81b2e494a394e6776a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e87280e65100ec2fad7a8b0e1aaac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c516d8dc7668aba02065ef5a2b24784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998c537d350b5b49e0626a6a8fc379285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae201ed6d82c6f3403e65ea28a8a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2566ff69f94dab082456db647aa1d5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9eabd8150e99686f1dc5ea77f6d7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eadb69caf08b7b74cdf699a2b945b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f68e081271edeb89c7cabbfc3cac490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba6ea5bce4459c0d417ffc988bbe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3b714601fda921cd7405dda925a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956686416a35d80ba1adf73b7a4ecbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f23c7d5b71ff4d2102fbfb034fa5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d153192d9c35d361a4ec624a560e1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab11cbea395c14fea1eca13dd0bab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be2848d4810c3cc27fdb447c2836a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f2561f193c25caa7dfd4b56885c8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9faf0b07a7f8f6083b771c3a4b3e3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d6158d11f1dc9e2d019b3dd3461e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541ab5b625469c366216f60583bc7e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2156dada1c8de7d625191641fc65a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec6836b6ef80024abd5def5a10ae4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c142ec70675d620f3c910686dbfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947ad66de9be23a42f4498dc21b27c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109545236dc92b3d3e6dfd3437644c3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6737edc0eb5c6ab2641800307f854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae6d08cd175824a4a6451665f8523108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb57e06644f47b260070e412773af03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f9e9a3ae641cdc3b2ade64a35c6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768065a7bad13166f18f83159768878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781b6d97c41690e4af3b2f285ecd486112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe20359a8bf7c0c62aba223f07275d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b520121404605e06a4a4c82a09952114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca95cadb3d1cbe81a8130a5554f44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603f2b779e3a7c28d2868445ffb414116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83adc78829f9c230014dd5686d4b78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef1c52c9357da215dfbdebb91dff82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1971b9000d948313963cfe3e0a1095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30076f981af7f4c1fdd3ca99d06095db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581303456aefe96bdf7283724a0886c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc2c26d6adacc9ab940d07cdc9c965122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3626cc44253c4e7408c2d6f29fd31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b15f3ad72003d8ebe63d5c257522124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b48e0825b640d2aa5abf627e7a848125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f71d05412dec594140222c0402d45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba37f0207299914921700f929bd3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c8439d3cd1e876d22ccaf1a5aea18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee132fd516b91e94dbb2f1558d529129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee425966fc5d21f4c26495347f33ac6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd1b06fd77e77af1ace1d1d9a209f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637dcedf44d575f124a25dd4c03522b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f8806702fc665de6dda6ac5c69c57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b77e70cd3d61daa2ae9600da8c9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f06ab719ce457ed87248a41b717fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31af464faf29e52f232a739bc496d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46164ff84f33cdae851709e38ae7699137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81204ff1cc1299040db74a90d38a18c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f392ca413248073ce2294f8352f151139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50341da2f56e2a67466dda0142811767140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea098a6896eb5d3254bbfabf2865893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70db601e62b50ece310fcbd8d8bf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200ce00da6b905aa376c7dd18788f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da932c9236d5ecf0bc0b83adc3b9a0d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac5fb1abc3fc6bd98ef65f69d1644c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4690d028e52592de4f20c5496368146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d1e4f8eebd18c8838a52e9dad60f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dad67190ad7ff17fe2fd451a7b81f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776769aa20988928dbfa58d2a7b148a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedad00ec91346bfdfb768f9e0dddff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220715c72f00b98d7e39c6f5723f493151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ac929440f51cf334c2acfe78f20e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493142abef127f1a45365ca5567d76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead2b04c3ca1b5eb67534a6489139a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8c32131489b790265ef9c87e85347155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b7d5cd7ac03d60c7bf7dc5a7793b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a5476e63754482859be6d92c98833157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf1617bcd45b12e84787fc50c7638158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444cab3db5853647202997478696e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326bf0d21af2931bd8cc3694fecf7e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6cf3bb711c9fe3ee2e059010b0e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fac4fb503d2887f1739d07d2873d46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a8ae30acdfb1c4750bd190edee1b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b7454ae3a28d9709b36b82af4ac0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7434cfb36631d16012d379a6906a18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e4fc48104a6c7dd3c4f5469f56996166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac006cc0ad05fd973c6317aa80b4a03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3cd3d4fa6989243c2d99816da898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee64eb3695386d3485d55c4a3d70685169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb2675f174a576f74c1176f89fc472170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e331265514bdd313d6debc639110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af00ec243d3ee7e36be79ba8d75105f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f37643a949b19c300352293c25c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50bf6a5cf22d85689d15b8db8a0109174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67314e0bf06b8b318ed0bf0c67eeb839175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641919c639913a0065ddd114b39bfc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c360c9c8e67bb77af26f02cf4d3ec3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3a105e79f843ef1cdb14580a709d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c065f6ca25060ab304771b0ebfd7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0541183e2af19e21e72193e1fca1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc101660ba6a405b3f1c43a188d267181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3465d16887ba14cca76c4054093b9b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae7b25a9053144998effb769fa44b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3221330c30cc4c216679dff75f321ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db683cf04f90f5e16f6ef8b12a4de56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b64a2cbfaf2b4330af408146e6ef1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9098a1d50870ace1e329c33f598d871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca15bd5ab9b51f00ff0dfb718dc35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1938c18a60cd8cbce4b682ca092713c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16447fca5d63e4b5974addad53966afc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1241ce1094a1bf7958aa5b871ac8377191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb08dbf96f08478af33f8fcfa50859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a445978f08ff92ead6066bbe849a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121d738c6c7bb32ce931335cb2c47a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c74852a5bd01fe93375c2ddb06fd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780dc271fb69f022f55ae5b0be37472196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371aa85c22bf002fad20a5dea7af81e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87c7b5643d9205a65859f8a5d8f96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c94cff89b4488ca591cd2ef2f93b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872ced54f4e47a336131c0e29e4d30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbc8473c2cf2c37b05a93ced34aba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c10240c5b17bbb020c2e7a81b1918202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fd1bdf86572caa759f2a6f783c8ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f01a4f1493dd27e37cdbbed203c0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b7982f6cf1ff86b7073598abfc9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c72548b33db5494c354b4770e81195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d247fb03f91c12792aaa21e57df40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59fc75794bd171c39f3fc36df85c18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38da26ceaac0111aab7d0d9fb35def209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b264f2f223fa48d8d211074e63dd5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133335575fef094bd20e2d35baf311d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cdb3f6c67aae9dcf098bdea2befeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f630f4a532852033ac2649d9ee9bacf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6fdd4c05f74db0b6f57d9fb8a1df5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a61a5565ce32457cece73d49b9b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e915cb76356f00e2bc70e7de6f7498216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bdd04685c450e11a4e7bf681caf07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ce0fa546b3e31dba6e11532e13ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741598e9b57bc3c5a8176f550a31738e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088ed69b5e48361e174dd400db1478e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c5f49ddd0edf9c3e87896745f0c03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf588b4b51df9f762425d1624c4e570222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e42c0c7b6c074b38e92f66ffc7f769223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ca44073d79929df85744cf7ee90e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d2d6358523d5b6c0f600e68eab94d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb68a00dc700275188c4fbd7577b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa387fa2513feeae8a768b46847fe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6d0467e793e529f0b7b8412ad7020228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e32f1d39e8a8591cddba7295b00a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456870757a63d826ed87e77ba7157d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03b09d500166a2f21abb65ea20bf7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d95f0c62c3b153a4d3af59b61eab40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a1caeee55ec6593ec976655a37e11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d526c7f7ee7d05b6dea9c49291e013a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff30fbb00344a550d256ca4471fa602235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20ba29e38d5da4110bfd814a7eafba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066f0df3ff13a6539574d52be10749237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c7cda0acba015012b03ebc6a658c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a42ec90eb5fa8f17fe4c7ed045623239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05751a8ae362e99266a3afcf182e99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feedb40c2cc477f37cbb847e2e8124241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367be0b63ad4ada9b247616beabcd67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac89d82503a1108dc385a55c35d4b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d92c0476228435bf50bab85246948244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8dc31e01e479459e061fb1fcbf4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfd0e1be8e04281a7d29fa4d68be4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70a8b86db8038e72cbb86b8e1d838d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4b518d5e9dbd65f8b1a2976878357248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7072827345ad28864407cc5d9fa27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e708e9da3a8ed598a92be73cf96f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a36effefb05cf8aac3a5f809c0c0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3023df8a9a699386054470ffc644fe5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdf3210b7ea0cab1d3c51459d19641253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e482465a926b0e842da48a7e5df5f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83602acb405f3855df3e4a8c49f5e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c9e320998c794512867828c4c3170256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57958ceaf8e337f6d2015425f1043d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b3c963127600dca549e8e70a5958b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fba96626f96b89509449cda9499d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffdfde48bc6898b879e96802d9c777260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456b91299159ecc9aae1844e6b6031261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478de0f0589c9a29fde68a793ccc8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39aed59dde5cece7e65a68b19c480a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23601488688de4e8024bfac6337c023264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f051a3a0cc81837787fb010e6621265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357d080765f4dd557504b5256d28ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314d26d34beb255fa3db11a55b3fe11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe291fb6f236cfc92e1e8de69d581a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a00ff4f66853fe22ffc344ac7afb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439f4f4b2a1d44ef7f0b08d214d3d33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b07167d650a07bcbc75eb27fc04585271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c246bbc052d10e763d20f36082615b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5106ae8b705d8ca7e98399d119b03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27853aaa202707086069d5f11c2044274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a318f2e9bba8192294d2e5e96e5727a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a09dd167a5e64b683ddc0966451f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc7df9567dd3634deecb5f74072a7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0389804fe29670cca780d1c595742278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1aa64c21fa80953ec92db2d4bdc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534e080a7141d2cd7addc58942262c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a686f0b76518e9de068d0fb7018764281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6e3cebc857e1eb313e4aa7926b38b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce310bafcc68c89f291a92111e8a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33159e1428a79fed6793a1066333a933284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b90f1d632d169a414d9ecf949fad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff1ca532cb5203af493b68ec7636ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d63e39cf9985b9323f629b802bdbc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea1a5c475717f238bafa2bb2486bd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577019c8962e48e0b3f13ba654eae199289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8534692725255969639fdd12e789290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb142a6b001c6197057ca8eade7fd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a52e5bcbd34d13b685f758ea2621d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54f37069ab09d112ef05ec0310aa60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfa5cbff160008de95eb9efcaed827294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80eb618560662a02aad0a9ed5c127f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b23c5b7166fe71276ee6ba165afdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ee3ed7b265ab8fa52c96e0a87b06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7008ec9d268b34b50165d71a3c6fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0007d884115f2b87dedc7b1101d4484299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb21e3391f07e862511dd56161fd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e0cc46a57be1538fa8157b75d60f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2029b367c0597fa59f5c5a1b07ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d5bf156b5c7b3fa8f5b32a82bc2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c3d3daad0b82997cd817816f90d77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8620b3c25f434536197a3f49edc8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47948f61e408a1752b99ad6941198a14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566e5cb9a4848f73d48203997998203307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e03df74bd6f06ec576c179df52990308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18535a542d18669536b0d05a03f0ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448e196f9b19e3923933522db2aae13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578a1020044d533a5e04b5a00a7da69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f676d57c795906bad20313b785440312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743166efbead82e9a1de80cf4a935ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e19257b0d546e3381fdec21f8b3a57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765f963f49bb702e222c413ecb1efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aa62498f7038379edb7fcc7fc031a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c8211fb08a05bc01817ca572a492317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd12404fd77fb3737471b86d9e14a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d03311546abaa17516f95ae7ee28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d606aca828c00c302a14881781c73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429c5c1a3d06e82de5b977795555ba5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee7383feb82cc05ecd08e2aaf59c09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7becabe1b4c7dccd783e2a35de739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99be2f55f667532f856576f980073b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1231d3c74155fdc1abd259789a83a0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53825728df257601f87ac338b9e4c0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbfe2d3634629104fcfb29ff34171e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac2c622d68472e4ad2b24dcdb911a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f181d80748809531fb4cb1b08ed35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792558a09ea65fd4846c83ca8c82a38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b9160ff079a77a728f6e189f6f9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60738938ac89c8e853640c3b8c18f38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e553500685fddfd8330a70ef8987333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9019ca1a97ac06e2f3de33e2377e2ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbefd73f1910811dedc52ae7dcbb067335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75efd95318e106c735c38e56ff69b55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169fe2fa8c769ce738b8cca7d70ff16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8107465f57a0ec27644e8785f227b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ce314e78306ef6fa077d3d240df1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c5bad231f8238d72cdb102c3ca64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce374bdf8f32ebd04e1c3c78e28f527341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b80cce449860b01ad1448848a873f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e83154d56eb35474ed825eff7f544343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6095878edd8974802e5099ae59a91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3f18f5f734f7e629c493645e35bba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d4113a9121a79e3e07a9759de17c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd242f453e49f41904c1c872df8ff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61073c7b8cac9464547efbf55adddf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9164fcd33bcfca04f59e277013d879d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70009669491909511dbd2aba99d7425e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3650098dbb65de395f38f323ba316c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e91600af9ae1791a3b086060fcc4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec569014c5328d5607635a85cd2edf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e553ff26eed46a58095b14f4efdf0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6f5f2d5f04aa5bd7df96ee4dcb59e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457122f5a09b4ae3b1c25b457c01c642356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257314fd60c2847facb06827c877505357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e34f1080d8657f5fab65f91ee811d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806801470bf823974e8190775f7736d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5094d37c3931132df75d792865ae98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600093c17339e0cb16a6e75e2b9fa1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9fceb065361ae6e409a2b086cde77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740006ae4da630553ce0467153a1cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d6a5e06b2b6bf073c652be051f575364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e63eb6d630598800d70c2994213392365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582292f15197ed979b82cc479bee232366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a661b322bec32558fcb91a1e1e9efcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa43ae21735b7b6a82512f441113e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2b1af0605d1673836746cbe7223b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd1f86b9cf4ca2351a7544d3920fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5ff6337ab671c85cca76d2fb5d837371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac4eb57e93af7b0f63765969003c62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5cb54caa9d182b865f1ff2df9d16b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41034bc50b3c624cdae40044c9027341374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107823b812c4b635ee16b6290e7598f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639cdabd36b977c6ed22304dee7ca15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217dc69d4e9ef301ae75070d84c015b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45299d971acce49142bdb612fbf00a91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a3fa7686267de10b2b134719f874b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3ab3d22c616c615e6bcb3b45bbc28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990b84067236d67f7c5440959c2fb6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b0d1d06d53cca611f828aea73704382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303c0f3bad0bc3a29ea8330ec1774f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4057d8ccae972815a32e25fe0a7f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d888d0942d2c9d8dd1b4281d0b648385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a956bd41572130c2008dd388cc918f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a14eba32753df368ab6cfd3f4327387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd6d64f3631ad8375cc653fdf2d910388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04adf0fdf4b628ac023e451f628978389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba493cee6918e09d309c0d528d30893d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d72e45ddd8eb9d74cab7f9000daa35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cfd302d9fa1783d080c550f940ed5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331362b1d105c030a0caa1828e43a13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa369afae80502adcd0be47f512d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c3eb295fd7cb57a4b266d7a51799395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a91ef7c25dff18d9f5f3204a2e1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f0b5f73b6c451a06a962e9e8cacc7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a6c14af50db34b97b18d2297b296398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4e828637c4d1b199b52091eed614399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ec040d0a2e9c4dd9a4747a54e139400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826475a2ad46aceaad90a20770932a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff1b336744ca288d56045b37990bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae9afd896aea42b73fc2b0dd59070403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b079987a7a3b2acb18edaa010535d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8f9e3b94959e8749e5ed0ebcfb160405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3605fb0cc38c190b40cc0fc903e2175406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac833a95a9075cd44d88c8c0d13b3f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa515dcb94356fab05222c071d5bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cc96f5320fefb09a9ef8bd4e07ed7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247068234ac34ea7b025930d4a345de2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70163703e73436d1c1059a1007aa2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97a7ae6a1dac24d0867e76915ef4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5836551459bdcbca30d37b9c1865b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09ff5f6526f778984f19562063a1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ac1efabcaa5e05d90e039b211e213415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585209bd2c1fdbf0c29050b45117db88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506dd449c033023c825f018eaa0ab25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656199e961335301ba62e59a074071e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7e78283408e61200ec96f37b83b07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454b48ff7843fabf649c10e73db5a76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c5c22991aee8efbb4c4ef98641813421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17404d0694e3da9c53ff8ce65b1f4e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d007f582743447ff798e91888a99755423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6ac861160d418ec238e504e7579c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7633397962fe494429b7daf03138ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e464ce5e5953d5fc2809f0f097ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb807661c87955244c510224c3156a71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08b91db568431c10fcc9793cbed24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bbb061f390a6ec5ac2cf07317503e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ec318af751361a136a9ab24640b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ba4309fa138928583e7a003f0b40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a8c542c2c2ff21d736544a55bb204432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d0e09150c9636ad016cdf0556d89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d10355af16d5288136e41549a4e4f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68d25a50019932505e3da584252f1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758cf4378767132d942e81c387876a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a481ad1fd0d4422f745efc794cb3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7405fd4c68ada2542d8f75e113808b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb67dbd37aa1b05a6684601bdefebf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9edc8a6870e0f66a52d50b7b64a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca535a55d246fc610d922fd54e7c996441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e2d237c87bc2984f4d2504a3719e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef507dc161b94c5273a78d923531f48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55282da224e21782d33f8abf3d8f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c3587182c8469b63623a1f0abf51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d05eaf9271755d546635843f21dd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b9a13c4949e30d178cae396b738e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca76ea191b3b93058079e0c5e7cbdd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafa6bc171f43da763533b9d74bae87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdf62714e16a22dce1091cdb68d878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee888f1de83042161dce89c13ce9ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0fc829b3297aada927b50567acfd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e4cc20b0928b5236b054203a03bc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4625ccf941c986f77938d09d7d05c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6af6dbd0a25db57266eafa4ae858a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb2b43a762138a12d9c5fe8ca3bdf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be78cc40cdecc29aa3b814cb66b1ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b145032b2c3b35dcd9b3b7d46c3aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85ce50f587b78cc9de8bc28905ae5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c65158379cb2c0a8c8ce45a3655cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e107927ae7928fdf0d07b766e2415461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b078b28a3a64abe87ff9a541cf20c0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d156dbce97765a954f94cb5d3aabf0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c17f89b09127e9aa8410f17c934a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30163ea82fed860626b8fee037d244465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a4ddb59f50787d51aa32fb56111a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d693a05d6ffe0d8a4c0283751a83a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a63ea5c85346656272906944bae941468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75cc92dd05d0779847596c92381ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9b4dbce34fe6fc97fd65dbfa195d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2658527476c8b2cd559efcf9c0ca86c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb06d489df4e7a9c439aeed252d7d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b49eac5a035f841f03a8e4ff5a60b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a889e876b0dcfc01b869644eb7d399474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917720e43a115726ee1965051b21383d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f111897a117a9d47704f33b466a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266aa109d8a060efff4bd41d96851b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1787a594dbdb6a783229a21779f7e70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d06a3f499dd82be5a314d0a7b9cf0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ab8f72b546e0b3911840d9cefabb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a99a09e5b6e090708fdd91293ac9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca852387fa01cc019c1a7aeefb3448a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832bb1c35b6247a07608952a8946922483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2809ff637c640850c2023817f064122484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a83a718fcd838313759ac827088739485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c9fca0d6d4326a31c3560e19fb60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fead47788620dc89ce60a9fb27140487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ff4784e296ff51439eae753e4790488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124798f47d24f92c914614fa539795489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a7952e6052abc4e2ac2672ad37036490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389684033ada363c7b094cf446996640491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e084e1ce1afba1b135bd8b33e00b04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ca3b6b4d3527f669979eb49ac2825493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f8d31e747f4750964d838cafebba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff935b3740a0a57b62110ff7e83198495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd785c1763668ad93674557b944a58e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94701ba0869c26d3659b9a7f47a851497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e22cd7251ae9c1e4149f61be796b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d04b7b04a74f3792a567a1947cce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45638f117d1bbf03f9954dcf653986c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ce797537b712525fe34431d4fa6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80453434c8508173bfa2b62deb9994ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1583f0dc6812d901c97cf453aa8cad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d98d5b68027c4543bdc7be3a247bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762476a06f3f52f0209ab8851f8e240505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d46dd96939c593dc9bb8b393fd0a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f24b4aa64e206c1b20bfd2100c658507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb763a0e5efc9041aab2c98f4f7d4244508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b44979a2552cd004a31b9efd14ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896ec71bb2b4ac593058a8ba1e04780510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788639bffb0ec4a59030817ca08fcc1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b79c2bd76b2e2785e780841f6cfb6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab728dc42b5e1eb7aa740d53fab9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b48f8b6e8b280470899e7ec243921514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d64a9f79c2ad5c1e811d46252a10b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf99c1b0dab19b475a22dfe7678b9a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f017adf3594e7cd4b1f95f7b2d619a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b04291d142e3d471cd4bbc37a5c9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066adfc2e472876ac9572f89ecdd007519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b6ba3aa6f9785590d34796f34aaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfe8a8b8c9365a221fd299d609532c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f89f38f016f5f67bb47eb0cbbd758522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f419c1bf72453b9cb3c9a11ce9d6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0f72b44a0c7c831f13fb2e642500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe5b67786b890ec61db234cb647e92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494941130c81908dbfb43fa5b286f89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a47c075e15e8d584e4845e022bc41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b0e144659f2707f378f1dc3321d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c20a2d17d53eee52f075756616bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a03464accac431b36eff393bb0606530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e873295b8924b75845f63e2f595694531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66345d6073433bb6231a1892dfee3fc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b3e9bec27fc614790a02b0de764c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594fab8821cf6f0e4de7d43da6fd11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209293dcb40a46588b30590f29705be8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab561cf277c5e356d20c7fdfca463625536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d5cb1ab338a9f37ea4c91cc49ca6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449d3a594f5444a8fec52a4ee95b291538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61443d0d478a79dd423e4f63344d6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd596784f8fa6b3ca2f7218448152540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf02ba9b76a8bdd91caee57b34507e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb519d2e08b5f0bf1f697ce4c8f91e72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4904accf1e015f7163eb8eb5a2bd3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ced1f89eab21424e15b41ee642db90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b5bf99ab5f10bfd24a89072b2e26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605ec97f299fcb0f7cbadede9f0849e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af49c5abe2ae0e4dfbbb756b4981a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29ed76fe639f3c856b6c0007166bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e32a2df65ca8a0bf7f50c811035b40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9560fb0c76a980e2647fc5cbe8404550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9be05e0f4096b3a639f483d019d85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10475cc646abb9a9d6db8b612f597d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4061e9c707e8ac35bb3f6a2fdb16b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d42c78597638f8ba87917499636e30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b244f2f13db1724fee85ffdf06c399555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42987c219e4b06b2c237af1f27de58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e0205a10bbbf07ec72d17fbfecc12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c6c7baa7c853b5298f6d153f6552d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6be00f5cf121432d44197b4b78ccd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297d9484c3d95c7ee2858d42778f0f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e33152e4b3421bf82e89eb0664cf14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3750ee661cac3ef27f28d70fa8ccb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d72386f33bd0df971b721793c6475c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f9b54321e3dabba453c4e58e0ab7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a21496fbc5fb21a9ddf026759cefd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11ea5a5f459ca60166550b6dd0cde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d4fdf8b04f2aac8b7d4ee589e4aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95742201f3289c14742a7ed2ed7bd6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b246f9c2bf3d8a0e14be4537b6b82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb6aa6fd5bdabac1fda904203ef94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c32afebd8903faf86c13d5c8b37134571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1515e69e2017e395c3df7c6f4020572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47177aebbd95d838e9b363bf171075c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee575ae118bed05daf87a2aace3ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cae614bb41bfb5a561b5fe5e600ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a1bd4facd750e81be24d1c99d178576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c441c529014bdebbee095b821c7504577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76073b0f2b4995702e35dd05edd635e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca692f9f3fb3f02255821c11738a12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85783416631c4de902cfaea5d0062f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801de9bfe4f626e8bba1ecde6d4a641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e986aa9b99a5778ecb7b36b479151582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de1de678be58d47b2c50085379bac4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748d7dcc5889b1bfda8948f9343a7d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55859e79bfcf34bc50bdb880ea41b84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e070875070249d052dad89868d7ade586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68504cbf2fc9bfca51c7633641c117587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899a9dd77256f7558e061cd17adc7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6321e22968325109805ac5913cf75a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed13b66e7226ea48ce3975edbbe939590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b44efc525c047eb52fb60578508fd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef730f09d72f0a0ad972364783ddd16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00646efc680a6fddde3c77de23fbed72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc18c7416933c1d55f7ce9f9a8c74c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4171cb3b2165595be49e6a68925d7cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e173900d432bafce2ca8047ab4dac7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51950dac33cd11d94732862ec8347fb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4716e352d281c6de71da0c3b7bc227598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d5c8822969f1ea554d229f22f795599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2740cf67ee48b202fe7e37bb6ce28e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba4f2685117ebbbbc1c9139cd0604c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2575b863ddffff92ae4ccb835c11e03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a1a2f6c0dcb2f4ac0b77c0208a3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808cf038e971fb69807f8008c90054604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eee1fab68c90dea181ea0d5cc5dc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb08ddcfa021c83f83a085a71cb800b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56278911edcebf3285e2dd3a4886f028607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37e5ae13d4d5366bab94bf41c3b056608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2698ef3dfd672731324621b4a1e8a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ee7c557267bbfbba9599e49fe3df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12048aa2044af7fba1fe40cc53ecaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ad74be37cad82c162be5be9ae84b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cdcc1b3839a1a39c140ee98054280613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48f4221d3174ec8e07e2259a3aed97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d4f5ffc795df0c97c8a1f528ad058615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdc67f136637a1e3471190f6a46bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dfb39ea04906abf42b54fb3fff7cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a82754f5637d04fc8ae474396da8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc795f879c87b3f440969db17e0fd16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de11f330d4b8bc6b1d675b096cf305620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd81a29c845dadba4ae0deb0427016b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955780c8ce98369251e4352535d49921622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb0e5575ac5ce214210d42328a0caa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e3f1fbe02441961ae0ad5c5a3f7a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643675d5394795470b11907d767da0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af3e0732ea607d2ad8ef9ba9c3e1a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680682275dc04c364fcc703f570a547627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e165f70cbc6cd1039e420ea97df3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47213ea0a4c34e69869a2b87540802e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82256cdeacdb7e24659bf3575c783a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078979c457ce23503b44437c64a42de0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b5b41cc7f6e1ba4baeccae463afa3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a477c61726ab17e1d3da84a864231633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64f85da6e3860c41e7ee0e372298e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998fc4a29b2b4a6bded829ebdb2fd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a773da0938427a39a4f2105520a494636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c2acc830a12d1b6fbcb538fa49f25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c8885268a77f6c48787137604000638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c67d38c26798e69d2a5db0ba8f1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10119ff82d5943c4f0149824ceb18eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e6f84726927427edfc35513779b42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2d7b77ab3d0d5e67dc03bfb31a3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf32589f11f2ac80797ccbdc92ed5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f2d1c662500ad4a842d0c753bc5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a714ce94fd8a3733696376d7edd61d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7867706a6679d4d5e793a3192e8521646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85acdd1873dbaa568a72f421cb86c66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35164bf7ebdd665786fd91b742897845648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09959eed1a30fc290209bef6444e4a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfec6eb74f16c20d87018917f0d6b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca950f7bfa6c54543d95cb4ce352457651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e87835be1c842895d46e026741ef68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38cc1ed56b8f738157cebd2d5e7158653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b495a9148b56a3ac0cdfba170dffbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad78fd00c5e7628c017b5c2b3d8bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a86db61c919038f1c6cca3999d4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d22ca223bc4c0a2ffff4cc501f87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d3cf506914b9f6dfa65cbd1cd3857658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae4e02cefbce3dd2a34250e8f501a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9763f33e03ef51646141c84e2c59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f185b88e19dec5e247b8649627c7e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a846310b2c1982f2e81b0bfe94f723662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df201ee0e1f3f41d43706e2ae1c8b3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87325aab28f945b9af4821052dc31135664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27fb0857a65bba6ab7c2e1065212d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d5feb303bc7f9bbdf25c3c25a405666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab33d5751f2eff424ba506d3f83b96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f331462795b5016d0252e82b800eaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415f9b93f5353b99fa47542fd8df54a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58544a8c0a14f8f42128ef20455fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9080781db65de25ec86d2cde5d3f07b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34dcc017a51594bbf28c6492deb22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da209378209ac139c9151433983065e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd18ce55551da4f7c66f9cc0ff8f73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7096cb9c3268e921c8e88698fcd36e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede03ac6535bf325b8d60bb416f9f68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584ff3239c3ba9ac3196bfd5f096f8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a221f4eb0b0fe6e9b50ffe4e82861678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93404add3a1a209dc199ef02c5a63a44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8699dc66970bb6d7d3f6ec0352f36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e39753d17804a2f27766dbe5d73a77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0ba026dcd9f4022aa6fba767e81a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676a4c79aa73a3b0d40ea8fab7c702683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a0ff27621f840427defe2124e3592684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f001472b37a702a7e15b2879ab7180685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c246b3d734c83eb33782dc027609c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066438e85b877d2a46a3c526ecafce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eae89b3527b89e38ca3f90b701b64f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8221ce6f6833e02136ad5afcd7afd9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c964411e4426b95b4877db6cfbb992690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447190d8aeb81d7d3aea31df8d6f167691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c535e9f9525fdd6e6a99d51cf211692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979b915d070998bff8bd43263bdb987693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cf3a13fe9c00c8d60b8b21371ebe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d61bd9c751673d51bbcfbfd386096d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb9b341809a1ff48e841c4ca1f8f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55dd248e36fdf19bd050bda0653b2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404274ff7f4df8e582d8dd32b20bf10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1eb0a5ba204e371edd4d9bf0468e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251adb398a28fe8dec97be484972566700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9747511ac161627f6195f0fb61e8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee274a28eb387dd369002f32be91aad6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15531423a2e77465c348b14bbc59d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8205907c7899cb7a9647aa50e739e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879ae773dae9fb2aface45c30540e9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af71ed77d1d312d88f9f6955e5d59c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b325e8336946458a2b82b66e967e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c60f3948f5191c252fde3f26568d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c4f7c3c6a694a8f6d3dc3b953557709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c918b6546db3c445963e9d45acb1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eeaf4b0353474fa76cf4f008f1f0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f7f1287723d643779661ec240c3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3d159cd0a3a96574aa6f85ca06260713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f0d3881181695774d9c48e0ff30d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6fd6b23e4a35609c450bf926c3e87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f517478f11e989f6286a3a44a6846716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62978cf76aa2fc148c0a5af1c330ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4c7ea5733526be0f11d8d7ea912a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcead479aa055ce0160e55f8f5b3fd79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a59ef8a7bc9c88d47f560a727382720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d47b03ff5deff70401b6d2debcefcc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5102c10ac3d495a3f768fb054d2cda6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10ff84f8bdcba919d14644acb51a10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e3d9a4b802d18a384a8efdd2f2ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7198ca84601813c32abca26f298a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07557814ab4b1c6be98143c4acff4ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75ee61e3ed2d816f1fb898f8102ac0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17f4ac342b106513b3af965219ccaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206611e11cba46c9546432d784876bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a9ba42a8d27692cd6b4cf9e9d9de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5ac6a4af70fde0d683fa0ba1b0658731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1627e7e1bef34dd349db65ccc0297732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d8cb0fc31affad7e9cbd64648fa16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbfad202f9a9aea410146ff0045f00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d38fdf8f107e94431611a239f2aec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660386d5f4d75ec9e2d3f7f5cc88f1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa84f0dbf774e61a8040cf0d96e453737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae3b7155d5521bf49f8137fbd9c21f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a5edadf809470353ba96eb46e0fd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7524e9bdbae946e5ae7173f30aa7a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff9142cb00a045e8aed24f1bb21443741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f7c84bb76d43397f505492458222742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd312833473d60a0e42a998d5ee2eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c344dc80f1e18df0e99b459a79a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f396842013efa446b7a29b48b281aad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaeb733bb36f746fd6cbdf73a6ed6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aedff7613c26ccb4d3c9a431642b56747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23974f10a154581eb1da377e3487199748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15abccc4bb0596bd57f2460484047749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d581cae6c7f34b27ca5d01cba67250750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a621d70cca542e42fd24dd215e5004a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca42615640a7f26d4b224c3379915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0aa6ed9b3513677cf629f50a5265753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f68bd33a0f513bf135160b79002c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6105abd63deb0410acf19da8d6cd840755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79e6b904d19af1df06b64dabc1c88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4cc7892437b1fec055f0be6168d9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de23844d7cc41f06b9059958bf981fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd7af1bf07a481606875df2a9bad5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339778d5f0eb1293dda203327bbca854760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affddd4cda522210ee3669384ed25ee3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70ab0a02f7cf0b0a0a6e84817df25f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe77ad3cd215868965d82a4830d5ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d237bde47377e24d5f1b7c617adc053764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f9e472eaad03718ebd9064736f9a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6091963be00827fa361637954340e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec97e9d6177a62c0bef2bc0984dc93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ed6ad3e76c87f9b79f9eab800258768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b226b50c7ebe29f6b267f83e4b987769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42370fc1c1937661916ebe18476473770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c24e5e26872c0432c4ed0884d7e364771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da42759cdbf59a6bf2d6f1620207506772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fd5bec50972175ab246afddb2638773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fa178e422cf11cdea2630ec1c8d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9524e62fc49149f52701a067dd1ce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2e7fe157109475546a8c54bc6268776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342290f6f8ee97a6bcce7675d476bdfd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ecd2b19ae08c629c827a5f3cf3c37778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114055fea34b8e3e3adc93a7d166d83779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4236d53bb62aee459b633e86fe4d4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52105e56c3ca0e833b0ca4b3f4a6b52781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026008807fc01f8c7e520a950625556782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d256adbcdcca561e9e2962c9dfb7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639fcbd271ed438fbebdbdaae7b95ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b27f51c61baa111b76652d2121ee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d8d1afe87c1e8d2836454f1dca429786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24fbb0c8f1c2f1edcb1b9dc05bafe0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c935ece3a0ffd266bca314f244d23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9de4e856fb457cc3c442d18927047789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c693da11ea96253fd37b06a1d4ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70fe79261f20cc9860004c804f799791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b264f8595fbf3e04acb56e673ba19792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc10938503c95b7b0e4f09ba6fe04d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa32f729617a0f085cfa445d5432a8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e998ea5fb6503dcabcba7dfc2cb66795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa4cc8b9517a1100d58b243b7cb13e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db18e8abdc51dee00a2f68c6b83a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885948e7bc682bf235c39674a8176d2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016668199cd6709149c599f0778e2a19799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea11b36b8c5c603623a29894104f6a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763cd944f675f2632b3378f4f7a1f23801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7209813197b31b8bc8a1f7474efaf1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028f813c11148fd9d911f46c368a898803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a526232e98a375b7881524aec36b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeeba0e1c27b08bd794578f523cf16805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f4c16394d5f3d2290d7bdbb4280d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb48bd7d04dda2a7c232517a9f570807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e60c98f9e58e0858815b4d8e6ca928808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a4b1a71525ebfb5069638efcf98a0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a0c218f4d2ac341017e8898b1911a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291bfa83a93ef6f1beda82391b07cbd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191a3ff4dd095825f3da625cbb9f382812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab311f66b66037edfd7ead67f145bdd0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328139aab4a0609bbb3cdbec49db8fd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e4af927dc794991996ba5c0c6eaaa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498fcecefdab16f3836c48b2dc2705816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3055a2133dbc28d340fbfa8d7eed3b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b5716779180d4d7a9d38ddcbc874e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433099730763ce8cbbde82e83e6a642e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d3ccd55d0b0e369d78d79fdfeae4d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d47c74fbb7b0b23d0b678f4b3cf7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b85376d85314aa0baa42d8547af94822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3957c46c559a75a5cf7cceac19af1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de51911deb9e917e79957794f2ab1f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdf576e45053430a890236424b9e0f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d523ec9dcf200ea0698c31c4597597826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6a90e5b2c5579f1bb22988b7cfa8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb540a65203732f0f0da23dc22c1041828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0db9d04581e186c5fa203b747c946829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9002edd4fcfd58792e4997b124efa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1fd1f58e7ff3df6ec26aa2f7fdfd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809f561f0da986ce115ea4ab0c4f9e3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a51c165cfd51829214583fe9aa1c2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7db5f0e99d624c5dfcad217845046834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f71826e5485d1e29088106cbd9566835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005a7db945e992d39b07052d9d0403836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb2b79aab4f43ebf87bc2eb272250837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aadeff3fe4081a5cb80ad268f9d3f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bbf355567f64332b9099d9cc205ec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d856556748fe5e173db6854b527483840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bca81fe1d0ca42edafc5b63627f69841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aa4ce725ff30d41566f4e15b44b96842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66b5cad8c211c2aa4e667443643e13843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf185a6e85f8e9584ce933aec4d59eaf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a98dc3981c3bcbf84de77a3ff71b9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c43be593e7c39f346c860c8f4bc33846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab79a53249f8d473fe90b74911d7f9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee0d576dc8c829c7edfb3392acb273848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414de06d14d30019282c15df6191c47849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79735353e007263496a92cc7717a5a69850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defad436ae40e1106a580bed993ea12851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d2ad214791a55b2cd9706cd3cec55852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd50423dc129cd1cd13f3fd55371dd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4c28417821500b645b1b24fce707e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bec8a49a464b7078963fc4d75e6f9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8596c7b6bc9f9496fdf4aef5b8a3f6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d902053253f8dd3fbf97d639751021857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb4d29d25eaed5bf54598b82fb7ae858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be981964ca0699ef233ddf9f707bd6e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef8dcb7012adfcf360bab992ac3cc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5556a977adbd5347057e94c10ce57861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15e7da230fe3cc72bc80410ace8c5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a79ce4bdb2f31b2ba45c8ef422615f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1fbda3b2c8946833dbaae1f620745864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba459010c799cdcd732568a9f8a4cef7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01945b65285454a7b51bafe4b6b69e85866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9dc30b91219b404d2eeaffde13f06867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b8aafe878ee3aced8cae6584cae9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ccba088c48a250ac1ba4cc7ff2c8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117fee18e1b300a85d19647b1d020b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cd57feff3d3b4c1aab491c386eaeb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701e423d780471ad72fc68c760d2099872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c1de1b6b7a4814a6f6658cd82820b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ac610be372e50701211ac1802eea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95932db645b8b90e35f1b867d27a6b3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590543b0394b6afd67c5dbb9964b826876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e046bd7db7d9eafb4904d9c9d0aa5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5322a6a71fdd2cde96e31d6284af76878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e63d187cf1ba4d93cb0049f1e492879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46500a211a7b8dd9902bedecb07db2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be21dc7f7c327fed52a1c6683942063881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c176d7d659c3395a1bd90f3e97c973882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e7e2f393156f78cb0e1e67a3b28c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4b0c2f3c6aa917f5e431c21a08bdc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589e126e43f6b6a40a41c9ebd51f9ce885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011755e4f06dc76738d84964029174886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b639b365ea6bce6535fb14387349887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e7578b1f8e479612df9d3c37f0cd6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dace0012cf74c90f2891356fe192d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d3342ee0fdb0557f9917115e1f96c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b082ad161791e6c62e41a357714fbd5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3b607f12c2d11647f8933b7b0b3d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dac6ce3ebba68b88b6e4ce4baa2be893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2541f3fede0a6b2ead0546512d02894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e285b84dd321060783d15ad84340da895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544155b0cbf7d5bafe50e66dc40264bb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906ade47be31c12c3891e187cce364e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe46c25ad88015aefbec6686d90a05898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b5e8a7b653423a9d6aa9ada721087899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493013c924aa00c2509d21a6432f05c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b018de35682dce2ebd8f68253822901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667b9c6cc966b8963b6f94efcd97cd0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c738d658f71bec7ad37aaab4e783abc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a16e93bb53866929b9a626eec3faa6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71caefee68b846ac48939b79cab32905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0d55e16ed91208feed3fc722e19c6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d0276262324a8fb3f96e6d8295c63907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f000f4654d0b8f4ad701ffd5d58f6e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e6a6650fb06230c33e6af9be4992909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd1c6978e4f5add9a16d4351d9dc8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d71349f8415b665184e568e4446b61911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa228ac8ca233db44111f68560c4377912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f2656c96964288661880bde047f77913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2432ea48f4f33e95ddeb67d2201d2c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d913b32d169e00f636dfa0c9cf1a8ef915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a71f44361b67452bfba4811aa3cd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bd5c9b18edfb37fcd3d38c29c1761917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af3ae402c63fda04a9ae7e95aeb24918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b90f514924fc23a0416d98bf50d8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f685c4f161b9e98731b26f047f08d04920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b8326a1497b2226f00ad39f35213921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932e08f1083d7d99118869883d6180922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79176990709c3b4d108b8f2827587923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b871af6ec31d597f524399a09635924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdbaa160843a3de4b4eb650a78f07f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812f735f773de866326f7d1c9df766926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3195cbde5bb6e9929c08813737dfc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953611d6fb54f3415fe34ea725125f69928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b7ba9d3d0bc804def0359e9ab318929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab4f0d49c9ee126f387c486cc349f1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee71f8e16d8bf1c60ff8e51b56eedbe931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3927da828a97b1c156388635ec0aa99932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4cda8e944417885b1eaf8f7679813933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb6fba0671d871521c3376b0e1efef934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0623c4b011059f84e30fb00bcbaf0e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b140937aa8cdcdbb54c272daa8b212936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118f241a61c18172dc1ffa14c9853b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1bc6379ef314a3173aaa6ea7be4f1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8154a94f78c25f4eba94a642d38f7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7940cf0aabee1d5e0e8914524500d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b4d8af297e2a21389db9351f7377d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b538ea80e8135fb01840b4e81fea942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b82fdc15d19ffc18cc18e8396d73943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8c9f6c39c5e27dce8b2d4f2d58512944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d0c10c943351485b8b8d91d9ef47d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9827e41cffa50547459dffaa59bc93946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b9d7fb76b4ba8515cec1b2cd74e42947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180565bab9d9e427391b58f5b45a5a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e53c9f9f5ec630ed90da35b3749d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123533e383f3f467800c2359cdd92cdb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e8463068247c22e1eb0800096946b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afde8f3ab802976868079be9f193cd8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01ba85e447b249974eefa1a4077b3f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938149b2165dafa5f5c6e65c4949e633954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac932617511245ae3a1c5a317c001955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa402f0c763961419cf2aaf1886ce082956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e493d754a636f67f0c8d14f051a6d21957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a05a2b6ce0e680810f57d93f7c79958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f3af6110a26997589d91dde26488959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab34463ae410cd4532aebe2a55e4e94960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c4a4bd8047d96c9e73589db5ae9c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257406a529a2598fe758cb396f532c2c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970776802b4998058be65dd6cb64c709963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce6e2a449ab5085bb15cda0f009ac7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642228cc0dc5474d9787e3c1c41bbd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9d3e619baa13d403e7f53803157ff966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b7049bd61ec31e41a90771ef1798967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae51ae063b2e5a6ff99e1622f71cbf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a257cd6fbe9417879a708e0034c34969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b85f78444d910557bf06e885808b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e8442210b0849ce42b79e541c8ec971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e181a7844262219031946218f4bacdf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfff766e8bb795e1a7a655571e7dc1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132604044eb6c0147327759fc9f98c43974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d390d0f51329b804734b1a2d6fb3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb2382e7416805bf7005187562a7ac976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332ec695f141fb9d0656f6f96786db8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00824ef5f439cc1783060172b33f29978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99ac1759723b49fb6773fc738335b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd7ac7f1cb960c7669cae198082ab980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5e811c4bce41c45d200350f29c4ef981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc033f69e5a48045107a998d74a0b6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ee9cbe89dfd7998ac44cdd4f4ae36983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6fbb862b59c3c6c2d4d557b462185984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad413263412f90daf9a7363789a60985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e674aa4dd90423df67a971c96e783986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00738d36c7b8236926c0b5dd82a76691987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b394bf414bf387afa845b8102cd4fb9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304809f6ad880f2b78c4723bfeb06a46989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d362e393eae4b1fce89650d20e335a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de464a460629fce6ecf8735772f4206991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f91b25448d2f05657af814298e615d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503d293619520292fe79fdfa0802f9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4699573142c11f2d73ba29d90ab144994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c3db7a2490c0345b3119a17f4db7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ec68e96b486ee4968be90da4f971f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91135241a0acfef19f58dabf40a0d384997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724bc67882a0d5782170d88e02f8e8998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>