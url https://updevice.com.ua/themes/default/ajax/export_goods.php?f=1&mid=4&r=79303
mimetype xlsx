--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec837b02dd611c387ad73826946dc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cef94e551dbb6e58ffd68d38c856c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cda6cc45b8488234c0d4763e2f1533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23c0303e04bcd6edf5aaf14a8b1b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149937c5a21b607d57ac546fd03d45c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0297c96ceac8f7bd340ca4792a27826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686f72fa525af262dd571b6c6f77e767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311b35c6866ba12fd5071f315252e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b53e50ba2b3d015636358f98b572b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb9a4945e4390904fb43c2c36adf4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab6c6c83faea68fa89a3762bb3f9ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d22f7d447b5c6069e74c1483ca90c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c2d8e5c62c76ea2c6c098661e7cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8bf77e80ca7636d5d5c346691347514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9d2bafa42506950be5ef749e864015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0538d4d782b7fab9ef7c907bd359a2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc50fb586f25044535f4a7db921f42317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e35e4704ee3bf30c21860133badc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da903b5f99dec90b172c0776f1a158419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088baba8839a0f9da68e894a43ec183520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6c567729e4076a51329e53eed531a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a68186b0499ccb5a73c8e65cf7464022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f11383c64570ec7e806c09a67e22d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f61f1e28f905aa24f6dbee1d1efdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c7f2797d43423a32be47a74d70a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db45d841684d719b0459eca6d69f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f068ccc7eef1f242cec74dae382d1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bea9a4ca1eff4e4b6085c7b28bc5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf6cee3c3ca8aed81e459e0fbebd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e92ca8a9a22f21166f58483d29b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe935fb66feb1076bfb685739b4a8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfe92f227c7cdc7ba70bcf64118a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5ac6c7012a798944e8155fe587e1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d188e078e5837cd1cc16cebfee10bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa6d3c6fef428f204e81cb0cc8a47c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56c533231eb36bdd320f4012252b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a640e5a4188a95a10dadb1d88e1e14f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65fa152c38fac8135a1eee0ccbedaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9b8de22ab3425dfaf782be1fffb7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb12f4a4991656d77db770c8f5f6a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88ba30bd5736b7850c0e77549ebff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53e9a6caf49c46d675ce93a2e4d3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42056a57d501350a83e5e64d0e4dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2d5c07eadcc6f7436488e7203fa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12c0666773ec9c00fa497f0444a0d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170078b17f09544bb58482ea4255d4ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db5b9fa3b884b5b2796c8dbefae68747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82847fde8913b8d7e8c4dc8fb633c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa8cf0f36c0aa3141f86a11f3548b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057d9a67e29c52bc620fd20d7d433e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8b24294a0a9e0a63c8fe3df6a6f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d380cbdbfcd8ac66d55f7dfd813c6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e9b67150d9851c52011075b867dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed855ac3011942e03535d94bf1ee9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65986a00ac7ce4a75738e0857f1d9ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa15bbc6fd378a40b30e2e945669ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b393b6702342930c35b83c4c1fc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d86da6c0ffe8fcb0601b1a9c0d7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b1be273c360c33659df5fd53830159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6283b8cf83f90f7386255e14e14f3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce042fc44da1af4c60b1834243797f2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca3389ec67127a3559ae332a0607a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7125dbfb39a96d2e6ad28c66eac7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c281bdf57a415cdfdf874f3e1efa4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff81359feb81f9620c4596c50ca8f4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473ac6f683357d105722b4ed86a36b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3bc8cb5273c68514dea666f56be2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5be0f64e6c1c4b7331e64567e969e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9f4c2ecc0eeb0c629961be4caf7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a168116aa4a8d27fb8bff4e8a8ebc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd06866eb65616f14cdbaee5941949b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8737525842de77e2126caab7eb7f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6add33ff69f682eef476b928d0d6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788929f638eb8a135f67a3c771fdeb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204bcbccbbaa626aa5797a5708369475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c1241e4389abd7433b4fa1795b5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3b03ba458d82fc4f2e87c4bd0135877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380a19885ad6e35e48c7e015061eaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4515f82c2670ec29ffe59b6a1c430479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65758af3eb06d175012efcf67d2b87a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f1bb548aaa5b7a0dfd1fc8d3bd1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0bb9820ab6ea79c72356c337188582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c226e7b89813af4f2ea968f209c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99912a1091f8ce597813bf3020f4298684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e606b028764253e4528687d2e283df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d2cd529af55b390b303997976205286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c300b89b04766ecdb96627dca23841987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac7bee59e51d5ea8944c6785df6f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7b9823414d25d8cb2a2841ccc459b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ac3dccf005ea20e737e47733ba50390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e327200ad1c8660bf05738a9acb59ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fa69b02f854dd7a3f2ca1f0d6e30992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b994ea8ec600d5921f6aef90e29593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9083b2c9a484eb06c5e54ede17398894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c619c0910a2b609c45104606c47d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0996e0138d32b1dd1e55e9bf3e8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63b6c306f461ca83600655a452cdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb50b98c5aae4022ea2c2539fb747598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062b481270fe2f25900115c90e43ffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341894c87ea83ca8d06340f4413ba30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c0008ca925a92efec03d21d8ddda8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda84ece352c50232f183a77e82358102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30776994f9bd46cbef5b3a242cd1102103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca121882c508f6e4e54fd697185c4f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831cfc59d0f8b19d399e2caadc62ac6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e9df9b25d2d018a0445dcab448ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeaf2384310d8bef0c38155ddd376f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc776fd712ea364068b42c38eb061a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf92b8eace19a4319a6a1b8465e7529109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001e08269d8a7794d6e881b0fb5724f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a132683b649a0b76e646fa664d137111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fed61a6c7c330920772cc2fbc4b67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714acabd08efc4adca80cce0eb7b0ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd05bde2971ab3c50870d37cdeb29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b137a8c36063182aab6faff0122f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1366c5f8970b0185f95b9ecbf6ad0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114462aedca7e78b63ac0c9f6d728913117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a143c2a14d81808b3b4aa5c37dcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7db7b80c56c067b5c13d591ee612f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0abd7596f394966f4bc2ca99fd2f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d54694232620843cb79121e37858d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba946ef0b748ba1c942b589a1136c8e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeb3fbf58cee117da9ca62b30571ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57cc73fcb0ec22dac22b9c7e61e6bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e83a4dee2dddd4f3e6fe91cf8c1ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8c454a37f8c331c3dfac17a53593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdabdd1c83d407adb81f436b8fe61c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e80d84c16cd15a45b289ee978e31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb394031af03ca806dfaf2fdf4494143129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec61aade81f3dc68f45a6858d2f08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f70ee8ac8b25e75a86efb4e3b46b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbdb2aa7cd9a253c91cc95bf233003132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a348daa9efab3f148b7a91c4294e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf2b7456d326f7d87820ec697d45a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8291e3097aab671ff7329cf162e24e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95aee1b49ead5f018273ed5bb01c0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb69ed1dbbcdb779e622bb79f9fafee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde76a5c82dfa9380ce4a06901ff0bcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625074eb22c4a12e00f691b7bf462b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e8a75318224065bef2db2e4ee9de3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c04d3af415a35bc9251871b968050141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61720b4dd5c8b4f4479af824e26a2ebe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db010b1bf09112b8d589552135f69c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a420490ffbb9b350b8c65ba9e0adb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd374710c9c01e6604a5be5c33edcdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307c466b89e4c50eaca761d5dea2624146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f54ba0d095ab16728954afdf63e58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850d2d04ebd73d4a3e9bd282ac2daba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe95c0e3ff812847d6d0e4db3f97b5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47f46579b65156a30c21a2edab37f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a42d2011e5af66d1b5f7dbbf9ec54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae42abe7ea1dc7567aace6806137a3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1385a8d1a5e574f988966e33690e39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a204df5e678afbd11e32ccf4ecc10fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7ed4d33fa6aeb171052504b0b4a90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08e7fa5757a1af4c94adf49eab155156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae7995f759cc61bda9f9fb74992292157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad477b9b5e2992b13fdd899b8706a0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c0f951d4255244f97d7bc914c5bde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c8daaa7846e05c43451d726987ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82f98944eec312f7704258b88d21e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c9ccf5249b550d54b6e96348674a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b809122f141d0e08c585cfafa65342163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7b8868c566d5664b068673329c55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14090f6ecdaf85fbb08cd1c4a9fccb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f6427c3929b308033ab2a87f0820166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d6483f9f2acbd9eccad7d82a54ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7636c28127280e451160bb60c214b44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6d366a96f5aa57e5f97a9b175816d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090629dbe73966be295888c9eb1c88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448afa16d44d744551f09929d87e98c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b293d0e25f8827438c0157d668fb85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8e5c0fe03a170814f9100348d94f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d75f3e7fc12a5c7ef6c40986502ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f199c5335506cc47b374ef3754cc1b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0f637b3c3a51ed3785304d25dcde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435bf6efaed499bbc21602f402dc34b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6a022df4a31c917fdedcd804c3644178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab640131548357679abe98fc2d60ee1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb4c00897ea55e9ccefddaafe9b5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ae06b3534ca05e71c889ea1e28c1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c24ca9f166f0f8292e4998b95c920182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd68d967b6ff0e7cb40d9d16bad4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3a31aac416b68722c8f1762dcc0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371117cf710cd9cc5b48620542c47737185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f2cbfadf26c4f3bfe8a5d946015a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaca406c76e3aee55e32ca5271971a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef7c172f03637a5ce05df7c8c1b502188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441c8b86cf7ffc74effa5edb0a67eb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09c53d5ac254ad618b818a6764c116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c54118fa314e16e710e948f5bce5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e530a9c5dd97b51f0ec9a5f1c5c322192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317180b59e619c40519962bc6eae1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e78cf91e5ba920571d0b31c04e4433194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098d323fd2eb20b524793dd1d10e8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3e57b08047acde01cfbd7fc216fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb0b9b5d75b2859f76ff6d0784a34d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7343edb5ff56f2b96f49a4b74663c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f282b433d6d8d617cfcc46b50b181199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec65d3413b2a37d8ca7000513129bcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c0a6b1a2af430511816be46690d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e2bc747c52a007c1500a6d1ee2083202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4847e6339e663790a376a60705586c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd435947229a958c64619d7f8b109d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c267928dd3b43d4413e9fc94b2f9611205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d93cb1d189c7814f29374823e244206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39ccc8758beaaca198767925ee20e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55ecd03dca2faa0b7cb86aaa34227208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117166fcd57204480de2d1cce261b52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957de5aec841c40ff72fac8f796e76f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043bbc3ae7bd1a6505fd3b4fb7943e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50cc7f729265572ff684cac03f9342212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93752be3e0355c18e5cffb3ce014da19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e57f257e38b0386353af67ad488912214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb3cc4ec3cea5839455c32f2cc80b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6574a61bcde61b4da0208611c14dc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feac6e6204e6c136d90cbef9b16b69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50d1e93ee43522e73e82b2fe29f751218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9440704c745a7b57c04ee61f743d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458ed23039217bb090adfbcd8f543cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced01ca4df7ad80e7a4e391136a7a11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb5d7670fe7dba3ef6914d925d9ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffee30610ae268ae8405076827d98e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5a09dc864e4b401c279c994e0746224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251b60c69ddd1c92f9a285b80fa9680225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb20bd808174333aabdeaa65971558226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f35030a41aee0b84746d8d4f072439227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e613ae077bb52045fd093d02b878f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d3f756919a8fa3225a9d28d1b2d1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db65c51ee83e13de1adc32a8b16ce7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5c880f16bdd58cac3b5194acef631231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ef94d3d62b04122837feba9f70f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dafa46eaae51768624948f1f6f3c25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3397c5bd5d4abcc1af7921337f13d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9914b40a54b63a5edabf27944fa7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c1b9f2059efef5462988a8f554a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e1a99b6a90e760ac299aa5cc03075237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40038220189f68c96789ba93f3e8428c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c2923e40dbeda4bdb921f6a2d990239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791446b495a0e9289ad5c76acbfe80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c86b2636a7db6e8c6c76d1f43c973241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877923c9934b4001656d79360b2c370242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df5ce31ef86bffc6feffe8f35a15b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd418bc50b7094c1a9616cc382baf466244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded107a4478af9a20c4e70ccf7cf000245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebd82435aff546b7d61cb8727b949246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed979698f1447ef5c49da44be5ea5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab00b25ef80f220335e0518fa011e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274e99b89a4c37658e6724876a82db9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75de1eddc37bf76eff97e27ee8c13a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467dbeaf2d42541d01bf05d5b026388251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f5047b991e8f7a8f60f8283bfdf2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab431e354efc6bb952d09c16a28b5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45252d8aa97a5a90258bf732931647254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0c28f1cce0507ef41df48a50a06d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee70456789bc179dab3a057be5b94a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812edfce3cd60f551ff7e61dec4f694257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee8f13e8301466f65bdde285e7962258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7db791cb6d5660848a5a0a7487fc62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c82fa305e714b420729b965a5b730c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bfbf97c89cc97cc04c8460d9e457e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcfd2badfd33972ffa0781000b1ffd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53b8e9c40379a16dd3f8ae52fa927f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa9e0f3ce746b6f42536af0ad883d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a76feec9f2094e621157fd6cffe24c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23386f8e98ab66ca1c66162d0a234c2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c0bad65af0fc6efc157ee410cfca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b965c1748907bd5601e557278f6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2461031ff28473e6ffc54ede4a5a450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1803fdc898d27b39e2e2516fb59b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fcca7d978796c1896d0244612acf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f2e6e47f59dc82b960620a921611f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387dda1e9bc628e00287b0c7e017ff2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90a29b6d29d58493fd107084f8e82c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee681b70d4edcf1201a51c6b77b91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f921f6ad7bce57eadb3fcdfa06287d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f794c76a3e6fe7f5223ad31452f64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c315fa32967279efca341891fe788e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55de633fddfbe86a580e01ebc9e5c29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995cc77e89fee637b6cc18868d739c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2966569592f4dcdb9e79e1ae6c95480281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184201ecbb69b80dfec7a40c9805571a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc9f69665f30b494147dc3eaf52faa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42688d14a38a0eed3e97321696c4c10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0825b563e8b4a8d283d0d84493a41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4328e94744374ac8fed9d6ab087b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065f33f416c7550a4a242e908f92b4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357886fd9f813e56fa9d539500a000e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48394bd37de5f07f99739a9e0fc94d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff24399968342016585e734e6791c81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f59026277472dfbd80dfa82bb3ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16420b20b9a0cdc81e99ee73ddbc05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c8391881a9dc5034c978b676fa5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af2d127da7457e8b8a427c1380a65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620abd7b5c701b043b6422ece4cae5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcec2f3e113ac52dc32e10d1fa9f67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d120022d3e5bec980b20065c24d17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d586f0979576978f5489e81f92eea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ad7454cd18098e143c626c3915308299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30d59fb19fef13f9e0a8876cfbe13c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c9c5cfd5dfc934b2e4185be07eed3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a0e399c42fb4ab001dc5648b83e77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f0d8fdf9464ebb51e5fb222e002b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb62f94574485956def866c578acbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7030a9734e02b2c0cb87a65bbf7e325305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a13316153b5795f44a43ccf43130306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e886b4d77acb7473cc40d6514e8b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1356b57cd1b520aed402ca2df90ffd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49dc268adfead21c16d6f0927d902309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac65099f226d1d232912ad00fbe21d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21664d899fb75afeb5db36903f7d2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e24584d9d42d5da3c98db9c01c66ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d2733dee2c748163474c75808859e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991e0ebd797a69e6dfa78be226e0aff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e67423efbdc2f54fc61561f4c82a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910edd9612897806a6b641fbbee66f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156eba7ffa0df4fed5d2cf86cc4d690317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d575703fd0330f831ed035690c8d54b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19783e2c67682e68e556e656bf9ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b5f9ee7bb7a602cca4ee93507214f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711bf0d0885ae99f73255ac49956445321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f480cefb54060841ee8cf2982999b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5f9be1c342bc578322f515f47d09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76310a62a2c9f78fe694b1e3702c2263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef3334f55da90bfe6376161ea0430f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958a13e0f3c2592664f1dd32bb6ecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb59a0c7f19810286bedced78ea9ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc7908126d995244b40f64a61fe96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818b8b4f68f97d17601a58f0f6561a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a344d34bc71b9f1a65f7bbbe7b585d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6dfe761f38ec790f3f44559a3d1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d343c05ed836e0ab7dcf3c245f9d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1fbbaef643ef6992e2b69ddb84a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fd3682fee96362b0ad14251b07912334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5702ba96a9b5565dd1837a18c3a450335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ec7fc3b74e948185362bcce5697a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f45ec92dcb69a4a520ea844dc0c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe37ffd26acce65601d2101fb46c86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd8d36e00d9aeca68de812e1e65e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c67b5d9d8ae654c90e37841175a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fe7f1327e6e1bfca8f3cc3d6d893c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3490496003d0f5b5b9c6ac2486d5ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0370be83e746a8fbca20fe82010684343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2ef351751f52d76b2060cc7879484344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609fc2e3313d7e2f1cb24dd94aaee2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761a10c152953f7b975cde7ff408116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f7f87a0293fefc44f84e857fbed81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6666c9def622976a05cfd79221648348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb07c617d3a95664b67c949641fcf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6cf44766e372c71a9d6b074a38a57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c06ac61c15d8c05687f93db9e493351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105daa3258481f70a3f8bcba68d7e518352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb9111f8f858f67a56eb34b009e7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ceb913b562d482b0c21aadc3e9f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028e38a8b5378c661a68147d1b00cd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32435f6f87c751204b21e48255bfd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514100768cccc438febe781beed860b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96522edec5c173b9682a5961d18452358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23369adf6e291f8008626d149fe33b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046e12a808cbb15f6e55e9a2e768dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53062ca17821b079bac3b0791e34fc28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc14b1435e4f5855953249c7810330362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee43a77723232737fa3a5e4d76874c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d15b12d970e20e8f90949adafaa8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a9f26c154d6d9e30e13faa1e1fe9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c1a3830ef3cc6d93a83835717b8f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e35f3f512282eff77745ea66640b9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc8a7b4b6d3edd21ae849e0ba15e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb78240971ca59a42e30bb98f080d6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa4014ce5bfceea232e01f610b60c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c1245e6b22db51319733e8a6fbf59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf59c8b8a78d2802397bf7ca336778372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5756341a1addcbee1fb9b6e614b5da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e67d753ffee0044deb8d3a6906e6b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc34cc43c2b5e064ec6e1de6442fe64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e56c15e290f5305bd2a3edccdd7d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bb39bdf744a5303a81431d69ecf3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f93c91763a6220f9556aab94bca70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa288c55658e49800ac1c3f0a4a85f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e78fde2cfe3144228082db5c5171b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6b19663e75ffe9c909df61fb1296381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21899294cab7bac9f2d448865378879382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a994aed574960752c74f4d938ff057383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d83f5e14ce9ad0a16ae54e5ff2090384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4806d5f39f3c780e98d49c317bb43d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7ad5d5a1ebbe8ab472e962ae033e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8f95152023565f145b02273e5982387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b523dc7fd59b15a894d89afc6fa08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf949b93dd7f818ceead046ff4ec180389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2feba46e55f9a07ab032d780f912390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086e4fae94b8768dd599212c4953523391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdf76da94bb3f8642b4516cd45a3a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d91b2341d8c1ca75d7abfe5377abc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb96c67b82b1aef522bafef9175cc9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195446cc68f5999bf84b3bdfd499908a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35acd708786e138827b07427fd62cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c9b698ad95289c5f31a033ae96da8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964de60dec7e5ca2cf49194789601a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76f0c7442e8dcb46a567e8fa13eff6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf46d473db07a489cb98cf0453024ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c64feeb5594f4e6cd3723369779537401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9dedd797115ff24a7d63b23adce4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322be4ddad6e47c6cc5aecf4b1d158b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f64867d7f6145bcd1a2db19f102102404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf9469f78838911a3561281991acce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a60b6e2d89d9d843d11efd2a92c3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae93aaa87c9425473d2228965185fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29946c6b26219021394fa9f6cc45a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651268fd06dd6f68fa5e56de6a1ec22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c2198160cf9ebf67c500f792a7ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf38e118e2db313989f5de04af431411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb222f2c91f418ed26ace53b0da53cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acfb7d128002a48ce8992f1af61cbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce60bc801086bb37060ce2aa3548803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d1a223c7f147e93275d4c5826f015415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e96ff56d3a0b84367b7a7e45df7b65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2fadb343b98e41d3f5e315220466417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5937c4d367cc2d40e9cfa4e208ab3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3a84ae2fc2fead423d106a05aea0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67026f4252f923643d159d7135c55cea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d357c11974a9112547001c48fb21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb7b90fe49b9230a1157a07af4d924422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374509e54fc830f6bec42789bc54d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3518ebb4783a67f86e361135ab1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afaf7fa9b63ed6ac6b8867928aa03c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa84822e6a6c97ed63afd00c7d5968426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe222fc5d1099922627e51a435391f12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed19e86a10262377fb4a1403314add428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63c5b122477eae4fcc6c6defa0426429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4dd577d68fa517b3c2b0c88c122d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d4c1c70d5a15c3d8a053e97596a43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c3fffe57a9f7ed861b12fc8bfd54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92748cea2af823761799cd279f8495433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cff93a5b2547713cf5d3cd7da01d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e422d35db51f7ade44697e70f47ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31428fd9de33004df7877d0a57e88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd024368b2cee8c6505d1b74c57e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a29ddc051c5071f7a757e0bb569a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4c77f649e55e4457370455caa5c0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c301e0d6e0d360f01bd21de37b981c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9fdbf6ba88373123c99bfe055519e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b933b5efbbf1b0e11387c8d123efb20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b5d206ecf8d722854f9571294fd56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0638c1df60201c5043db0c48d406c1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4791a6c1fd3bf00b0cfe1c44dd5048445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0da8c79ab285eb2a7c0a2dcf0481e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd638b41fb25beaab0b0f91dc9d2c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b471b4a54fc92288e3d135d914110448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b46a35c34cbaa5a22f6ed7630b75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ba0a5d737508b7a9eeb9ac14474e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b073f012444899e414828dec4b81d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ef27ba2179905c44316aa72d5a2f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2252bfbc39c799589810f25ae98415f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd8be8222b543cc6d41ca831b1dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd86647d87f4dd0e1273b2ffc441a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f2148d570b385f9b51cd7d975fc66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c3e960f2226ebbe0fa3064470a54f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0022e61c14c75c8c4677af86a9276e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cfba841c3ef93bee26afaf0947997459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581ffbccb0372169c66e6b4da47987d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cb5f8ba9fec97b3b2580f2b8c0f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c5ea140f54048ae8891c01ff6070462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7d9e5c4cb37ed7209003736fd112b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286a7bcd2dd0a7e595a7d550d2852a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc359c19d0daf61308445f28fa4837465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f02b62f9555338103c190d5e739f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fe3527c4249b5f52fc15946c0906c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac401d7675d436ef2de40afa95b739cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea6a85228785436aeaec33e6bb046469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf4dd3e3e88e486f29bf71b834770470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ebe5d436acfc321d313678b8f48d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ffa465b28fc610e10b5a68c42534472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ae1a5b1390f32e05841fb449015c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ebe9e13b34b0f9eab63116caa4dd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ce149264dcf9677b7c4b686d5e709475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c595d3a4c3524c91de81a92887a81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b809d5ae80937cc3286ea6c12f621477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fb92941169be05544f4b8e30dda23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7ba55b729737e87afaeb10efe2807479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641e25a48026a12fa92ac4461307b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cdad695c31dc0a32d90e0cf482414481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555e19af61ca93e9bbffdf215d8ea1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42155f52fceed72e2de9e668313035483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad167895a05a87ed2485ee969de2e1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55358256e264774569f2cb28ae8ab1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03672a7d8f6aecdc4186d844292cd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53aee81dca18ea1aea07e2aa6d2a6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76d9b8c91530abd5cf6b1d3c9b09d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f53507e0b0721127c72c6020e070c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975ff3c3e833f440b820cb91d2d5d09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd44d3d7a51a7ab63ed58914e70596491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc809b8cbf8e1aee1f4afbaa7fc556a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6234b21b8d811fb90b08ab5ed4c2cc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822823d880b9b6ab3becfcaa429beec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e48c2e2559892850662ed1b144f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae1de50ef65b9c0bf0ba7996c8d564496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354384e4791dd474fa49c9c023681e30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d04ad3a3f749a9cfcbe7ca1fa68b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed67d5ed5f859f36929701d7eeec47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff435fca622f1f7d50613d9aac719c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe9e6b2850c052316d0950ae413ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c4ac71d68ecc397ccdc8be4d3579d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9a7755624eb46d8f2355e6cf09f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156e204c3f1c9c676a2287bf07dd495504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad770cd468f6bf9d6e0facd7f66d4ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd6692763dd222366f51dc1ee501dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62017a0b187bba313674705650e9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20f151f7ab471d3d407883bcb7996f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68622e8d3ac16c2c5c456d7f3a4c2a00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582849c5317963baeddad5242210052b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe27c0b8c92795b9702a6dedbe1bf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c018142fe602e9163a93ef896e56a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088417f49829c5b74a403036a89fece7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f26f82acaf664a4187102c72f1315514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb22ec59ea3025cc37879ac795631515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e338d54c757ff9baacb36bc5c8aa5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5113a2900b8be12b64db8b40de44d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b6aeb8c217b859cea5c0e95aa313518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e799f798a935c55ab7c3b1f743f59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d76cef99299026cb02bb1d89da287520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b93daf3a73aa00d329df3bcd2004c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481757443a8efc4c86a22fdfd43b7459522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d9c3faa25fd7e3b10b7c5a7187f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55abf2feac29ef4855121e67a65f81f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d928e72d4657d275d6fc98883f19ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c4057f25c9246c110fe53a0c035c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b6483f4060f0c061f57a824646a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261dcf96edca16887131530d493576e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd7bfbd1d532fac4b4c4cdc51ca377529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36924c36635a117b29b725609c01375e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bad841b27e417701631c03a57145b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e38249885eec5b1249f70a2e0734e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34097e2dc59402079c05a6098000909b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a16c859fe19232faf278ae05e52c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f4a71cb66051a8e16e4a424e556f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881c73b380b5ce12597c8de022347c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1536c1da3f20f0bcd19ee4a868747d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8695ac3b760abc900aa0c6f5892c29a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe0c24449c496e91ad3d534cb7d4c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639e2b5bc1176c91389ccbf1132820540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d7498b5e1fac45193527b48a3b96e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba8743fbf482ae96b3e4d7679e4a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3723328a9ca58a6a096b55a8ae80289543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd260b7cc75d0cee4d87a02d83d1de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9f2672a1ebf719e2360f197aeb991545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e04e13e419da5d2621dd9a98a1e506546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba0e5368df25a38dad7045cc8b128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc2829b97dee13d4f41ebe9c5b8f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5bf4bc2efa2ef39782f32764c747549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b1832dd8a8c07caddb54825e6e6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4f1ea2e019dfc52eb759a5156143f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed00b8bd8176da6187acd092501f45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e8ba66f458562cdec441187bed551553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1446a564e885ad8b75da2bb358916f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcce6eeeb477fc486f1edc5f7ab26d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e05bee32e2cce445c6c8ebe4fb4be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e4513b2a24a3508fc2e7687607c53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292af26abd296a6577331e437d9a3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e9121490f6df1661484b088b1b987559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb34c3b0f23f16ec952929a4e3cbc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302d254d40c5778463abbb76240cd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f1742beae06b7dcb21cb4bf925027562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac3ebdd2ef01bde6ed8864a8b1612563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e464a2895da32fed9a940ed227656564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624cf2d627d2ef753b38cd84a38eca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83607b7ca1b36f53f57e5785fa18aa56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5489ca4361d93c2ddabdbe8d970b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b41eea6ff72f5d4404dc16c165852568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ca5eb3de6def2129fc44224fbed11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86577478b0eeab178897247768de6a34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2dfb089f49b17d323bb2d773549a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a761ea9db54758ca70cca46fb43f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32d507f44f6b1eedb0ed7883f1eb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd820a9ec337dcc5b526b0dfd82c7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c321e628c7dad772e30f88c5e99c8a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a476e339b3f2b0a5db2d395817ae8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b106e03b6011c329a29310746c358577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb54420db4fd34a5beb8afdf14786e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e33a1b8a937bcacef56379ccd573f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e98655506f1fbd0ea1b8b01f0d734580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12865d384ebbe9b7341db26893394eec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549270839cc8f4c950feebddcc5181582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31406e0812bb2dada20288fe2b8f7cfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ad1fb8e301958a150d3b7b3a842a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e048fd856dbcc0d18e7dab99ecb1dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bc45ce7551e9b343b6b506be72430586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f37b68125cac4e9d6ef099f6505d07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f7f96df20c5225f7bd7fd587fb2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a64cfb7dd831092c3788a8bb45b3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27416f3f3e2747ab6563d9aec83600ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c64078792f78e3dafb6fa3c628282591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410934f0a5ce504e7391a25324ad9142592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26a0da9146f8be9a16e0652f8ce54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eab153c67328988dfe3638d3c435e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d445eba76878ad56ae1d11fffb63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc198245dd5ae654dbd9c31d4f549c88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bbca8d6075df0a92129bcb73a6dfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ec8960944f8f0cff1f886c4ffa9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e394dedaf8d12b35340642e7488cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac36dfd5aa00823d395b1b242ed35fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eab219bd5cd2a719c9615016402b07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04433c53658012ca2716332191d02cf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0328b1f98634584a84d5255dea65d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9dd6982d26c6b50924038279034f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4566750c64a56a27fdb1c6fedd7d30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ba3ac384852879855fd50e31e812606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992583aff295d2893857f2c1f4202454607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4095280e4c92431227c511a16668608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d8cc7418455bc4016128cd0e9188609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea52321c686849fc2e124b53db07663610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02bbe400ed478085a2f4afbcf8647b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378d5ab55bf37ac86ca9acc12dfe1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188ad001d2412a06bc94238e59cfd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d15d2d126fe3f490ea6b2a3e26530614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda63adc43727469f3816a6dae67643615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d33be12cf0f6d1e7543a199ad9d89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cb0ea44945239b5817cdef0e3d8c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92a8e42850195331c42bd19c355f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c778b698189cf7d2d8cfaba8b4e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf72bd55463f0ac23b222a27bd74e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35971d83fa7f04e271e000493b86dcc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd8f71da527829531307f6eaf68520622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b363045cb9088903bc16aa9eea79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de9df35369fd091a651638dffc2c49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70c8b57c1937c999a1c96a6e17e157625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80a1a212f1b02eeed1035d76b2161a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e34bdd7f04f174fb891502ce7648627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b757c4b57095ee5d5463d7891f4efe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a55bb87a9df2b1ea26bfef531e4e00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68def00271391bbe6ffb8bce971a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9d6e6122e03af9d1d21c79ba388ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42dafb14aa9806b6d96bea2ea667c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7a45fbd42d8efd1be5692c42903aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0953a349caa6aa693bb7f1638c1039b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b477e8a619823c94cc2d7299cd14c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c093805cc736db2cea6907a38de00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d80ec43b017ff2dc5e991d92fdd956637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81877837aabdf19a4befd9dd06c4a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a09b69f172b3ec8c16f65e523e9af5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a86af8520e2b22512d8ba8bb1cb98a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36b97b7a1de390948c1f98920b778d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b53a0cec89831fcda308fc6ba8483642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0ce560ba02378bbf25ebac6a26fd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852fb5bb99b6f2c51c8956dea0b3c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ebe8cb2b6754fa3af9b4af912064e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24fbb2b236337aeb601072600d687a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04a4e9329f9d944e78a09e9ee3eb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642ce8bfa709f516dc092b4f8600d44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd711c484c53cdd9ce6f2e5e02dde23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ad79510c405f3390a387450f2234b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe721cbb758f70b90bef8dc44f9b20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5c60d5a293015b9e330ef2107675652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6707ae9a2679390233d9d5943bdd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dee4039e459dd7cf7db753518acba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d6260c0a36e8c88e81a273c9923f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91769917f7c6be76b9ecb1d0664ba78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5634e27eeaa8e15d78fd655778e53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b9849ffa0de645cfc1fbf0047637658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14c1b895f4d8f14ba70c30a02251d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe750608c070196ad3f548a631dabc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0297db5edee044e7bc9606cdb46618661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e0900d06cd03388c2e0401ea72dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d8618003fde90fe37df55132044b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b41b08a7b8969f5e02cf7db515827664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d457ce1cbacdffadcc5e6e968c527665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e12b7697a87115ce507f424565385666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c098a7b92a160ff8a8aa2fea0708aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1760b2b157cf5c42ab41f203e86bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9b4ae9e849f9d9452f06e91ed32f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd58a3113f7dc8144ba4d5a19cd7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b199d9769ba0733a73225a87e10e7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3d85009dd117af667132186cfad0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254368fe5ac4c1272e86cdc0a0c5fbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27a95f7174e3cfab5e31dddda4e004674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69640709919605b7c7f0006b115a5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2b373204b3696379fcf15e2ebafde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bd67549fdae6b5338b2b922e7b244677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4510838d2d272a8782526a5c194b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d2e92700b55541e5af6408155dde3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747d100480f28948f25ca3cdb344cb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56062df2d52cae7c3ad07c403d6cca9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6100da710dd798b417e7cf5aa3652682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee58dce59a5931d99dda43ef0322b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01322bdc3819b3674e4a92b0e52934d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b6fcfbca71804b4cfabecf1c116ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d1dce4345b4af83f06d8ac4776e13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d6c9ab946fc1d51d76c40964695e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d2cd1fb495e6e18043c61ea89cc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413d585688f26f6602f2729599c149689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6ff77f1727444ea3845d4dacaeb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a5d8bf53180976ac845874635027e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852369565f638ad2e4fa3e2ad8f59815692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979bfc28ce0a9500f97d264f739c4d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f53e1fb37797e9ee2afd774497f63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adaa3c3c90f081140ee88f6e86c3b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33926984f6dc3f3c42ffae8d8e5959f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc797c2a70ca9bc56963ae2579e4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7ff22af0a3772df07c96a3c49fd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf4463db7035dbce25b7681d4820cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc1383d9d17b73cbc5586d721fdcc6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454d01bd5f185749e67a40b5d12051701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a35dc36a72924dfe6a7dd556d086a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b7f2b9eb649cd418580d29c9c62a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f49ff4fc5b35259ab60ad795ff4569704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80e466e10609ab0f4fdf348027834e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26285ab0dec07bb35c465d67f5c01e6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f4eedeab3a8199e6a6b8078b3cd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3d425d3b254452ec5302c2e769042708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c787097c2461bc5511815a8750820b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b240a312ef2f31c95ada3e678deb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562be078bf75f9a6bff331f49bfd9ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890a07bede968648bc5877773cf5fbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d955579f351f82388b4c9bccf965b39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994edcef7c2e78d0a028e3589031655a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ac449c2208518e6491ee38261f06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8d12ac627fa37ff1e67f584367410716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41154a04b35168016aff274306668717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f94855cf546bb0970601f4c746dc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537fd084b7f2d2cf3f0790d42328bb6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a6180ae029a4f30232b42162dd8a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8624d18d4fd3188e6657b8af0eeba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968167aa45c2c80d687e034012202fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e880a1a6e6cdab41abcedc453e0fa8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644941743d25ecaff3f3f4b4b055c82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b894e8649979f20f703665eddf7089f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1405b190010ccf9f3c8ad4d2f1ace2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8614e1437c4fe0e2af0e5ecbdafaaa7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bffd53fe9de6891a96db071fdb7b7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b4e9569fd562ebf5ed7cf3115c23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552c2becc4f273281db58486db6e4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae1c7339af91a609a8cfe6d3f945f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4269e030e55c7b3bba802f538a5091732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d5d57d4436542b2f860c09312a7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37bcf34dba93f3f5cd9f83d7d88cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447f40f4e9fde446e3913d7c7ff3f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78099f7aa976c2129b23dce7c5e1900b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917baf995829a434cd63c0a24c4c5de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9f23d60a8154be55a49a7dcdd15a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a041f69fc53950abf823ffed58ab5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbdb337b69ccf6eabd5796001364c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7751ebcdb697aae4bb98911a887836741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f881a7fe7811bfc7eb6f96ab4337742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d84d9ce1a8369896f2a25681dfd4c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc5379f7d2211c71ae0b898d63d0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104b517b9de1d2224148f63ea96304745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58420a38583da69560c9ea3b01b336aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e5137c7573ab062b9b208a4270f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f6c29ea256bd6b77bcf10a46ebdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65015e8895d17a776efcb39761eccd6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2b82889a80eb95a8beb645236458750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f365d75a21cbf7324863bfa776df1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede0328d53226bddea9edbcda3b53f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc8cd070a3928f8f3e7dc67b9d221753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe6af7998e9ce5924f117a4215518754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb2fc83fcb6ea8ed94d5f8b5e37109755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d115b6f31ca00cf8ac2a0ea975fd87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a5ab0c1ada1f9f3c1fa038a6ecd3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b0bdceba0858bbc87da9b41d1bed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936739211208da17dbe388495c2595f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03603336cc703ee31c74a7acde13c84e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e30df3deea885de97453f1a3cf66f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0168ba558faab114663249870c5586762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94d323496d9506e7b19e359abf0e8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cccbfa76584dc3bf422bbcf8510d65764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1cf5067dfb6ecc22c65fa05f56967765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e39b52f58b5c95f73fa97ef928cea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609cb214d5035771075179c8a1c2a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db90585d20699e27f8e96d53b2c1099768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdce6f3b6044821ad62c3dd04a674c3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d7a71974ed1bbaf271a9a860cc2e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31bb3d7416d986e7355b1bebe27951771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d880c512adfbb5fe3d245390e27fc32772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84688be61c4d6ca466aaaa1ab6cb03f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224736960a0ce23bbb1061ad2b5581e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e9e87adbb238b53d8f8e1ae54275775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b80279fae06116cf5acdd6b0c5c31e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5f6f7ea6cfaabcadac3ee59da607b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b03e1642767ff341a9af1be0f5bfdd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51036922b264f38c03f826e5c30041779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a6fb8c15863be7531e874f88a506b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df9a6411a2ee0299719f2220a24a38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e0a0a9791cd14fa1c1b343312edad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb27ea0136a9427aebac6828c72164783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc185405e7fdeb2c9bfa1f2424fff7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c362f642a49af18bf90bf37af9303785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0c7cda5c35cdaa398302a4b8b8f0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a32852398b2b45a990ff61a44e950787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1b0258d7e49bf25a0e792bfb7795d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af365dc287298c95ffda993d56ae227e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba878049ebff18d0cce51e72f3ec0d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc82142c32d9afed564403da4f91b17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9431a1a3c346fdca2ff20b91c411b8f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5956b0b21a2f30dc9e0b257b6b91793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e22a2f3ed23d454dc702cb5954ddd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a33f27f69cbf19afb91a7fb6ef386795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506534df597ec1b0098a621da9f0772796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe722d21b0db438bf9bbd6ab38163aa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92be905fcd104d8779560a7cb5443ff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931af09ab6f418156c62e6769cfafa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e74c3ac9d1772ff60378b59e7878800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd13f67f83d256272db963fa48aa5a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895306a9c008e365edf63c818480989802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26f02ffd4e3c15d7d34a80409b8fd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520434fcfb7990b4a5f11739567e8cf1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1d90aebbcb28fa26e99473c3fff1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a5b25dffc3d2e35ceb336b85fc0c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c612fac2089b6343319136fb731b5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd994a3e64c1dd56d4a5a328924cbec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9c1b2bf624f803d8f3c96843fc68809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909c524beb63ef56e5f6953ca769660810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d27d0a311366e8c9eeb0289134998811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a987f171dc7b0745c1d443ed8689c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7074aaacafabc64830c943594a4542813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15100e140fd04075ac00518e5171bc05814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308936417332edaa7c6d7dd233dc9eb2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87260161cccc62ff8ee41fb550ff0d3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c8da6824afa478fa32d310bae449c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502ecd72e36f9152dfa89c140264e3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13179a3fc9b933c1b7fb7184790b01f1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7c0ad3f78de2b324de8eef825255820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bb80828b019980d2fe26d08791a46821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60003d3985e4edec4384ff1c9186bda4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824104b51737f088b1ca55a23f4a0df823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366e969d812871062465553d6c53ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c185fdd215027aaaa225a85441611b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832602a9c6245a24e442366708a8daed826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87ba5b2a448a6e5ad725f1ddcfcc4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5807d196e9c4bb4a8a5bbd30f3da828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383964fcf66bed3d66b01fb05d62f1a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb48cb0fe6e3b97898c5e90c9611a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63d32e875a6ce1e8ba97b9c0e9f6f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed0e3e3755ae26b09791e42d54b0b5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12efe38ab9fec3c66b9b99b4f0de5e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2040acdb3e22539f055f29eb8b40072834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b2d6f1472d8d8d64aeb5fe6079f70835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775b1ea1adc700a393b6414571d4edd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4bdad067a99fd1c0bbae080b072c5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb81687ea8fc3d946c5ed81abe3f33838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0775b934619f4882407f86f6023ffdc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b795c1094ee684d698f3221de692840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6c35010bb7d610fa7fa59baa592d8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849450d5f9d20b2b3df2fa2a31e5eddd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e5931dbd12c9641e90cc77a563194843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db248f35997b1434d029c40d1f3fe41844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a96b6ee18a5d1490f9b645d5e07c7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2808a61b0484fd307f98c3f0f34ea0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359129d6bd2574f2755d021336d231d5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a74038d7a7cecc60706bda80c98bc4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fee2bc1a7447bac4631a412c590fe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273c416ab37dddb986fcac251c4188b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a91ff6a4f199e8e126250defe20b8a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54bfd351cbe7cb2aa657f22e825a6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fafefe101739af8e0038ceeba0d64853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e85ff23ac7c215dbf201923a463616854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f0cc9ff5b3695f9c84f540636152855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3bb74594a14a820e5eaca202e9f6f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c885fd0758b0fd1a9f4aaf63fb7f73857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a126a20e955223ee9a02788b146ac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225e90484134ac806b6067c554a4682859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafdf8451d6366c518459d65a5d644b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3501c54297e11490699ab18818bfd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735f048c9225e9b6799aa5712d55e2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e0c71fb5c9d59b5518131aeff119863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b987f208ecb23524991bc805dcac9d5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a4c0f6e35fe98e1a5c5af95bf0d86865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a61b43a81167bbb5a298ebf2cd46f5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aab0bac20fedb59fca746ca8c0c31867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f19db6f60811b25a95521fef8235fd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befc20116762d27fcfe2d0381d83ff4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bcb6a6e37bb5eb018091b1d1ab775870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b22648dcc91edee4533260f1a41cc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2866eacdc7551ea398ad186be3b82d1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ebbe21c00c086b850e5b7c123d22873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed44d4e2823b89aaee351f9084066874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf4761dc299fe5cffca9f64efc5c3e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1d7e1cbb3cfbd0891ac7561499ebc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796691423ec172a27cd3f117e64d5af877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac5bbdd91aba2398da88d9b4a147c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a54688a7d118d34986b0d6747f066879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6559b8fba6fa13e5a04abf1618e89880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef369227f5459c1d05fec810dae25f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf3825ad92e52c5c24f19d2317e60b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385525e75b18d56e206ba545f2f04384883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03b2eb219c7f6e674eabfb3da1c01884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ccb8a0e9d5df7743cc05d70070376885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad7d4bac62062eaf1b08784eef2753886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b128d4ad596a89cdacc1f44c2fd9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b93eaebc0cfd00102eee61ddb12e0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa29bf70efa6109f666b53780c7ca3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930814caccd738c38f3586f568aeabf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824bb5d51945855c31fb4aa2b9d5034891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa9b2c70381afbd90dc2028d533316892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d669aad5bbb4bb329a6259b77f4f8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071f9ab504ef2f2ff6939a14e4e5236894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0491f61373f22369746c112db73867895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae97e6c285f2a352c8cf3d6153521e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb33f38422beacefbdf80670b17038d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598813dcad1063e553d74bbe41dffc1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8dad82e284be133e1a0f5570bfd57899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a7ce59f90279471db2e4951a91ec3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabe3d7549d611ceb852e6dcc076855901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc307e71ef1f639c990c11ab4d8e2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb034a28eb65ca461ddc665e8539b2c0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3faa34963f83de291bc327afb2b9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac369ab45f7c94daffcbc03d3c34bf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00961e8d1fdd7ec1846d5c09bd919906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d611a490e015ee9280b492db98be84907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad151629df87a1280df5c34bc7a3b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5842d1d22f733c2c812475541a5bf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9682e0bc224e9451127f8446d0024e3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beef73a57764c5b2da9e4aaddbdda2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d3b8539774fbb03ad00595b132b1b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4dafd7c127baa7b84c8f4197ab126913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752f8248356926c9aa7db261d78f421914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0025a3d6c652222dd4f50918a150948915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da68596a10daef88c36d2c6c60dbb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79332572ccd646fdd4c381ef15339a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e553f7ff1739263d6fc7c4750f3ca918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d33b540b7bd061dbfc5b8c19cbbd5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890eb19ce908eecab609b36285c9a64920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc29f02ee845161b6fd66cddb705af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2237c714169bb232e9fd988d7a71922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c598392fbd3d974712618228ce7a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f554607ee6ac7a9d207a38a70295b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec7ff752d41a09a6a528ad838d32a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151143297f3cf3c3733f1b4d370f9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f037e8fadbf02d667d48063d3569927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12d79266ef947ffecd8b4365acd9a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be0a6d1cd23bb7517d2218b4e00d6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe9cc4cc1e8428e5f7cabdc5c430f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e239cef89aec3ae5114f5f0b0ec3f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb1a55b9694dbfc84a28e96f2ead68932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f140a6fb40b9a49dacaa5bbbb7148933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0568051fddf9077368ab2d670b89047934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613b9651cf359601d76e501ba17fd92935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096a0bfbdf43bee1fa67bee7d6a236936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f53a44f01a44a5d18ae5db8f575a2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a94c370210006df4c61c9fc83d460938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3b8b73de26359eea428e3044e9c6f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abad413e7e619042d09d29f292d791a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd03151555e2f4599600ef7566ae5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b28627b13573e5c77b887481c7e18942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d67ac8e02d342920422d8c626729f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c88d08c5f8aff00954c652bd9c27cd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d6a272acf1decd7f228cf46841b81945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b5e2eed2e1945b6271ceef5113cc8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e251b6a8cef00fb63a33a5f829c402947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd4d7cb226426093969d903059dfad948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183573c5042d913cdce672cb41479ac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d73c4bdcf00468b64705a258ce949950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f9fd33c5794cfe3788172c804023951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f941d378de84e7a00bd4c2bc68e1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d5b69899048bf4b122c84f42eac9d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e553e43a934926879c4451227c757fb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6a74782f1265ec8959145f0a9d54955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d46e23f09959815ac5dc1d258ecd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee891729104b4242bdfdbe3087c73d5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d2a54d12fea2fa360e3deabf5fdec958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e04dcfdb54d9619176d5d300f3ea3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3f8e05535bf524acdc9b1d025419960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f612fb37f98de4b42f11c04027b42d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c81ecaae38d2f2017105daa9f7da6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162850ab8b858b0e3d5a864707a1dc42963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf0d25f419bcc81b19b8e58e873612964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae674acda2942882f1dd2fa59cb82b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58775517fd25274d434469a916634966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a8a8c3f535b6a0dcc4d04b17f695b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f601b737276f287e52cbab930131958968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dd9f031e8ffa09914c44a38a92b0f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24220703da07b7e297644f2556c7d808970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0c5366a8f25bdb1c36fbd9fe6d47971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd184754e155a372933498607c678596972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b648210450156d0ed18b8e2bd74780973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a5c66d6a524bd98b90a66893cac8f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c9c2408270a273b8d29fd43dd4f0a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393233504d3f0eaa942b88994572a7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a57bcae679f7ccb20388393c6ce4e0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb0c1e064287acca7c3196486e55e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f8aaca6aada287c0226b6f3472dd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d071dbb9f5870dc760499be3be86057980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2a8771d698f845b088fd7a498707981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac784766fcf961ebb577c546616b2c6c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4649d05e17888989c9a33ef6b8fe02983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4384da79743c2db1a11c7b695492ee7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa135a2e87e6d87db8991efd5ed8de2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1fd6e91d22ad0e212be3fda039235986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2825bb87f70cc18bb1ee10c01dbe1e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac5ab1f9d55007f9ca049e6ecbb0cf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ffcd989b6c58a8679fa8e0ec25674989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb23043882420ec5e6f2862d6652d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51397983b3ee42736f83c90587e99b59991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cbb3893409c9f84ffd38d3bc648d9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ca1c8d992596798b140f9240a4a03993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73c2adc2b4c12a547c969b0c500c0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ae218231adeafed8714678005672995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0022182932a57db623458bdfb059621996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc67f09c3aa4553438621d2f5a8ba6997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b8b31e7ba96820fb87b12dfb027061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f4c3c5a5dcb85c6186271cf883fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba33c17a376b9646ac4617803c2863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df9b1c7c4bddf9f6f4694893b80ea14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9777176992a07b9012fe14748e9345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71ea69ab5c39d2f5542a970f87e0d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c67ec11deb95740020e509f41a2657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f4b8fc290e200311b1026e1b55c698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a95ec7d7f1945329f65e9c34d7d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469e3a8595ae34c2854ccf3ff90479510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5465e87408a63adac975146ac804ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc6bf3224272b4e909997ea02398112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb642e29caab0e1614af868b76a46caa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061d674a6c8f265905cd0db1b11ab9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03e86282be76d7abe6a7398a6d63e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df27c35c5a8fff79f3c3dec783a8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd816c13f2c869e5af26bdf29f9ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20139bd1e757625d05ac00c914ade73918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32b82b2491a9b99f28eb0c069e5fe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08b62489d4a69f32ca0020b712d0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c50161f3dea51f0fbc0e01a00c99921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014a5c61d152a669223a6a7133b8b2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dad67a81a1cc39409438f155f41b2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d0882d97f0f4db954beb4825015124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433da5869636400bd2993e1b07d3f2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3f104bf2589f635cf9a7c890fbb6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6731da09d5b29af62aeeb33e89ca327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be7ac4711cdef2e13638c0602398428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6553671bf020dd4acda22e577d97a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498133fb07465c636f309683ae4bc8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e05e743dca15fb5047992016d4bcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbaa7dc524158fd7e006a6457cfde632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a688d5a3bec48bbcfee686b3d5deca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b128c96eea40b6080882181fa99dd6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b5776ee403a50f12f5a6bf8758d4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11667d6c15d76e768af0993389943936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c880688caae7e79c49d25bd6cc5c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef215152b25e08b71961445e224904438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d90379fa4083175ff4395bdcaed7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22889aaf67e73ba7722eed1d3b4279f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89a9d0afdc9eee021a7349270fed3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0736a7adc871b4c91a36ef6ad14788a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5e7d9a76274a6089ec7fc1a591c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7227249336c64c5b88f8804b56f026b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7368223aa0f6ef52b597cf7e3be1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd521aea8e457a7d6c95fd0cb4953af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc4c8ab8d82660c8ad5a67b5c2695747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8659cfdbbfd8f76adea5780b2950b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2790cae2b63675c7f6278ed9fc7fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aa020180352cb2ed67134c3273a2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa28b64269bbb4bfb0b7a4b68efa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901ccfe1610f8a7b55d4b96988df55252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443efd51dc6512687b58a1801e034c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c96861fc943d7a963ec52fa16fc8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa3cab307a2275dd6fb4acc873ef5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fa3461547b796e74a840572646a2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8660498437a7cf962edcde7de87795a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f204576381ca551551e565e8203458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95245337f73b4f3356a69e03a81ab859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1390de85a4ce1fdc9c3096fdf3348ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1d455e6ec07156cb7fb64a10cad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47222618fe5f01d3cbca4b8f3d0673a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e3faa838d754835ce691b9efb12963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79df0b67722862a271e62df65c0f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595c45960ea55e6bf05db1fc7fdc3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9fa58140574e5cf9d091303333ec066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e46dc1b1e6f4d5d82527e12493dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb958ec7e736bb46ed4f5700500a4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b9616370b0e07a02e9ef1a5e326c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4ccbcace7c7789fb23d06cc7ce74d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb568e1944b95e8c9ba551eb85bb5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3249df2de40f83411cc2e4195a0e2f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76139ddbcf46618b32defe4c3973c1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001888c5f6d036f3d6e31b8fcab31aa774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604abc4fdaf3b7b6805d3f51dea4dbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f37c82f53db6bf468daa56617d68d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c9c32736c73ac3c4acb9dbca50d3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d795d4eba0fb15ee4f5104c3efd0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb88fefc4b5097b494c2bd62ac81179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76bc73c975d9f05181836cd46595c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586066e12e6a7aa409c3fab3a28c2d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af576236047a6e59a72821ba45d807682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a27240f90cfb468382d64da052a0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0859bff73b2e1720c0d2f360a737d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf456d3628aea0399f0b34c18d571ff085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984aba74d162e09648a938ef53c351a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d7afed32cdec3c458e12e98b241e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6544d1280a63504fd18666111254f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d508d99f7fe692e816adbc508b4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5f7a60d48f0ece8d33ac8e0a84f8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37fd20ca885b287c649b6e0240b87191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72474a3cbc7c91e0b91ba5f029eedb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd963945889ddcfb2655b6bbd38ffa693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b81dfce075c365dc334ec0518412d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1687df825a7898dea2803338d87aff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c5ff277ad25eb5afa8fb5432455e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea42c75895117d22dd0c0da01fd70d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481f228af2b3f4d2c946857d08edf4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d296b434e523dee65c2f5d13d747be799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a323982b1717589dc4b1ab0fe7f8ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46338ac1f854e88cf569bd7cf7c32a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bdcccad08eba0cf160e204fa5a44d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba74ae623e36202d05e3038331ad9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d097f0e4ab8644571003b6e81e92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809cab1b864092d908577958a16a1ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15280c3cc2c824be2f59e76d10482e43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaada2d2841436737dd30aad71a8b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f930e96c8a0ec20db1d145115870108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f822526b366071b07cd77926a0ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d32ddbc09b084b3e23319b313f8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dbb2561a3be8bdd2bd82a57ecf2b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab75e543201d283d8616bc25152438d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22816d5b33a49601ae4ba2fc7947113f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd073c63e101f3a66ebcfad129c18643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a33bd0b66686debbfd1bb641afe4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c8d27d5ef2a12e3519794dea32478116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f9d5e429f1a5456cccb379a5f9d01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e638f6988bfa64d6c092356579cb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bce262932838ae1a4f0aa5a930614119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed7d38e6dc13fd4a011376d15ddf73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f175869263cb6e70103f8c82116b860121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc6ea99d31584e1cedad758e9fa2f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6c0eedbaee6fee6ffc33b2974c088123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb6bdbebfd8fbe9e6e9f49318d67ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1b4894a76a1c4569e354a2d973b7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d0a5f9113796c75115bc9cb8e63a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f936b37fc02970b12d1c7079b1833127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d10a7e86b1d82024438b45c1a4de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dfb7572adef5da847081afed0023e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bbe638a51a0dab614a042db367507130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f8d399b2871016d01ac0f44ab8384131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be31c2bb6336ff77b9b27998858a97a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c34be71e3d3c961f529fe0be879041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003a9271ad2fd9af1fc94b9e8232089134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4ffd5401928cab34e58635dfb9c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77f7ab88e877209a7711e37336b4f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bde8886d14b0a9ebacf4be2d545ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8498cf3b0b9a325028af7a0c9486e77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05dc43928ad317cc665764a3d7292139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eafcde7c362ad6276a0ddfb7b08c74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cb8f69ad10388c1bad374606818ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cfd7d3ba7d40e0dbcc9e57b42d37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaed31501026c1b32817d388826aec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc92c2a13ed7747ca707fe820b506b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d553a61263ff397e3f690396506986145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb11472647e0c99e9c833a530877b4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5150cd862ac9f5102a90e012bf78f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e04427342b16d779b000952ddac8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500ef2cee33a5dff69e16702cd142c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0d3772352d3caae723633ef0b1fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d632ed8854d479c51de109636461d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51e38f559f9f912b10c33c566400bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68055fbb51b052f6c278df2380ba2681153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62671b4f4c356039205b50cbb1eee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c248948624d405df4c3f8583f0d3370155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340280dcac5134b5377e4600e84d09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf547eac10b3dc104dcd377e694184d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53123b59a90e6b361b6e587aab42446158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57536baefdc4df58e8faabbf91aecc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286be4b70163fee9a3286d1a8483b22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6353a279c6e0920375cbd5ee013671b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6cff61aa80132b0479437a906cb3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028698f0092caab63c6679a04f22063163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b394f7efc721e0be3bed12a23a990d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f06b2d58c996dc34648f6c8580ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ed13dde95a1b8bb2abc9a4a0c2a5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dec2b1b0f96e6ac5d07c967b72a2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142653e3c56ea4ebdccb704c5a5a81e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8384da5c0962783255a5b8f3009ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b4840031e354a7084ce118ffe126170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda155775cafee6b76f4fa1d71962b9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e7113b4232aa290fc9627861bdfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b7f0c8f808ea1b4af05e4938181dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d856ec26a47d3f8c909f314b91c8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf549a60ac24bf05ac2dc90a6c47e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac325eb0793eb5a63366f0e3dc6634c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ffaeb9b31d77fec5708f3ac8a065177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80116afcc540f54acaf241751b6535d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20cbaf7f94b8d34570d3bc4488a309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910224ba2b34c78a8563da684ad373180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89373c33846c816e1b90453eb48eb8e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd9cd5354a24e7313ac913fb81ada6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb68d85480ad5adf33af3d9ddb9e2cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05505ff2f583d9b081b2b5181efc7512184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529963f51fe10a632fd6e813032bffa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282fb572fdb55f32fdd53e3a9622df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1397c31fa31075285b701af34021b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab117b8157d790a2a93340bcfb44f40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846b35c3d5b2ff70091cd4d4153f142189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c25b2848af9d8801ae086a10dd853190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b44d1d4fdf4100d75b6663dfe38e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681260b3562c0b9d88b4980d40c773192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307a41bd7ab42617e894a923436251193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348fb462789dbf8e09990d05a75dc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bba64e022ae1e70e82f7270cd4cfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debfc65aabfded24d38c07b41497cb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0146242b8d81300404ab4dfd73e201197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca303277ca98e0da8108079ae407fb76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ec7492a26720513721c59fc45dd8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24f9c526be889659f496b5043f35c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ea0b0defadf1bf290ba3ebe003f73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949bd79d2aca0040eae199efda3839202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005abc81527517055fa9a7233f5ed5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260192dad0f4a78e66d6cae4aafe216204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d421fde1da0da4912be5e6b81f5e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089296aca674e9a189fcbce7e134ace206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447207548842036d05ef775bd138c00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae8bf37e49bdef6e3aed0a70212bc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb533da838bf9e8dc34dbfa49ebdba7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55ffe32abf2a81207bde69cb785981210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46f18e3454340dfd4a283119fcc483211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc02164081afb29ef27c32d689a13ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422eed304ee1e95d046411556664f73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d992d7951e57e1563d36bd98b2efd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bebea24f326560c1bc9851ba84fb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e428b8ae7edaf547196834dc1d53f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4362c0dac91ed5180451704382008217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d722fb4a590f35e0348064c16faaee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5f03826f0f4c37ffcf4822230e03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709744ab189ebe0bda5957ff4901ef87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3288fc91cadec26fdb4ff81bf480c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2158b5bba31a273c21fa2ee4e835903222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b99a6fccc5bf205f23f739ef4a092c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1cd6bf61eef6045a39388bcf07633224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e88bc878c72ba5132ac0dd07703f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c896de754bd04b1d4051c6607a024e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e901bcef2ab2369025aa931179727227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e91a1b5957d39446720338b5d8a84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34acefbaa45f7c429a3b301a1f409cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2f4ba629f3d8174532f707dccac8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495104a505a59275c0bea04e81754861231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6feb919724fe865b02aacc1785b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849b912494c76fbd8d61bb7dab0ed9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6889608a064c0ae67455d964120c727234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112bcda93f13ea4f6016e1b1ec643b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a2e15508ab29c0f0541a2427f604236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f989f27e5ca7b21fb26c6b4282f7d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ffb9ddb6d930f705b03c952bc0f6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f8663ce18c7fabdd411e63c9c99bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af868374191fb6550b1ec9ac6682401240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d89cb253cac1aa2e4be85f5ac3b7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f2aebe9ddbf9e41ed8ed19fa3b4ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d6d1e3437a8a523974b960f06a418243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdd00db3556f2a2fcdde1c651a7e72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b7199394c049af65c8049db1b92a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fc42f3909aab3d100572f635e80dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0241ee1f3236e82e4d841326943779247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85513eaee14e990d3404682953730248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ab919379075801f704330635f3f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25bff74fdbdccf8b81b04adb341e27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c72c3733d7d01e6c2352a9c96740a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c79684f8b9d61b4d26ffd073b061c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7837d243f4fbdc7d69cf9149513b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c9deaf91ab00620696d470c39bc19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e7849114b9cddc11088586b1b810255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeda353244310ac6c29c0eef3229ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd58857b40001f3ea7333e89b5626257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41767d2f9fab7c45914eac2e5afa35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811aeff8db22248f194229bb4937cd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490001be7b22ffed48410786fd72fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c2270f5807b587b5cff90d7c6c647261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8358192f6f8e8bded54721bbd780f9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa72e9dfb90cc96702fa00d3c3d1cc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81ccb788e664991b15a913f0b1555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04cd3885e4398f1e640635b957ef7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d277678f2ab3a5efdb360f7decc90e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ead8ef3d106e15c1c062121f7c0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766a7aa7a5ad80392c705d3e20940e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc062d6da79f92b028338fb83f0d53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4736f234b0c6d44fcef4e140856aed2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ab291ab9e1d6744940d556efdd91a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a704b5243457cd43d1f0b67228b13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec579e5c1a75f36fa9e2d9ae6cf1bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907494c2d7a3989eb59afedcee9be3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbdc15ddaba9452399adfa270a5572275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e114da03966167c068665d95da9da1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ef2ad4fe14673ce808e28b505651277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a036a9ef87835e57330954605701426278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e40f4565e47cbf56c6b5f5e39138279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121b074355f1a51cacd2bc801be2835280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764570c1216b502f1c6c3d5f57f0225281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7c2b5c6afd4443c3ccc962b39bc67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257c564b530ca6a90197de563c506a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083eb8e89d19696a2e164fb06633a61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66928c12ef5e77927b18b76bd4b1e8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c212afc7efdd76c0a19240102381b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4a24503c860bb610c655534c448d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17cd042bb37a1e7df6fc2692b6d460288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df835a46e1ecca0a8c488283961ef3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb34fb381aeab453760acbde27da2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d7d33e9507580edf697954f9725a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35260cb0b4eefd4b82a3ea761ee224a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8e02bbaa91f6dcec682e9926c1003293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e6a6615eec3241634ed11d0c3f90b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86398fdcdc31da63c111a7deaf928c74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6cbbd1ceadbace796b5e829aaad5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7082e07c8ae347a5e06dde712c034297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b5ad145c76f18b79099740135f0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d674d7de1052cb89ac4ea4e8438be8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ece7f194222ff65e6f3eab1b319e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e81dfccde445e0053c71321cee66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9461696cfe43dbad9e5f2ff91cdb4c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438d1c9bf077a1cd3f770acc9e4fab1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d712402bd3e76a374631cbe8e5f148304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ec0f48448c0b437bda4b2fc66a12b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32133814513b30b645bdfa596d473537306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1203378a7281c7b28d93ccee971ca7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f04b2f1a10797894bb54f5308ed1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa845dde0349232063ecea0bbaf0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ba57912132f89743b77cdd324165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642705f6de6322180956fbecd6bc3b78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53096e50665be1bbee1352b0602cbb73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3034eed6f94d92b7e9515439d00cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892fbbcfded5fa26b16da39a6c2e6e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ccb31e70d9e3055c816e7a315311315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1af62241a28702c7b12501be03bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd6e1ada988d69a4cbdd168cc2322317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc64a439e79173b54dffa63febbbc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eb956ae69831d3971ac322de4ed19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11fa1e122dc1a6ee75dd80cc84156a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663cfeb1a07adfba323f17499a39d6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4595a590fc2fe0544d81523a2fe8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac4a85b931c00446c0a0ee743e207323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb62c74812e0271dd1ed3e13584a69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9143b42a2d42008d27c1c15183f2a90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dbf5ba2b1861a1facfa465bcd8e77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40ccd5723a95dd7350e6d77be1c3bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfad6632aac060bbfcdf3807b04a1c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87276f0da3df32a66ad4aab2d04e52d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c47612d269f0a43aba6cd4d47012330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aae5aea4cd287fa6ca9fc6b9d9839331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f815e3dd41f33d8820e0be328307c92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a48df40f0d3ca65f7885a3f9836d43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d241bf6029acd7171ca8d24929627334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f0c2296bb7d72c8e9f86c8d258bee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e7a75ad9a08b563e3862e02601aaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa83f76aee80c43461ab4e2554b0583337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c259d3974f537dd2b1a1f1ddc2fb54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a9d50e2d5812749451336cc6b2f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb60c531c1b910c760025a6f82ac31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9fd5050f39543097d5e6e2229145c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f7a4d21a6771899b2ba3d8683d46e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c6b590202964c32e6ace4d0d3c2d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a80b4a55340a5b3a220ac89770de4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4469e00d9fad931232a2a1d443de55a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a03fce7a2a9a07a42c18613e26d076346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5734db1d8705ea1a197c3c8404da5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb96f7567b2074078be88b1d87c0142348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f1cce9e60f416eaa0a7234f24425e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2a99d66150439c221aa0315ec55d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd7e169b2710e43a036e3dfc7e90a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d25d3b32f3d244fddbd80f97bf1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992052e300f0df74810fbaea36f8343353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509e92f6c87d703b8be9611952a61b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fce79bdcd1fd2eedae44a723f6ed0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b2f9b01ffc910465ebb484c55a1bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a5892e3be47f2b9b776eb3670aa5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d429482d5cb79c5cb68923644c7125358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf058ce0c5a4fc99f0271d861f96f112359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd20d3078cfadae26ca54bf65c961d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa1612c43239f94034bcc6274d100361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77af40b7c6a9e2f46b40ea5d0c4907362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770264faa42a40255bf01f56d89ce33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e68d631c190365f65ed9c95bd559364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73072b5deea149ed3a2635f47e465e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0f5668931e5fa3a5ec8e7763b79d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab8d2835cbfbe19849d6fb70ebd59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42176527b41190bcf7899e13016042e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f6dbf386d700076aa9a8695601b1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e441232b7ecc61458d1fe71f23722370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e36e30b8f2e3b76f01b910a23e5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b22166d0157c442ca8f743d854d87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76884f046e06d8e2ec27114636defab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc62bf7d6d499263ac5fb1ea8a1328c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fee9febee1a1f7067be96e58a2ad7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc32ee35dd3318fe999721be1397cbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8525398870fbf2fa33cc1d14a9d1f06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7d1f4ee7553da7dc079906d68af8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1f6ab7f2ab8df1cca4b781e9c0ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e07467c98b19e31337519e8059b554380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc29941340123731bef803f86c37c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e17aa38b520818cfe61291b6a73e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b1b61cb2957b90db798a07f3ecfff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7468f958b82c9f061c8a04e2282a6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987d500de49f4aeef95002b7354d237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529706ac67bab010938230ea654cc000386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4e4e0e732349522094b19c73e75d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4bc811f06a20c6a33080e5dda78d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ec7d141c54925ba4bbbbd503c1233389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c99269dbf6ce86227be6e685f480a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207bc1dc33c7aaa9d6ba0e9df3c4276391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b3a22bcc37321a479d0428265377f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c23d68afae63ef9f9595c8e292538393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f025c2129144ea9d72b4f03f78e2a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205def5babf9df377695f7187707935395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c1cad475288311995e1c05c501ec1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794725d56be7c5941b970821a4bcc57a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2979684b0de17553bed91b87072fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f50fd6ed7683b35088d1a52b9a7e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b927d95689c4b1eafa64f50995d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e58d1d4653130cbf78f0a8670a018f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72016c317425ea06ed72df207c7afc0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6537ce9cf42b3deae761443e72769403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4aac24678b0b7fe85802f834b5fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a194081997fa2666834b024ba4d482405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400152b537d37db3337a9d35cd592ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12440e0f8b1cd74f40abd967f6e1417407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db2891b1b4e7390d8c81f515ac66ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186169abe79a48a487e7851e510edd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42589b87334de9c0bc08185733ed9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df01aa0df457c4e7d26f9034fb3a94d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532417c7b36a5bc7e035d5629137dbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f265595bd5efd7974620a54a00d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a552a409ad4b81eaa295fe0a4babbae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6374f1645124fefb3ba97bff2195ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0568f467f1894252de18155ca87879416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d0d6922864301c8e7f46b9d115bc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eefb587bfdee99775d6a15c5ecc1c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83b0822521d9eee6c927869920fcd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacd92d42d6daae36a27f75de63d80d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921cc1d759db2c09f357e88d24f82c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111af19596bb40a0bb431c3fc1dfbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8169888bc9d64a8c6620e5d761c77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116856fc0dcd95ca263a84cc1751ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa518cfa74faf735c6d657d718153d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b616b1f494d9c9ba0f67b97577f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e66ed5c790582cc2b847842f0e4653427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce4e5a4b97ce00bfee552ffe657b1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc2549f593edd5e66b7e42fdccb65b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f3edf2d580be84db3937cf4a971f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a74c3403142a9a1eaf235c5522cdf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01be06f71a7c8b62c2dc7ada90513b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f8eacb197cb97d154506456dd993433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e809290d8c8fd8ead8dc4243fe60dbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffcb58cb141e189fca3374a370988f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35dd6a4063856e5ee5edc36a068c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee2a990b78f921fb761df2ebfa159437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f122b56b061f8a4f037dd3d2b6acba7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48614414247efb2c0660831ec13c36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb7bcc3cfd3ca036b2500b6c2972f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28403c271a7800577e539e87fe08fbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448b969aba16867d6c349a397538dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec29a9e34d4add2ac3b233c24ed2a86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb129cf1684bafa1e4535e11b4e30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e534320a0390f03cfce86695fd980445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9016ee5b7b0428204b4d19504972c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd487d8c1eb438ed2c070051e7c874c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25f5e513f5f6b48a069f55b0b877f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f108cefb0903de3797a45b59cd480b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca06825f01d118f8d53afd92a5f87c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65070a02078e437dc3f239f78d5143da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f1aa2d1025981d23a5ee9876f6485452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb7cb1f6e973ff72ab5f149252d0a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a6a8a0b1875a640503917a50bcac8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b6733395f22c30473b5e86bddc1d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817f0ebeb61b78818787905d47a99bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cd8bbb2dfecfa30ad63b0719759b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597fd6a29da2724c112b0c4a37a33a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965909843b88937eee678909c51e56e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b48da99610411d0e92b5dfee77750e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9d82c2b46cf82c9c3da403069645461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3640b1a332007fabc38e1b0ab4ae820462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b95fc944e8be6a124726519e12501463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921bd3b370918b26cbe2df4dd581e55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50905d15367c5c859eb9c30fd3ab719e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d623d24983236f89df64bdeb9866466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c51932df370389cc1210d02fc49cac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4d4f0572ec6fa4917ce7f3e73e761468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b12d9e89d8eaa4e07481e2811053d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83209f09c5e8158880d68e42c390865b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1fb078cd253290714bf14f7f03929471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f63f693427471e25469b1b0d39367472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988e4932395422f4867ce081f767dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d8e6dad27aab842b4ae8896d59620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881b15330ab03cf04bd049a58cfb05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40091e344854fb8d0e1f4d8ad581c56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568c7df1fdac846686775ea99a30d4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33412d76ee3562ace226bd3bea95bfee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0287cb914fa0e5687ae8b172b3122c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d01d0dad717c54a3447035eb9403480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61452ea41ff2aae2c8a6d64c1223b328481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63f913463ab793d5b8ecad84a7cc4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90486d0477d7b832fc842275b27d886f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f08fb818831c118dbca6d5c5ac997484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c043001d26f9c58ac31bde805592bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410e142b8a1b40de066f8d8261e050d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df06e773c27026aa523b762015d4701487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c113c6cdbf4045ea4aae64ff2ca1a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d79e66af3d2e2afc0a8c1a8742e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c558ba29f0362d2db532d6759edae8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec37d2755eb73b6276b52a4da4b5d8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc0c6c82b2873eb060e1832560aec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ff514bd3e63b264223b34dbf8387493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8bd42672d6ecf044900c7f88edd86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf5dec69e0d7ab8b683f4addae9b60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61ebe0be16803e35170e27816121e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d9e72ce3c6907bf7e72bddebd8b96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b1251d37cb1c5d2f5df4d098513a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975793b60c8c6ea497cac739d859d85d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d92db166da7fc31ab5dc808f8aed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0af4e14d5b63fb78fbe436e2b5d7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99319ee4e85f8f06ce5bcbe8f0a7cf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634843dcc847efef6551e10689ad319d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02156737a5cd53dacba7490c7b4870a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c92fcb645cef67d25dd462a2f2092505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173580c27f055ce2d25e2513487dced506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62d9a3466ac791972379b6e03a8a4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad907f512620d907ed4fdff7f509fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fec1dcee0ae28d76bf8f9e4c375411509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12297fa11f46deb432a445f62e2208510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52cac651c9fc3a34917034e84ff0b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f7da3913b7f2f097fc52f51159afe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145497be3c24b83f85a6d2d1fe435e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182204690b0dcafcf3c125ea1612874514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881296063d4afcb6b5d035055648e5dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842c03078ee106ae696aec6c3d0a469516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3023fc30b3cc5db60cc8c8e31ba45ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff1f8e8380d07da03003ac06a2476518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360c3bb57c80bb2c79220a85b99986b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d978c407ceaa6c2c15c5265fff8685e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f13a19b7f06b1e5de4ae4dec0203521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae5e71190153516df65b5b0bb672c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585c76ba92e84c728ec4bb1555e5ed3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74503c49b9d51081e529b57ee7fc632524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95175181af7faf4956f6051c3e617b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bec225f46c9cdee353297a08991bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc688367bac7c8fd8f7866c13a3891527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01c1502a1a745e70a4b8c32e7ea979528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9daaea142ecc6098f73b919523850529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1122fbdb7a5e5503997d51f5d718174530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba302690587d6bb597ce46a0d7194b0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62716dcdd1ec14f6e1078d72fec87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa31b92a0f62326f44d68f4701b5ca0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651387b6fc3bf5c630b24db9b7c180a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ceb9a78b4d6c395ce3d72ca8b400535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b84fba23ae28dcab84dff87b98ba5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942092a7a30dfddb6377a78a44f6acaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ba8c0fdf0de48461a5d7fc92eb4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3edbd498c73d0205bdf43fba5aff56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3653246ae218363e245732145b8bbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61040b95090a8562e892d1e69b34a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50fcf22101672ccb679b5ebcf9bb3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded0e16e5dca303bbbb66c90135a50e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b3768cfca1b7a03f695493ad2d5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe06bccee1d7ee48d8789fa2495ee6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0605b48189b0850aa0e6271015fe7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f3ca347ec0309cb20ac6e3d7f1a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eaff875e8ae11a0771ea183db33b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347dec5b0a731f00350ecdf24da225549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637161b5498adc85c0a126c4ee9f6e20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489b419e8d98ea117c126d3c2e0f1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9441bac14db9e8e5b6f5e1464a60f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbbbb57c339cf33eec1e0d089c3a9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681673773c8043a26f316af623669b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354fd506a1c972b01ca75cc3ad22e89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100adda1b9cecefb6b4cf68da7e8f12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096812a0787a018c42b458eceb0047ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f874261a75a7668cc5bcfe1348cce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ddcb2f9e13fa6cfd780fd0681f841559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf373938937ee2077b610b02cba8c028560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64152d24bafd8e50162e730d74662d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482329272ed9c6c02b75fb8af443636562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637d5a1443b5be139190ba069c1b58e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d305a3703b4127f6f108d9462cddc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5afa120672ebcdf58884981a3541a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a8076efb5974f729bf48d14a51d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897074d959b5e46f9fb783dbbef47021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c088585c67a78025e620ab6f5ca0de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78d0883952c3863879ac2d33aecf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163438ae7ae225483f50950604beba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997e80e53b08d85db9290ab35af7fb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94edde341f3d6a1f673e81a90bcbba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d44d54227cc52f17ef82adb6412b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae639e57eed433a2970d1db51c56938574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e3c53609147354f2f97f982944d28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f68561b977b801bc5e1d301703bb40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65e4fef5cd8d1172fce51d922092d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e77f3e192fcc2f8f93f091bba4a4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d0d20495462e29450bca244abea2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ceccfdeedb7f42893fe8ed2e934d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa64f84fd68d97236367e70b8509662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9f0bb252284875c2c56945fa676c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e97b352c5a517d51c138d0e8700d9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712b66dba159751f1d24f11dabda16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb3d9b5b35044f49a70e2cb7a9fd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a4508fe91969499dbdae86e044fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d246a0e3ac9416c98a614159d986587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2b055418e7ebc8e7ff4c7e9efabd9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e1a05bac69b6dbe5e3851e4b31570589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c7f427cb3f4a987107301e41652bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f699ba5c1c847d7a1ffd2b599d165591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c36315651d40d074cc907949b025f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f5153ae62c1beab2c5070593957c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a8f634cb402363b613177b4fe5cbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d775d785c2ae61ed3f772076293bf3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7360881bf1bb88b0eaeb112370d4c99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc160a763facd8df93322b56c9a98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8415102ab8a7cef2286a307a11db6ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352383440ba7275fe940dc0628f55de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aa6e4a581c5a8e0642e08698791be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e7098834dc6af40c46a49d09e548601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdfd2a5445d99e10ebb39f830c8cd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6af6d4abf857ec6adfef43a3a008d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d6898353c9fe4e61813b777c61cfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049c177fff3eebd4b5b0e927aea7a35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd8627ee71dd0862846dd10a6d75c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3ab2a7d46244f3eca3545923a245e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b9387840712158c95265168c03922608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668190e3a1df871898e250da68639b5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57852aaab874f271d902a49f673a49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536956702eb141d2528ab8b1bad5f0d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610564c149ee915f5599ae5048da3f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef99d32584a71fcdaa20319089d535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea207398f7108fef47b52b4778153e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f05de8eb8e74963b9863e10707ddd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a783816a1837437e9c790271755d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad31493abff07f9878d11018b0ccf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7442eb59947377cb9915bc4ab768618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f33f85bb8fb47a95158541f52d76e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80fe61f2448ba1a286ffceddac9f23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92494e934924a26704d146e3f681cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac476fabd936bd4e969ae4e91f9a714622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c21d349be2236f5c44782d694318d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8312370590cd9b6cb8bbca7cc28232d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc53d91003e8cc758f1a6f5aab83927625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d98f441d6e380f5ef6fc670bf46754626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46aaa70d87305bca63955da3e7fb84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d7c56c16e1bcd98f4e0d2717d4344628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172917c96e8f782fde651fd44b079fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8f27f32e28c7f9e331c4a16b14555630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4171d81be6cea325c0217e7a8ed2d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3221b153cd0b27d1ffe0ac4967a57a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aec126976aebd3372430e6744f81f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ac83c9e00637f064f5c25f47a97e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e6aba5fe983d80a951c8d4d0165d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ba64f6a8f8a60619b9ab5ac8b08e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa54042cdf9fc2b1dd1697329357c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a741f215b2002bab11761118186c3b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c092bebb0359d927b1003b3e98ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7920cd14a3eabe14d2523d677c82fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c2b67bf70e50102c71fccce7abf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6652f9ef42ddb7354799bca59569968642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b253e036cfb19005cdf3fa442b1b7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce9b151bd0d28a6a35152c7a553f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896064cd26e875890eddc441a4c4953645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f485a31982fc96af1a1f473b0698cb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea89a78081443c155507530794c49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c62f474fccd4eff56de5c13838962648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6927353c015726ded18ea60cc80f7fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347cfee0a3bf6485946719bf93c111650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f6c2b47665a65ba29782a75d5c5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0405f9a0a4dcb1544fe56125a3fcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76c91bb1929d590c8815e052e57f96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e16f36988618addfbd97dfd366fe3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85af8b953ca0a58bb389e15077091655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674dee44930322f059a3318380d1ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f46d0f4b3e3aafad27e209fd4ce7a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaabdeab0cd7aebdfc37911c6416c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32fe113a427e667a5296d28c348f1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8ff55e9b73e3c1ce104413023e56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce6285f6d24037f0e7a3e3eeb56514661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb135ddc2bc53f2416b9dce3c669e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745527a3bc9d465c56c33088019768663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884259ab39c46fd10ef96aed92e58c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fb6698807efd30371ebae8e331a86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fbda0fd154f2d16037afffa0c6ea3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d846b70db73ca74dc5cb59cf9b661a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932f6e28f56a785479228619c94a6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb847ab572d02691cb8d4433f3fcdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5589552283a5d56a6c74aef384c9920670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba84cf5c7aaf67f16fa9e0530a1894e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c9d71441f261c0bb2ab96b4dccee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b58f1a689082b6d3d9038c0a96cf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8989a1c927456750a96f01bf29edfe3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9319c0fea95304869c4f8ac3839fa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4796b4c95cfff632262e7c2bff5b6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17035b7664894c893073df8bb0624a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498f30368f818ac16256c0cd60cd6df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b007028c39e38196150dc6923a4b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df95a5d7b466d3fe2ade8865f16bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a775dd549bfd9422e27cec135cc466f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4ca02429ff028f2ed8fe01e96890c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13272f1d9fe2b68b7f9692f134d1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3d6dcdfe2815707f4053a35ce7880684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27df6227d201f3cb6aadcda688e301685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be483bc95aa14e263839f57b35e3a9cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75532a1c66e0feb68d54e076e517a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534fc5bcf16a67f6eaedb467afb1683688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c89dc1be6b48026b670e07a55d7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dda4d1c12d419ef193208e2b2504e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f5bb60d6f9164120054378396698691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b07ea780714e89a5035c78b713095692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf1cf87828da2c4433e17b7803bccd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd75c3bed4f145e1acf6b54ce7318e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ce1713f6f2824907d02b4d3d28483695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b91cdc2132a6db8d0b76f4eddd07ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1458091edc967e6674161e773959ece697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b82985b2a7082e9fc058959f523c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff622ecff3c7b3e2f1701d1dff69fb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727464323c64a8fae93abe7afba5fa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18bb25f0a8be39d524a82d3405820f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc6d6be0404219b4de7163d7221385702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200077763a8cb27c984b3417d435e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d64911a6ca340700d5fb58857465d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3572a9874b196025fd65630d44c77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ec907badb8e9724b86ccdd73a1808706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9de6ba1d3c4154bbe75420d97d76c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0000ec5d4fc30fc7e1cb78dcae6d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a9765e3e660af464a565dbed87b0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049bcbea93ea014a15804b854b42db0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcdd91f0ff36868fcf17c5ebba49a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ae10d11939ec105606d74631b2b8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b4db85f34806118256dd505cece1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149209f8a5d57ab609f76e15c030071c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebec36da8d0995db7a55f1d1f445e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa2b9627d200d1c361ffe65f89db9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158087471242e4aeafc50987f6ca08b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bece4189187cb3864de81691e03ba12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7fa3414e5ff1fb52332bb6bf8bb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bec108bf7b1ad1edbd01f3df197f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd2e75f49e8ed36397f996beecebe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd15f3d135c7bc8529026db6faba96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530fa7ee898a33d5965a42872a0ed42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410790f3b4b2b54f84bda67b31ad3a6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944a8a8183f3c3662e2872a6b7f7387725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9deabb764fdcdbc54be4f0119ff3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e4226cc26b576c1286eec9a92f60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669477cc08c6c830f0f583b9e5f6428728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ba451a006c9e981d0e9bbb70f7fd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6824bdd5e4606dfb40690890c767e6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945cff4e07799b31a17d3a1fefaf2f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d7cf5b73feefc1eb5e2ed38fa4e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d971685ef2fc47459635502244e437733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054d22998eff0fe3c7d1dbc6fd5bc73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788ce121b6880321aea75b99dbea2c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40904641aa14404d0da036806c2332da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c370deadcba1d2bc7d0e3a8b328780737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ee9284ae120ae64d535d7a95737a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69675b598557e5d55dee576eb5a0b569739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc695751010fe0eead0eef21f3fdd0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9698f33eea8b840cd6764798d631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227e88e79345a9efe171546d1777f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306394a74653797831c686d829d1df4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2a69070ebad7a896a7fd0ffa29189744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f572f6cdb774bd5679fa0b9a982af2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d084159daf3fa6fe7b78c74c222b01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627efa25e6c85490e91a2125a0e79a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a3fec3461f95110da68f1f1716462748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22673017d71c9c627cb0b3e57fd2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672dcdc4fbba4893e8f5201f85fd45e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c1065302a1dfc87c5f5566ce15f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a3788fde7b1bf7b129774e77737a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4dd3bc0a96b3d1418740bde36fdaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b509d8e823fed20765fd93eeaa0a7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a684447ec6443a58f65c58fabfdaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da964901bd120897eea121326786f7fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca74ab0323da068f729d7b6c86fdf0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18747709c79e918d1b346ca74182229f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939e94f4f3e913c1e34abe45cdd10f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a1b2e78bc968a10f7601289a5f11b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ea2bac007b6d3061248304c2392b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234331e8af21cad1c7ed602b1c2ac049762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e8da821377a3576f0adc7b259a43763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259ec7d67bde05ba66ecb8b8e32d430764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7233ff6d1fa97bdd7bbdf190f80984765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419daf7ff1b50e9dadc6539afedcb2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ae451e89e35c098528b42fa565b1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb27eb17880c522e29cc730b81f38a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a8fa98cead7dade2a014d235e8c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2f3b2758f349ba57f47ee59bf407b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67d3e28d856ec5376129b969043007771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d459837a4ceae13c40c799de1f81e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b64e1a3a6cb2a280106906b19aaa5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707bb36203938b7ef986b236e1a0f30774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597649f8f61e1e9a357f4720a149dbcd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47557a5b32f44aabdd0de3abc359974d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2abc6905471038330364c6880f5b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5280ff95d6bc7e69b173aaaa77429778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9e41e9dcc333be824badc7f744c03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40736349db5c403128be54f26756a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1b27baf36ab9361ac20bd6913d2b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63469fa80f78757c348457e215faed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5252bd23e1d0a57098e1bd35c933709783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5518d4a98770874d3741e4dc5741b7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90788d8024f7e41250932ffdb39563785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e1dd9e0c48f93093288db91597c48786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e251382014ae176d3a60b23431db91787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dea8bd2897e9888e63cd2a80f38882788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd1337950f5162abe37e42cee2c36789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d321ffcde7ca8afbe640e030e612fc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f50f4161b3f412aeebd6295b6b40791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4250b71b794549a9711c60e8a7e8c9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf7ba9ddd7dd8db80ced394dfc90f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215887ff6261f332999de3a42d7a59794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc05961951e2036a1331d3fbdebd42795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e20d6af967e42da1b053429549b7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e09bffac91f8c4910a50f1cd806b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136a8869a6a66b3cc5192a7c98febb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594506d39a676cb5da92162ab3fa2d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad169b166a936946e4269e08b69ee3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6e044909bb4f718d00efd48f50ba7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550214a5b38550a359721cb37bee68b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef3126171e03cd8b3694ea4ab4e76803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3c1d96b7c999807fdc050c78d84a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91c6316204d8a3806834d436416faf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5e82b41bb40e185d0f3181b02b407806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e8e19ef4b3157306e5f75a171045d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a62116d1f2c23fe229dcfc5d0b74808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d7ec399190862dd81e03f21b1fef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a7795f323189f0af234897961cf97810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc55e1652f9308c91b62ec89390427811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124bdc2c04bda37c2cca922962829e8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c40eaaba353a68c4aeb81d5720ab3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463c2136ea704eb13ad48fe2c328e40814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483807e1c6da052bf3fc21ea183f69815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58333be26e91de4e38ae41cb495267d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec55ac4d5a45b83ed38fa0a7394a11817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518f607deb9148b94fd61d4fe9c3a2a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b0d1b019c95c510ee05934a5a986819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c073fbf8319082fe5753637337c55820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf261db5deb00238f2b9a16a3ed10821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d95e720176ebb6bb68a78cc421376822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021dd2aa420b5df768f42bfa10829aa823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac4ea0b3ac6b71827ba75c049df09b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0955b57888c48fdd0b54e71a727d19825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403915b8491f5ab1c296199d9adac91826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103839d7d82d88d1d85155debbc6bdd8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72b7bd0bbc2eb3d5ee1d60aa185d5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58190c7cf5a98a4a1acdf19ac213fdc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3037f9b0e05aede16c5c4b3eb7dbb89830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36a274b80a045fed92a394d7cc4c41831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b89de418241955a6bedc9fd2cced832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b32a47ad599bb75f469feda8811c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4b264260d83f9702dd03d5707244c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342c52b5858c869b04d49bcd94b289835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe95576a082bdc40ebfac69f698a415836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d57bbce88a4eb3c05362a4268a82837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191462e6c133a913cdab612fb5a5fe97838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820442849c6aa744be92dacdbf18253f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b1b602b2734de75e202503bd3004d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136658b92f27d125c2141b5fe9b1799841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2fb088576df93671683f459f51ff842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f52002c80a74dd8a4b66cf1fc0c95843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151a976bf0ad01c7d8e9120813f9e4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540a1fcc5581a0d8cbb859a92017f1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b386a0f35ca8068f203203b030f701846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b25de869befad113376adb31eaa1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a19256d9bfaa5c36cc5e6b55e3414848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c666d67671012d455a74cac94a3c1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfcccbf121dea54fb80d01cb56c602850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c9e0e6ceab4f36dabf2dd151ab493851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ecb73756469e698675fc77dd09263852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b4188a733e068768359f5490a2a5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb88337194b67c1a02757244bf806e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18170a3510ab9f27004a3a5986470a3f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06fea3c9c7f7eff067e90efdf1ad3b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981178cf00390ea0adb70d679876b259857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a88898861f53db025e79e66ba38e8a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5b0cf163ed3074beddd698010f58859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655be2122d4629785db623458250be0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ccf507666f19ea0945a9769034e2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0428e6b39216aa3a50a8cd96332ebc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac977d4884666822609e57dd17655f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbbd1275d5ffb560e95ecb18b42c9a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1caf06f629e3c1bdaadaffe8fa020865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f142d14c84e22402e643c8f74d7ca65866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16746c3a59f44bfebaa4c5df2649f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c250e52b0553353b3d2792ee702555868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc540b9c22e0641d5b8a00a2bab7e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e88109edd7e289cfef221ae7a8d6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f54429692992433ad1bf151b6bdb83871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc84e80376eaa1ac9b3792f977b58a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e24f724fa1112a8c1650a124558cc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e034361830332b80550e97b233fc0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c9961da781ed828d170da4419da7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad6063ff2cfe5ddd2bc09e12c0a71876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d7b85a941bbfab4d67860d40336a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea196034a20dfb9b053adfa8deee88878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f15207ae64313f2180969e2c7e4bda879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01658e313c6e2da29dc28a6277690291880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a950a50206a38c1263008d358afed881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ff298fc1c2b47f0cbc58b0fd8ae9c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638d9dd8e3d60aeebde161c94303119883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7720095a23d4a56546494fe08fe6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3cfd85a8d7f85d8796173f361a84c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ac0febfb6e0b45472680cb431a9f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f4e934662ecf7b84ba8570c2f5f8c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf484644b945881b66884a02d47d86888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942199c4860d3d6a365470c92c3d995889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62079ea90dfe4ebcb782273f4c520e01890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5d3688f3d2a733dcc83cb929c41f4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376553608ea00267e0f7f34da1deef8c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43601bc35c6badfd739ee5bf8242001893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d710eb185eabccb7468528131c13bb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e21719c7e5fb6d3c3b6c756c3e03895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267e380c35d91028f49c1bdff3d1ef6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b45f2570263f1edf98d7d6e12404e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d691fdde06e459ba24c6d3f932fdbcf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b135c2f453510ecb5543b262a4a82899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac2aa9325e7b0b59cf3d5c4fa9647900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eceaff394d17ab4ad3833ca5ec3319901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce1fc6799a312a4c6badbe6e437f8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d9db94c31d550b814a9c73b71fcbf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7717240a7517bf1fd1b287198e03904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f69d3d860e5580f7961d63f0d034f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5059e6974fabd123f34ada3acc000e8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa5aed4dfc129bf7ca207c44029af907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6ffe105b80b3eee0a048a5f439534908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c112bd9a6b4a768d96f3c41e74a3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494d1b16ffc4697f18121a82ca821ec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a66cabb424e56a7e574076e83c08e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e9a0171df329669f4164fe0bb805912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c0b23afcfdb678d8847fbbfa846c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2785b80a79e89e97efa1dfd92d549914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f49fab539bcbb62350323af50c68c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45444b193b186a0bd9bd3afe0380eff5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea0a89a0d3fce6e7ea39b28896d93917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b33add89872844cf0cf498ba919f4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b4d1c91514627acf3a429c7070f6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab85ff0dbc9d28c5cb56488f37e0d1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9484b61d266cfbcb51a90bbc5fd80921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce4abd9c2f08de2949f073b4913a4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e259db1789dcb9a0fd48ac1065e45d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86857bfe90cc9d6c5680a95ea7e1a6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c15ccb619ca219a2473ccdbe24652925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda79d2aa60e6f2cda82d49df4fd02f9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909da21b599fc2767352e3a4b0bdd1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777902843e813dacb51bde5cf3dd970928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a4e5609aa083d4ffdc34bd7e951b0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb3f35c230a670c16346ce9678706930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b3235bd24f94ec06f6cb7bfd39392931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3252f92273da26a008fe5b3185718932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43290990b1f6fa74b2cd7f10cecb0387933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca629c75eb52e4bf2ccf86cf861413934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb693549d1273e6511ff91535052642935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f9b1cd92c26de6cda757225e4b109936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912be5dde6655fb7e34df2d640033a4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f2dec213f325fcab4c75f2e0e8a0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb84759fe3a8310202198cc7b5368b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f313d4331ca8d7a32e7de574ee28940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3598c994a84d2c5fadb8f8df59c4da5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9829cc167aa16917452bdc414375508942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0abdf5c100e534f959499416b76a50943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b31e2e2fd49b39f4d49a9557df99c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f24f2248b5de55e3bc9cd3e44848945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f039019038cdc9884b1b4f738e97c3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8d302b53e9ea6d77048f15e0ce390947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd8ee6c891e3c9f3b0e5e81efde8b3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09265952a6998c65c9a781e29a798c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caab5943502190708b7739d465f5e1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf5e8e1b1c72708e2f0abdb0687d78951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9955d08f9b4ba944c7a37bc500b4cc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a86c3868a810de470a4170cb65e60953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31d35e9850536bbf5ad9dff7cdc6e2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4f7b0d11c76b369ee979e2212d07955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456513333633fc021f3a970789fdfa5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513802d146074bffcf724c4d2b23dbec957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6165af176d6a562b5e6ebfc2c810958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfb2b2787ec38480aec3e73150a35b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc08a3477ad73870c7dc2ee31074f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efc2e533963c1bc6fbd730fb80a4e0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbfb246fac055a7975e310548ec8d0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693d1dfa92a78a7c7df4737be514d13963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f96c58b04508c408a863c36a6713964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388350e1a8abca03282aac3e6da0bb93965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c5773384688eb480764ee195fd8aa966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c3af3c40526740b28870534246bde967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b386de0686577e29c29e153156892968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d490cd8f793086e70cacb5ddac074969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51630113758fcb95520048dfbfe64ae970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d1f3a3aae0bc9a141436b375064a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58289d5ec8cf100dbc2a3517e7d644fe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0abc8e49ceb5fa60f22b110f7274b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc461bb577e9ad42e0c6b2b3b8fdc5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3965a9cdf7a604810b7327ccd8cc70975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a0704f6c8c62dadce3c2e9cb820b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc03f1ca0695e742aa19943e3aa629977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb259ad441ba0a924b21f1a188e1b3a5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73179a082e8474e435ad1b32c511ed979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374e85b45d4e5b9288b01a05d7d0f1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66706ece590256c984dff98e14e75e54981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac725e41f1aea49ce4fbc9d3f9a4e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ffe02474fe34cff6c6120d566400b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcba1f49b563e0fd5cb5bca97e66dd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a8b9f96b4619868e525de1cc94bf0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548b798839ee9fb2b93f80b57755aec986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8e15f6ca2cbcff02aa4923d394fb2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef44fe413a08a4cb6aeaeb763ad96e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b3e4507d4b18ea10f02b888d9c156989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c33ca90469791d67dc2d602ae6f48990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2b3f407cfa3a3116be5e21f74267991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13502d97ad9df13cb63ef460cd77b4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107735f9fee51bc8b954ec27abd3b6e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dbfd0c6b706fd85d1367eb8ff6b96994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2ff96191e8555bbf27650b7d45b91995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d8951727c4fba509013eed0fbcbd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa5f75e1a187bec4cae3745f0627d0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>