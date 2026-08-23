--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dfdbd5e910ff8da33aa5f9090cbd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac924066dbbe0aae88c8cedea4d7342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f34004acd5a54639c831a8684d593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40736f8c3cc644543d6fda407380b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838213903018300fd4fc69fef067c3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c4ac40ede3d46fc458096eef64b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382fb52181be0950da78c4d07d691bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e86f6dd9caae834fc0cc5112bbb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27468f95f263da9ec6846497f222199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d286cda8abdc38a98937d8e7c1af5f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43615430eb713f6bd705b9df12d109ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b755c91741c60aa50bce80c2b282812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9be967ff50b2bf97543ada02ed5a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e731e4d03400dfd95a21bf9328fb65a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290b1346279f506349f73f889ad93f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63579fd34e5cc6d787555fa33a77f4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126c73fafdcb3030fe19617e419a5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49b0050a515cac13f41954d92623a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd103dfd0c022ec1df8e9f7fd7f94a9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2425cf92c14407e15cad269d3a31420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a1deb2bfb99e7bb4077202f5abaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a098aff1b45144267002ce79be57622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fbe577b221dedd027f184ab48130e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16241966ae906393353b11b514f8eee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c16617ed0a107a2e0806278bb520f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cca431c1d2edd0fc3c6fb3dd2aabc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b209801bfcf77d4461165cb5c833327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bfafce06de82dd9b3c407831793be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb6fa75e5c11d975237da13c3f9f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ccd5e746fa8f5c0e563251c56c2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7689d006742497edea034a6f925cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e470b84abd347a068e6ca75ad039232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade9bcb473db55d7e2b67cd8bc661de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd702aeb34dcc4da9f1003d75e57f7c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3591df807dd5350edfc630af84f839835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42445f910a5d05b961a53a49241bc7f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d37b69fc21fcb44a0b9edfc1edeb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755925f93be97f272e3e73cd822ee9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75d58833792022f5d3684e363cbec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499984b5816dd237521ef23be1c2fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984907c20a5c0eb8f7ef3afb73ab64d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666653454f4de756465083dbf07cec842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d79826c00226df556d585111d94f8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ff3be2fab177440fca0df0eb75f9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f30263dd6b58fdf9c799ff36e24ca845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df21bbf9af0b7f7755264c680ac0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144babe75aad5ed84848051558add04447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921de330413f4d2e3b19ff57fcdb42348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db2fd26df4e175f7cd1eba7cf90c7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5445780797ff3e8de2e9e34600c8c6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec0b9e487cf203c29f88ee9e92b4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83868e2aa912ff8f937cb6647145e31f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667593495c43154770253c800a0cb9d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb1fcb5a8bf0529fc9b511424ba2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803861df825e1b760fe5327d8c2d74555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45bf435e79f6063af292e49a8c301c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583718a753f30add70d94c30ae0e8c6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602c5afd9aea3129cb8a388920b0e8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce645ffa983c01d4a2c7cf077964465859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b832e4fd9714bbe0dcf07b38439a4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05186661a3bb219fe80c682ffe222061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2782712bcb60f08ea9c7333ce22cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded17a60dce5314b03199f0e279249ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7548c407dcf04b6b653e192c9a6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd83698c2407cf7fa179bf1be025b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb74d8bc5287d660fa47a0c869b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cd3c79ad4708ded60484f3bfcb83767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece0d2e5ef74f1acee82743795247e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76621e867b3ca1cb99046c63cef99969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeece180816abb0d9a1a31940ab41af770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393765f8d96354a461e6662b5435614371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c333ec6bb5cea6b1223bed68f20460f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f6c4c8211891ffdd28d994f0cab2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11cb95bd56bf56723ed38ec149850074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dcf07c2da6bc2f97a5852f1b76a7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059bdb487e5f4eb7bc2fe6928c2f4e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750675f01fadc674f4ed881abee63f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1bda77d850da5dc52dab252eaee7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24811ede89be998e0dda02da27db587079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef640e7597a8f64046cf7bea5ed8a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a17c6d21626281060fac2bc558f69f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7442e2df29fe92bf439400d7965e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b5e2b9f9708af4dca5425e51503ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e063f61e73f6431648cd8f40b4895984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bcf43617d36da2244e7cb329c6ee285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c612c0badfefc70fe24fd070b1fc2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7eceddc31938dc35c3852f90c407787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a824db413164d0856d5e55c10ac2b3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ea11278d5087a50a7fd7b481848c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4847faf7c8528aab4dfb7ac9b0fff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8b0afc869ff9482c827217b41835091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738725c70f1efd6380defaf8def181692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a30708445a7fe744e0f9639c3f0c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce4a19c82ad87096a340310164670f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906b2acd7c78b29892fae7b09d05c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f06bf2e0e5bad996df27f2e392840596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d37c135c2e5b487245b144a9580c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b39d25f473b3329ba0ae5f0cae2d5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04b1a0e11d541b4af58c60b753df1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd4af91a2dfa6d4b8f523e0faad95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56663217bf2961da5e9c932210fe1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad117256d84a44c2a0f5db149583ef56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c506041d50e59855ba05745c4918b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd18a884ffc364077e252b18e4d132d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c8e829430171b3c3c9f0615bc5aba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11fd36edf9e77be16007e46c0a2e14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaadb3f37b37ad3dbb730bf1d722ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79dee2f48228782598fcef7fe67144108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27bc2b5a053c373b3defb50a8a0b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe55e8a6e390dbf7d611f58ffaf5835110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d98dac108874a87a9edfa12064ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c3fc0ba2a06d0aa229f265596e765112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06509c6b44f2b297bf3579b0c8fb19f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380569dea2e1a14c53549d5aa9ffccd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f4822fb2211ea7abacd08678e225115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12787eca05ab413d2fbe32ea4e801f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7b940fcb4a80de55ab4ad47b1f21e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a58439a25b97c4d4ac546b4e9fcd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ff482aec63938f0e7c96fb7a5011119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b5f1a1e4d7904fdbf63852136635120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69918d9eb642ae4563edcbb3a0c5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77674493b6a5b32b5bd9c7597a05d9bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d8916796a8aa69e70f955b66c3dfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2274482d7f8ed5fe9b254e312b89e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bac9a76e2662ceada1a506a8bff91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f61c90f82153b5cb31ee0ff07e5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784ba49e6a0ebfe8f2355d404401e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e121c839cb181bda9e73c5790a9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f4732ef548d29353aae71e337a57e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8743527777d3cc55b2f527e1f383130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c5d016d93e2c10a29a9202c9303a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d810e858b80cc5fff8a9b26bcadf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6972a19947b81419f78f5c3f20c7677133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771aa84e83a12b5363885e5abd70cf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62885fdf8f5ded433f91c52b3236e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241ef66960a1d929cc87973791af785136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0cfa114a470ee41f4bcb6eca00b21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1735162a4084cd50cf381c1363ac95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd66700c55b8bba17fe45645d93401139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de63d2d036ff709cd9ff8ad1be10c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c301510965da10629ae0d3701062b79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814dc6761f7b1ac608d9869da4243e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2368f4eada66f70c05b354fad4cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd261d6db7d3e26031b52f74cabfa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029aba9a4b450cb54234594fa0111bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e055ebff3150e4b0f92828477015b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50466f5d8cf1c7655fd5c77eb48dafcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373532622decd5b4d5ad71d33bf62c70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17d08b093474b519d94b61c4cd4332149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aab2e27190706fda3e95bd93f0f7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d442bae456b1705c9e0552e138317151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4a2cf70d4a4bfc4e78b377b67beb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdb88efebd2634d5d9e7b2876eb594153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bde02d06d1a68168534027b34b542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e906204ebd99546f2193785991c1fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ad3c3a73a07a2ec6c2641db7c403156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8cfe3152406496f28bccd1829c485157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c037e426f95da4439762f2b448e7b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504689b2e45952cdd2679d968629e05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95078171d6bd766c44cd12ef91bd3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b866c1c66fe5f623dc65f375fd4ffb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ed09075b9d81d0829b1482f4e906162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1584bddf89092108a870be7203e1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0127c4075af582c5580196fc5971d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc7cb626b53d725a4477088394a60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a2d465639b7359f8daf7790ab6015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acfabc545158d6a0c68efdc12edfde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae0b5f6d2c0852c2a98ac7027f759d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219c94958fc3fc35562520f370506d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473fe4c3fcfe888d2aa5b458b9b518170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d65c8cf6089d40fd0747c6f9647e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621ced40a035c1f589daeb7b808874172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617870295896cbc554058eb533702e4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858742bc63a9de1343e4cad4a1dbc457174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d300129d3b031db06d101adb4e600b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f26c499f01f9e68fb9a2b6f5984a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fcf47eda08da1c955a2ed1db868bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8de83e74f1ee4fc2ac3f5f41908a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219b13ebd38136776b985a576a10b11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860396f72c2cc4a2292480db26710275180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d196353803e69a6429f23b196fe1f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d09ce6bc0c61da06d5ef7e3328d2c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb5a1229d12e0a8907e2fdc245328b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba3063036c33c674c2f6072e1cd83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e16ac36914bb2a1b96ead13e76e08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840ef60b3c7a4b6013323b176fedda3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d61f7add4e6e693eaa8f15464dc93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934d33fda909fddd31c96c708d0ef5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63e9320129d10f3babdfca022b260e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7abf796ed6d034fda4a0b9fbcb8829190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905be5f2eb4b3dd2d6bbcd9bd048e08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f51f37f01e63a371b18e29be78271192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f1194270399cf3eda6c91f8642d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4796d15da3a1b9a3c86ca0a79d0286194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c52def09d97bd8ea8283f9de94a02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c2546902015f486a3cdde9f6fefeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29fc23bbc01cafa70c527e17c0fd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c3f46d976dfbd64d85d273de555cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31fc796de39e2d4595cdb78c0dfdf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc79930de19cb2360837f9d8055f9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060304bea4f518124cb87fac88104807201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23229a9e7d811c9cb56739084029ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda256e10c1afa9eecdd2bc749ffe5b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc93395275c30f5ac4d1364fb2182d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f764cc420507c2aea9239ce84ff4df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d92ce562f7b2f6a97f51351c9858b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b14b38236de57c66eccf4f98af300207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a6be4a5cf721ff95c24b586abe6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947bdebb97eb9774a4d35af39d3468a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660acb943d1b695f5ef9fac6d6a3606210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b4f74bcdbf2c3c5862dc96dbbadd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93883f9f341c19134fe075a087086009212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b6a2cd9deb366b7d1f0e89948bc61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81418faefaa0dd36ac7e72003daec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccdfc84923f7d820f1660371390a90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fc92186b916baf84da7aaba620c12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca2859094a1b1589aff1e44168f8e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4087e5b68e398e6441136a12c246bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b5ac3809db001ec2e8452a1e5d05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5def77aa9a315aca0629efe22a7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf5d218e519b0eed6d629a85d3010221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb547e127ec963d48e98af1307d9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051fc12ed70d4160de6a7f381497be8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284bc9af59e3236feb2203000dda97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858b7c2e0e37772f31fc46231245fc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9581d732bcd037dc938501f754e8a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061440e3acf3deb06a91223d19be4d60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ee1400d7cc2c485f897109471fd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4218c61a860f5dc83fa56052dfc50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9546ff26ee209d3b917eeb42f7402230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552f5211c016a087be5372499184d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa102426f71c0666c6ee35846f2cd66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89c0dd39f985d86424a8e5d699448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be249ce93f25dd55bcb4d6ab2f5dc7bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f708410bc4025ccd4e0bf2ee24ab229235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa5c360269db6416a8ac5f2efc3bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1023e34de5cefa7d53ff45a72412fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cada7b6ba564fd668921789979bd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd534b091c1aa1116ab04dfd74e6aea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d4b32a241be87134963f2a0c033fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774e8783bc565de3d6b408f74920db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26d1dd88accc61c453dd77f2f1bb75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17026e0b2a08081ee02114b0e1e500243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f30a688089d5e6bff351a565b1d414244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd6d214841d2d9ba623898c506225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a2ce0812343563424e40a06a605f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87474b3e69d7abe072fe9e800141c24b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0728876c4ab9474c93e38fb51b3511248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaeeab12d2c427345a9e5bdc6713f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582497d517d0e236009f576f54ced94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e2b0a1720c2ef6e772f8b1c04484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eecd5def3556151c86eb8de361f3d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285f978c3d6e6f0eb278ee850b8d417253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d9fd6d14bca998864a197606dc7c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc479e53b6800b46979a9003c810ae2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee50016b87f7141bdb23256e64c166256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb3792dad8302f8c0f226c2c88fe2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d09839556081b6c0bd3a99e14cd755258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c681f52a17d7e1ba5ae39cf6cc500259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8857320cf107b7a3e00acd22d66a07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7461b4ecc35e717a4858b2d5f2354261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee192ffcb5155bf2cbdffcbdf54c3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770789d72f34934b01cd86fd576c9ed4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d7f65eac5aa48d678ff87d53e8189264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd7d1e8faabc3d958368990deed671265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a91f7ac976e8677c645a9445ecc604266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41190b1d08c2713b646a518e2478e485267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4f21581b177fcf226f594ac29d595268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb2473da30229a32b92eeb3e6e1689269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc0eb0c099cd7c9564f95da666d714270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd23c7ceb54971beb6e466aeae4eed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a69c77c46f68b98ec31468a094ce5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee2ca14c86b462c5b23e6c97e3cb6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a427650eeb6237c8158a86e3c31f1e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db72f5127c5d7fd4470c8418770b91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe0cd2fff669acc8648ecf42586f1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fc289b6d73b864077a8954e447ecf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb3835a6dfccd01c28fc349307bc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976fd7bad844567a7eac3e1f764be3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119a0678081774f8bf0945784b49cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591340a4813d1e84245f7f556f65888281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd5ae2538d44f6756eb3649cc32a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d434f835acdc71fe0ce2c0543d425d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1311ee8e1541c530382368eac2ddf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db2ecd113961f0cf681558f1a96b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636569d7e6f356448c7bcc9d6f59467e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7bdafec54b41c4ecf604272cdc043287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3811640dfabb9ef5a31eb74c519b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c338ec20314be06e9421284484f4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f496f4f28d05fe186b8fdcbfde7069290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe771e18535bc20e4fab34d929e6aef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f50adabe2d089fe7d95efc9df943e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d25a34429ebbe892dd67647adc45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897bdfc19174f5f7abd22233cbf5845294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a44711e4aba874b7af90b0161cab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc9c3e7c7f0b213e20152825e986a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cec5f2a1c55d96640a02e0bf15b4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c571fda2308400ab780518c2b163298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc288d38bdeed825377e9435846da0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a596e419720ff1cb3d0c7079fcb5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ccf8fb67bfe7dea73024cf4d1f80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da2709888db853a0c2b23d0a9e196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcb6e70c2f8cb57e43d86da19010d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b786d594c770ba8eabf6da551224304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf89b8f9181dedb34a093cdd4da53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4762f9b80adbbfe1637bdc27552fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfb8115ff4298cf77557dbcd4f9bfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36080c00c4386d2887b06c73ec04d20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f130f12f24531692f4bbad52c91e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c17002be66432eb21ef869d565def6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11be6172258f721d534e088b34d7bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28969159b46b26fd543c3b306f3bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b729a61f1dd9bfacea5321cbc734d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1609d3d700bb603cf205ca1b8f3b783314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2cfc53a8255b899a27d3a6566248315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd2b8666d9d53f362afdfc9f9a5a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2d4df6f18118c1536ab0ba158a738317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189c5740dfd32ce57fa8fe4246393e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b72aedafa1e25dc0dd3f6e4983a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0caab6e919caa76ae4cadf2f2ee87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a2b1b6e4b3da5dc298a4e9b95f85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726c0bffe691d2916ac8cf187ac08c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f782ac730982d9eb8ad1292057c20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0589c896efccf6c94ee9a13448494ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a78792af0ad241cd8d753cb7d74ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b01972eca0e1d25b338d2dca68fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c469a53a28337761e707d198a87cfaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e60c171eb5782810a172b8b921a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a2dc01c5e0240805c63f6def35bb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643f2790d89e289d43399b40c35930d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aa7c8a52cf6cbcd687f88c98d9d9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712fe72cc6a85b19d5381ca13c3d460332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed8a9c30ddaee354028d061acd56d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580f1988edfd95795137a9072d447d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe5ad69d46c46b1554776a0b0245df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948305298fdd65d2211c1db13b17573336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b15ad1e129a7432f55edfd64da06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63aefb20f300c8bed39a7340ded10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07234a57325d0c1a1e9f45ef7efe0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e7a5ef781b195521f5e48d330c80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fee93366172ace660980b1d07f0bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822a0e77f8e8079b564b7a4d52f54e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861a3d0cf56f41dd1bc5bf78811d69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096400a34acbc82e9b153a36d5553513344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a21be05b2c2080a9698cf27f427dd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ea0ba54056833afd1dd65a2edfcd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219babec6ba3b97f0262fc23631ce1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc9d509c2c33af03017435cff74ccc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d280e712c3ab2a9f15dd394e601bb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e238e3932a32020cc02ce68f913005350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7cc9d16a2575e96d5c34f353feb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55622e5992fd90cd0f20ef16bea9d93a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df482e38dcb40ca05ad20c539a6157f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d183b481dccc6f60108a1299d1b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736519062b5e6dc50d4e06f945f8670355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfe31dd609dd3beaa8d735323f5466356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b95edbd60af6a13ab0a82c610a146b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7599f47de75ab577ce0b5d6968a0337358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a6ad9b4cfe8e7ba0969e20325415359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b15026dc154fa24831b2e406aa17c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005362af32f0aed51a44d38403024036361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b41733b9a35149b10bda15dde5876362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ca18e6ef5c0692b7a918e85c532cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228eab73ae9cc14c37b363ea07e36dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84671ffe73fbb9850ba516a81533f7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d2db820be0b54ccb92689ff39302c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b94a2ce863e65600ea6fde9e735c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f170a1da45ce6918584c53dbad8269d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16535e9884c8d0f942cd8d5bd0b8cf15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd9c7eb8cc6f7fa988726be2e6ec0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3afc6b696bd2a751f8c1bf39aa27f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038e9fef1b31a4c7eb6b22afbcc5c73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b977cbe3d62a27a955cbc01278ba4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471771201c406f3047229f991e6ddf5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5dfdbed90b17b78a8099489e3e0c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130cf52ab818c997cea955ebc2b0ba0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c77eecb38c86711d16356d788f53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8957a9036436f7f1ffbaf62e5a3dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c8a8d6f4a79665c7beb4dcadded8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657cc2a07b6b3a120270e89ecf3c1bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911e57938efccf0b904758a0865af2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda5e2bd8b8c644979ba4d9f69199ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe47c779b5fcc919e7269af8327dde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1e7b76b8b30fe669484a096b5cd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f788c88ae547d46385428ec8a0a17e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1e09c46312199a0c71dae3b9d6c3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8689b811f7435f4cd5562bea7ef4488387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83843e1c3e788139df78f1a5063bc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c822b907a1a05d45ce199287b8abc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943ffe2ff42a3f92056bbe127303bc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d6e167f03d08e638d2c382c903bfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29e0c662839e9f82d4fe8d4b2b16d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6894bfcaa2335956b7238cd42584a3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b786b039e9290180fba29065eb86be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10533845b742ae8941fc4c1f1d9de3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b06515419b57335040c7485ec564396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e528a10133b98e71990be2775b247397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c879c55aa43f89da8d8588306cd32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c8207aadd4585b530ef6df253f807399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d552d4c338bc3546c503bf9f66464400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20058d3293ab6fe74c6722fe316f27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4d6a79dac88703b9b551de9c13c26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bbcf18d52a0b21c6b24057883422f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee86444ec2a5d00a36b021cec0c9cc1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53990186da0ab98767be40d2a1b1c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba112dc11ecc3b214a590e6a094d981f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade8a9887821e704efa4e1693fd8c07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc266280d06d503a8058cd5e81ba6e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501fad0d0376cc7e7d995dc72b44d34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87927256d5de8d79ced6727139bc3721410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488ff5f0897aacd8c684541dab03f85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc98f13580c58bb7b78cd07eb11c701412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfacf1a1b226b7837687365d254a60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd60a5fb106868701821bbe633c7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc09e975196256206854e97fa8366415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138be3286579472e17816901f6e8786416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c4005ee4f8ba0c08ebda691f42e7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a282e6e7d3e94998f7540450ed99c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060de8db9b1a0137a746911ecbb5501419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c203394407ea25989824db9a945b1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a142d8e23f6dbbe1960195741dcbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2267528d69c89af4e590a5b0e3f57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9855380f6334cb540a1476994f8e991423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1a6ff172ff737971f0f54083b0c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1996826c793805be5c680a04561670425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f568e1dff3381ad9dbca755877e65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a260cd846d57d6f7f37d9ec99229427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4e7b3dd231d1b5cb122a7940e10fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319814e09a81d0e5e86ee9384da2f942429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36eecf085fb6a20260abc00f35476430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15f894f7fcb67caa14776969bd8fdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d9b7a469860e97a1b20d470110a71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341067783d5c119da9776651c3b3bfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df21867923e74f0ac38573913888f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a93b8881a25602bdee35bdfb5670f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4fee0fd1ea85b5b15b3f542d1107f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f059f0b33c75ce0b0f2def70cf1c3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba15aca8ee6eec9a1a65e95b45137438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6d2496d55f3750ed1bfff30c4778c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044d392907c25c56907ca77b9ae47c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de618a946990814992bfb731d8505441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75437cb75560df0b4e0a95f51080545f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de1ceb794b2198a04799d12ee89198443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6184e15c510202d366b4fac1ad1ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf495bd4db304190c84605a69ead2fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561ef7b602e4fc28eebd280e3f4df5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1793cb4ebc79b14d8b67636b3cf1b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa98cbb24b14dfbf3d4c57e9620ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573370a03b96d3b381ab2fc1052718c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89086b9e36230409b073e49ce904872450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe201c1256dca50a203a318f1f97d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063a11cc1d7a124b78d4b1797f200cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cac37755b38593534833431bf115f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18049e2a1fee9106e9e5a56dcea763a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b15486258c9f6684600ae8f84229455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28f22adcd63e05befc7d1ba52da681456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd51a24f7b29d188fb6293d203ce77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71216cb1ea71a6d93779ce980e2a8d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab985f911b30d1ba076941fc54f7a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdbc2f812c1717fef31fdbc89f6f9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10959328641c05af9e97e31c0de465c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc209c7330fe02ce680425e35f7e1f88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf52668e197096eb8be6ed97275c233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969eda50ade726f3ddfe8d9aff53c39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf40f471f2ec66ec79c9237d1e469a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21d8962242a0e1bb05fe6cb41fafab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7790047dea85d1645ebaf86ff74d132467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da2cc14e15c2b226bd78120364c34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054280fdd258df361be42d6e832a93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02805706e7e01f615ba0801529a40190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b92ef5597b94c2f4d2786d1bb2e6ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1e99e51c110278f39f10b7852cc9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25025b7f393bb9a91a2bafbbf1dae3a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64919c76cef7f788c3f50a823bb6c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae348bf89a84e9fbb0f4fc7ce7abe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa263cdc4e9b5cc1bf24780131a4e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065abea7af3f2833835f9e8a6b08c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4134affc7a1535ce3f821c779b49a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743fe8ddfa1334cb73a880b33a850a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0936159a6676493e0f6ce4b8f1b7126480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f64d59deadaac0ea3d1d77d788ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a50dc4208fc23273d9277c8f1ed04c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d832ff077018ba79759df3cf5dba63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723133528388ae795347d6a24e9b738484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e41ef5c32598d22685938e82b647485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a56dd0d9623dd61cf3902a3898a844486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f649a7ce6e1b84d1f65f41244626bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637e0f4e07de41ff1d85039e7e63e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6f3b8aa96cbc9fd51688c3fbc8ba2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1c4a55526813b353571513f2425c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f06746de420019ec8d895bf6a468d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776cb01ebddfcd4a9b4ee3612ba393f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011ce8706c69217e8cb790b0dc65c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e3520881960076a51eff749264d3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b860eb655970e0988d04f4f1a4c49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe347a871ca2e4665bcddfa307519b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c737753dbfeb5c4f10c46231f5e3339497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcdfeee4ea57eaa17ae6c2d8c57dca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc884048f05b76d5027eb55f0d50998499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a889f37a193ae20c932f95bb1059de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c41d8965f3ed83e9a7073c36236c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff1020d6110fd570f0580cfc1f7189502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6557e57ab4912d4e0439042aff0754503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4039f95a110c07c0b8938368f0578c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a32dd3812658171e88ad760825155505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c098944abb777c1821b513d74407f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe0298927158f2a235cdd4101d4a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d83e38a0268d01b06c779562b1fd6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8010dd44d9ccde779300c2e64be6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028946a9c6bd77f0e0d4f17d8fac9cd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51822750d97fb6efe5f04fd9cd6f710511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fb099e7011004657b0e28fd57c699512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541823faba74afbe5fdf83b852466b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce1fd9789ac22ae539671135cef39d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bcc248d6f10eb5eeeb69984bb5f0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d94f88920afbd564c06a401388db8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c28effffaafe93ac571eaf1c2723d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b041b609d3ae4713c06134b97bc1a7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4009bd45343a1d0871843b9ab3d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e62c2adfbc9eebbbf6ea26b001f73d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a33e79a199fafc7d90fda27a17af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf3906946521996d884249a8cc0bae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e33b8dfec0aeb12b3d888e8af942c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249a8f5a1c46cf838234d70f47a73f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9666c49216f6137aaceebdd18bc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc193a13dd513054754286393e89d4c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fe8ad07c9c0af82939b168a3bb898527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827eb3017e362340f9ee9a8a33a9ed6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b0a9234bd62de947682bfdf3b303f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d0ddfe087624b860421983638de4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea6026ddf86cfed1208cc23628411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884f7cf2d5624ed50b7d22c8fc603f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddec3e0edd71d58b6e56c5dab5d5d99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103885d969344ab7855dcb7bd0e7e47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c68c470d20813367c2ace7d7cbb73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea400b4aa4c80f3df6966399b85451536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c470e3e5d551d0050e87625c9608537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f765bda6017e9b023940f0d226c124538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeec7334417ea6dc9c7f6dec7b482d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110a71a31c3b4ea3f98f176e52a4b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea8720225e8c0fcbd3f4a9fa50bb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bdd401b7b53aff4d3474a68f78a34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d08d599f77caa53813804ed0fd55ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd52961882437ea13c41e72ac538ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de98baf20a823f161b0026fcf3752d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ad6a0511647385563284c989548d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8215dacd46963b2277f07d947dc1b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6038129a5c6dcfb3311f9a29d446e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802ea25e23c692ae62d02d5ac528663549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8af227bd0f46bc0b041d6fbe2ae69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c89e8846007bba836f66db9aaf3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c278a372f4091dc09cdfbbe2a6327552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60618eb5ede0654e71311b54a259f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d07597446dbb3129b16e890a6f4fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53994dfe0c6080d6a5acc860bc2ebb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ddb09fe5c460c3096d9193ceb8ff0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c73b7a5f5d5afac57882b78c4c81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac2217953950f3a6772d1a495ef55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8dbb37c847a4c07952da23cdc6e9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb6e16edbcb205ad03c9ff53a9e68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e5e26345b35a21f5f5844f56e5f45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6659e2b48692e4911b9424fd23d570562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298b67beb3c626cf9962574571182e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262324c8afedafa5d40e167b3b122ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a82f51fd99843c0dea252cc0876ed5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3768ba20527af2372acc2266ec30a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df7fa8220ab05ef4e36003c5b0680e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec31e7d868163f87723b7273808e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd55a8f6cc3035302ddaf18dd8aa08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304008d2483ac80f83b5c0a20a661105570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237afa4f1ccfddf49bd487473249bd99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862e0cea86000238e57416929f02457572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1327273734e0c6ccb5ea47cfc91de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fcc1c7ad1965bfea33d6055daaf90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed19b170d71dd64555d72060e2cafe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901c7b1ff6364ad25d09ccb35b8293c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd33c653d3a640b947cdead85343fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d33bd7d228fc6bb8459e7e8d45050578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7d40c2ef9f43099d9d23e099559eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354a7d13ebedeb0447cdad110e1852580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c270cc4515118a253e3ee8dcffa5da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a80dce79c3d87e1c7625d0f5af55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b42a1e01a33510f4499a53d47e88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d755aeb80e44d190b2515ff2edbaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f12f45aaca7e61a6087fd3d2c8617585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4d1b02afa40f42fab04b5b9ab8dc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71182777fa0138186d6629c81002347587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96471fe46c7777d11057a0a1c29a1426588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b789180b89440534ad9f48ee1a64f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fa3c847163c961f5940fc415d54a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb0858f4cfaae97c1f2e3b2d95f97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985539798e62b645e3f355c4b996449592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dadedeec173e88c9003fe82af3a510593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01c9925d444f6701338564d2d36b92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e42a6e5e8848b04741b442a8b5dd36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc39759dc28a3513b6f6c31814438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf97d41cec5f6150f8c3679e7849be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046a64bd088f9dbad649520c00ce742598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc032feb08a4830db7112d3e32baa426599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc926c64c88ecb1ea4477ccb7d11eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efbc7e9a069e43134bb182b9bec89b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9092f91c4050f5f2fc0bb5f753c83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0e1db0558ebfd73dd4cc017bd733603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65092ed4b8174977f2ba12ed393d80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae60644aaf48d6ab29fd9812ff7a4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee84cdf91ae793f84c7bbc84e2c0889606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389a00253b5985c3d4e1bd218f660e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea1842d37051bcb5ef5329e3b9da5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce3721635627fc7b019d8dbce168b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbc59d4a934a2febd2d85357a82205610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0e0076ca1fe6c96d378c42a80c83b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477317c844da0ee82bdb8994f15e46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585cf8ba10cbf8e5bf40944799e2f8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183534164acae50c88552d7003b7907614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a465859af484cd5e01be221944bd92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242863618f2cd92d556788c67235f0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b431c180c805179656e71e1e6141617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e9c13ae6f773fb82210edf440babd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ccc3c74104e6a2759d18b667f2623619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb7928c2f8582d5f7382ae9a2653ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf77e49ab266e01db9b7d524ef65cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b9692716c0421ca174cac8adfaf0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512798f5b4a9efc675ff33ed4d577f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338fae659728463707b361c816210ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d671c6cf4fb7a476cef632e37f458bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6737fee43bd3c62f760c0af3925e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca5089aae3e0ad682e4445ce063fbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c972a76a237c0bec78ae5f9870bc824628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c70cc628d4cfde8e16603699d83c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127357676a70c46344b33d3a237e43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eadbad48f019da4ff44d0dc5b14763631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851f192d779b21e32f916d73a8ed80e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abceb91c9d126eae4a992f78d4ce64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f65975996a158708cc04f490b2f888634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2224cbe88d9ab690eb84e58077135635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851cd3bb156eb0d9775615e77385408636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb9a59a462fda79d629826808dfb8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c56e2e313ef6c486e961a7b4802f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54393a8d7721806a6434125b1878f26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f4ec9d58c74cb8ac57a4a1b947f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c339070b7a07bc18ea70666d67720641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c3753641151f0d43955dcd39ad19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce634384c9aa40b7dd23bfdb3e77d59e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584657b79b4ad234911beb76faf4b8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8fa0b51a8f54d729b6e69e8a5772c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab49ecc68fb56c7f7d0bd30b486b00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec203f05afaa4ff9b748988eb20743b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c045baddae24ab64e50098286e1c04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4781f2a96f564baac1ec90ab859c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f5006716e943d2163cd9e1a9b2a8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff23a4678a3dd04676864ce3d54734651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2cba4d750fa66f81622108d976c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcd960fd9b39f416d8fd3ded249b16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e14de61cdfe2a68d9c6da3e5521a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a9113771f33a5ad313edc89403b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84417e2ad90dd7f47463a2aed8d0e64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d80e162d64e3f5d5a92d54f386d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cda5fc876d1e7e1fd53190e1516c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa21826d9c7f396bb687e8d018a86ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10902c59f768a53a7809e66677685043660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9794fef94e7985517ddee0ddfcfb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a908eaafaecf1bda728a286fa402e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b071a4a39b050cf8315ec59fa750776663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eded8df53f50ad71863f7cbc4c86dac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927734ae28be2f6e9b05043c08785d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24958a2eda22368825a2fd09a1ace9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c350dc7befa1f1bc34106eeb3cd5023667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfa3872520141d7a5a90d69e369f4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d0457805ed2ae1630e2ac892ceb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc247dc4d3feeaffd360a4d5d8e52b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a89a1587bfba75caf63015592c40c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f132410be65d45fd9a23a330ca81ea7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f461be66a132bc83632d0fba7584673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c27122afdd70c4f4247d8da90b63f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a3a49f952c008214bac5e790ac65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088858c15c1660b962c08579b6c2f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4cc764303860555e12b24dd355207677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaac88e026923e15d7ffae08158a18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869ef572d3bcc382b0c7b783cafe4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b1a0523d295f5273a08dbc73c4801680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad954bf2834e57830bf4557d9e474681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe885d8361f1f9dc7d02dbddbe261c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a885576fec2f2b03616779673fc0b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b3deec8a38076a1bae63a29a50dcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6882878c1f7e4015d6845733a231e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8359a8fb439738cfc90fc4de700c58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1987c0b7eae57d1d27a1848308c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ec1b467d4652971c9c777793eb0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9563e855b6d69fcb7c6f8d1818d1f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad85e39cd6457e4dc070d032b168fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eb1462a7b5059deabdb80bdfe9077691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b1505b4098e85f0fae60880f8b1fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7ccc027ab051696b734fb856855aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f5b4abd8f01cd30026a0bf37e761694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b960fb7cdfea7e5a3f731571068441e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348033f3a7273513e8ad0b2d7a9ffb62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf487981f2b9ef18d102322962e2870697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3ba684e37e0a5f9bd26f78f7186b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80db2dcdd864e071f290674f3c09df3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d0a68e5cc3a309a0166fc8e87351700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc69fbbea0e237f160f78bbc6435bc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635999ae062522246fbc95325c8df09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429c7a7cf92b1102888de81b614d3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44b78102308d5583dcbe3746f0279a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84549f59dda72733f8b6f0c63bc7d6d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e16e5768203f6b0c2b45761bcdf80a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a0f8e42c2dae882851de17cef4064707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd2a8714c81a5e9d685ad69dbc71c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fa1bf4391f6a0f4de4482b643dcf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561fa1f795692be14d42316a1806ab1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388739ae935ae53611c612cd7aa8c06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06341edc8ef7f3dc10811a94f33d58cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18905f20bea2d49cb1b24321db62ca4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1725539ccdc42ad751e8e80ca9439714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb97b5cbef54d794c66dac0d20384715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36a3d81d0f0737bba15260f84d052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1eb03d5aa7148b62cb4b01c009ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a40a10d487428e6fe3f2f1ada1654718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec97ecba99e802147b79c90756ed16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534479b8e843a1e7b5d74cc47ab659720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a280616dad22b4c8dcf58de70081721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26716c69bc4914be14c10092654f4da4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bb412f7a71057404ec13fbb93a4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301f5f95b85057099f9496df297bad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aec32050a19fbdfb551d68f36f39e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e283dff907cd63bb4db812d725d661726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b208ec75d7de66606b87f3b4245c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426d1ad3cf041397c9db7703f05552728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687700adb3ff7145c8769339690e42cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51a7ccc8f2e31ad8f08422255b2559730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a286b2934dd69a4b030fed6168a0d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657823462ee387f49ecfc0a11c25e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724b22f4681ac530fd29574f8968626733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc2ed75587aa9f57b32879fd692dc8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667a6ebfe9e3f9460aa06aa9d86c91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f20758843f285b84762e122d8e57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f010a132295aea8b85836e94e3ad0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0816ca9d61332e7b45e126f95996c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031afd091c242f4209f7bed2709e5192739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549083a98bdc8a4b493da349ce599095740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5c92c235afda8d5bfedefd345d11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab097c88a25d3eaf6daa24347deaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aeaf6beb6d15e0bafa8fd2a055152743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f348ebabaf511fa663d2806bac096e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36682f50d8b66e4ce965837432be8295745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ffcb0f89fbe6664464af0fcd5d535746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be1099e401cdb5d3bf3d101bbc15a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b6dac57dd0139c68f735ff780d2a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201461db47dfde2e6671cc29072a8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5b06d1566282fac287ba093ec2309750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fa8bd5c5de51678412f1cb0b3dac1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f774bfc51de26a977bb29387a5b327752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcce9ec0a4bcdc02432b78dad6a487753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eb34dd559de2351beb7fe153de9be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026fd307bcecec5f3fd393f4c8a490a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf1b879350a3bfb8aed4ee4a3f63c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e5ddd8c398062e7d998168efbbbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a8779f340ba580cc231bdf201672758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f82e4d0f653423220b1884be4888d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359caabae9a6bf7ec1d09830255317a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf5f4465d05624cf3f2e7676a8bdfb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc8782447ebd041567f16e8399902a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087b05260f7530ea51ccb5d3ac7082763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea7cd980eb5693d320a34809857ac9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74914f7b7e66910efc620d9793fdeb09765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ae2ac90e082049e2844907c9e43d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a7d66d1512f4c6ff1d63881b3b4a7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d53764ada168ae61d2901656ce190768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a78968c208f5c84aa605f3e4ed471769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36e35b8e35abf1ce50783ed635a20770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a0823d2fed653cb7547a313d88e9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfeb155474a55b21bd2341fd24d2db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde85b1a7c2b88448be8ae5d053e5aa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b338b6df4fbf1e0d4dd70a5688cc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27997212cf647caa6bc9697aa684c935775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c8ed3925acaff4bc05ae3edec917776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312c2368c06205ed53c83d5a7a97ebb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7ba7dc103cd5279462ec3341edbb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84997dc7b84a456f447a4f9373856d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e2bf459ab4b6ab355d2b430118d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d7a6a2d6767eae8cacc2759f6a27781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd8f3c8b70f85c749647d698869393782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e292124eba573720b5d6ca396a99e4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae71807870e8d094b10a902c2a5a128784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f72c11fc1ae5abf68b69acd926a54785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c711635f720c768680b45738fd3d9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ee8a43ff35dae89cb4ad5557249f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0df39b10405f3c12f12991e869cdbf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2efa66c195a21dc2d06e519784b9a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b251db5610710f90f14a0c9665564790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc33c5fc601a582a2045b3f82ae4cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa7e8c80641b901ff055c2ab191f93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4528f3f6bff99cbb09895d2896ab3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b30ba822b3cdf58e326fe8a92ff8f9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d823df06754528786e45c0318c458795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb66d575c6d13ccfdf97142029e3f0d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd025df0d56c7472f5f9dc898a85b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f750708b1231e0912cb8d866fa177e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26117b6af5e3fa490a47548df164ce3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3702615c47dfb5a76aa8f471ee7ba8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880e91ca802c72fc7c284d1574e2855801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d285a905ec218e2cedc48d509d327802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6856b7a9af56e0d4d8a962232f25e4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9cbfa75e18814e95d91aac40f0d0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9b2b1d215c390d849455956fcbd4f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40da9a7d64507eb9480776775f258806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cba5b94cf4a9602217b3c4a3b09e4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35e368218713fb002b901e845c81e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fc08c0f0f674a9086fd1fcb180bc5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa0b0a66ed1f94f5c4ca22db2f3e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8f1a6b70e5fdb1154dd58972578b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d76923ee8dd4c04a5e065edce8fa34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e4a79b1adc64cafe00ce9ddb54d7e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7f335218e2ae2b0029abb75072a2b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5964537c96dbfd6ccada73c824514815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7fe0c3070e29657b5931da93f4326816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4f3dc119cae6c17d0ad0eed780ff8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf8a27b1297e5c4496bb87efaba5a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7639a3cfe0896801569e10fead054819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31bd93b641f70e204371c482564c8c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac918a318d4c374fa665e7cd91fa5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d34d93756ca0e04ef39bb7346ee8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ca73c90f3235cbb60b0933cc9df3d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653723ca74a76dcb429c8dfa04da498824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afedfb0869c5f2d8e378ed42d1cf678825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16848bcde92ac907cb392f679b40dad4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68dd86d81f49f7eb2b1b8b3afcc10f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a5b410150920d4b61d377a9241ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849f77d56f35f1a02bb37cd93b7aa41829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f502667cf119928f45bdca5a8022cd1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf330fe4abf2ba3343a91a468d89bf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a71fde933f7e920564187c4c55ad4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293c0657b394e518a4f5fdb7773f67a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9086de911c35a3a08ad3e9e3fdff1f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74955e415620239a79e227eaf22785bc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac50dde57c8167131d064e5a6727ea836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96789d79cd455d3fbb8a2359036c36837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb74c59119ce12b9cacb29b8143ecd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09f2e2f642e8282e93c985127d1474839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759429b0ade81b7829e441f10d7eeb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf809a27e369ef29ec4f5b3a58403b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443576ed860e61e6ce3cb74e3e05a4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05c60c55f9231fec96b043088ef87843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b657051de0eee3d54fe48b284e1f5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a27b02e37b1155ca6cd9f08571e4d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47440ab6069bd5e884119659d18eb16e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d2a17a0e12a77132e0636d2d4ab38847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7a60f9e6dca8810e0a07261220e2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2343cdf634f6efb2e0578ab93930f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61bc73e4dd0edaf70fda149a020de6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8db82cbe6ba6cc0033c5ff43c9c68851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc4c6b7f48fa6155f884a3952d1685852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e566fb1e246d899694211b055914d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ee5168db6c91d322d30c8d3204ea854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff7a33294493e5a4245854670c294855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c081c163f347d3a62c4aeeb5f1bf5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f79e38917296325b01e51b15f1bc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73357c6d19c54c7721634d73c1e4f028858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616f8df99471966c7ffb4a0788e4e49859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4624c81fff20c4713da931e5a46b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddeee025ddbeb44891a8e645d2a02d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c05be884196b6132164d0ebf73556862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9490b6e9c96d3c3a67223bdec2a7da863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002dc8aa8183d0d1db481de073977d6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55198883f1a7b102b823f7fa9c6c47a9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dd71a1865c6e30b7aeadc3c10ecca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256c532951f189b46946b805fcce90867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17762f94ba19d1f09d80b4ba267e5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333fcd8055d0323bd121dd4d327ab5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434ddb1d8c167a9ec32ee77cb92008870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb9fabbbb173b8bc899d76c3738d7e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ba84db3af7854937729705b3e2a3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc070b836047f27c84f03a10cfad7e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805d8432c11d37a3b6109db6c193674874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4a4ceb2ff93a94514d46b4634176875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9979fb44431c9c57b18aa7af83f0f6f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f22215ae4c60ca6115d3938f90d3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330e4bb849aa8a52817601a6fa50590878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eecc635407471ba32eee162a2a297879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61d4b3b6d37554771a647b2d5f2062880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c84cab2e0df7fc0dce52c1fcb3389881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e41eeb628e1f5596b6b23e41e106a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff689b7a3dcb9949ed16e77cd52af9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457a68211930a7c101f946b01569ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b5e2ddf0715e52d2ca5b04f1ca74f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d1a682e2b720216fbd4b9c973abd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e0fb11c15c83106531e0a7e3640ea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d949cef921dd8e78d845335195e1a8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d5e01f176284a1e84a68922b509f7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a382da264d836d2ffea2d25beaaba70890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77012612b9dc68c7adc7ca8d2e7ecf37891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f2214cebee4b745028d068f596a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b060bb1d5f58d0606938d8c58d89d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9841383d254b411b16f65a0c17d7cee894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d7c53b8fc2f8301d63abf8d74397895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e217fa7c9d492ed5206f0d734ad17bc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba3128ab8ce85e1dca7b87edeb21d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb1879ece3c6006bb3b7902c1fc1fa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d39b18de969f9a94d4168e34e2e45899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b4af41e044e8aa3cb144b3fdb96b8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd49bca4e6a610a1fea4cd3758e6b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e48002edb9384460662219f6f0c84902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3689ec30b502b03672e519893f66d5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bed0ac1a52645800592a1c78d0f53904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253145859ccb65528e189117ca91779905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6dd325289cad3e9caa46ccc260f4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376ee3bc1283a9dd488eb1fb3f779d9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704eb6b746b9cb5c8790f7a87731ef1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911a1703951a6208cdd74b5d4c280e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa5ec6bd23f7b9aa32705bc7a2074a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad27b00e8f3438074c3adc1c8fd9e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f980832db5d2bc1528cb69cf49df8d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399398cd98397c97872360258ae20e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c94e487d329558efeb245eb8587c3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e0e00d4ab7baa75bc9334af73e88915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b79f8caecdf9e230393416b2199908916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26aa96ffaef9d7cc7d2decddb856d2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcbe21891e66766e5fb29419fad32f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6422899bd90fcca1787a01ce98721919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abeb2dc5b1f9e813670fc7e8c6a83d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94e68ca1215b6a175ed3b4a0e6a05921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bee4c7b190fa48a755188c64c55718922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a92c1e6f0a68937c2539d4cdc3732923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0a95503c798f77477e6f065642e76924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdbd8f4a728499cd9bd835de16f325925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37b6b17a777144528b2716b2eb5ef6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fdc2a5391100af54f661ca53ed74927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486c4c016f96a5ffef93c0cddf35fa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744097cd5a24b930406a5e01656ff2e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01202fe747dc5582e2fa5db1598977e4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e6eebfa9e766c01e7aa25ac114c5e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d82505b19e82743427e3766db1b67932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142328f9ea4515ccabd123b2c79ddc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dcac9ae15a25d6b115156e6e3ac4a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9366f325302581f4f0b788639a133e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064f1305c3442dd7e1d94eb695b56b9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db6347e977059fb333d9046681e65937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3655b7f8fa7f3d0dd28ea51bb07d0c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff76cffca7116c6613e5919ce3c2848939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707bbd1fe26d610e4361ab479c629af940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f45d2a236cee57e6abfb23cc5e43941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c1ba7d8033cc02fff71495355d27942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6d20c4ffce15b45b08aed2bb395dc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1dd50528ddfdf7999c04a5085940944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcf05eef1be83a81c6d5f7c08d69d6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82c2c9beff487368a9c58914ad29e7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab3ab519702b65425d8dbc254e0a3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a570ba36038c1d7800796268cff9b3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4408c833268a72deff5bcb70960224949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa143b62566f6f80cc62a321a500b3d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a92bb42a53666ec083df0dcb25d2a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898fb507635d8ff2fb0917eb1165be952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758806eb69fb8f5b1c15ff205e780d9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fa183fda66554fde73aae59bee0b7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c418d63423a4743994a6ed95a4dd0e5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a77c10e57047f5fbda3a6c9064964956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27cef1c546ef05c4edc4bf7e3a423e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ac6b5ccdc4af19970e219096728c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbee51eb62fdd6dfa87855ddb5ad498959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a1b6cad1c220ba7b0de82dfa8b2f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33dbb1747232e252de138040b48eab961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50b18f883142f6130555c14615aaf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212fa590728d2d7fa8a6eb757a0c320963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a313a6d9a1e153c3dce20eba7966ef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db67b78227e20c32465ac07088157965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c874117b19a8b5259a6342cfee838966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f76cc6c8f0a4410f28596560f070967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497558d5b9850e065794f993490593d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1105e35aa8ab66b077e9321cfc728969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc7146565c4487d5c9f87c0f24a606970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce6609315212b0316e19eac3e53f5c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410bec164f0cfcbcfcf7ccbf074a680972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679eaa880a9b3fcdc1744018f56c7ea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6da92d095090da0c57233b2d6c3f70974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3cb890ea9e963b3102ee2509227ef975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eb7339933fdd8333f967744548d13976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db23fded64e3018db995bf2281daf2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0aa28b466940365f56bb5a3d2ef38978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78508dc59ea31f9dfa9fe5e5c467578979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc7277c465d883e72f36e4751a45ed980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9ac84d075a7c698c831682b7fc788981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c1e4fdc22eea47cc9451e15f55603982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57393931f2028015005a2260d27fe983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba55966c94d3471c91f193da56ca190984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87b6da03b18fd61040cfffb8348cbf985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29547365c46d78245bf3e16d63c5073986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1049c4d82002804c0a78e4689d8ae987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6072fb6c14aaafd448112d9c8b510988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5edcae3d243d00c400669b72bdcc5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36014b91458de5f3c0d331323ab4594b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7eec738df9e34e1b35266441ba00991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18791a6083cc423243b3727dc65c62992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27060ca6f830df0e6128e899b9adbaa993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3420da02a48206e0a27d9b0cbbec1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca24524ee6f3e5e789ed5e69f99fa4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f29408d3e9cea40991b27c711bd47996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663dc524cd0134d646af506bc5b3fbb997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b2e606b95fdcc4ff520dc414aea19998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f812e8b7495b174fc3c44577657ec291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6cda40638d5b3bebd05f5566cb6a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be2a0fa4e12b9a821b442585705293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c50f61e4bb87f308970f026ab4ed774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68163558ee13e5b0544a22774d6a23055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5233dca10525729b716e7df4d69ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0baf10cd5ef5a922de0cdd2fb3f5ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea822b0531f98fa9f7128d64bcbfdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9937ae8abc7ee5cc7788502f02996e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378196e10d43bee19b7dc51ca69c25e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2d5a21bec36b5dc02a5c5c1221a6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ddcb16a69e813dbe208259f61a8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aeb826d8fba796cb30ca94707d82a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613b6b534845376015e348bd3920c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265e1cd95dc3b5ed6645f483d93d5b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18434695aab8df6a9b84b1974e6d3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b337e0e26254d71d15bedb56f8ac517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7433b45e961c5f9b692c98b0e31a9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed721d47279202141ab14934416e0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dc07412ea5016b1419d6968465ed120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea31b83af606e1db58fcc4d36ca841421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b9cce56bca91a199bc8e993534c4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0970df209f84de6a03b338dc3a0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b021146c8fe16313086f93744ff317724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa865aba9e684368575f5ef0a0be3eab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02c067e603ea421318b7fbcee0d41126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bfdb0d15c4da70bf2fbe957e10e1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febebe22916a52a8206ab7690c0cd15d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c018862a3863011b6263b1ae6479d5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca858173c84a775c9c28b830141f9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2928436c9a70a567f0d44b18bfdb7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06143f99059b66aba21fc84caec0a5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72036bcaddecc81520751bc1edbf9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2931f4a391c2398b3a30a3506420fec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f4c4dd60d581d8f96b2ff4bd636735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c4475317f0c284b96e0134e0356836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133e8a72cb91ea2272c30532a8fe06537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d8bf4d0997c34a680864f85574ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189085618c40a3a1a3a40f8226654439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9fe395c1f8f805a66fdcc7353617b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6347f276be833e79cdabf6f59248641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e45b8d4cba0ae6f315ec8b4ba87442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5499bd0b4a63993fe465dde3e37a2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762923c7699640d85209e7c93a1c3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6cd2bd1433a36465c0d2f692e875345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd996f8c3bf14c653fc81779f8c2c53f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a85a8a94c0383b09fc29935718013a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe63488109be256ad50ee36f89daaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff076b51a1e7a14bf60848a3e21ac54d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9f0c5585a5c48b06289e62513bc1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d8d1278b4c3da4c94fa98ce1a5c9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d4ed05f95d07acb839b264b03b90b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4484230ae385d2058e6a29478c5d9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def2a5d48791579a3eb06dfd0c6a21f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a3ba195a79851763fbf8155e8fdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ff3bac20f61dd7d13a2c34f5513656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f2f0d5767dbfee04dc07e9fe57fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6862739c699f042fcbefc4c87112558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9f279a7601332540a4da4261e58259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf243d87ea805dda7d6f7532826294b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62bfe9bea27b4fc9d3be7f27a983b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fbfe8a48cbd12f8de5c6146d1909762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816838d1b3d851e33c2a4cb0405399063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f713e70c7001c57aba8ba34b3d153c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7156d773bc4979e87bd4255f0c2a69965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a495af0b3dabf83f7e1e5dd073b8c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3750a1a41680918f9f4fb5a9a9ff267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a325104d3581b9d0fdeed39323b8dea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fd24100f3ae1b75d16233a1e26a3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20443ee84b6915f15776cc8da9c51870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab0980cfc90807ec962ceb51f5ada71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019885be8a63d667e29e9588c6cb72f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b30b33fb1d7c07071b79d9725eb9c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e410c563234c8bfa4b16c653da5bd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d198ae43b34c504be7b795891dd8a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78971ac5b31dd02eeec95ee33bbca276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ecb72237039d2b3e240332db1aba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dd6aec09d6ed02c012491a211790278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d502097aa3590ef67dd324ab977c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c059a1a84ac95a77bed560a0a1b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff16c9dfcbf4322ca01e5f786e6f98481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64772f6d3dfb62c7a3269cb7f48b70b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777d1cae64116e5c3a22c5a213e42a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a093323f7c97fe8a175693490d43c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7091bf8fec0ef6468d1a3feb9d62e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618d99fcfb0e5514027ce9528c6fadd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e582429805e5a374237b4c354219a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12bc22caa301c0f2eef24d9930641988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f05116250c32ad4b2ce2061859a5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed73fb9a0cff805e6f125325ff4ce890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413906763e21e97af7c9a05c669e7fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141a17e41ee453a10c51efa9f55b4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a79b41cdf45f5fe4b8f4213fc0d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a01e0604572587902eab893c37aa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad5199bd2930c174e000dc52b8478895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209f750a3047052c36bc0253dfd7a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6a3c5c957ff96c4081e7930212c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63cffd0e03fcb6962e396a47e1b6e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa23f85f3662bd66f6a2eeefc1970a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c067a33af9eb9e12ca6947c97aeb78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d95c9bf24d6ed85223b54b3a7112101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d6a843d4968630727488eb329efc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411899f81fe63ca9f8fe9291165a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c92e8929cff7114f625d873eaf71ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9edd6b6322b10421773ec075dead5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0e44b29cd74eb76a7e95f7ab55572106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b672b281b4998de887a3924123fdb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db5bd31a2b82289dfd191c210b5c97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187217d3c33854e6680b7e4d34cd2e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d71f7b5f5fea04ae22f51723c03d7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b397db1b556245644af14800c2874111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5166dde18b96f03e2a41ec968510c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3aa1292534224d37eb665cfda60f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a33560e565caf811f9d5c2d5f5beb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9cad61680df42b15f504c0d6efc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77afc6700ead7bdd8a5ddc057af44f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf32e3df511e4d20638c3a5ae6abd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553b5d3bac039f41d88d7759fb36f97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dfaba8dacad818965200345aead88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd71a0b98b852f7c5a0bd25d347f56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca55fd5fc38698f9b2e0694b1a90e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707089a3bfa22223a5d223d8ea9a1e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850740f97cd29011b09a7171d8c71b2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99416a3000a2a354b7223b265a7729e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fba9ca4b30737baf56ccc24c69bc26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c0c36ba06d106d26be80d3e36c14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612face507f5b711f75b63da2a42685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b875681ca66bb53c75e937dcd73894128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad17aefaceca6749737dcc07391cd54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc38f057004aa3ce45fbdef5979deb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e30c846c1dfc131827dad9f9c535131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaa2592f13461fb4915a3f4c36f586132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b3f54834eff7057dd527fec2081b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e18dcfca26f6d9577cd5127e443873134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25870298a434c5809a1a71d0393ff4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2198d21a3679954a6733dacd3ef5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045e5960eee75110c831c6157b10415137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14184eedcaf90d7aff15dc1efa8b15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f511132a5daac71718c8fe4e781e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f1d3938ecb36972ac3372d5ff0659140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b44b4c0aaff6776531491b6d837a46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03262093d737e25112190761a345188d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2708426cea6542f2f5d92bc40b2b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b1ffb9c23616d8a739426b605fc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212923c586bccce170757ba0c59aa1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb15384fbead24b049b83789656d55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62701c48ee947900cb71966fd0e3e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a4fca2e2c2dc6438dd62896f802d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253e637e1185ee11adc41d244f9df26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce82ce4a9d72d07cb88e3f4ca4a0667150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a3f5b9e86eeadc820b826ff8d275151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e43ecb1c4752d31c3f3fc5dc52a08d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5372e6d28a97b7b378a61beada9e16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184431d13f5e9c6ea88b686c569aaf8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276b65403f381bd8465dfec65bbeda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad7217711a4e730248181bf0d6aef5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310d76fedbece66f453eadd296c3b9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9f29fa96fc1038f6f06f0e2e0762d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303ac72fb3695376ee289742c9b6ab8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae2849423f89970f76c5c31374095160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f5a2ba4dc8457b60c012ffc7ce13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ebfa6fe9348b55398490deac0fb21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a9a08b7c5e822c82574d7980b2354163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bb9039d9febd81f16792585ed0ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdde616a93b222c97c7bc684c7ddac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad719cdd534dfe41d42490d550f906166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1630b66351d64f56b9641164d488c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9d836eb03d7f038a2cb65fb62593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425589a0f703bcdecb7206ee6eb42e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce7baef58bccbf2a811d94516c57e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6b609fb1081da95c43accd20eaf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595688b1a41429b8f728c4d64a1655b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de2489a93b9df96a6e5ca3de90f418173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ba67a2e1d94e4f2be599e49ab4e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badfea640f71f6f283548db5a2ec91c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121b0b8a3d99759df8ca2d72d869e3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743523fffa32056a83a56ea2c73e121c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91792ff080b46cd3721fe8ae6b58187a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa67a4463987d649e9d5d882a1db2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105199c54cb99b11633e37976f9a7df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23575b51502f71d9280cb8c4af5a445181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bab099537d6686c88c6aef90345bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e3c58c2527a5854272d9b274c3d01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da2a6fdc8d7847d591a5ebaab61c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f7eed4f1ef0efc46aa9ff19c16826185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5839441a8444b4a1142df4fdcf103e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8490dce499e350500a0cb8fef5d6055187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1fcbc8357891d157e870cf001e50a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f979df8d89cda460402086ebc5b24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00adb8323a11838342257549dc7b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc3d466ba91775bbbf0b032d25487191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75295a7c244c9885780249a788b54409192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb52c7cce321e8da948a219e2a8f1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cfe5067741721fc06cfa5977a31f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87237895b81ecb78251778967e0bc9a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8936a1bc758454dcc1d0bfb161bd5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072aaaf81fe565c19067774ae82554c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a548fcdb061de7a2e2e27f84825915198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9725ddaa5935463241cb08d0c8efee9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9ea7a813eb264dfb8aafbb345c709200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfcb9a7d088b34cb99f8c105ca2189201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b62ee2cb3576c5aaaf8d239d87c817202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be42e9637990512b9eaee258a4169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a57bff3f1925faf13c8961dcf661c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30340e21b7e49b5359f38c23c527dae9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d115c05a85fef8e8c8600145cb6dd97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7760db3635d0d4b37c4ecdb37cf4673207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dca020a501f9948a325cc83f57aa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a036ab706e408d3ea06b926ac20a69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e602502aa27a6c008971a891e47ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c4cf55cee9b3c23e7fd26524ecfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ee43dc799f958bd65ee94c6e78d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b4d5aba441cc5553f1da149fefed2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc855adebb8679462f619d4362775da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8abdc8cef7dd087d93b381d31708215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2472f9c3399df4bc5f42e7c7734f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa684a001fb287986c2344b9cd025e2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad8116704737db61adfc748c4ae282218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f98cfb40df3d18b7a6b99bfadd43e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ad8767d41ee86d23e5406ee238f27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a2a1294850891b976a4a69366530221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ae06295b347d996cb80406ec2d9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b348a0f24bf93f5625f0caa9e19c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f910eaaa9b9871e41f9db874273f209224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780cf3dc739264411eae223fbae73db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffb268a2c98a969158b06815ae3068226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dffdfa97391c26316f1b42e84f1fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310355680c676cf9b647bad6c9165830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0635edbfd3b6589e34dd2bd18fba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a08cb71026628e15bcb6de90bdc14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8017ad4e1840a6ae866d624fc0fcc5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca4508ebc77bb728952d21d2450539232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32735186bf7bfaa423537918aef27448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878c87da345388fe519497a06fcf40a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85c0933bf9a206ba482ec65d30ba4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c733bb46dc931478cd85440c99b2f3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27c68332a2bc356ba3b0f55e30d1e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b454974b054fbd9001bf11560ead238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31138a4aa223cee304725a107be99c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d567ec6861576fc92b45573532a3e74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85850075ba6c269cfe352bdd458791241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e161df2a03c79e1c77a168b397ec6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e7cde5a112b8897957ee153ea86f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c3bc3be59f09347720d959ea12a3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b0014cee14ee7d0f16c29cde85c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3160e64f384bbf160af410da12fddd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb73769c3069038672204fa049c134247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f52e3e6b5207dba8702c9c3e5db0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb934674b34012dfdcd4aa4094df7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955e0e0e48619e50b3e9c8dad1e9f6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84104049670377f0db1aad4ee25b6e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f33f0c1e6acf1ae0991eff016a973252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f208f7ec18237af56390fa85001292253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f86ed67a708cd521f558cb0d366829254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57526af3636295ff6646cea31c791343255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a701817363096d87a7ac314344ac3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e674c484ac419ae7fdc648233c85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8081e9821831a6ccbce15e31f98b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940c4cae45f0b4ca0cd1be1a4814baa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243576a8c78cfd7f27a7db6091bb5fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2055b4f479e860bda601675901edac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32478c511a8d0b0996d67b63d026c7fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70782272d069d8a20ee336747cca8a46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc141e78ade5e939efa3d7285ac8b40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bbd2374224b31941d55bdec798f73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606431d1a17ce56f84bbd880dc698d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff491143333f9d2cc8eabac85e141e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d60cbb29258881a632bbaf6ed35b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31db00aa78b9d0fb95add371c41b43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac81fadfca09a7a40fcac0821708ab6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8671f4872688176c4ace8aab1db609271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1035abf276b9069bacd3b0a35d6a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca864de420d5e4df3722a67872a5200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dce7c39fdb17fcb0c8e4cb286ac9c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a834716af6099835524a5123fbd78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee481257da1e0a8e005bff98ba10081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df5ac67042eb74a3084622d220a7bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fcad2fa69e057f1570acbf656cd4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160564f4e1dffe0150846357c100c10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cb8576ce99aca01fabd6da3070c89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c292288800debae53571948ef932281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f54e0d2189733b02f8020f2bd682282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314fd9b2dafda7788ef4e7dd4291479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807981a313c852181ec3d4a0d4fb46ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9620b4eb04db3aa0075a15ebb02706285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a972111f2f3a920f65a1b54172ca79a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6924c813d2829fbfaf251246506716a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f0f250ffaccf615d1b3a5f19e33fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10d029c41edffabcc060d9a15de078289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f567af02d20cd72766166ddf3d4057290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070f3242da820b5ccb82d413c2a0cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15750d804434be28ae547c9d07d2fc67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360018c9423ec4f1d2424ee706327ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47384f06c5f4c65e89574c61f67bf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f02a83d990e2ecd00856950fb195295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d4d854fd3d485114804d01ccca23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1087afb49306984b6ec19952cd7ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f28b887f63334f1ebd3d9c1c2f381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e54aaaf8aa9c4993c6e779433216fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a282e4aaa31bbdc3a82e8e79d2289300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d6cc55d35f8795abc5565a5ca672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969414402626824b4151b8604001b11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eee9600573ad000850699a848444e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1998f41e0cfb1a23bf88bd0a0209f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912f66dd116527afe1ddec46073691305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d442d6b547910df40f6693e42ef0aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6021c33657d1a628c2183dea11581f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4933f3e1dde8a85d0cb374da597e45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddded9d13776517f32dd971fd7e8d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8f5b21122ab39bc3da4a0eb04f8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06fb5d3f04dbcf72534fe378e6725e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae5e44ddc1367f1aa8eceb9a07c9e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f37e519aebfc00465a62a846aa38ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e8004adef9ae4a812441e93a36c76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b66552e57ee55c78cf0b2bf8d3dee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc77babaec3a94d899c5ac47b3614b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2c7c213313e192921950831aa297e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b48c0b679d0eb24e0126d11399b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb1ab3da0013dea5aabcb81b18ac3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c985a4b4920eccee5b627abb8be69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef539997441099627c20dfc776c7588321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f11c623654a1421c2b807dc6f7f06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83967df53632e0e2a9b9d700af7d8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413a7af6c0f7f9c22d148866184d06d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac67f614c5b0c00e93e1d2aefe18c4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0253528a770b5510183e85a2eca9d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ab80c53e20af0d994871d9bb51db2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a143fbca62506d66b9f543b00172b4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b4ef0549ad336376c409bad92c1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de4f098bce4670b580e16231cb1c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc0e17bfb22045db7267f2496a042331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cd9ccae0f8f9161b36d5ef4d5a797332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198e6c87ae995b59206df170d22900333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87bc25c9362990a70704bb293854aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4d659ed18acfd31db347728d02411335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf01e9df6e6ad66a3498f5b0dc84f70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94a081ab96694c53f3a773d1552039337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021472e272cd94ef722f9eda90543af5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a43ae4e2ad895c2d4349e8e19a8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cca4176a8ecce9b341680778e3981e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ef19adf4cf28e7a0c8d4a69a9b27c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42740ee1b711b0d213d62b7227d5e86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd3f4f0f1e73584e9182d45de29b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e1eb07e4f686598b421e22578164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fadd49ef2f07de6fbd3c696fe3d40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf28e78ce165f579724c3f79a8349c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffadc05d84277570616aa09dd4fd4a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b697032db58c95d6cf04b8ac744e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054fa343b199d41c0d3a5c620e26b24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7423355c302b6022412b27fc59e1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1263013595536c6ba98ad030f7da7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b2d72c9f67b566881b032e77e3a00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731827f18f81c4006fe47519fa09d97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62930281ddb88a8de0dedc4fc0ab267e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce036a0671b7d5373eacf1a8853265355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536dd80e0ba743c152d8944ea312b6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1a7b2c15b558d287c8949572b624357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd3b70c187d3409bd8fa4e00b5e92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd8f4ccccf118b7912c4a0f3a9aea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579663edb5129de0c0dfc905dc489de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee5cf28e02e675ed5b7977168dd3aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147836fadbfe4ed1856201670c048dd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e413cbaa21bb7bb05a28009d776cb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81d56bc917586d50c89e8cb6f549a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e04fb0c8847ba6f3a947f4e085f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbb1a31181bc64fde97296281342d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bee74b9e75f62d68bba0558d745b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930cdf5c6e42a1e6243684630698988368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d88acd1e111ec41734ab780c55bb88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda791ec3fc5ab6a9c5367807996acc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4f3a6611822a8b23ca3c7704a17c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae149fa35ad93d4d9fc9f942433eafa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd94e0ab5bbe46835cc68fa0e14e5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef89e0b80c3afcd6190c2e3d43d015374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81dd0f1a878848cf8019f05437bd3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818257a17fe73ffc9be7ca308f5870d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d0f03a51e56ed70cbd5e2011a12c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f65d5b1194607ba235d8ba32f71af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493c51b609ecf1d5ae26d281e2ef93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99efc4004499759abf52926c0a6eea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3499a48d1420c1192221a701c9463381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb45043eb2669a5f2d1fd8cdde70eb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe19f51d7d3e85dd1ecb8894183769383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df347d372ba011528f0954493c1943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa183f089910f1a9f03929d2fe4f152385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34016d4dbe3f3badabc829dbd0e541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f29863466bc3815eb4993919897039387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645995a9eba8aa15d4d4b179d938e917388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9a4f506e2e8a379cbea28e3c45fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820c76db6575b2096327d13c315a961390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e5dc024681c5aa5cf64bc93934bd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad82dcaaa09dddd0e5b0a3592f8f75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d666657e934904c299cf4af16141e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a93c41e445025f214e30305ef9368a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047f465a5960e3ad4f181e1d356e40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaead8a8bcd2f8d8ebf007fdb2105a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb29087e9e327caea05eb8a8f9447a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b1781f3cbd2c95a77ae33c0b06e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf3c6d55c5008570d2360ce0cfbc57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eb87698c0078f385a2aa05a12256f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9fab583ea311b4c1daea69afb0030401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b55256ff295a48b1d9ea08fe83ab61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ba9df011d696b6b44c3dd4ee06342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bea423c00d37ead3455bc53d4cc9b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a976f207424fee01a03ccff047b2de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f064592f5a6999f35b54706f6a491e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f072c7aff030b3b29bc234c9cca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d28ffb927c7250e22010de7a8656408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440584d246f9339c6029acf420c8ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308adce7e6eb17ff95849d861d92d63f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fcd9f5ac8f935d55d899d2ee96559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e91a490dec50ad3c3b336975de7f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364b69dccc4d9a2f1d86826262e3697413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b603d9efbef1fb76a9e0dff66e558a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c491210bd03d913015b499e24c7802415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832906072c74ff3c78bbca682bf6c18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbefdec94bf53cbd5972bb80debea64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f45f37feb985f21580cb6c28efc85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f11518355b25d9c4432592e5a3aef2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c047a7d254fedff068a56baeea1d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082745fe6789fc3c42e42dd4980d3a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1b087f27c7ba0d35756862f0b0bb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8c6ac4fdc4bba8fc72320da52f877423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1fb805bf857c4baeee822d1156dc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b5b8e3eefe6a5e1070539f5706ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b9f4713e5c284672508d5ab87858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d58a53115850665a6cd32be9625d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb672ec2a19e957dcfab0523f39ce64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc77ce9cfbe1b3e1ec32203dfbd9a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e34802d093a0ecf1fde8544ef498d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892860e46324779e1e61ba7bc81e3a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a34dbea3a8e153cc1693c79c61d7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c42a985cca485cc3ad1bb16271401433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7efc232ed91293124d7de8b8a9c4fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c2bb478ae6ea41b5a8be92738acd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82997fbd139c0a07e8f1026c7b7f9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cc3d94a0ec21388f5151814398c5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db1cba5f2fe30a93e58c90a972dd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81400ce797edd45d12f26777ee1051bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3820f474e10ab56a7f13d0a939902440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd520eac87377683f1dec8c4b3b7bbb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86098c99a002fff7c0adfa46ec8c0920442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf7f55e5bb15fec7135203aab4021d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef795d7937be2166295011e678dc0043444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519508664f0291abd1e95bd02f316ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964c543d1aa7dcf6e7c0302a41a377446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f2a8fcb0c413ba8d09e0243b3426447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb53a2ef23658355a3a777af3d3c92b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bd106062cf198ac2993883bdb8063449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e827cf7d486f0afc78b8964b60261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c819269ceafc780ae66bfcc8d9377f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84ae486355f5245d773126bdce4c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a440a8f2913f1e41ef6c721876d5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190f2f4df90352360be79ef63093953454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f08f6cda6d3cdc3746426caa8a393c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c8eff122907da38158da82c33d99f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee69b4787d8c628901e7846a3dd20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01073881993877d7cd29e0277f5c72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdce7da795a8295a70d3d4f21a16f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d768c0a631b971c96ea24c4173179460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52316befba2218828acbc3de19bc44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da206d84e0054abced1e7faa72338cd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8149d12f920935b755ea83fb22b624463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177c1fba791b67dfd7955e043e82ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee794c3e6cedf5951c2cebf1da45fd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f846a387da07aa716e1dd009e55a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b79a234861e4c2684c4403bb80330467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e276193b9910a4194864be59378f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136ccb597ede501d945df296b76bbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648904597e5f41b1cdfd3a475450f1ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f80ec6ba41f94cd15f78250248d3c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db888be5a7c39889841cb666e8926cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da72132b1fcd6c20600acf4c99e3e3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b28928d3043eeef654328350dea9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041c898a3988432f75d8974c7dcbbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb19e4ecea27425827ec1069f86e6f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12625406b1c11b926abc9689c303218b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6722b61f4eb9257bbe64977ac3e25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a683607dcb6b4cc744159545fcc070479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71153f9a93a83e61fe924489f60d31c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f940fcdde1373a5036038db64e11c74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80e9786a667d5843348f0c158092e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075975764f47a4093c008786e6a3aef0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5dce4ec6f51f879d08815de6f52ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92319e4df692efd4e642efe76a62af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0773c4f55425ef636b934b062cd3b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bd5c9fa31ca0936ced3907e99baa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd2cda0dbba8d56ae8aac3d5e68020488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9ee33f9c074580cc1c8cca1d20052489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300c661bfec4e485ce474d257237b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b71685e8be89b2751cda26b9fc30e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58a1d95d32819c9308fed709da0803492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a1e4f7240d939e8130aff89550a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c56aa57a84dc7ad3d4de10ddd3b70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d4c37f9f6b0dfc6ed08b8afcba9af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ad9f610bec5588ebc1ac7e14d82b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13b10192422311b572834f7cd9405e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d51ce101a9bfa2f07acf19c73fb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58aa23687e016976171137584de82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ded4bb3debf8b77cd9f689d29deaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b7225b0756ed2c2e2c33ab5e74126501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c2a8a482c7c870cad94f95f8c68e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312b506bdf1ea9a5bdd521106961f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931731f33466b3d80fa7d12aa6cbf8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684f683e04e9f32f4f2aa6da8eb80dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd56eaac8a214edf873b5468be367506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59995dc78878ef498f0970ccd2d313507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad160f8e6fcac30a190b793eae728a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6275c1a4c4ab7cc9dc6ecc6ac95e9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77710e0cd8efd486525582bfaa685e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847084ca3d7a9c497d8152bb92bf116511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abae951b266240faac1f1a9ec7f97c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cccc336c04527ac811378ab2a944513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3896ef6bb5bac4fbfab6cb3d7d3b98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3846e1f3f96c91313fe1cb03dcae48c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b07a2dad4e1a613d333989c294559516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40122e1afa3bfbbe002322e217d4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aad3b9c55aae29724aa06278cf5f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1327875fa9ba4339e14c098c3410b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bba9110f0d4a8da42427ba780698b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572771750c372f60e6650a102154311e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910b85ecdad303e2c43d4ac578eecc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4410b7a44cec7a57271152d7372a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3acfeea4218c91fcea134b7a2f452524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1c55951759df2d893d5bfd87cb403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099e23154ef7a457d4cc164ec017f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3691c43af3ed6a137d224ef8b1115527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e9e9d3428845a9abf36f0dbab7a19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02312f11836e607943f497e1ec9684fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0ed0f2553817b70aec06f2636ab60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ecef170ed1a63eca5215ff556c94f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4daf1b9a376a5d48c9b92c42fb91da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53540d6c4d1d3fb405d7e1fd489415f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189c47c4654fa194e37fd2567969eb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87195e7aef359e930c787743cc77bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8456b010abd7c9e0f1f281e816a95d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf57df9a7077e8df01164e5b74b68c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727c9cfba245d0fd9b248e6b1af697538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95491e3018cbfddb8ac437f2d85487539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186560a39d8f8b432449513d80dea7f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e85cd12be5d2df5d7c035c4522be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78ea5e0e88d2d788f6bbb98f59c4e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44079819a64bb49f4d1dde8931070f3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4681e04f154f8551e8ee4d880346562544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde473dd5e9d96456aa461c25874167c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda1926cd9f48e7f983bc0bf5af14e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357f5569e3f33852106795705edf69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc645a574292ba6fdfcbab9ceaba33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035bbdfe9e9512e2c4075670eeed1c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe3225cc2fa1c0be9d365513fd530550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad5e9dfe1e0d27b72fa9c20775592551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93330bd826aeee334e614e6d2c384552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198168c08809bea52859affdbc93c756553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2176348e827742439a0ed520b159a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67105251c72d9d5ddea85e6cf5c7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a230063a6ba46cb24b90eabdc9cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a1667d3204e465d8d0e99859922b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ab2b73f66e0aca9f045a5db190c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ac9732d7d13189f7be82c7196e1ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0c2e59cb424d52e78739b3c8529f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5aae7a3c8985b9af5b986a05b9fda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f77702e138a5537cba8d74d51b49d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2315000226d2e0f40444c5d2b0b9a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eceb984ff01b41a5dd5fd884fb4382564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084f07f6b800d57d2f62a780795837565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e9d0664261740ca363a65dcd69a7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7f5e290672546cd44456d9960a894567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd55a12fd275a0a71df266179fbb1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b55142478e78c853a5ab2364caad7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93885e62237d878b72d39fa5dbc98f83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17313b6cf224182ebdd101c9fea4ca4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c802a4a29d01353644d0363730886572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047e538fc20c78393aec1dc12e1861573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923849083b3da7290eb06ec70b96db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ddc26e153bdd958bec9541b63f656575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06906120098fe43cb79b17e7df7d5459576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf08ff7a452b82a83588c22ae102d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463c7698db6a0ccfc521bf595059c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347442a9168de0c13a456ce063f031579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221248a8d31bb378b9d388afbba1704580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e955dd593bc420a749ed63dd515d24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a0099bc97dc31da728ed0c63f0ab7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca472bc201d694d30b8f46ad80508b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775230eba088a849f1b068f03205617584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851de5e67f9bfcbd18a2febd715890585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e13ed84e7677cfffc48f6957288c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2308ec4bd6bc76dd8a4d69358c9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb503c59ccd054da383bcbffc388f6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cce8eb42b5a3091bd2545c0fb9bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999977a621c0854a5a424a8bbcff1aa0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6a3cb7599fe22d7b9b227e6e893b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ece8948553e0b0ce3bd78a04e1af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f01e666f5c6a4b851602036e2761e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85f635b1f2706be980b9734d206776594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2422f93c739ee10afaeba8c53690976595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb02b94cebe8a2d99834262cc6de2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d76ff95df4b52c722aa704e21dae6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba868e1a7d8c494fd81bb46fada0d8f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a507c383843ae22bf3ad6c365f8a7e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d492ce9c06a09574f6f76c70285f71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531b55666b4e5de710ceb5872a41f75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d65238e8d010066c3fccdfccc674c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25b47f984c52eccc69c171ead1744d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041dda74441a2bcaad180273abf3518604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930bd2c8936166cd50ca652443d8c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa1e2a1e95dad557d38219dc56643606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b247d4f82c8d4ac8793b9075ff160f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873ebff80a9d6115ee07fe71cb63478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363eba3c00d8432fa8ae8bb82aedfcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a979e9755b2a5f751c16e77168ff7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ec87cc50131abb5dd02d7a2222f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1e392b0f584a5f1cbf380d726dee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e0ebefc7a91b458e616bf384051ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1f542c4574a81fa6e2aae7605395d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358aa2f5eb6a882ac9568f8aad5dacb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcbe185da99c3b9f1b95de5a8ba603616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96705db0d8abe5bff79eca21f57eeae9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f19ba9e532bc6a600bd30f65177ab6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b86128994dd20bfc3ac77caad7f38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c92fb080e14650f46eef9004e064620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb1ca1b6116c4307ab5faa1c6552e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34dc83392b754fcd5c17f18688232e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922e112d3a916204e73f50f6099cbaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5178ebcb9abccba62f978358231ce88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a6d4b45fc7fc9f5ee2a323c29a3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3555960db60ec6fe6e116d5410c84c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1b178c474c902340d07c9badfb7bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8758e1b596697e81daa1bafc0e83448628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b56c5d8c07e2b9b8182d4731f0fca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac0cb204cc4cad07f4b53b34652478630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb4d1ef022adcd84cc19293186551e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf044156256b29433027fb3a9665c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b816cc766806a2cfb5c46f5c3df75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23974cea4f0e4fb3e4111f727e84b11b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012da747d56ac4679b618b520c8aed1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852565f3ff138af77e5c127386a33c37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0413f143a640bf566d28367ce998b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58fd3728e7921ee41d1acd18ba39c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95dc9c8c35fd07b8d43c73c446f445639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20c587d14f8c4f5cff1f1724c1ced1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701c2c06979f5a6a6cb1093c00d633641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2356ae3985721ca22d900cc6b4ea5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe6f7321c5972220e1d3e33a27e2e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f48eb2408ce7d4211b3b0ee8aa1f46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2bb4f4608894574f587cd5b076cc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5055d20500f560dd7803fdd19be5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ae275cb1ef2b698e0eba36a97e402647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd158d5f3efc27f0b53f0da7c74fdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4378f54d9d1e90e241d5c4e584ec7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6feeeeebb2b43a759a96ef272762ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaf4cbc81553730463a400df5ac85a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c003e44c8a2a8eca81792ced73fccd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b90aa8897a0ae08fa097a0d3bde23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003a5721dad9d2fc37d1219cdd947a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc0db51cce1f7f05806222893268a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf6855a1fd5e5ab3e88da56cfe883656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec276e7b07fff6d4edb5c04431658657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb024a9e44739de63cb28effbe111e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdad1eec3bc759a23e48117a2f0116659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772765eea0d656c15c30ab445e73dd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a40217f7af03b9670e7b11d0d06e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a7bd36319a2471884bd20555218b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77bb2e163d86c36bb4ed1699d20a8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613c549b91f7bd3219d4ed615a2fed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d54fffa2cbc68017189c326012c8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c09aae7510eb8735272de24c17620c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e5f59ece6dab4ca7f297bcd5009b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b81400ab70cf1622267114dd60513668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2de875cb580cc0c03e3a3317fd73e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f600dbf2f2e0d6d8c8e12ed67662f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2dba795935f3fe35d2149eac5c295671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8482ae138cb670b54ad19a9c0689dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03929d667787c0fcabd5ad899c16d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d63848613b8715b415cf78a442c4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c76e4f112a22c0f951b0e740972f66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39646a6ec64ebfc290b1bfed5c39f6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73612f827278d4629100a4ac6df36e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82751f6b90d04e57218aae96b504686678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927cb10b5242a502d6cf680aa837be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29570a26e9c235a8dadecdcf977d76d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb05524c06288a7e64d8bd189d98e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa60814a9651a94decabbd0f48b7a62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a479a22322b51508469ea3e3cc0036e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae32395ee27aa8ed5d2dd30e392d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387a24c5c73aa4ab5117d18612b4523685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af7f049663c1f291da99674faa2a73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89737112977bd069257fb03a148a4480687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d7d51e0f9edeacb19c9ad4095200688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8a78d46ae0162693255321e3d24ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731448b2d304bc5dabe76a4198b20d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a60200f22ea0865eb679b37947583691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cbbcbf3782a9d7a89fabe6600b1d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d083bdd72c627427c2e57d89a51a13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fc748fde2b04dea555213892b7fb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79757da20bee32b272c41bbdd05fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a044bb9b0f562a0f9ba6a72a93470e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8914b24e683e03a5f9bcd6fed7e20d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b51cf0b2f9b215516f8757a55e189698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450827488f5ece70dde9666d81f9b923699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb978de545a49aba3d799b72039873700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aefa21f7c7efca10e479acdd2da758701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3d305886ed20f8f3d17fe6bbb5ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6fefa9b142a36e714c45b9a66e021703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3afdd56a7abe917e8680d12b3bee12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f763a4a5a2f3f6c05e09ec726d7682705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7801decd132f635fca45561705936b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf63284ee924c49804f5de855ede534707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a0708bfe264be2e2cf93dfa6f9b07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e63552df05f9336a2ec2c387c2af5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c41a835e137099dcf0ba4eb985619a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f486f651f94589f6694144e1b285d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33be964cb726fe06b3c3237c5b5ffd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c78e81c191eca7373043e0452a02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d989ff457c897c037c3e2f6c914e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3eefb2f13290a06c051490f616dae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16c821aaa6077329594ba5d948b0e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a430acbfbab3735897c5fe22c9559717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86758462e9944cc854e48d9a44b529e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e687a64796f1ddc3c0b08d846d31e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b4519e2577e38908d66be0083088720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbecbe33f6b936355dacb315711080721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68150a8bd8cfac9591c41c23c13494ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698049ddce70d1d1ba6aaf78457eac8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198440614f06f4ac59d81fa3fe77d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc298200a61f78fa7d32c75266ebadc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e615085f907873bef18118fd8cae74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8746605ee619d1bb12ccbfb9c46d541727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb6603dc31ef7abbf0c02ab1703bd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaecd2c7f4bbbe926ee387931f408dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96afd9bb3243b8ab07c698d9cbcb3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeffd878747c29e2ffd9fc155862862731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b746a90cadbf195bbfcf984f0e95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4cffd190b73cd8a1fafb9da66744733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fca230bef5dadcb983f4b018ab588734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff6539c4dd8043dea9a8df4eca34a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4d5d2b762a43ab952af2c7227796736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41710519c0f3e4cb34dcb4c9ec8ed18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62aa07628f00887d0612bf19b7d0cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e803f8da13e869dae1a3a28d9febc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384783b0090b5d013c37d6beab5539740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db733ba1a007cc64ab0324693dc29f84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b6d5b11bf65bce4328aa866279f5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5fc3896d79f1a3c2a6ced4542756f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1eee865302a719b77f0b7fc13c796744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1befff81c03177a6eef0889bf5a10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4bb826e82a6d17d3807fe6d259a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfda7db1548ecb7a54899be54bc79d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f28fdb8168da1b1c1afe21930b5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf54f2671c4811fb4e2c7c194d21fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e00e0c3cb3d9d9cf44be9f20f5f186750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7f4f15bb1692fd243c11046e35330751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce4dda5699e82e878ce47fefabf3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0664a44fd0390268036575cbc46e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3aa1cbc032301b129b46d1849a7c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c685817a67f209de68dc0c5e08c94b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd26f655421d54eded8a70af5bfc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcb7b332635f44314591c002bea8ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a528257160b1199fa688bd764198758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb20b17ead12974e38b56060f46c4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1705399dd30b8e7b437e5e01527072760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247383db6ec403910eace731e74bbb2c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55d09a348e762fb6e08969505a5ea9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e838a0b70501be29ac8a001c30012b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27fa0f99fd0723372ee6fc410863af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bfafe55e1cd286fb42ade74d20c05765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08edfa51defcebc9e05845eb545fb4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb48a9e8f02c7d2f53d259289be4f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61394ffa47e9d4f347585eb6f2e1bfbb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89b6884d7fb3a7e6697e7ddbf30e8a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb80709865b43312a0154b7759458770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac14def37e2f2ef3695a78ba797880771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3901b0f0ab92752aff5ec0fad98f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fab16c1fa0386737bcbda20f4241a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb6bd40cc84edcf8a326b7f9fc738f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8323735cc3ffc9cf37d74934cd7b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646214a74a649f98fba596cf91fef4f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e57497353bf0f9a60bfab35299ae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b735e1cb7f233ffb58533da6d1c91be778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4e9de3eb2d6c3ee3bda6af28dcbf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da642d961c4903c588aa34ee19b518780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77074dabb1b494f5973f3ecb7709e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a90213c5604c842fae4b87145ca5d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c7b6040ae38e92ffdcc965717eaa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c2adde425a4644423d726cda38374784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feafd2a44d096171a4bde9261c0317f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2795c7472fcc6b585031a1c6bb7a0b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cc7e50ade2b58ce5c768bcaaa5e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d01c59fe8ba93eabf3932c6e9483788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09ffd9d00eac382b629edcd5938e1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d106580a50a76b744e8acf12400b3c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ec5502409ad03233281b9b55b78df791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343ea0249949d6da4944cf1b401ec2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42aef93378e8464b3b704e43214447793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d66470a83c56f3c68094c79d8c8ab7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e7cdd53996d4cd886f62089059ac4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81706385b377b9062c7177b0d86c91e9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be59b958bac0c3ffc8140e16e4fc69797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a5d79d215b1f94f3968f7725e44c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10c5b07a4d4c253484cde64a359d90799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8f26baba6a02b8ffe00dc4b924f14800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd35464d0f8969acc8b74b317b9a4b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeac177438e387259fbadf5150e5ca0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab2e7e32868069db12c6f0e6c3024803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc39c10dd791e74793b40e6f8f160cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3f16788a22880ca12f764ca2e047805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391907adbe85ee60de61d47b06c29cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396cac1ada86be0c40438b6db2f48b4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eaa3f1dbe84adfabbdf5491a45283808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ff52812ca5fa42e98a4e531d17f79809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e8e489a13a0cab2f361f53a8c5830810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009eb343390188b4537d3d618d0b6bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72884562aa4af8c483685231ef7e75d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06c9e96583934e732a2ab3c0cd1b1d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb97b94a698d9b770e0d19bcff3b5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868cf48355d7a4954e2af66fda7fec1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf504e8850bbb69a50a50e2ea0c6c6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de5fbf976d141a1f1108c4f294a1cb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ecb3103ff9df8659d09d8116060a6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aabaea3b30a20ff4c234e73f800153819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e97bba9d8542a3e620094d7ea5bf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef78cab754cef49c5670c82ad52ef8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1db01b1b3cadc9f99196f3b6c9d31822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f3e2a6a44b67fc4dbf4b5acaca9b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f94c8d2821900bed619b28d352f22824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8072b49fece0846a537e1aff7a182f4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fcd14c7cee76443905be201003eef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a688c4496abb06ff19433b1bb5c351b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b21265567832039466322ec532ba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f5b433781bb1b1192673951506eb1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdedfe21193d7b914a0002eac2a554830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1d3b09251ab7ccd23f96ba4217d6e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124bc5e0416ea33e7a7b98e68c85eeb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c5748e3d410912cfb39f78ed5f54833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa19be37025ef01f5a915bba4897a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d474484f1aef9aa526bb5badef01c9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c15c85ec9680e407d8d8f096ff5cf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2a0a644701c18fd0643639363f38e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3eeaa4a2d9f2bee225529ed9b522838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650c9829a1c27e1c50807733ee27f2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de025885028315269d85f38fd744217840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e25ba7b4c31f157d8ed9640cf77d6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510f31fb5ad672f8ddeed4f2e9b9320842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e279ddc21a93fbca3ab6242eedf00e3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86582ad6eea7e6f15e992ecd55e7962a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e2f0a1981eb89cc0bc21e9906812845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802087a599b667c158d0df94566f62be846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb24f962046ed8912a24754acf2f64847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ced9c1ef8536d74545a11a489832848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956dc413ecaf00dfdbec7090ea12623849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902f9c985a74ef49cf25d634d168518850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f752da0f0c33d275735a484915a40e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43aed6605efbd312d91ddd700b5204852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea4a4d5a47ca8b3d557ba4d2a70d61853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30038d790b2e27582f031236f7469c9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005e057c4300c4cfe9be190475fc2a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ba3a1a6929a905752decf0fe5adf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea17b2de817296ab6ada008c3e78355857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f23a8316875b216f015984fc287f9c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0efe52f9ba5bfbfb3010fa18df394c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb10e19c734a94b657b17623e18b035860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44fecc34ee5c12f221d833b29a361c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9422adc39ecfa62ecb0be3ac2cb9c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc7f825429bd18b4c84adc63a109a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122137282ec69ab548ae0cb1b015efc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455e5f05ab71cb298f8598cc5864337865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c217cc39b151b9ad137646243e1d69866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276c9c0df4cb9c65afdc7605fc5ed2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb069bedd306b843778c3106def0b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8eff111922301d675dfafb5e21759869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259818b5d91408083c38a6a116216b1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd803caa63d6d034d271678fa477b0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc78364c58663a41fc92026f2a030e6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea727ef2562a4dd2703f49ded24bf28873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8319e9262f7517215b9b721ecfbc68874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a2c697fa40bbac3636670cec78fa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb3508899fc8f50a7c990f7213376876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff947295e63750284cfead49ceae851877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11461383cab2a0bde152427819e3794878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69076d1e9220bb43687ee125e07183ff879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6deb0a5e535270fa1c37a7e1031a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e779edb8b52dabf64c7a416ee9479881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f39a2d24bb8068c1be4cd5b982b5c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1928ac7fe2977b07f267b2b957b7c7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e27748960ee032fa3850960e3338884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a228e8902f665a4d739878dfa631a3d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b6f6c253758fd3882b9f0551b698886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e3967b3041f2bac6614cee1b6027887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a64ab1f9abb157f67f2dc2209325888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43baf7797e4439a6ebae9ebe3e8337889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eae53c123a9e1c97f892da18dc99d4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e4b0c070024d92771dc8aa7a8d24891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5347b01c835c19c389ec13795f66a34892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da78514d91746e40de25028846d7410893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea8ab15063fa867c028bf924e0722894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d88558af729ff592b6824849744c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142325cec431192b73463cab2177f5d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6ad078e60f4f86c3cd7643cc94b2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6ea871dc0188fda75adcf3d4f404898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d794e032be228badee7337d392739f8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499407d1c8e1c09f08cd769086be91900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd297c4b19cfdb1a0fb517c674fedf3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4060a3506fea7c597cf12c741628630902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3d59ad2d14f348276ba07aa557bd7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b84fb6b5879558a10285a10e05518904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e65caf05bd2ddc62b713929394f552905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1ed10ffbe22e72bfe61e64623a0c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f79f8c4278c5ec70ed23777f692c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1fdb155d70e05dcb3296c4957038d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb0c7817e091467b99d0a7e5d5eaa3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e4157d9cf36a5d01a24e51c427d9f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab8d87efb1973cc43c817787e26a2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e51cba32b58572da1bfacf5954bf07912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2cda106533bfe463c1c62dbd6076913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd9db9baf28e7f8a5677fd126af83914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e4da254a6be82e173318c088bc17915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3a50e08276ea151d64b51c2b2edfd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7e2a06bf00276580b7558a434ee8f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5477c43ec8594a6a112520c480003e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300f6f9caec3339cd7f9418c6ec34b7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a8d36f5a3cbfbdb95e2256e764f2a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663126b38612a6da2f238bf1aeb6d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f950174d2e4bbe2c6e1ae692193ff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c68ae230e115c755bd0a812af11b1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a28e5d59a622b3e4c3c2b4aa37b5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333341dd2adb1a8e5e8c71bd337b96a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b915516e592360f363fe700faf0a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f8e0ae306556606f404e989b502f1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787814f4593241a54e2816d4ab66d1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e80d27f6df3381450bfc284d96763929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4027f6ea9f15149cf9038c42ea12943930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d733f010e3f5dcbe149f97689aa307931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da4432c02aa02a3ceeb9ca17b9b9d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b34bdb30517864db2d1b768a2521a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc6070732f7dded15783f38041bb3a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a4248414751346af3085d8d325a9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821adef5328dfceeea76e75c0213d0c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39560aae0a84dfea157a3c5e9b486208937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447b355ad9c2dbb52f499274873fb1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77484361cee48716d36e420166a4eea939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56330c97969c04e197457077be045b8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61424b30b4143cf25c141c7bf1026ff9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79433b057e86fd0fbeed8ab8ab65d9f7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6099e766d6a5a79385af5ad549eeb1a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf30da96b4d0202eb36dbcff43f895d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd487d6bec316f3230d51009a8dea8cf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7305b69b7c95daedf78872dae292946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648dded95afda2aa62709ba51f2e5c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd35d48915790300410f0bc7a3845948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6182b25d3c7c6bfda8981f8546fb59949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de411d2d0470786c688dbdfd97deac2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8289ae56cf57da12c14a7f34f4c34951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6c174e05cd6f0cf735a6511236aec952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5af9bd382c78916c4c449fffee1d56953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b9a8df998ddb7e5087942e6c0a060954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755fffbe7b45ecce13407e062e1389955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa9a54cf7bb3dba9cf4e98e79ab61956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541c0498f0deef7c832438ecb52587957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73fb042a2e9eb3b6af7aa45bf234e4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2bfdf5ee0f194ddad9e4ba5daf1fa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb7a8d7bdd64f149c2985c0707e831960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fd17cbbc48ef930139c5151e22f4c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac070478593f139df6d770b25a443c51962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefca9bec66db9aa4a840b26d82c157963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d5043a17a39ba3a8dcefc5220b86b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05141703c362df55cd04aa323ff3a0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb59d34e26dbdb7e3828d99c272504966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0096a91d17931d1c9c0b6e0403086967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492df628d59b6379994f5dd5e515fbd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f47c1668e52cb0c2685f2a13d7712969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba40d493114f1af304021f82fe96996970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d95e9355ab7066e69560097e1dc53b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb4c9d26d740df7df39c86c45a1de972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d97fc65fc3177192009f861d122d07973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343f2a3377adf5a3358cf519b32127974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5432d91bdac0d7a6acebea668fb087b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204450d53dbc7c981c5053dd1ee73c44976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f425658ff5c9543bb329e430e8fb57977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca12ac52cf609aca5042466355d2586978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6578ba822238d0058eab7ad9014c5dd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba9193ad6a05a7ee18ab58f06c2a65980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ca3acb1b85589a9311e1ba4df306b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eddaba02bc7bd20e7ed59314c41db982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea2b50aa9dc4bcba3e5e602051c5c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1332f231785865b7627151f52eb4e6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d5ac68473cf169dab10163229d02985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb359751d4f5853d408f905af236cc9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53804d4c33e045668afdf01cf6d63ff987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b7bdef44fb753a1303155ada73558988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929d2d541bdcfce411e7f6f2841367989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54d74919768397cac57c0b58b037b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b4ac9f060dfcb39003e5e42e2bc7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9189e222c64e7481d6ccb7cc507a38992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5bebbf5d08bd4cf3cfda2f590ebe993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d77598110d923179527d199ed9d2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e56dbfad364af5cfb17d1fee9efbb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8fef47e1b90d9aa64820e482299b2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f507eda9574640fb3eeb63de75458997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25194b1756c75028dee74efcc3992998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>