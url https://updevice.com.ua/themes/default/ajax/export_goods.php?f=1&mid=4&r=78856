--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c542f48dd5d0afb2b7242109cda801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bcf687e00c883281f1199a7cf5a172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b4b6c2114bd862acb6cfa4e54d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b4e550fd3beed8eab7f37fb1bd52e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf81f6c3beffbf20f94cc5f9fa3f4dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513f430a5164e126a92232c077325f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35810c1280a1c238f6631e535908847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73301e65b79ba4880bb53d8360a0968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49eb1554e7e050e2bfab029da2a1af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb3446b7e9acb244f1c6d855d3625a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1bce92cc2d8cb23316190d8ef3faf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028c5c67145766bd7390a3d0ec9b1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b46902b4dcaede8f6f0038802c098413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845ee3f3ddc49c1f8245dab06325cce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3f0f5532e3598840fdce15f84080415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa24467826ebe64c28fd7142ff00916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2461268113dd5f1739d656c7a5bfa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d39cac7b19395fa39e423745998e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bd1ac314439c55f41751d07a0e5a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb38ab567a546ef872a7e7ef2b0dd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a8a306dfc5d72b3805b87c1c381221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2c04c067a7757a4485da909e441d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43e99d50bc892c3d2222330cfab47423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15788363bf8a095a608342004ca1cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fabb4c216ae6041fa0c674acfd145725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79518d7e31b4ed99e5c5d3951e63a91f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd0a2b5a861587df41823e13de6b5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660de3ce848b35933b9763d838b1220428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da518aba247e32827414e7338bcd2f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2530e3c54e552f0de9fca7577df930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208313492a17d98052806efcbbe9c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84b7ef7056c0e0ad53dfcc474de14f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7d6d550c93e4f907fa4dc8296b11333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1b2ade43f08d60f4820038096c4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fd06a7df931e84bcfe387db66cc3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae90ad83716a8aad40c62c37a7580f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6b2c8d1ee8502808b67dc162a8ec937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af019d118370f30761454de1bda8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc13fc1b47e4c67975bb3c200839239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c347242078bc209b5b3a7f66dadeec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86443f422b555feace6d2275ea5ef441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076e55c38085cbe2efdbf6948d0dc1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a946a7c831a12061cc654f8e40c1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c5b54d56cd513befed15932ca098e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf660522ea99a2cace98cf88138d6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360f06d460f8cf0a248696b4a20d6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6b274953d3698587f20d349f927e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06702b5cedf1e617830d255ac1d31ddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645caa6a6eed8790ce3035941b74e43a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f3050c23e4ce9c68471c5a4719bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee925ddf62d23b3f648333db39d722151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0341b490e1e832fe02394f13249751252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400fced518c9bc9bdf411be12339bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828c03833fabb127365a20feec067554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeda8fe0aaf6fc9ef082491403f084555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd1c431bab029c32f8e6a9d097e20b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9614f3f6d3edf425b69faa1589869257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab10f459118151862a5e4c2291ee0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d1b287a4140c2b1cdb21d86c6bf5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d54214cf98c0c5345bc510e71090060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087fbda87cab86ece5d2f137de314aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96847f816567a689d179ef5be92fecc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053514bb471fdb34846527e1d95b29b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139992978952c165f1ff64e39057a4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258125bbcd92aeea84920908718e69665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd5aad113cc3e8724a5a975f5242666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b991d44a7008c7ad461d510f20a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bcebf5385991be14610b7104ba0c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d289c9d604544b4ff2a545489d9e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e71b166adf8bb4061c944201d082b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c55151196c6e8bbc6bc6cd46e09e7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea371f549ce11e9df80c5c7ada645972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbaf4dec317e0b424eed3bfa0efbca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d18add4c06f751905da31cdcd9b53774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b87113a4a683b3e937852390bd52675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bca64847793eb88d3a3c6ed10624076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d3b8d957f9e2f521d876d29c6f0d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949d10716aacbb57dd193a505370a2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951455b231b06efd4f9c618d4ef081ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b602ee92c15653f534635da0cbd9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97227c3c20176c95f736a16ca749ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e51745dc26bff443db671d5aeb30282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ec5f7e2940a788a4f5feac5a47fba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc3cf5fb9e0ab42b40a0cf9de469f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909acf185274472eb6462faafc77a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7659f1873c62e524624caaa87863886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cefce10a22f770cd34ad7e8ec0085e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f393f8bfb439db6ea9c3a45716613388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765d7658a81f9a4168ba70797de08b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19b9ab7d91829cee154e8e5ebafeb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd58beba4b49058463b085085b22f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c882beceb5303d3f0edc5238b548d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3285c5fb584f20e1c5d2a128d52c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9859bed02f543e81aa17b3c1f5a06294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a562ede296c59983c83f7de19c5125295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68660086243ab34ad19eb78842c291a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb853f782699debc8da90fd42f7fd5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15c012175d52a539d9d3cfab4b9bba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220167e8c5dc8ebefaba18e4fd947ac899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd1ac2df2ddd51b6a96c795448422100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9ee846699afd82074378b18835f74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c121f5003a2ea36e8fc20855c71fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d3e1d36422b629cfda561ccc487de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a423220403e52a30f339177f4bcd32e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09932fc0b9fa225eccb1536a7490b529105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa6e71895e48cdee53b63d9e09b523106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05065b15120d77513d46a7f02a136cc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8dcf082eef41d8174fbebfb2c5cf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ae6e8f5eec89f69ee7777d52317f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f726404149a33d23bde595e9dd25474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4de3caeb0849913857d63558b16c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead16510bd69fd4feea9f520d449ebcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c35f83c172cda9177363eb9da6049113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d5cc2bd4c01b77c4d845679849d5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc901beb18fdc9be8029893dd25dcc7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc013a9196234b6aa1fe8ec5180ed6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa4f1497676b29b178de6a01c7e0af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af4fda774750bef1c0225aa5461f15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07d45bab78957d952e24bb884ace7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b02483500f7cc431e6e5a7c7af86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4c37bd8770aa2b6fa367ee11addbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20fcf0c0e3e0f0d42af5def6057e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2977512f8316db9a54a001a10c1b871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c69658f5abc5e8927e753c248475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca91da3bcf074a4739124b861d1354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce98590c493424e3b047ead15a1230126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8163f7cd2a6743cf7413e809ceb7227127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9834860aa58c217d7bb7cd29eda0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ededf994bfdf6f722e72f65d53d83c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb06c7589a057d424629b2721502f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3efcf8a8b3b6ba57b01da57efde93c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317855c39fd31fdada6b77b3e2c2e3fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3f810bd34f973a1f978c6e8dd1ea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918224bc7539024bf5398b1e20bae9c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884b9c529c040b711180d21a1c3845135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc896236c5754c603e084e8f260d26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff387639349cd6b6908525b3ae4965137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a51eab0ae4bf40ad070cc5bd38056138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79e0eabe629f2f93942b1780f0998139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf5bf0b26d37148049a9f525163b76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ad81cb3587ae1372187244d052b3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63153937a174dc13517e3b5b4effc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d75191a8d3cf507af626b7967ae3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10453ca772cf7a27e77eb63f0bb0f2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bbf065e0df8f89682d7975021a5b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c68c007c503c3a397cc1e5207ba1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c551db5fa7e6d0e871135f68c340b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837aa1c50d6d85efec7830aaafa9612148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155e43c8e25daebcd392e36f515198149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012bb97e1ecb513d576fc3b7675a52a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28859daad8669e0ab857cda78ad46411151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e431be73317d3816ad5be938285038152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59691a0acf8300c36befa0eea38a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e80db2d1af7a2174be740031b4fdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a855a13811b0f4944a6a7be50449b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601723495d45981f34ec69479e1e727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1716507194122c880bc62080073dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94ea5e001a42b0dd4ee11dd6ffffcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ea41823e2df6beb41485302b98c16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156115b7275cb320961220f71870089160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f71ef21f125d8591709583c48341161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc43fad34c3c20c2f9b3cdff7a21805162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e52b6cd56e54f02485d2408385db3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c71a9fd6948b89610d70aee87fdfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852136539b577550bbeeaf8ecab2d95c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffcb664e5425f0849414d6e4102e36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c0194576e9e8f9dc28eb57cd6d9c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85755ac4b36739d0fcabe78af05431ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c620d9f75dc50503db1ec540a552f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040841735d60da5c2171b621715a576170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7941bcbdd26f643022af6eaa648522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f995cde59306a03b5b53f5e34010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c70e18a1125636e31ef7c6c588f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b8f4c95192e7fb0b0a837ff3d565174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436a069bd6e5e66ece5a1a134c57f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec09f5ca601bc2eb2d9817746acc3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f67037663eb2a967a6f347603b25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d795ae791d740f12f76313f419189b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc3d81c67c978f6e450cf655924544179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21755cc93d3ed04834fc16fd040c9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a435d8ec8764a5227ceb7119c4531181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770887bcbb43b4de8d2cb9322420bb72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962f708d61ed7bf0c9e3ae711db112183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342ee0eccfe4d0ee8aa0a4f06d22fc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d8959838e95761a4716c6cf64804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c5c37cebceff4b8575dfea48265a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b725e039924cf5c0a1873f239bd6eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560e8549b6b740848368d45f50a127188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3108b2f422aba4edf956aff62e8b5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc102aad3d98928d1655d5d27eba924190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee4d9ddf306cb05b06021b8d0a2c68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e50a99798f5e625701ab2c5695805192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07259f4d0e4cac0407910774853579f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab495bf371bf1b184cde96a779feb61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280994cf35e539e760eacbb46fa0e34f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e090b1c16af631fa55d4e878de8a53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff00bf055505df72cf1b496475293a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a567aca3f074e0d1701ea8faee172da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431e54096542ba5bb5d3f622c27484199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f337c713033b1702e4386d59f0195d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ac5f0f979641261d60e2df1d47889201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3aae5c23480c541488998258c4f38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36c74272a7b7114f858e6137274c60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a0808c6eb622d73e19a0b9477f969204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3f274ffd0f83a93f8121fe2ce2d16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62326473ce2bc8e7c7708cf58178feca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28d27d5806c95d2e4bb08ed0d9c6e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bf2542f361279f83476185052fdc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f1c892587c1c0cc939f3e2a975777209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0833764041aff127cda9be0851eb259210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da22cb6a6bedf137e9ba3bd0759bfb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5073c40fa917ff83ecaa1bec57f998212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a8720b61b9b878aa620aa78657fd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8805da79e72b199672ec4b47ac975c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306898ee7809605a95e9b60dc8609eaf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf119b87bda527b0cd18310944c363216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d5827a93abff289d4cd6c5ac82408217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745deae9a4372b3640e0234d300103d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04133d96a4937a87f0bb84f452a34d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c67df37b1f96383a3866241136a6a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437579524d19d64e5378bf662c15a221221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde41c70f3a249b201cab8284c83ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aac2e17d109b354032b9454aa0d5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8682a01660c97176020f3f77251fae6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b8cb09a3472c6bc8df61c3458b8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2ebc774a1e82a407e7aca05d80e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37dbc54b8c1630a5da2a2e2fc1846227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da78c36c989e1f054cf19d8955f0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061613e2ec2da3ce67e844707d04bba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669b105d621b6aedc968281525f2f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1af1de04680f669d87fd501d7fec3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ad27a377f141091a8089b18e56b25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ec61a65f34f9cd43180d899db3b33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c8808ebcb64dfe32aea37159118a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679bd43074d29fa9b42110fe3a90a6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d17d7d6a05a50810cbd5f40976a06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3efeb600fb45811a0cc8c8835d7ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad70e402cf4c85c4932652f2ec4e23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa08b816f2878aa435e1b6e88afe632239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c22f532c24d2916afd93e8a192ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94637718cec0becb2407c39d333723b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b84ae047272fa0c67bd3086fbe57d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a3d6b6a658e553e334393129f02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6410b08810224a7f6543ae17402944d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf433f55bd70a955f4171cfb5c5df1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ff830f0025b508295721cf2ae652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e7ea2f3b5a51c9848057361acf0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eb985a9296d71bdcebb768805a132248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2ee55b28a593bdafe5b74196c308249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66370cdd0cfda797ebc291456c4f0046250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8269c1ee49ca59393c8117e87fcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8853aed2d8285a09fc63031a72bd33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5548260153443280f419c0497150d5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7481535b88b988e7772f8322dd0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c989a9ee4d618018c1022055ed3728255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be105969cd22847e851df53ade4b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc088488ae2d0526c1cee0b5f4c659e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756ab858e48880f42f8c3d2d5d3899258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3941dfb993542c03c337e75b3c834ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcce4081054a4fe71c7fd4634deeac5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aada825ba2fc11f592df299ad4eddb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5dfb070dee86ad85222f49f475ff7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00bcb41fdfc54e4d5ff9ffd912d524263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e47ef8c0bd9e80af825b5f1e544fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71e18d0c6b1243d2b1e4a93727f93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8f799fb3b7f658ef850d486f6d6f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de160d484ccc261e239511d05bd5f6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d805e6ef32c59f9710f3d871e41adfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69337b9adee6f53a3d9b699a2f842c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552869be8f5c69bde6c4f771d8c1917270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05fd762acb53e3ee535c0a3ffe0ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92553d2953b44a7c11a6cb40ca864a7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d42a8ba2b918fb31fee58c2a5d27c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83793175149dbc681f61dc846038c54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e5a13e604d7a651d7aae8673328d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d64584dc099308a7d7dd779497ed6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d3fabb6d74245159490b280f5dbc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ad27f59152cee4631cd31492b152d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1032f059b58f189cbd4f17765e11df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1170a1d2eacce122c3d6216cabf42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008e04732cb02acb67fb58f24d15bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7908fc871c527b97950ed4c80cd3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127d00519dd5c3a03ad9699bd732ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde86d5d5efe387f1091ca21e23a8ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a961b8f02f8352787b29a43c638ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb01a9d944c0ebce2236bddd4b9166286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f138dec04f9cebcdd56340a34a2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee25b4ab112dba00e10daf348ee448288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28342cee2d0ce9fa9de9e9e4ac3dcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae655bf9bc6b6cca4614536f1b6b6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e253b7d129624425c642678ae365291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde32bd3d661e244ac0f5f72f876f78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c4eba70c9b40fa8dc0e63bb4af24b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c353df668572a3f576e691a962f932294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d00306213128d65ffa0330db8475295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44702ab6e8c2640611fc0f23315a0e7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f512c145edc531b96f4f5db1923327f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad3c3c64c62a32d70cac204f7e478298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b052d81582dc17459afda6543bb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569bfded9a73274c9dfaad397269e37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba777238d8845e4d3c6fb98970d85a3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc8804bdc7d09d7acd7c6155679c03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0593fc8061873af84f3ffaff753b37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c8574cb58897c88ed8b6a64732d8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe8345e56b754f17c5536a0e71a84c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448e5d72b3cd11621ab74fe2ba4debf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab7d306dc7a208821d197c80c1544307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf57cfd0f61ca69c462d1ada95a0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9e457da6e958d1bf732d178ce0d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6cc4c48797464c35c7654a633e0b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35781a0b475d325ee934e03e6d1e7aae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaddfd4b929778c7385890881755ec1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7490a3c970dd79c58dddbf2301dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0addadd1c8c051c6cb61ef9f57c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b17ab36b2fa62440af0733da8c83c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ce4830e149583d83f7565aa6249a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afabf9e88b9c635245d38fe59d12cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c409e0714dba3303cf4c3e84506ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd72a985264d37f9856a04f14ce9bdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af4a0fe9a37f699645a4dcfcc5a07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a1d04306d5fb1aa02cd4ccb38615321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7665cf523a3fb56c9b6918d5b549eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83b7482dd339ce6b64bade1f6b5e69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f174cff35c0f133596a955886d19e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c59e999e6d7b44ad120101b4707c8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a7cb5a1bdecfe835ba844fa1401fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2e251e831850c12d335ad6afe8c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c9281c954386e4dc1d93f8067300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf0bcd38e588aaf99f6fa34721482f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377c25a524d4168a6fd4e13741b26e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7943b45f08b78aff1979bc1df2ee576331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf583e5a209520d7f348f9f489e4c33b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a96ae64d36dfd38559cbb25ab99463333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199a531c6bd6af846d58a5307402cf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb0d67d2acefd91506324b426b811335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a93e3c5ed34cf92af056b2a79ba61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b07fb997b8a43b00212e486879646337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc596384d514fa77a505714dec2d7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c7cc91585401b0754351a798105ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581be551090d83328fa8dd689a7c0367340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44011f1ab0f1478ae92a4f928ed3c53c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ff8edae27b8cd56581d58586c578f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcad03989ea1aa855e06491cd8df5a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295efb6e1bc38953cadeb8202f2b3be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e733911095d597591fb9e27123b962345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bef270de97e9c8c5ee974bde3b718346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6fdf3ae7ad2dd2a5adb05a5de7de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403ca3818338369b7b72927adf8183a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45879faf654a5912160614a7359b85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd35d35ff7173aa20b56165585fef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e83884e156381cad684a63c7f06b9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed31ca250e5e1bb85283862ae42d2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ee6f08e8a5abad973521bd5defb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee702648e5e432143febcae5557431354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24fb0ae5849729b9d9ca3fe2dafbc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c068d60c65e550289c126e0085af6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7194c3181bb32f5813b43ae9b97152c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63133f3791c713f5b8ae9f8866f901e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36b5fd397737a39cbd22983b69836359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72544de3a3696d0ee0994620e91877a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe4f0c83de969acaa2d23358268fed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062411c047e268b1a933d48efdfe839362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050a3485bf296b79fa9dc2e88fb57e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad1c74e26bc547929b12c77450d547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bc58b61c85ea87a6beb35dc4e5fa4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02067ee82b48aba7582d3f41e9c6af9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c418dfd3c1a4f53770a46b1c6f8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2114c8fe676623579439f6358903c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab013626b8ead12867c5f42b47b5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74696cda6f371f8367454c4b54dac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246255fac355534026eea0841bb6a92e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d2336cefbd4439f9ab68394b58e20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3543de8e5fa990c39052c061e2d3f18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223caae9ed0679818e070deb2512dd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae849aa0ec10f34d77743bc8b3e7e344375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca8f50a2c24f92b884b7eb12800786376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43494e97d7158c7d071fc57031f7b6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee997b9be00f49a005921fa0010d7322378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b83109407538df898a7dbb236de0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709c5bbfa4f7486c5096905d7e8d738380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80f423df082c6082bdd4ab05acf579381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f09b1de1f58ad5b98b11e86ff630382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80de4231b18169c92f42bd584e7c7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd4e943716ea84acd6f35632da3964384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd14e505c15b73f6696b7451a6fbf22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa716ec836a386d680dd6e828fc34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aa5be547d5187e1759965945f877c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3962c34727df3de0afb392170849fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c17ca3417d9abc998d6c150618eb6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49fdc39701f2da2681200b1fcc3de7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535cd33c7e5c161a443ceb4408e6374391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbbb428c30e92113df5006d632f37e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47159d01eab2b3f3bdbe8d84f5d1121b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93352a42323df4a86b08f4024607d1a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891999d81ff46d8614cf45ea95d294f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f635f584d85dd7644f597a5303fdcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c96b3ac4287eace90a912a28efb78e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42d5287fff1853d782784311e1e0b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cedfd3ed9b7caf8cc63a3b065f8ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe5763ff666b6f5f78d9da5b52bcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f41aa89719fd9365f85f3d1593134401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d93fcb789b2aeee4980de9e3a7fc6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc612f183c53458577617ce9a1f09c46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f8798ed8becaa025ff8c36766bcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac7856b380a25630018fd74c64cea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302b931864636a8c143c735f48ffd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca892980594012ca020c96f6e040bae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857668d9943359c4dc35379fb7cca000408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f12cbccfb8f81a718711526cfdbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b611145db935da7b9afd39d721bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b1f78e40747a9306ccbb273aa33c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd3edd164c0a8c2bc0c7580ff12359412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fe6d1ad114e589c06563a8e706fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ba11b8292a824490c8ac54ca5736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05467330bd87a3693d55c15add6b74aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02262e591c069ca45f3813ff5dc631416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60e4d49e5a46cdd372ad438dcc522b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6586d42a1436a9926a018fdf50a0ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737cad6b00ef73f5f8a1cf3537de44e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cc224912d92ab2f484f9c5e5dc186420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f90cc66bc7e7f42848389977e140421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc68894013259f4477794eb9c353a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d223ea110a30bb6f9f0c4582779b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235eee99f30146737eeaf41b9de0e8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70c189c7de2829c4affe41233ea2eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0984fff055fbd3e17ef82446d8f4cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357391ae19c278eda8b095a6973d758427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aa37a2ac462a2cf0c154bc4eb051b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bada5bad0be18927e24b562b1c76d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f502bf83d4071249e467616a4969b49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8787de9fc8cf6c01422f28154520348431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15b06ef9486f7bb8e538ece3d9165a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f35ac3cd006aee9a20d2a587985707433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c03ad8c0eaf5faa8436fd0e4d30fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ca7e3c0ea904a6016e6c4004acda8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c7040161a4a92867c146f8de6ff3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a3c3e0be562574c7d22003eddddd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0844010d128c854f2fbb17a0e4b5e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276f306b2252369114a19f90197d318439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b842cf407bbde5df6a519e52f1b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a38ce7f04591bff580f0342735cbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1aa95d7d9b723174c7a245ff59012442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df37edb9e3747260c53d12934522f2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31134eb0303f7af77be215f669a9327444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6cc06fe6bbbb25d1c0f55eb40a587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ba7f61d5a9fa77bb587bf77b543f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d720186e78337a224224fd655f3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb983087fa9113d41743ace2e00c40ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55d768b134e80d30c1c0b795037bc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0d1ff50128f7fbd43ca98a5ee2280450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9666b2f8830392484aded3796b6982e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834578a88b5cf8a3f6810673539ecb6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66320748fdcd18f6f701a5f6c89d451f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc9c1e3e206d2abefdb94a0bbce01c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656f53f1eec5ce758a3961e3a483956455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cd7d1827170deb81f1cdac98a39e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502aa02af8482b0ab05e973dc73b75f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb30059b0566269a39fbddb3c0fb7d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597bd6d3ab25d888e23c9d03bdf702b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1741705070cf993c65c17e1915a194460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c776e2e3a25272d5b252cffb3c254d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed09682b5c211495ddb12934efe1c76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff91d969df88189ad9f69a4958e569463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464d4617bc050306d496a79691aa2e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76ad0495cef575b6ef238cb1fabf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31d333074b7b7dc39ed9e9f4452dfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e879ea6b879f9258de91f28441c282467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeed0c7a0d711a83b6579d339a7d19a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80ea4cd9fe8758e944f4db59ff752a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db8822a9b872bf41dddf9420ca8e8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ac68d23975fb8b6dcdc10a34d96f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418eabde462d4c76604dbe6b0ed00aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f301e09f0d146c5223d29360198b87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e319806a828326a5f29eb9614ebcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f609bdb3b26dfc1faac18de47aca5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c9c9e58fc127253d960088bfe999f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc6c92e81ead20e0cb4c70e94d3fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f395403749bd0c1800e7a7c14ddf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21edcd39094170fe03e9df685127457479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214715a06781ab20b43521b4164965f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a6473b17f3df4088afa2b6394bc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc030905432a1c44dd5a6a0a16379482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ed463a9ebfa983821149ecc8779cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7549bd7e0b3f72712ff2b946f6f42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c03b23aec34a6b8893badf17685ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302d2865de7b0d3588f39a5fc8ecad0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488db14c2a8ca81ce2160e9b9513722d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4a4aaa608fc9fe7e32d47a13a8afd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b26ec7c8998b0113550579c5e9878489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3f76295b9051baef416ac7fb56c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b56f0fc6dbf758dc0db1602ecb58c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149d9b14ff8ec69c044237e297486d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea509a5b3a3f11e612d8f2fc9725b27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8ae5cb35d9a89f7b5b15460cee2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b98058181ff23e11e933e8f4d9d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689dfaaeb7e760a694098d061696bd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e71136fac245c973afc395aec6ca8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b2e74afdf1a4eb827ba4defb33ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465eded46b230e193bd5ad1ae091421499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977373ac0d770d074971f24c6fbe2330500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c01ee7cddb417cc8ea67a81f17eda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a9fda5f0ca7473b8c3b4c5d36930e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9970bd02a8b1cca215f49854093ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976bc3e79d033d8ddc49c53458bf343504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18690b145ac16bde01e6f11b28c6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c989d73ed0a774d6fe0ae7b071b61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac17cf886db37c5f78621155f36ed4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6993acc6d339bb2e54e1cb4b27b38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fbbb17052cc1b83ea7e57c0defc78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb0cceaf0f7f9a2268248c583a105510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3894fe7ac82355c228d54f45a1297f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a474e4997bfedb98f3cd74571826d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53ca390936aac00ae4f576fc181d0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac004f507b531d9effa65e13658c6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe5161672908e0bd6c8ba8124a913515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd8d9fbe1fc85ff442d73afdaf894b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959010c75acd6e9829e777aa27ba75d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e184025e68927a685a85ab0f7710518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b771671f43747f0dc1d12af0a772c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07e26de7318f04b23c81684fe2b9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98629a8f276a7240e84e7880de01e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e44c03c76c57e5a574ca3622f92ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118f3a58f6f188c08fc30fea268a680523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222882a3c36bfda519d4ec8e4ca41bf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c2885c3ab9e0da71fe8115b077b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805fa755e3f1f799c5a628c3884367b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586232a68d80130eb03c04d0849f973527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdfceb0b8224d4da8e4fe58660fbd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877043394dff6a6df6dbac430c05264a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de830dc7dee6dcf37de1b37016271530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f777bd84205e5c48d0f08b00d75ab5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f917321227e49f3ee98448d39859c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7ac5b9c69e7a5bfe23abb7478d9fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a91ed67200e603874b243506c8554534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb57aa647a8a32c0eb11cc082f200535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b50dbc558e7cc9b5be8f22d0ae93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf73eb797effe7ec7dc9379ff8538e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a25769a190174865cbd61c4f991c51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42b05f01c873247f33e7078dfcfe60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d2e44cdf3ba44d53675bad9ab27a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036eda65e22cb56e86cf02234d63fe3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee6ad2a9e87096cd385ecc5c3bda9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047438cc6b6a902b344781ac2fd9a9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677d2757624f2f169ebf36257cd431544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06015f6f016c1d9376748b6ac75ead67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406abc5daf913cec8bd6f67c0b08141546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f31f12b914b51184f05f15d44927cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45479054cfefdbf5dc273667a980e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef500fd9c54ce29dc7a6023dd497654549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e728eff35350c1fced944b5081e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb085161de27b238585ee8b08e3f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404894b5c7a252dd6a0e525d29a7381c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357dae854487939056544e2cf207d1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457016dddc4b73669969f6ca3efc8d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e1f3910decb7da7a06c5fdcf04516555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56cd1d885a5845f5840408671744a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7285827d57e7e89e79a7957fb14ff6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728788674d47cca76ec384968815d6bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a02c0d6dd895d2a96f14931327f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64847ea31e26d5b9e898ee238ceabb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6033efc6cec01bedf2b21aef31e0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f22e81aaa2e5b3d3ae296d6ab612e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fa1b639c9844d3770935159936446563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefc0646448fcfa6ae84a32ddfefaad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5955de6bf745af12a1e49816953296b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687bd3fc154d72a9380ed61e700f9be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58007d2c838fb04046bdad0f8f56a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abfd246726c941d7c52262bb8d79f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce102cfc644f6672ead21426ae27a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e264fcaef0e1b79fa8a93f4b2c27ba0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459521d101c89731131fff676c158c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c8f80b5ed6562a1b76ea721f5d4fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec8a6e1b2ac4a36e7bfaf1982d45e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1585ce362518c3f1bfab0ef03cf9c11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d953fb6f955ce49e1d21aebfbc0f646575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9818a9598cfd1fdb7cbba951fec7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c7b57832e0e4b1936007d538af80c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d31aba4aebb475b8b3182b7ef4898578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccecc452df070201c78604a16c2e49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262424f42c02e452846a2ae9d5a62d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd163dba9d683481f9fab7ad82a8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d1b3c117a6a327aa7d845fe900892582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf21d09367f661b547aa10267ecb66e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f414788f2307c5c81f6258fdbe2ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516606f709c88c24433fca160785af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030341d053ae4343a3d9929265f1f26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015fa813ae21b57d864ff51e9322ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649252d3f49bcb35b3fb9898c143a32f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf3ab23dd007151dab756d4238b8ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72e70ecf334091f15d9553d3be9ff1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecef83d7265995614ba4fd8cbe65a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60749cddc96e662027e41a22d594eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70e7a1df5644b79a8ba32aaa3df2e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb8781a682f51530ab688cc8d5fb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea203bea4778f38dddb94b53730cd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb9dda69a61d6636be49d1650fa46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b408088305908cfc431563cbec6cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dbf52514dc4c79a2a30e05aab9c8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d380792266c8390b217e01cd5b18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f741ccf6491da9049ffa77039fa10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afbcc360992abcc68d54c54395b9ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00149a35857d66c1830924b83a89f2ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86522e1c4201a4cfdaf2d316ea4791603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbabc6e9b6c4135a5ced733137b4e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2c7006d8790af36c53b4dd4f27ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950fd0a904dff7034347489c6faf4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec7c0ce7d6ad1c3c8f0d36fff98b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a50ac897d2b5d48c123663505c0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb407dda9619792ee8a9f23b62cdde4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b040d02cfee772b92a20be890e3adc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cce243f3c70825ec632c392592516611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e0966e935821e07ac7416ec74e14d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09b91d1e5f0cc932fedf7a08954c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce520c4b43a5ab01f2b62a7184a1424614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea230eb03ec63f20114eff8ee5b0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21147c2e06c1555a264ed3f46af52b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7d40a0e1824c088b1550c1cef557c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06032283fb1474d7df8a4d4cf2c92f55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e52936f881e7b1ca5f0b197c9863ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff102259d06465276de2e28f0b86542c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693087c92aa9698f78fe92ade9bd4149621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86309b3b978b150005ea2a6874cc0884622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c93210eb0db3ff2020dc2b1b192d2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e028e8da751935ab0931e0a16af61e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc356ae0a71519d8653456f3cea82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c61681d288c19c0373062115f2080c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5483ef3ca0fd468cd3dc0b54839e111627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d4e7be17e787560b89a8003e788e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575653eb16c726d6acea24b94da8d467629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23cf916740e11546dcf5e4295f389630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f04c151d6a056f588391bc8fe6fe4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdddce87f700816f2bde1a027c57f37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053e518da4b40d150de3f329e9397e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de290c38972d3ba42aac0ed8291e552f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b307b8c07c2a226ac123abd14110516635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c90632053d7533ab6265b45b6022636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdbb6f1014e1c779dbd245da8583c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78982be7aba134f3add212077b46a2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a117b4b0ff82760042b6c27a935794639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9157097760b7033cc01c0abef294664640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f19e893001d9ee6d5aae7e4fd566641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051ffd0155409c89c522d466066ca4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9b3fe15faa98fd1104cf3cacd1b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fed023a9d1ebfcb2db9c4c2a63a5aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcda7c34d2933b1759e331fd9e7ecc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7326b1e16fa190d62e1374c28d7eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b2162a7fa74f51361258d7add9e0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01856a7b43e86a82bc829dada2eba7f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2b3e98827d03fa45a57ff7595b391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cf7ed50d618a9ed4bae944d03ea26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc79744491c3c5f14f1674e79c639f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3e74c9fa135bde7ce01150e153532652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc740ac97385206c8844e56eedad8f3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5f27976b33e70aee9ae79b83d47f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0736e7cd505be2d46c1d9fbf7698efb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa09eb8f9d10fcf631e4626f7f0a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e7b4f29fab33d9bbc3b0d5510ff61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d56533960c08b8432e805b52c320658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f117fa91ebe6912038b3ee664b7aaa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6abd4099a3b6d16a160e3461b37a9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f738701c5987129cf28025b1408ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd17268f73dafe572f5344c0512c7d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e81e6ba5ed212d0cf4976048af6ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f12e354be63626ecd8d898d935047664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20814549cc515b24ce20234bada6ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db52a1628fe4ccc07090eb62ba356d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267147bcb59105927293a6ad7b03a47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a4f73e04212edd008884b9d1ec9a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df3f3b346a88d12467e800805b4689669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781b5a91970d4d50ed1a44a9542bc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd127343b13384ec65a239fc4d7a909671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8013043c2059d9861ba91f2d5af7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f331d92f825091b4152dee01de5736673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107d561c69a2f383b247260797ccc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf524bea5c1ff0027214da042e2f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b61209609e9b8aad0e7d6f6e1380676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc19fa53bc30d9a994840332c919b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b5ed5f2e4dde1150ae8cd59474802678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d7f3b78b67b5b5f38a8ed37cdf50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d7685a8f18fafbcdd4c212b6c7a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4376505e2c1aaf7c367d0a531b96dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68350b710d561962887743a24f2805b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adc00cc5674ae4db75cb770651930d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa45796e07c128e38a8d149f211a7cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6cf15301e448293065f2fc3ac57b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fe4bd404f75db2520de38a7e461d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2119d29797ddada6a5d516b552db3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda18c75410dfb297b45f4f65d1013688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcf2f09eb6f4c1d190895e7c1e3701689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa0e79bfe0b0227f571456f7b8f93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41bfa3334ee57066e82ba4f4f6d84b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858569a7b4c046a4f8f824d90b3c42d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed0f132468caa26e6746e738e0438693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42689ec3a50490f2af236f1dfbf2ca7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334a3e6c97ec44b84218a247145738695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3db42a0ac97bbb1a46a9c1b1526149696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d833d8532570f40945aecf56601999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c181218b675192f08f20d6338644698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1fc64c893ef2a7f653fd6f3bc8e7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f8ce11f5fe6fa3a80fa19ecfb0740700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e25152a56dbc09441d30d05080171701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472041836f1908751dcfed0c32cf9a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdc89e753b5ba34b07618d09c0c2fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db66df9677b154fcafe45b60c6ff9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7645951853af81c7b25340dfb6a55dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337b382925ddbe496e7e4faf364e431706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe007dc0d143ae3c4a04fb9c1d1f695707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9829db0e2278b5a7281f0ca7661826708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16db46c36d5f73121d551072210b434709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5aad7bf3b09ee4fe34484974694b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5c147447562a0ed88a45e0749047711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f92ae23e642fa111fd07f30316fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ab29f061dcb2c3d936983e697fdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92ac15c123e3bbce6b02157537e0ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2636d15f87e59a01a9b837866644715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19610b51b5aff1248faf1b512571c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d0003b56e9f993a7d638dddeac7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb087682d6310dc6693a4e67104bdf48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f64233c698fdd610c334a5d205ccd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e9b478b8f2f544736273332655fbe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00322be58f4be85c062b03e5f718a80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67411c9412d253fcbb567e4a50e66f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe013239e3d588dcb331ba4175dc077723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2291cbc369beed0adfe7b27b8b734f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5e135da9e05eb9f18a572c94d8c70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5086900420f9df64a8d96b77576d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ac9afbc771797c93f0a61668deae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca1e87e3ccb0d924ffc60e437991a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9ad03344bb23529ab1e4399e72872729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56741d5a0ab73fc95649866ecdadc097730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d88d0cf7b6e46ed6daae4350a7181731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6724ab02ac2cfbd91d73c872a9e6ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9687f9b05c347cde80f108c370c1139733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365def310445a105d371a0550f9fe9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abeef244d030d2c6b276b903b73642735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3e6c985cada393177eec7ff1d295736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae642337a20bc54963c22c31d915dc9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091e063655fa9f270608deebe37dfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8318bf1b5f727aa638c80a695f4da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6967fe546156fb0d02f150d05318e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b810dc30ba3b24352bf1c3d0433c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eacf2c336880cc5790cced352d7c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ccc3b6deb56527dabc0476f4eff9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e190513fc5b79d8571edfc6829ad0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879c482c1cd62352adda40475d56a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e6b30003dddef595a653b49f087a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ec3f7a54175aa377b03bc838c6b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da255488cfd084b1818305fefe3e167748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ac1e8756450ed23e231247f304a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bd3aff6f09815c7ceb3fcd8de90c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72539f76689b20043cb2d93bbffef339751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e4d7af17df29f088cf2613bb3d158752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9d6eb6ac215b14975b530a4cd148753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ffd2274639961f973000465f70ec3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa970c45978c43d0bac664595fe5152755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308645351eec27c24951df6f45921ed0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e08b656bba017363ccae20ec8c603757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243271e61a3f0b55b60be133f1220cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07e697aa6e65de2b67255d828c293759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f5aeccae1a14e1193b4d322cc897760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c7d65b165b5a205740b4b509e5786761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758382371e4b98db94e2afef6ca9d629762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f125fb0d25973e55b2d4e297b4530763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681115a23945440a348072de89bfec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769ea93c5253c9bb1c8dd4267764ee5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b4a2f70ba32bce1a02df672136f2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493e1d0cbd87cacf85b87230d15155767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796c06fa69bea7d84a86ff1339808ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87646cc44437b44ac33b6857083b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8885273a5fd7a75b9a339dd47b8fb0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeac243d3f49fe31cef1ce90afe7efa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02236c25ccd4a55c06b86967f7cdb42d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cf11874345eaa372b85107589a57d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b13b48319f671feaccf5920048490b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810d66cf32d845cdcb3b017567b452775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78cbcd31a4d028c273cabeb04348a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34bd0235b78ad25b9a53509d3a052777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7c76b6fd2639cac9806e5e8dd7774778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec29378aed66cedca185c365cff0b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb251c4fb664d509bd529dcc0293d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd20f7e84f7d4c29acee8dc60a6fce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f269b44b7c014de74944d050a7587c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6ca3772bc42dbdd590feadeda818783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a86a634d39765b411eeae1df0fb7e3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b416c007d4d7ad996cd711282ef948785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de472b1af6012ba9a8d47522c48564786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bcfe10580cb1eef0834f003f117c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e243b8bd414106b720679a3a36fc4fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d95cc95abc6a0bc3204817cbd27f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b0d96f3911eaa1242493f8e7d6c86790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ab3fb76370bfd1f238eb9c4be080791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b980d140bd41e24a673757729595792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b298cd83caa64302d00dbfd51e2d06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089dd6996250d8c0c2fdd0e0493da56794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c603c2383927b2cef409a7c87c91fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9479eb382e44e24ca0925585051c7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746848fb892b7401d3b98e262c98aacb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b6d37f5ec99c01197d5875234234d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f08651be2124e07ca30529e2f6c3d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2407f451f5a1cb95ee63653f83d3a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d71c9738fd4481774b30d09b9e65801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba8a2f54e44fa24fdbdb50528b915802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9a2c2ce80098da6cce1297a07e7a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189eda675a3091dcf78c9f384b6625f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e804132b7a5efb4008f7251080520b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ee97e6e66d921a7ed6145ab779715806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221e4ac25567afd9daaaeda487988a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cc9b05a34ebaec0c1295ab7de3c12808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40630b9841be545ddaef0c8631d932b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189415a48314031dcc31478f761d247c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ab63ff2568580e67571ab53a16255811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb140a407fc6718da1ffc2464330e83812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92614b6f834e1dec7b2cb8ace37ecd5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60c94d1983a80d9495ca1c7919217d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd873859db66c98d8c85e6a611274815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3adb3c1d2ef5de0b6b581523f644816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7093e8bd25d8a3fb832e97cfe78279817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175adfb7630f0c055a5e39201270bda818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ebee2aad08ad1ad065b455f94e23819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56bdf134265e2619b3a9d72484759820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32845365c9f69ea91d62e80386fabb8d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629784df8671192d155722f439e761822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e893e160507f5edcfdd4e7a022e5b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d2f2e0c793f3cc80fa9327045c148824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44254b749967077b66035fe3b53a4165825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cabf5daaea6d5e7b997793fcf33889826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db73f6b1ce1bde2070eb4244c6f8706827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90068c6046e6533ad88bcfcc167b21a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccdbf50d0c3c5808df41a0db87c004829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4860a6bdd61eb5bc059690f72cff286830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df6af00ca7214fafbfb5f3ff2f235b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af9aca42af2cf6883401cedb0423f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517deb2f66cb4b8597486aa935659ad3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5d59ca52b82e53f159961ad4e83f9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0947c9876c2f87766e7d5d4a802df8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819159cb1714015d2c2590ff052c681b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59a91cd14c210ad062ddd602ac01bc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437f015ab0b07db064660f6720db812838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e58c7d477ca5e194a793ae06ce7fd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eaa9944693eca283f5eaf562502e5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9789263ff4bfc30e160c1e9188b5cc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b4222343f96ed4e6a3ebce86ff37842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a7778a12e75798f871087d8941cb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b775a6fa9651724d11b40b3624703844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfc54c7dd77189765c65e422f81f5c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6533b65beb04680ef10762f79bcd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1debbbc3bbb6b3d1c08709a4350df60847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc3149956eb61e96bd26323a2205f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4507501b333d92114cf2dbc1e68eb0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ae1c2c8feaf77f00445719c47ad2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a2fb646d21b71e9093a76cd21a44851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f6919050d47d277ce41169fb5a9d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582c9903b4de3de33401909f213e59853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20bce22b90b0484870d0cad5520772854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803177a5fd09165c624cb6df48ad7ffb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6b45c532a7640f9459057f4e57963856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e740f592eb11d34127096b5ed49cba6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d7b8c99017d513209133f562b66e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9038abff2d5340377d81dc57dad93859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204350ac0adac09c164750e248d8be860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1a9afd9d5249b3796499214253bc1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e3443f0c382cf638b3e08ae9db83862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d82580a333b490447df9a2b1ecfe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fcfa47c46a2dfcf503b8afc8c97da864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850ea4e9d5922f3adacdd63dd174f04865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71906b7753360bce39a3e73bcfd705866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390483ab81566689fe40ea8c2727feb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc555b930194212c7b02d6fc1783951868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25358b922130ba934ce9eb1277ae12d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119076935d4f3c38e1752c6232be75b7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058f65122be2581979afe4ad933b14871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a5085bbaed62401969ace0e51fdb1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9230c44d64e374390a2645b999288c1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bca80e08eec7332f9193a0814960e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c304090f68235f74d248748f7936292875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeaff76fbf4d26819b981773e19385876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed843abb1951d4ba1c9a93b80292f16877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db286a5a1a69123c31f0ec653c7ffc00878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fc2fa741f47570a2f5c2b80acc46a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a7622a0050542611971c4a35adf8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6d532dbee18dd764d41ced6ac096881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c5f5cb948dd18a367a4d77e7d2ed1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d676e11a542d47a9a362627548248d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925f37ac1f93e147510863d59700b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fa49643e9bd319fe199abb680c13d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aff5c8726b48bf480a3737d6c990bd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16eef82db9462081bb97531260884887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96429edced93ccd991696a85de947ba888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeabd0229a481b6f19a38de81a1c47889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a6443c5f4d67502802bf145a0e20890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544924410e023b086681666841c252e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d738a2d2b0a703f459de4e3021a635892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c59bbdf57a8859d95987d9fc07f0f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82a8681ff22d1ba71006b94ba5b219894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127d4672a35c53e9784b06f55a5e170895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d5c2d2c027fbc447072055acfe850896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba17e4afe7c66859ddf624785db748897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520835b6f5e0ca7d3d762d2c8000e7f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22498b37fb4f6e02ef9d09cd3ec97899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3cb88d89124f17a2aaecb9e928aee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a107b43be7f335306fd83e214c6ea901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb740f29afdf7629314384482cbc3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d95a39202caf2f9896a40b42adbb3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3fbb516a09114793b1839fcd162d4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd51982232e6b6b9f15f1a11d7c485905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e7c493d098468af6f3e3c56a932f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eff00efe3268875992ef1724f85663907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa4543db3d9a5181c958172271e50908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0be57ef3e26eac3f98b7ec455bb9ef909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758f55ad9065b2b0d7c0329fa10657e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577cdab2594465e618aca9de571e6fb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ce74843b3a050df706c3a26b773b1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374b096a0e76f78a886d9481e68acdf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa17687642ea13004fc0e81a2d79a1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6295dc8802064c3f92246c7805d8483915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667786b5db3391a3ca6005a15d2ab868916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f145e5f27fea3f60fdcf273c6eb0bd7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7dd5c3a48e047b8a404c305beece918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149456d6666dad3145813c40ac4f29a3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3e4b7749aa329c3c3f58f4d8ea3e7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c891edd457c0fecd461353f25610fa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a9189daab628f49ae7584a5f82eb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034884259fe5b8757d6706df0cb77c20923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de7d0192e18ed28f6c5da0ff380abc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0cdec7f6306dee68ce188b913f70925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba940ab4ef25052270a791cb0d21e90926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8770ed46ab3febd56b7fda05b6320927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f981ca518fe900dde7e8a341f8edb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7362a734d0bc65de28f5ba7d131a5f7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b797a5758cf052f39d5a435bd83fc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaf37731ceedffc522a202ff9aae2d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6fe410a432848f84f904eddead01932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824b407f9aee978a296ccc488c2f91933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920d9a42f4d31a1b33e2f9154435ec1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec79ae0e5e58cb44ffd749ed448b46935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc0ad231c54b2be4ad2419ac7c5fae936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4208b3f53355f0791413412fe0a950937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e841cc24d02e98d952d342ec8969a4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694cc3d3e035ddb2769dc0f8e26f08d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c176382e9fbf02e774b9817d1e8ba940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e8f8313e4a366b8e66e709a5c6dcf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c82592854420e0b6f962871ceb182942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0e99494f7685504d8cd090bc8157f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf2b5e9bb8127ad0253e192b4ff439944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7baf3ea7b976387062a3dd813277945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5529044d4cfcae659595756071777946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262168678a4d134c29c2528067275452947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d09bab6201753f0438de199981e2c0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87662a7e9027309c04e4d6fb23660702949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b7a21aaacdd1a5821796e4dbfa0c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f266750adc749b300584188b76df951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719139978282d0dcf5b99bd79402f705952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c73c4692ed42692e95fd4a06b63f4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef737b84ad4a450a0f95b5a234eeb6a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d470deb061e393a50a2909bc929b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975820ef312c5e23177b659940b5617e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be129e29c82d3edca8f6a8f4020dc8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7491f9e16d65adcdf1d04972ec355958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052da6846b30c7f6ec79bafbcef87ecd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99139afae5bb5618dd1fb9c3289ebf04960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321626ca99977d15f091e899f2faf84f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b044b93fd073a144ff95fcc9225f21962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773558726e95609d84a76417fc314c3d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d30ca760c54d65c70853b0cc44c6b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac420d0b4d5f3721536f8d7fc6b3a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa30e603b89df9848a559829572a58966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d260c8148cfe6bb147280460a53a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d494f6d705a63a55c008b9b694d2d5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af89f19af00c79e882d34ac130c67969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c672ca33333f549b0653757a445422970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba99fdbf6abbf647bc40786e5cd6c55971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e2aae07e7e5fa6e777f990141d73972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f518e9644e6876810cd16c4c07941e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db36cdb90a9001a5378c40c3539426974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2feb2563d920e07d93bed4e8b49a43975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30570f81712002a31d9d8f12a5beb90976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aba3a1f2ba6d254ba9ee3d5745317977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad0975ba20e7f7ab6a4f56899a8c45978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1648cba1ffe45b2788af736ecad940979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab662e075e157b2c7e017c37c242060980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec895bd0de31bfcd969932515dded99d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a4c3258743a1f8fdc0dc5b25a9ab5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318e2381b7096e3646d27c644ea7035983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aad1870467b2f3a7767e91cfef300984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10514f41d24b8c3264367f88a4a990a0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de697b05a6c37c87822cb7f98ac49049986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8875ab2914bd4e3431a461008220c30987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590ed308792f813e09d17ae7ce92194988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ea749d5883fb8919bbf12b20f977989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d9f29932795dc4a617f50c04b3c8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b6790e958c8105837cd3897fe6e92991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb3541387c89eba32b90163a26bec2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b7fc1d01bf968261b398551976c18993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29201df277247c177584c7dfc6e6af40994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dd5e341d52c7ad7ca4e1a6989885e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6212053667958d7464aeb32c0f936996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3e9ca8d910264f82431d48c74c810997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205462162f780b19e6d5e3231fd056b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5422bc30e1252cb6f0dc96c04bbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fcab661484f32f5fca9b89060f7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54b887f33da84422d2695ad19057334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6bad90c92710da7405cb710b584255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a94e1948eb87466ab6ec6473a8396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb49ed5d6a3d45feeeb1b50da459357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a8ccf15c0199064e0a7668d6aee48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd447f38bd4b63f4241c110345d869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a185cb5591a28c62ace2d9095acaee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec7cc743dc8e5fbdb94c379d2be1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb38e1ecc8e25fd527dffd2ee6f2ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c18b9c6727472940e26058aa94ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62a723ff393df5351c632c80d64cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2e7a89916349ba578548217b2175115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10584a2faeb92bc8ee81cbbd31463b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4522bb28fb83bc7004377434f0d7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e262c9acb8672c7a7543dd70b9c4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28661a3f71d5ed2ab3c0055a7f86f1c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf2043dde3af0b6d1af003cc440c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3455322b22f82e47782484a629ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7e9a921fe5c18c74ec6b82f971d4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe784a570999ee1700312f770370f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99bf121b5225e4c6d528db0137fdbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcba954f2fe0dc118d7273bb1d84e9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab0ecdbb7b917cf36cd214ea42640826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b085ee9e71fc573919109232e21565827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b73da2cc7bef4afbadb40a40ad50e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aad224efb02ab473f83d9523ccbc2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd0feb6b61b40696da67be560edc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bfe5cb713345211c47a5d26d294fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561608f213eea7d790cb25a9383e280832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920828971c876053576ac9139b310f9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef7a095381c8fad95c7b97673f74334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46a94a046c99be953be62b6e9fc72d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625eb36e3c7eb76565c3cc07472635636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae1af73d7c7a4e8cd723789d5007b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d01a5ffd938cd90793ce6fd56ccc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ac8b678a851e03ba2aba9a46ed3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8b644a8186e94b425a80a112e49fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac5cc00f3281a053c937596325170341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cdd9ed05e80643a4cded8aae9ec4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4ab9f9a0d081d0579affbcb74d8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dad3185be6be9ca0be3913fb0c20a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbccc30adb4b0005790e2aa671220e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ebef47ac2c5844cf25eb9f7efb3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001e53e299ee81c31353a6f1a76099c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fda0518b24384e7acafcbeed7fda048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9868c6010fb9e8e94209be25ecdb8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9deb497d7cabce01e4923c04fced050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec597cb00df899fa8247f02954b51a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85005b247945ffe92a7f8bbaf5690b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4999d5e184aefb9a5cfc98b0356086553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46966614197df9eacc503043af22fa254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ad9350909d7fc574792a630ec7be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf90254c686c22087663bbdfa1d51e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117975c1cac82a633309f697acb29ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658465afd1d8287772894aaac618f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c34777610e25e5a31ec7273365d06e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34bd1b81c141d086f99c96697d6abf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630178379f692771c554f4c65c5e9a0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7e1c57b9fc6a6075ba9b811eeda562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f94007286f9f84491c60ce109f86eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342124afe5058267866ad939c50d4a6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f751ce563d899a1ada551d0e5b51e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c395e69d8da633c6ee90d1caa08c5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cccb93821593285424ee37132540767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f354710b0b677afd0ba0e6b45f58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d18c8d7d6074e5af3ed0e3cbb936f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea01efe07e1a0f4db8a59f469feded70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c70b7a83c9f31fa61e8a9ebdcf0b4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a8d6aab828690676a4761ddead9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b7de149c0873b503c705d524cf4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fbf1f240ecc87635291d8553632e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1931ad7f7dd6d8af3ac82d3ba8cd11e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e254f0b2f2b358fd8cc4bb56657075a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674f0969605da4c175cc15d235753f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ca3f602b1427f191fec5e89dd1be878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70299f124c4aab9979e1baca024d089379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e66afce91724c7e5b8d17bd643d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bdd510a3b8653a3b8aacb41085e8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91263368837f4ca019b05507f1ec3e3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a047acf2170e3eb76bb879bb13c0b9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee208ac004516458873e1311ce4a1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc5c373446157fbcd3c199b170272f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898b28f802e8c321c76499f9a68b9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b9a21f842436b102e233910fd04d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e72718417d6d7b09567ba59dc461888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3d93491056866d48439c9e16dde2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7fa14ee50c4ede67b9a496f4544e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa318597ff41fbd68a37c9265c3bc2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb80441ea90587ff040d5171946c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9754f5aadf36efe1bf753a8d1d57393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c19072519efdcc5a06d1cbba5db5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e43be2f1a7b926159eb25b1cdce695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36633b7d71421df075105cc49e217e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a08a8238d03cf47ae22263ca07ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3e90b88560f6fdec87d7b2d70fdd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac0192e44598a6ae5d36ecd4d6b16e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3316da37e95e00ffad86666c31f1ba0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2f7a3f6a744315585ef3cdc365b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4ab7ed85f748a1a8de0154519862102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d9b1e5f234e66ddb11af7ab9bee4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b452233fce4df58d347a06010bf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992baaf2e6f877680b83c5f68310c577105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1fdf9c31f6a1133303ef4bee4e7f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990542b8feea4a53701d6c82eb3818107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f37677ca287c38228eb1765b4b3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936586409d541697970ead233c0bef44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d85c2773c26d98538afa0da4a871c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc92e976759999ca1ce294a3507ce5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd60e56962776e34d1d0de42dd5124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcceaf6f40717e93b51127ab23304a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ed39d85b5835609c58ac2e38267e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c32ca1aa99668308d5dad86fe2a6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b89417f094baa9cb8e594a5c86e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54c925f17175128a28974b44456054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd733f604f216891aeff77a3cf80173c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98704c9179dff8db1ef296a61fcc34fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb00a99f86d9841817b2263b64fc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc98806104cec33ac041a957cedeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d74df85a3f3857e284126bda0250f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c3ea4c5720db0e2ea8881d604f059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429bb23fae21769ab9eb90bd7ca1c21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf3c4c4e72c2cc06c5b00f0f4cf075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f5b4f7dd28c0dab12f97c1442ab6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d027dc2bc99f4ad6657c076a2a7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b61c9c2d7cce563ebaf14b793ef27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e281bee8a2b397b69d062784bb39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570e2ae8b49713e9733a426155de0e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119de04059b900bf08a1e7173bdcb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d8ef0202f9f79964b4fd1f70e5005132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ca1466e79a8dc4f6459a2a030b1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f646e48753ecf8ad55c6c5e31983a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331aeb2a747b78cb5b29f4dd3053aab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f085c1978c993f026c5da7933fa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f346abef1b19582f59917a10b62594b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70cb8f42d5666cfb547c1fb904cb77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e05ef7507fd727c7ef4ec37b67fd2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a658e4b24ef7c716a29f0123a2469140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b701d876fd058e804a8b1ce76e8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6e703cb5218e34625ebdae6f3c8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458b99cdeb84c3c32651b4bb9241960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4af018889db00037bdd7ea0b286976144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309e12cdb1b01cda7c70e381b66a70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa0e3c3c2f4e2a1859e6b281e84a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d70db80830519ae23e5d57762b3798147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73efec3e0d4978afae1af9d53a736c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798798ab0b5423eb6582250f391d447149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d900d7759be460f1eb8cece5551a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99029ee9030f73e8d606eef1c3f91fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554e5871f262c44c9851010f0a552da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a242bbe6c6f6be0e7a91ffcbe2e1ba0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04888f02a71acefa0e74e34a67a09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b944eeebb14d8dab3968d097924e2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe993f3120af9ce1083a66ce5cb0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b210370137b8a9d309024db52382b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1d45aa0e110007270099910754abd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a8bf568f4bed33d6ddcb3edcf3f29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c58f83afe320c378c223a528bf2644160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdef9fa76cba20b18002f5c56fd87f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd001598b9980099cafaa0ac3a3d3a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a947e1db35933cd4ab62478280a0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbc45524e0f6467de02285044fa226164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42924f7db70ca53e113ae76bd500cdab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312727bac399089e70018d26ceac4ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab53ea88ec6cb06c8d052733fbc83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e78844824a4ca81d8d3f139e09ffa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c844f1dcbc8223d9f079595b3122ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8234395a69a27a541274698c987ad2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2e1bdc41328d68c78c678bf813a48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc4706cee64ef3648c224c98df6db4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16479824c4ff0dfc2467940c19a85011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c40fa83a858bad70733ecba1e31cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e8a600d24bf438f58d58388b1fd30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c653ceb96ce284c9f9bd0ec42c03f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d600fc1e9704580659528c90bad325d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf979cdcb90f940aa9e1b9bd8c15c14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be3c6067d3e7eeaee3461ccb3fd5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a208e0d15873be45b5f5f52b42baf7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb39c4a49dd32861bedb23e559686d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693e6189b034d6b44f0d6f309b98344182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e50711917538db76def5ddc6ea51b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f1180d41e3ebb0bc4f74e4a1b9dba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2a07068d4736636a7a953e84ce1c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec382bc71d3f94c09c5a4e93278cc662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef33c05371d29da8cd8c6d6b3d2265f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c891da1ac099369d1acc705d79d00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459173f360da39caf4a051c49f85f86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674a70a46efec0d421bf303cb662eab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7137d693f92023e807fef6c02847e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a6d29177f48aafbb5be6526106826192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6c012613f5b28a7e46222b95af6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607ad40abd45ff3a9160d32e35ae291194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab8190c0c3fa47ac80fd0d6bd6aa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf473cabac1277fd14a93229f7286ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a16a18089622be31bdb43d5084bf70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14668f7a1b0f71228d6748c2fa750b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ac69c27fd14b7019695b100582958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00611f6ecce008ce4e4fdeba740ef0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1113d9f88f4841144da62f325236201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781489cbb942d9b18aecfb8502f0068202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa791389bea19da016cd3bed87ea1fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f9f879b6f5a5d1361c1b75f7ee292204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034996f4ea9c68a4e9050c25d9678b16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da3940a0dd1ce76e23adb480ee824206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195891afea71a8678d1adb4ef113325207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f75cf12e7c07b9bc374954672ee41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa70b814058d667d0ae5c3b9905798209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c992def7d86d8b39add4c66baecdbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218710edbac8d2c8275f2d83c600ac2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236559aefb3cf26787bb9d18026f600f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef277b3047cca2d766d5475a167f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1ef611683f8d684dbd4ce43e8c61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1211b489df60ef65235ec21005b59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727b7c121ec621ff837f62c181bb784216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd77c4c8519ce6ce7daad7cf863d7c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430861480299e74045835422aebc549218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341560acd30c912cbd78764238a5016219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851b430b4c24c76bfd81507456e7fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f24523031b0334f36279d6fc75bad3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af82f658cc61a6e471326e9e3488153222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8332f7ef8c091cf7d62d086cc307bcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafbb976d0363a777370fc9a58734ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c969b51df69686578db0413a69fd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011ecbf4fd8594e925167c76dc457c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aaecfa0ad4235c180674f0b690ac0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff691bc1c18ee44451e212e9fa3913c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec935fcff16bb220b5bebaa3ea4f862229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc19e01aae1ea59aac3c18b0e88281230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e22278bc6ce891c5db044061ece38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c343f69c5bed34ef9c85fe4c1f15cef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8cbc5b47d2c845335ef29526ca243233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69367c5363a04a62c58259831740615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426d6a5018fbdb6d6bbe23493ccb485235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e191f69bf74caf0b2675a84186c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe538f6d80338785464148dcf1d33dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9703332248ed2252398cc744bac237238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5927bdd8763dc03816a327bbcc229239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64235e678620c6aa5c319dbd38a14f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c02c8b44dbb1e0c36be3c31229cad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b67fdf705bdbbdaca99c7ebd4706b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2756a5413cff60153dcde1a56040b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86ad5f499fa09443265a7f6647f0bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fce3264bb6662221ab0a3a2ea07f3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d18e9e7911ffcb7962d30a6e4f5ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed832e330b80089f3156f98897a5b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600e867e02bc2b77d273be40c1f32c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff2d1c276e9de259541f393871ed5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1131d44b1f24c7bad7da4b6d6e6a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e621834ca81e105d688a3fcbf247251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5e506e6549687a0f0fef05d985091252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c82befdb448a2f1fe4debcb23bcb1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4cde7b3616cf5a94aad8b0793b88c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e857561da9a991c2ecc88adea0ea59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9cb6ac3b039e77763ed2dbb21924d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521bdb7e5fbcb1e9d00bc33eca06153257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832d5e56e6fd0f8f5f0ab7f2c84cd3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181afdc474485f217cde8f1c706b65a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4dd9fc2b4fa13cf40eca2001833cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cff03228a211f07175823cf0613a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79910532999ca3961d376803e3c1ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69647d1f68cd588e3291827afde50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf12e0566c88c66bb5bcd4e496b708264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa1e7aea30aa8997b66f454008635f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de975ac04bee0952f5409bdc6c8a14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be462a3f9667348b29843bcd16e90054267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9500cbbc5c00839d8951c2af561e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a981f77626dc7f8f6078cb42d10efb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dabe8afb0a2493a742576143896db5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa16c2be2418893fb111c77fc8cfc91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12799cc22badeb986484521d7f02f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf098b491353c5fecee9e8eb7befd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b40c1e0e0bad4c5b3f9d4eaa2150e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832d5799d6bd50aa04beeb6e1e48ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608faf60da7de6290534791f2469148f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7dfa734f8613f89adaba450e24f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10ccbf9479f2a0313b7ebecef9226278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ae5174a69ab922fce5204f7fd0900279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f32bd33002c03138b0be6ad7ac917280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7951223f4c90914536fa950c735cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e9669c76b55129665b1a394ac74fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e894dc5bc4e16a2014a9d6b2797d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891620635728ced7bc041f052410a46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed2e7b869f3c5e2b11d199f824cff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c972b20eba5a6f46305a5c06d393286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a5d056526827777ac6325d7019622287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0212961bd8e5715767855c52615975288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa906abc8cfa1385d2e49a050afbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b378a5aea543cb68ced9cdf0914788290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f907df7edb929134afaa336f91f23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf6e631366e84cf1504c07462a4e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54a991407d4e6b7988e6b89fc8d49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39c9e64d9c9ca08b4a16738ff2616a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fdd67cd05a947392a46eaa83110d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7a6fe7d39425be32a695927cc03d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc2b636e1578bc10766bb1f57aaa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427f2035d1f57f99183d97e8ad4511298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab74998c442f261f69a9b1f0f1b354299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05d7360720e4149ec383fa159316f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b17c2d02fe496bd1b4d9a5f1f02e5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd32ec597da43a784ab0f6d9155ddf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fa51f025ac0d6306a7783f3ed851a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da2e18c5a35543e9937345af77eabd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e893ca58aec54d15333c2fd82de56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395dc3426b213aac97ed9bbe8e3fdd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1509f62f44fbf2af897e9e6dbfee99c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64210e9d4aad545f907e95a0bdab75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c8313e5d0c41d0c46962c88f2c5be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f55a8efd0afad70dd3054d9d19082310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6c7960b6d089c1d11e36293d1234311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8541fee53416e7b736f991048861312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a38eedc7704f10177eba0394b7a12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba43b9c8aaa2dc4ad29189c2a0b63d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b34c594f552984acb22ad74d417c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a7a87638611b21998439597407a66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e276e5d03bda0862dcc9e4b4e47dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f115b9bca31e3777f4b46e6a201d32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be49fd672d7cb842b41200e910df9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0373cb299e73887656b32046faccc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22812af59e8ca6ca596a73f58a4a8b65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cf1b666a52e79dd769b9a89b77677322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d63f456a47b58b6d1f662b7899f6f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f73a340dcd675b087ff51b60b3a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde61835ae51c40af172c9a25f4ab4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5874e3d9d8895378d0b6cdb5d3855326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ac552a10dae8df585683b074b29c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4669b3759391bc3c2ebc611848033328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f449b37e33c1c85f9e175f767cf6a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7000765bd67b118e8c1bfdc6ce922b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc0899cdd0979ba20438b9ec9aed48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf83b08015ef1940ebd404f372c0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f57fe02de35da59a34d2b8bbf76c04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a637e3f1fab291a89b042b6036d199334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e5685ea469aee2737d8b32617d8d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080bea2748f477d84067f45231c301c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3fa55674a0d9c2046db1c561ed19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc172cca5cd3316507a96a1dd0d66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91443de8b95d9efa12d4163b5acacc86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f944d81076795c23442e8e6064380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb34f801025c242ca6cf8f9d1018e7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dbdfb98aa43347b6feb048d798f1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a7d8a9cdb0bb73d3d5f564e2d5dcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c962a2cd58da826474e1c8adbd9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55858097fac85a3dc50ff00b059209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85124eeca5fa78b7ecb55aeb033bcd3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb96c95ab5cf7e5da5e428771bef4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9de79f16e74b6d8029d4902ef35d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9404b4fbd32951a7642bfc13143879349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967650f843a9fe8942a09103f2a800d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e28c076e809cbdf858ba017da67a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eabb6ae72bb34d8b0d7e57cd8ee4d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba05c84afbdcd41da12d55aa83eb022353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf77de4fb098b85610618afb092c84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe194f3bc79348a3ce780f20dd61ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2edcca7b6a3f3101945fe27f21a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e1e68d795c354d92dca822ab0036357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602a8c25e2000c0d92606345e7a4bf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa60dd9c7d5bb8c22137f02bae03212359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62880b9fa89fbad34f2396d419f9170360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e2e32a8b7012d642fcccd120586a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cda46534dc03b45255b5922cc0bc86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242550947df0e858fe7e43c3aee2397e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16348c4c6fb74c7bc56e0de3083b1d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd042d524fbe502b73fdcf664d2c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73298b7fa66b6ef19f0dffab62d3a39a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad40d432f360b467eea4e98c2a0c0a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730750999180759b21fc77b9a5c6f3b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536baa5574a0c91914c8e39967ee16a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be6596e51894823787b7b65743b61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb02fbdc5d7bc7fc5ecf84b865b52f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69ee090e1a3c65d4af39470595e2ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52908c406ec7f082ecfc21ad23a7422373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c744c0608f137187ce8d63e05bc43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8dd83956dd0428641f9ea87c7ace375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d1a474afba4e1f6a57af38185480376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021361f12b0ccc7337edd7f49fd04a39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f10a5a4f94e61a0c06efd5bba314c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eaaccd44bf047b6f9e5e87148185f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e78d4d10a0092b59f454dfacd6e85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e832458eb2c7a6fadd1bbdf00b9aa1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788350394648b22b58c4fcc1e8328e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6eea4097215bbae0211e2ec15a059383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a039c8289427e684e2b30d80d9a27f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839828afb328bb0835ca84bb0b46c5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9dfff5d87b0420be00cbc40353aa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0285067037dcaf4b139117435cb063e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5793a5cbd096b4b91d2cc0808b29f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edec1c408596632f05eff15434e493389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e44c00034b3880a09135f3fce8d577390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581cc8b235ea14988d98402b6bf43c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385a53d40f1dc96fc6b756ae2b9a5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecee25ef8899b67b655cfce018e01f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f8cf550213035ecbada6185cfd4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1536256f24a357ca7abbcc0560ed8d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797b22a0dade8bc33686f7b0a732942396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fb2fff152e174e7995de159d3e960397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c3c81b002083df315121734a4208398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472e228dc7ce63a66ab9d15322b208399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810285646bb06adbcfae794fad578dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feedb9896a24a2209fae15338d644de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33001e616d24131aa2ba9f505537cb6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a26c4ea6a3bcc2df9a9e32d260250403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dbb0a63eb41eec7d482bd9a170325404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29366a7631f78fe535166bede0554b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e279df16ff2b9666672c589c0b9567406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075aeb843eea2fed51fb80d4f62c354407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772aeff75cd3f373e64fdc11578e11d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce0cae048df28ba4c73973998154c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b3193b49c70091c423aa7b49cccc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eec9b7e5f19d3beea5f70c2987327411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4e9cab692d0475b98cade739c069f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0e28b3341312b710c4c0f7c6e06a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947ac2b94e63f2f677a88c436325d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca2fd4fabb276f3746f9d624afb0bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928a0ec9f184510ef8966d2e603b0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4377fef87d0bf7c651bd4dc42041e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e618265c627e61bc51b42f9a95674a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da6574b155d23b1cd5aae09939740e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fa675b3d3fe94cb3e2b32bd43456a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082769854af781736e0c68751127a251421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a96f56596d3ea35534654b29acb0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b53e0a7b3e69bacdb6694c17db27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dd310982d2e746f37259e6c85e31b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cc9b35f4423eec289549ab8a84fcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d9a876942bedbd4beaab1a09c04e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533f6a379c9e805505a326bcb92352f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f0f7e76b8a893e2f448d1b114447428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe25315db3723ad69fe41dfdb3d5cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b89835f8d565be480752c4fc80c71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bfad475756e694546ec44edee89aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1a8c9131146522ec8bd43bb6fdeb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddab11a622ccf93b136fba3f792e83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc966ac77b0273b590a614827353bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0629b1f5b1dd4e851f95b2de7bf506435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89e0810374292fe260edb52b44bf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e07729f29d8878642aac7b9601db5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8685b28abac620f6870af467b6e6dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa739daab3e9990ed72c26149888e187439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f99bbb963184c6da1f74995173171440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ea7e09f8e622c55c8ec27b54280bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e458330eb3301ee27ca4eac4ae0eb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c90a486826396792ba1a87a2a150443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f92a59e643684fecdd987aa9567b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08524bbb2e6dae8ecee7e9b64d2d7926445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99c580086dd22bccd880552ae79e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd3aa7c112e47738cf81e1eced4c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48ae946fdc614fa80623d0a8a1108448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731608db6321037dcce0c779691829de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fba4b00a9e51027d0d81ddcd3a3f6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c1bab4b83887b6775f63710c8de6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c4737bc2c0786db538ebdd985c70c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf41c668a4d9339b39215bbb7ae2059453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0ff49e0550774d7b672572d7fd925454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf398a18b1f1ac39c9d952cec140e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba466f68a10ebea169bb4a4b046339e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a61af4c2f784a5b846d3983f3c2ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd8fb2701b0edeaa71bb4f3ab5bf0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50e9989cda3eea9e1c649682df3635459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ef2f1da3a70487afdff521ba388c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938436024a7f98828170da9f7b9da15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d8dc52e7cb2733210a51d68f6ae29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4d7fc005fc3dc8f37aceecd3b038463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56650e6b062728eed347f6d2a01326d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185df683a16ae0c022bbdc99c7afa1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b0e89024205daf6f676a65c8a643c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6135dd55455d9471f1eeb970bfe05a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fa7aa8fe3e67f6ba8d29b461e734d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1052374834784ed6b889a234be111469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d514ed5cdff2399f3341ad650df2412470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331220c1de1c9ab2bc10ac8e739010b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe7333d8d79f357bde7d40bd1b460b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9ad9f2ee00d48adc172095fc1069473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332388165d8973c8eb118f6488c2744474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0c9ba4781937e2a1d687cfa3306fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70446c750d928f35f73a1d01bfd87a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3530687b7f4e436ef5a3406ce9b8bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202b4cb4ee47178f216c43c952a951478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76d44d582b5611b5103af6d43ab46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1390333ea85c2659bba0677d2e08f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae14308afeb10b096c51e98723304e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98cbabbce1d8f62c226a37954e819e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aedc6f8661b5a41fc584289501c4ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93472952595e052feca3c79ba2b7f7d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c12bd3e0b2ed25c3c4630789ff6c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364d32e87c6a8d4259a72dd1ec75d78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b74853b3a4a2ca3bc00cf78a904ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f200ab4abce5573f4b6db34dd8eaa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f0dce08d426ed71b13064f78d8a05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fb01c3a549f06159b627a7df759d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2f09744d287d6ed9b879488a05a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a605854d25b7fca6d923f3bfd790688492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d87eeacabfe8f13c8de3914a93366493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569cb8b8ac732d8df1beacf8d7d0592494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e34b5e7079175dbf4bdc717f76a1ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc782c22d33084c89ca2a507e2819b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad30ceed0bf53404ba8b428c3914bcc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ffee252562e3e31e75733eb366697498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0d130205d9b18b474c1f44578644499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b749f7a2796fc557b1c4fe48cebd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a6d1d870bf84bb9afb60f8541ae08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead3b51e8b85a25888c79372f54969502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef89d01d7dea4349ef8ed175e3b805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7796580ee83cc92b2d9d48694023d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fd46c9228bfd45e6972cf9d93c672505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89405d0aa73eff641c97c4b760f5ea0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa891ff6633f665763c51b93bbd3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ffb41a29282dc929b0ee830979f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a485d016dfd71eb4bf2acbb220b13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4945cf42d1a39481f8f64ad5a13f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02ec346a21dd416268797a83ad583a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf390140080216babece66bdccc18ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90386d2098600f3bde20d63b547d96fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef284c9e8e6c59a91ae5dd559cdce776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e08d0a414f052db37e9f84cab8879515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8406527d14463a073c3eee19ff419516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6503e4b25df20492cf7281fdf5f3e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c89c1fbedd5fb594e77a52dd11ed2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc58ed81f8bb19e39494772e82ce3a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8eba013a97044fa21adeb900cd37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e511e07c8ea8b01bae1880652734ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54a4d0e7e1bae74a939cab8f00d5e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2868a23fb3e42112451248e97bea9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c74b965fc7cd12cfbe57210ccc76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d78ec077b544dcea73dcd7edaa65c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617b89614f7ed341caa70082239b973526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4482aa2b0b112aa61452d22228f85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c8c575c85a9f058da135e8e254c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3439233183319f33d149ade708cbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f1e10d259508fca813e89a1917395530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af715d767190b9801db9c7656cb4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52328ea89b76875e16db33f36420df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9a81f4c62fddb179d56821c3bf36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f768cf98eb109ad49f02353a07d1e87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b3e4e3db2e854645414f96dbd94eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc01bf06336e89cc708496657adda42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567c26a4d63a49be9998f08d3a04cde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dea95f804d13e3af612b62fc2eca17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f923ff4b5dfb95dab4cfb0124912e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d65d3e511e464cb0cf14867bbff2dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fba132cbbb4fd3b8cc5d11a6007ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da97aaf5c15c83eb20e9d9563338a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37015700de335779a044ee14285b6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8977fb3c526bd4cb99adfcef8b751a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bad672da11e4ca2c498e08442fcf4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e9daf87c54bbd68cebeefca2b2f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e16e3aa96014548ba5d8914c78d8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce686b2c764a21363eb05ccf4ca31a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c8c9aa39c48107cd12a1b4e7ccff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187025b9fc2398de3e01dd5a1a6709e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15141259a2c921653df7a55e27009c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16e4f54549113511627433b6b4a438552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a605d364942fbc2caf582db0a591d29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738598dcb30b751cba4de63755e3ba7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b67d7859f618b1123ff60822592870555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db59d22e8c8347af50d4b98f7b6fb39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9116ee6995a899a19436694bccbd7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cdec2c159cbe9b383dd087b2bef1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aa1f9dca19521346d98d7a2ee7491559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81407dd5674707f0b14ad392d3daf953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd327fffe49c3f6fbe7a626593194dc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165a1c11da3f43ef72d7cb2867b1410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000632dd00c906388abeb2f1e8e1605563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967b32cb2f5886193d3b56646c2c089564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150954c0057aacb3920abaa86cc67883565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e276cfdd4ce22f6df651d482334e00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b85befa58ffe33ff08e09aedd7d42a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fcce8eeaf2970e34a880627894877568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f745c808c61cde6e1aebf5d0be610569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca992685f8a776f7a6e58b7239d6f808570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461983f5f0d92c22a789da63c59f09ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f289413e57202c13682060f752ca3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d7d04d45c1df64613fc73a0f7819573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a826e733b88d1fc3a543efcacb2808574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098bb5281da97d12ee7f90cb6a3d02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685bef079e6006e6381fca8760d02b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8af6ce21728332820e6502f0a46c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53e4c2012fa4ec017f0cdb16c0f252578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf666f5108778803108e1160e518c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc8e7ff884995e29f6c8b219bb859580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b23a314532c3b191234beed6e501a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a437eaffc79b119f94ea45505ec683582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d191dd617c1d3ddeb43527459853a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ffbef3d644f76cbc6a34bc56cd42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3789260676fd93a156f5c34703290e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d30825f33fab54daac7610900d3e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356b7cc9fbd889b366c25145479337a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6154efaf0f9e168a4368b8cfed1ab08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5f7129722bd27d7b18112266d303e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d770756f88a7799c8ad9c459073fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba283286f4b8b38642d9617ed38ea7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b10909b0fa5b46bdc258007335af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5163780d85d4f3a2b6eb0f7bb18bbdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956f2c6787aa1e955961c9aa61ded1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84761e7ab9f1f70e919bba053ce7fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e59464f5ceacf6bdde1e7d5ad2fda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd118361c693003bd353410fc91002597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eef8f8aa57fa10c3761deac73194f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47244ce53dbcfd42db65538192330e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921723d5273f143899e762f10c9dcb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce1450b9f96b0129794402cf83bad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa724c6249a0ff113b3b6a0c84b6586b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d0fab42fbf070b57bbf87e9d06cc4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed485f667ead7acfa7f5b47dee485604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e02f1bc086391a85f159043b3e874a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae9dbbf73af24f15964cbba0902401606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03020c93f097e9a964bc748519ed6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b285df82bc2c4ce28b9d0d3e6163608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7bf9f8a0b991e779b068a8e4128c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d362f7ee7cf93d7ff7127e8645190c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74a175bdfcba821eba9c36c02ab172611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b447b5eaa5a033e9d30409fe85f9df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748627c923ee50044c18c4e183fe5c3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2ec37de0068a0407832d3acae639614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c57fefdbfe121e353df9a51487f8aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249634a1c3408b43bd9c2478bce225e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020922e9ccef11f7ad51858de9fcf1e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957642a75b4e26a142ad3416492e7155618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5475dad7b410b696236fe2a779edb83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae161051ff244636f9e5c03a005583620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb9d99e1670795e9325a358da7d67e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a5b6ac0d3175246f9ec40b3225b03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749728fa23812cd25d76549cdf9ec33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278fa90dcbab2eb80763fcb5256de7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a95b3224c0d75a29e5814ec6ee44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fa6d3873c8a28dd775c53036d20a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0571078cfeca2af8941cd7f4b7306627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7076a7b8d026282bde0758a0f4f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350cdd14f3cba990410e952567be08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f342749799cc56b80def54c5145e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b441fd8d794f0287371a42e35db1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d09a1d244d85d51a03c673ce4f98a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb560f9e9ee9d005f81ef30849891847633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9124b8e888e20e9e8b15d8441621a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6082ae006f0a7803605fd162c0289a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cdbd694106c406172e6b7e300a108636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827ff00174c317888831a19b5d9fcdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb382d565f6e3629f464e40e359ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccb1be5670230fd423165e62eb2f4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4f0c972da211f8b6f56e17375bc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fddfb02de807f14774125acb17748641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ec1de7ade9542a50af799661d0d4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bb26bf6b2023e6f05ccf3d6c931d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572e375dd8239957d2276cda34f4da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e26d5c82460814f906434d6d732f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22d6aaf68700ebeb73a167b93daf59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef098fbeed6459353308b46eb6428f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24675d6327a09f19210d644121ec55e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289670ca26ef5dac77f1be8d36643fc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762937ca3e0149b1eb85c1bb33c621f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd83d6c04bbb339f8fa531965eb9d61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b04757c622270699f43a69ea7246c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0f95bc356f211584f9acae6d8d79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf74d309d4dbbdcf03784a78e0b283654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519d6aacd3d00cca847f75c0ea701fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c466ad63aa3f8d521c565a84f28cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c297b368e51b60f5a350a2703a1fa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0511a82ca85b2d38b3dbae9203af7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c06fa5582223fe919eb2ef0de8dac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65d32d1d5670a9fe92608486191d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b432b9ffc8a97ce187605dee53b83f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6d3654877db8881e81998a27cd20d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5cb06ca3add1760164c72d734372663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ae667668501c8b29091073f1ddb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c035d61530246df5bb9d9ea2389ed6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827fbb864472bcc828b87abbc51fb5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fc38171448dc5b6affbe9537caa69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed88dfe8e49751ace45bf8d76fd1605668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8972268adf83389c7b02aff9e50ee6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cd78d3291c192b06ae45280b98fa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298cd24610b896ffa95d7ea9f64b020671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43403775cc716e7334548f03828ae908672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4512c4ccecebd83c465d1ebf5605cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2c4e68c624f6d9ae2abf101ada8f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0e2fa5eebdf0bbbe087b2459c6d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b573d3025a402ae6890919fb8cec13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f8119dbbc86383b111c778d50d241677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf0bb3be311354197ad4cf2fccbe41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c9dd88e6dfbda6386a48297112077679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657287ec2db8ab59656197de1fb3a63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e8640612632163bbd06998f7f38fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc354bc7a170ed35b0b1d4ebda830f3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3203e05c449aed8bfca280f8682b0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e68b0bf4d1853fa5c0be2affc982684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881423b4c722a6eecd242d1192e678685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab98b457043f0b58eb6dee148d3f6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da400dc2d014a8f69087ac6d25366aa5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41f537e661189fa20498debc2dadb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0555b4c56c4b5e62554b9c3c67946689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8a4eae18cfe837bfeb621fa6710ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6bd7dde26180cd4d52f3d4ee10975691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ec8eabb2c0f975414fc96baed65b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab65a917b1c5def2ba4e460682461693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df28defa1ee76908b22364985a9f09f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f8ecd0e0a67240a70f5feb9599450695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedea74e09a475f7016efa9bcb9ee565696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54037b98d4ff848e5f96072975e159697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76a41465de1387154d3b12179f1794698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ac16f8b55d27bea0bd996bcfb9a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06f5a96bf0b15ba0918b1e0468e7f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325f5070fa4a3981b81fdb5e280d5ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeca4f6b0588a82e5bb44b02150ed5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acbd2641c4774279a7883be7fc8052703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec3263289c859b152abf01d01cf1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19b1f716e52d58c8510f2d1c5c93a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24da6e4caf114d5d73b2b1de653e94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce6e444d55993918bd6f08fd6891d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea7c8bcaf6443034160ab083ae639708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95df6b0062c53327f010942e3760ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf6195120d935208d5fbd58178978e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb81dcd5be5dfddd0478f14ca3a964c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635b969e29119b550e9afeffc16fa8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d328378a209d87b080f2afc66442a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150bfde9a0c509abb25240693bc5e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b01dfcd5a74edfe94255002d82499715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b1ec5b9062d9e85881b5b68ea682716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee6448f658362069179f28e6cf0c44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75ea38acc34360bcb3dae885e4c8a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e8e442b9df01c256eeb0115eb803719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7114f0889fc5137f08407cc1bec4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40b93107dbe9d10b65f7fdbe4f522721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591c7e9a36a73261fac8a7c9492fa6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af4a2eb160c3a6dd0d4962bb6dc2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055ec73ffa2b5d06b9f9f6ff3933908724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a6c3db222405ca235999ce797a500725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0682a89a355f736603add05652d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe187ea103aa311cc0ae5098c0910c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e31dbe16cc9115ceb156eb6c0661728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1735f831fe44279b4382ac8b75874729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4dfa8031dc99e8864dc9d3aa6064d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b11dd146d77a328bff7a746dedef3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d801be2b1d2732b1272fa0ccd1d70d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a472d895dc87acd58c1a93ba41a6d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0dd17ab5ac6502086fa0f421f415f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2407ca54bbf5f59504cada0d2874a43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d2c053f1afd259a3209a8b99719b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee01cea78a216c706b5be4dc4b160737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0558b45bfc75de10ef38198d910ba1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dc39fbb109547aba7b63232497ea2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d09faed41429f79e5b83c151ea4d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97bda313da6e59deb6a310124361cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e70547cc77ec969b0d64f4244ba11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a752a5150522a7fc90913d554e7a1a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008249a0f2623d5860e2a270333905e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0a5e8c1d76f9ebb42ac67053088a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992a4df9ffacc246f858a07b4c5108746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c6526545cd013d8cd02f3dd152bf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b49f63c1536dbd4d097df115a9476748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcb8c413734a83efa3da033305d55a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adceb714597a4baa9c271bb6a16fc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe44aaeeff3379fe74d8ee078c2126751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc9c7e491248adcfd13a5bbaf88772752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca0befae58cd7349866a2356416fd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3bf8015403986b31afe542064d115754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949a3bd1a1ce3f9f7caf0c70b9825f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3402a50d7404e642fe7ffc29b67d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dde3f1895952d1bcfb18826ed92bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf49fe3be8a2e4a0d343314bb26306758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df1ebbf5d11217600ee5ea1ded80fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d73f1181de230f1f0d6f6439d62e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a59e5e3c7d32ec820ad05e21048f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee84d173c7d0772d7d8c0a0d592192762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8503fa50218645d536ac40fb3b652763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b78dceeffd55ec79a426a50de99a56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62f7763a4ecdbdb2b195614d897b60765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed2009cbee53ac6633ee701c5acef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5bea38c65ebcf22568d6e7d332d77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bd614cffbe6352a6ed3ce710593ed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723d35bea6ab9282bf6487c7885e79e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a0b3cb872eadbdca44ac0094f1641770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758063cc942ae98360ba8507002410d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a06deb2f2d6b3fb93615bcb4677c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5d32980a6477aaf850b5becce2c7f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d13c09eff64d666a032d86b4a9b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048d168620e9dcc1f6c783e06d5b846775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6acc973b0a71ce12c40b6c4b95696776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e958aafbf61a60bda626c96c3159c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571afd320975e6b1ea7fc32d32ea549778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028df1deddd8deb22e1da33432e41a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74cda9f4d75af5634ce9532804fa0b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129bddc8b1447eb137f2b6077bc24ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186c226cba6363d3755629f0297dfff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a8c0f2fb8a663ded80b782afeb93d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d98ed7dc467c5e1fbc8edd87496d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2602ac4dc705dbc5320161692cba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ca98bb9de8bdb0a560fd1588dc0b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def52f23af9be98e24efd40e7c262ab3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93251a808183fdc59394c5d61ece7e49788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8197afd370cb24c58d676d96245e0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cabedee23c4db17e4bedac3e65f0d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3a83e366f34c93a3303335910731791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2708050664d6f531a22a5e1bae1f04792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a23863911864e85a0b6e18716a8b56793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1814de18d223705b42580ee03e5e3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee619ac1af04a6f6f1fe69f37ea298795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4009da77a79cc9250ef7ec4e216211b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ca905df6ae1b77c6180fb5c51992797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c733f175e119a5ed061f561d060d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688949a5a338f8b0cf77325757ba844799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e877e8c362720a39f25e0ef64473509800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9dd64a55a45fe072b884a567b4426801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df5cf078465b870fdea93bed6c3111802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870bc92403829ed34af6b66e997af1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c075cf1eb4144a1b8b6827c097a488804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dbbf4c049e7a1f1997b19774b4a43805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bb0293400f3711af858238b97d017806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf83b9adc510189ee34b7c58da35fdb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c85bbea04a8b47bf7af2423987731808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055501db5aead3c0e3f769558fd444809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad0e72bdccaeeca1041a896d19b2e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795e4c87c52d154aa4cfbfe97feaca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1360eedcaed0a0fecf99ec20141caf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387da1ed86246219c8ef5b3cd1c5b5c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ff8336cbdc6d4a94fa8b790053d47814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727994742f83c5129483e9154b021837815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c7edf2d75bbacb1ddab8326d2345816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731ed31764b59fb1e52cdb544ee810c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67a4bf19a2f4c4dbe7fbf3d7c3a50f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8444a213efc5b97e7dde03dae35d8f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d92659eab8b3f1d3a0c2ebfb935e2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4462c4e102be2c6b8481c9da127f5d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d413ad3c0a0d08d6fa47c6b969c0adb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f081293e80d23099bcf63cc92ff7c5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b8b017411cd807da8485f1b77a36a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64776f5ddd9b7ee1af2c18f7180b6ec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6527dcd0b4a66407024960f6d34286f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fcabd6ccc2f71b8010eb40ab38d15827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68ae8c60426d16f161870a86406f65828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16c676c41efd3528db8d81c8dc8e59829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bd09886b15e99c9abd96c2ab7210f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3237d4a0be08255c50b5763ce928c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca0d289f3eb82d1a51f7cd7f59dec2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1d43ed5cdf872510113e340b4c05833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eabe703efb4ecbe478b15eb8ad4efc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931ccc5c104e4dc74041b2e351a9300835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b8e791cd74dc83e194f81823d6da0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a49f6dd1e71d7efd95ac8764f3bd9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f00615cb356f6b8b4805399cb03ae7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4702211639e87c416fb1f0e027fc430839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1482c0eb7b89c9d1ddf9ac9e1bf63840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b51702b861576b4ce73ce33ad8d0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daa06b2094e5f299986eb0b4d8f4c6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535866e933343658d71e13fe0316722843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574d528299148a6c9faa78a951ead5e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec56d29252c09caaec3725da24a84b6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a346fb0eb9040fc192f1dcd5c0072b2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27761fb32223e944e7b76937fdf2f5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496414d53ab8e1975edea08a522b471848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8696e9f2630ce47ffbfc9f59b5909849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8446e03f791230ca1ab4100d8f8c5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8065d6dc21a0d92e4545a06bfc9e9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ea188a1147c06e0e5aec9b99b193852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd7308a9823514fe1d041ad4e644e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf48bd86a31a076be12208230b5c39854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698adda8d4b9ed72a9eb27b35241183d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e61327d4faa8a49e13125dfa950aa6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80123007af8d8afbb0d7a4f27f814857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc76c7843f663add492e8cc62ef91e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8069b3d09df0ed115bade941785f5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80320903fd08f49cf7f9c4eea81130860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a142c8a785d459c93a2406afc74b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08596eee6ec8dc10e34e5638d3409436862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc0aee4f8210562922ec4298f64a4c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3b8c04df21f3d1904c1deb3f53103864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430c4e6a5959eb6779adcbb88147735865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b780fd5864d5e742eebc7466b42fa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a885079fee0ecce7675a9b2efc988e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea292882742d33a48e2fd0ae1e6ab5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac273a640e243977cb50969711a60869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d20520ea68d7f966c434dcf57e123870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8ee5f56105c923e0ced5eaf293978871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7965e61f242ba7754587a13926dde6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e19ef5ac3909b1a08882b751ddda7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293f85ce691849c393446172ba4806874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c2659286ae5771ad53574a3d917c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a449e2e6bb327ccd8e03f60dc93d8b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d01fcb19640ec4008c193569807b3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951bf5beb94737540b57a3804c4fdb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a304884707e377295b749b2af01f5a1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf2ab05886b367e1607c0a5a36fb6a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e53fb4ae4c01361c150cb858e1ec6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75a0176d3b22e9454aae2c8c5af92882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a1bc870bd16d60f9bab042ec869e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d5044596bc26a677d03c1e65b9940884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6288549678e9d84753328db6b82a13d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990eb565d843d2a9ad549ff4db4a485886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930e7b0b276ba2c5000fd6e406268d8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9dc487912e2cbb1b25aed6ce0304888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7602ef62ac1db0afb225510726f3c0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1debb2cd63e17215b8b23350388954890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bfccfb85fc815377b4b0737a829ae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45101f9463c4a6116c016d0f3e79c39892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f6f115c26049d1065dd4e1d00733893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282c19aa9d55d6b3f92526e20974c53894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dfb8bd4fa00c630bcff98e4a1d5dc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197f36d9cb141950fdaf5193897f2a4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648464e404659eb6e8cba4f9205fde9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4977580590e1b4cb515d514574353df898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909802a67ce35272b52e65d9de8c59ab899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d405f3f0fce139228efadd68e211787900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10365ee80d2c5c1b7efd63ed6db1b76c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548df3e2a22cde4b20fd8768a465f2b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3c6991bc2b6d265157036bbef404903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c932599880a8550b966b7931b37e92904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a55a2d8f649eebd77232a4f55c7e5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45318b31ba1a0ddd48899bbabf9a2c8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf2bb650d05d602eaa85241dcd815907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff31a1430468d64aff2c9405097d76e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44dc7f1c8a996c95f1da41c2236431909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73958cedf14b07beb7740ecc820940910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dce00e07523f6e3ea744bebcbf3fd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d695cf9933ce66e7a39a3cc65f79e11912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20c0d422872d68159a5f137d2add0e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e70ce50853c2ec7260fb01acf065d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a152df253ae00072564c26a6a9232b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76e40af112c16d6a14ade4c6ab29b9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dca2847f4f927ded3840f89c1992b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2538948dbaa9a06ed9b6218459b5c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543f16b933c58a09a5b269ce7e69df8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefeebf2633a27a545a28cd827e9316920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23490d431b423d565fc507db7fe3e1d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7fe9e91a591936c352cfb7b9e3d1a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa8266f3ccc9cbf244d820d6fe1f1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344958c46322ff5251d6b991a9efe73924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca6f7b5b575f9760927fbeff9c18ca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced85a6ee0656b976640634db382d7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f259302e39f1bca7c5ec4428ccb004927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e955038375d730498b316e5a44506928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3416da7c25b6efd142c558548981e95929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62943afd448217f9bce3688e875d86ff930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bffbe7a1f60393e79bb6e92a28729931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a3d3bb14826ced737ff6db0f912d1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2394a24b33b3be43fb16fa244927153933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a160c3eb80b6685c27f06954f391d4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d4b24216c7c11dea6f97fe8e570b0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76751233a63f448e792ac4bd3cf47d07936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d71f6b2200dbc31c5e35c8b2acb77937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc052184879208651ab2d5d04ecdd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e82dbe73cabbc65cf6382359f5e2a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dfa10cb791d13945baa4e80fb0ad1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352553a673072e7a28859d63861185e5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d733b187043ab3efd8fb9590a35c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0be627d31ce20a296ceaab1ddb7da1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5212c9ec342c127fc2a42cc1ef77a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ba2ca084c6680df48556cf103aa55945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8784fa6723d565f8d16ba75815fb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df89ebd86f79356ede6e255bb71d29c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359897294be7493844e70f87c64f674948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d051ff0c28996f0236e0115e60071949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ad2c596c81646e4ec30ee3109717950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca4ff77609652d1bc6df0657777714951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2351aabe26afce4c859f842402c586952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df248cd85d362b14ba332eeb0ffad8b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeda0b1af40b05516593db27315c12954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36d2df04e07320e712abc1e343c6d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1054ffc857650d642456aacd0a67956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f25d6a961562952674489cbfbd009957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03715bd53559f4183a973d3acd10e919958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd399cd94c259182a28c13a676a6c9d5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e8dbaaa3f2f154f50cf996305cab1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c7ec6b1cb6465d218bc7fea9f041961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0d16bb3cce8299aeb743fc382e126962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daf8608536434d82be6d0629c65584963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc318b56fda007874aac82f0ce66f79964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689300b62ad9123606f5452e1fe95f89965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da03a506134e5c24fd68d8b4cad8ab966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de48788884ead7a226a38d9aed62b60967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fda3f34e3de56f4cefb02852d1d8a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e94e0714a0655d80cc4e58b0af4b1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78daa0fc42d8ca0114c6659c08a58970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79e27cd9abad14ae5adce52d29d2f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846e090e49c0c25ab445f13b287444972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b5727b8a8e8b313d2c8455f7abb30973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3078838cb5838636a0e2909c70ecf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee766c999b3af220abda3b17f5257052975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f43920ef5fd35a0fe21067b27208f7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0203b29def3a4d2f1a2b49ca1070c80977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9a507e5e6fca5e1df484a24a5d3dd978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21649b05fd890030f3b75342adceee6e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc068eb889cf1260a85659095c0b56980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40905be3e6d287260d13e321304ba2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280454c0ad7ebd5da2a8ff47130a359982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241915b40ad3e62fe15e0a1fc9c5cc61983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924309d1a585a9418a8c39f7a43fc001984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb382bf32115768c51f79dbe8168fe985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f54cd55c20a2f71c2de94baee29f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe18658485cb060ee5d69417120c9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f86dd6c9bd49ebd725a6c4eab9b10988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca4300ef22206a1ccc4eb1dbdb18a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e42055c6656b146ee57526f529b6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69258adc7edf54ff231b815e9be0ac40991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b5b2a7450771421ce41f77f4dd44992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87342d2ab411c29a6289bcfa7f262be7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa089a1d8829270b0d8e9089ec854e8e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adef1a5e59618e5d0a637c69213a3f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240c69046aa7b10d8560f77f56c83ca996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12138b8513cd318bbc7e9065ca0fa7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>