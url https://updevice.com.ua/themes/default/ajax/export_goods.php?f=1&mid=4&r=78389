--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd49683912d998ae3ae9655b7e756e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772576a08d077916abb89250e9747c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d36b736d2464f807a960530f9bcb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435576fbfc95d6a01d818d67b2258624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da623a1dc62939d4e300cc2ea99df55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbf68b93819432dd4cfa54d3d2e6966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2c857aa00b6e17fc7d5a2840565b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ddf65becee17425cb9cca9c44cd238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d1fade2277cb2fc600b6f2ce517c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37607d3d5f04ba253ea7c66ec4fa688310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18b482a7a897117d32aefc549a1e6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093ebb60bbeef8602ed3aedeb17ff112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15292ccd2c3903a6e8c9500c13f66613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c560cc2d89508fe75f67b1ed77ee0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17f4f72a9cf97644f6b310d852fd2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2604481d23cfa6afb0e78cfb2ee8b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd71c38b3bf5586a919f781e0360da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55adc059b69759972348bd4b831e8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2201dd5563681cac8e7ac501480d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534bd5e9fe97d81d88c916938d908d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29db27e3c1a0c837e7581ba54a822721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db3fa53d572ccd5faabd8b0e259f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039232e5080d7b92be95930aa7b6f78923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dfc90c629009861a87cf35215774824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffec3b57d677b2ee4c8a325106fa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74d770ac763e9a3339b1f8c667f03d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9723d8a2af5ce4c58b3c47b93e592f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5c1a08cc75bb6103ad9681ec7175c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988004a279c43580f27f801ae25d74a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9ea7cbc0cd62672750a621f789f0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeb37fd4a2e5b014f48eccec77f97931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750171f3f86e3bef578e241dc0755f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3fe61ae1e2904c22418674105923d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be55736a4b5274b3d03ce494011079e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab6b040c1d25a8e759631d1a557bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22729b172eb0be6de0cad7417c3e7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3cd5bf0c77c5aa50fc762da85f6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f11bf7b955a8c11a488d89809660a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc0df8e5c090edd814440f8e0c52239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea44d5e16537ebc44fcd20d7a896d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da15a5c24d33ed769617b8b37a32641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65ac833d5c4991ffac0511fb7451542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e77511418f9cabf78a9fb8adcb6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb5ea52d841ca23bbaf32a219d44144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d186ccd7b61e9a559971596f91c3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21b655195572ac5fe082ebff89fc9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c327063b7834137ca04020042e8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3677960cd6634b58cd416fa36dff2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda2d830dad1f26b7a813d8c520c81a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01681e870fbca5a7a212f8406a0287650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ffb41cb7605eaa25372a4262b59651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c92f21b20811c21f234743686b42f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b44778d6498a67ab65c4fb97b6d8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16f3cded1fb8a973ab76926b964fed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a96a87f56bab2058525b9321447bae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d75e1490e57c6713642077f0a96b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f3b9b2de56105ac78f22d4102b2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e26f02a19218f420fc7886c4763458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f391c75dce71b572747549e8c4ee43059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77d47cc5e9b51028b9d5e292f6cef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d9bade10d686e97d5ee64b0adc8eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ced288e5ad0eb1408ec9db6733d71962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d79acfbca68d7d92f659c56fb3db3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9312ffc88500d121e31752664154f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2306e5fd2fba79172f2159ab3c18e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf8b5fe67274c1aa4d4c4acc9cc0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03053d933570064301a1086a3896567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c623192065a960b123d5e4dcd15b5df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b1d9446e424f2eace0263b10d3a8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a84485d975e2685d003c62045f08f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a88a8004d18211b209cb7c2ef4dfca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88883f60b6b3a11e4d0a20985bb66ee572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf767eb41d2de3977b5c99b1907e3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797e544b1b9792820da4cab9d797cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8ff02dadd1b272c96c9c636ee90675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82a0f327fca93b65723842cb75c0b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d05aa67669482e90aefbf22c8b5fd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb13634776c5283d6773364b11caa4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64514a425f8b300f5c1909a6928ec4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdebc53ceb27ee4dadf088b2c33194280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035875ab8a1bd86793ee822cb95a9f8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e1fb2dc65727e0b1e8e2bda355e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e163a0a125f1040ad2b77ca1739783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0beeb95e62cd32ae056eb4b2f25184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f15a8cea4e7d2a97d67893358a85a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7002681308f4af242f84ccbec2ac186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a6c392abd8519fd74ed95f695e6a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936321b6fbb6a7ce61008a638b65b2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4ad79b5fea98b756b3659b00ef7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439356334dbe077df928ae1272600290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116336e433f6b7878f2c47980c30be991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac16a3e0ae64b304968a9aa8daffee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a72e7aecb86e249a7d81e4877e14d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014672beb44feefe19ccf6021036ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec0e25a4087f557d92f8f5f7b719095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f00d328cef6390ef09b08de1e128c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffadf80001e00a2553ae4fbcd05e0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d190fd71dc3fbf48e22b38968b9bc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056331f71a59c989b181b85e1b0c19d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053823ffc6efcfed7cec35ed85d53b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b669a7c94c85c5d3e79c49b29efd07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d45ee6cb6859a4b58606918741530f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b83d869e6447eeaa453e935298c53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627c739e3b7930593d0e2ae76c604c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae18f4b646ab8f28e787e47fe6475b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d8a814db7d4726c9136f982233d32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4edfb00b70714d99272bc59e7959cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf966adf40727df5f1c3351385796bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce3fefb7eca4c93f045aa97813c793109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7c93087e3bdd859a4316994db3afb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8937c96530694099b92e408edd09917111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a60e0726e8926160a279e79d79e0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c44ead5a870e33c7adeedc7de10ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917927c7db7cd9c48768e9802152b28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303a61b629cc98023d712f8d0e3921e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d94ee193aeb8be901eac25cd85921116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e0a77d5aaa73d2cdb534016bc7125117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d56a37a878a2cd940c875773590a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9a0a77ff0572b891ca64ba527913d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8693a7cea4d86baec6d71872f94f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a072c2640a5ceb3ef3050abf368c2a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d1db447b6ee32c415d2e05bb8bd9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7034c64ba0387ac2c38ff70d6f9be39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf87b2adec5f6926d0b1194939e5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff38e66272eb160b16610b4c75064a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115260ff4ef6d26feb1abb7b429d35d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094aeb631c03c02c9c81842d69d4321127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51328d23d84d30e69f29ebe9ea2617a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e0931d6cbcbcf0ebedcf88ebcd2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb0f0da6edd21eec0314e354dadc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c400f69f776e448d6e7aa0973b4a27f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a5958ea6164c695a8a12b5c4c611132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085de812c3d3cd51b4e91ceac0c81f18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7113e5077c439deda5e8004dfc26a6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426b19b0e1dc35e249ac2522766a46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee15c7996d983fb3bcf5e28292e25f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc66889c08057ebd6ed30785ccf3699137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb32fcdefc6680e871500a814bfe59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001887230e3fddf759f507338576e955139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977d4472908d02fd0c69fe06637aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db679e13edc4583c511e0ce826fbf339141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1724de1d8048ef8e4b617e9e1d0fb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99936ca1195ceab0d2f2900eb69dc30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac98f6f0c4eb158b92b61af473f4cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2adec61d899864f5d9d7d7dee0acc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac65a7ed2de99bd790725c73b3ee9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d3edba5012c2d393518f98da09ada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd99767be9c67b8e06273460afd88d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881bfcc1d3a83472415d26f1696f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59961e359e6217cfc0da22eecaf9bd7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af07333925fc9adb48b8b0b6d2e1e68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e12187927bd899ead0fc38d0f785152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23b4c71fb4f03d262222f80e430f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452f0b5bd32cd24f4b3a9fdab0c483154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e1a0e64684e7a0936f32586ff80b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7728b30721796ff72b46d43050fe9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc7776eee3168b9377def51f1bfff6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f0a50faf45addb3ae5cf54832491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa6501eada6f1eb8299969a25261b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a68c1358ab318fc808d768e1abf7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ec75bf03376a8a8e0efa621c663d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a9e549c8cbc5e10856f5d81a8d00a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db8973e9e961ef9ffd11e14e9b5de7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c34f387c6e549e9ba1d51373d0cbdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd05208f89e88761a2ad5e56b2fe6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3949b894f5762aa34498703c9dcd0de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbcff6689bace851ddd986b0b5a11a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4892f36ad2b1722c369b872604a6d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe828a0603a49365386a447c45a7ce7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2928e7aaf816aedb3d9d4643703ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06389b9ea4d231f0a10129a20fe17460171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de371c4577c8617e60480a2afe88ccc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85277855d9ca202d14008e7ce180e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab202f2d0dfcd7d5cf0233e82c1591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6edbb67c1c5485d40e43ffe149a61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a6af0e921d19bafe526c65d8f127176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f7684fe47758f85b2931494bafb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d094e51458b1760b7b588304b34e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5243f97cd06cdb0885eeecb57b36ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b9ba3fe05477fcf21848d42d5684e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79691f108b2bbb49b694aee02f7fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ce5676147d3f49968a347a90a15d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c8999b0f2e4c8ad6c59063fb611a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971343ae197e625938bd6305d8e6392e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca288a627dc992775fd5f980b409cb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c40956fef42724f6ca29da935b1d59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa42904b11418efe52631e2b6dbc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc5608e107dd591a34b50950b76eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080ec590cfcdb913d4be4b2dfcae43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bacbc2da5a4b2114f394d3453c34fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03870d1204d319597e7f508e363b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e220a2c5c990188f671a60e7e8d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee44762b927667a439762c5ac61a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18b37506398000e27886b34fce7fd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c0e77638d2f91b4411c649be0598c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026948936df8869905221f8b8a7a81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe472e28569ce81263d493f65509094197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f116b872db6a0f12227c6061dec083198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40b4ce69e8548cb3d985a2046fecf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98e51d83904663b838633c9c25c33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861821deeb2289865d61c5e838e80979201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a206941ad832c168349ef0785987337202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4afb125167376d5eca2fd7129684d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9d59658be4ea38303683639e61abc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e49b3437ff0ad11526fe49baf6d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa138b52825dde417c0bfc59af70274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a2f71c1a935bd80f64ae496ab9e8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d639db1d0efbfe6a527fd7855224b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c77eeae64c661b38e4bedc6528d45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a13eaf13f2eabce79f9004f96c66ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3766d77f21638da81439743eb70dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd45ec60d8dc373f1696c916c8a9260212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037740aa44c78d22682337435739bda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115d889469ecd96bda4f465eb9cc3a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20131fe8d67b9a97d40e8d40978f9782215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccf6b47ea1d17dd8b2022a7a1e9b5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed73326f03b1443795dfc91e1c9a790217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cebfbc13e9fd039500124d18693cc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530023209463f335b55360a4cec954c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258846bb4970e9bdb5885795c0d4a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42234b77b5c97a6f8b90c867cab07e60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b1187d6c4bf97e1b10c193a042715222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56a4cb8b13e22a84c89686bac62b4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347c69ebc98f3c44dcc1fded49c19f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e9979ce436464842765b77c80673d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eceee3a31c1e948a945a7e3ce3808226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9dc1dac972288c318019e3544402a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbef04176314b6fff0adaed3df9743228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4611998f11aa38b7798304ddf1581fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1a69b6f883271d4220e3d75e1a5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758557626502f81f54ee7192dcf48a2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e42395d4a473ea92bd1893b02bb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0ecc3b4c8862aaeda4a4303c50b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce794b8e00fecd26950a7bb8647cd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb4e2494d784c4c5763dc97c0e28e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd18ea25449a28322ad5e245974169f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27889144d927db8cfdd25049bb7a60b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d86e74fc6dff3f940960c6faf431e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df44d6343c49b2845ceb3184a019e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bfa318cf8b137db2db2c87b1f75a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8d33f0935c55555667db8110f4dc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f9702f8ac3963323202f64434312242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43408c4ebef5ea8052fec6bb09100c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248dfafb10210206c12f13dcc65e53e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf0a90096de584ac87187c7d28c7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9061e6541d23e0709aebd5817098ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801543f4999dc5963d50ae4dcb4b14b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc3099f52466229d3dc77af7ef8cd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7d21daf779ae78244720992e0af80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc399db1f45b3bdcea1c7c991860f576250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ba9d895f418969009e6af069e3ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ba717033c44e25ac8e521be2ad02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491fb5f115a6aba6644bebab53499d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7523e9d8d11a832547716c37ab776e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf222d06c09f34f8e5a1e43a128ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752840aa3dd8a2d4662c628e79a8164b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5819abd2708fd3eee2a870e3419cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6133c4d94dc7856e87c7610913d32cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283766b17db112d2e22da8e0d88f19dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62354e27ff91f7b0075cf30cda2e7015260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b91a77208ed16f3cb4a07a6517fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b542a87e853c11ea578091c5bfcb048262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82fe51a9bf8506c9158d9f889bc1cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44381ad4da5903d341dda6dfa6976e48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a3e59d2f1aaf3952ae39b214c0492265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2774cc6dd00aac428c96e29b0a80d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff1c61ffcec4f53fda89d1f7e2aa99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fef3238e3180469a219c093d75eb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff119ceae1b34ae35d71ce5363a37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311aa09b04283ab36b1c3eb3b86411d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a32f85ca68a844ff4473b0e2d47ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffd51d357f30c6e92efd9b6a8ff099272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865641ae7611c786da6b74ce83a167b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a447c66a7c1407b02e9f242749fc3a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0435d46ac31483ac0ddca2d4fcb58d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bf911dc77757bd0b134db3420b80f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36e4dbfd997e3d3b90b7e773b72e57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65546cd8b2538c3a1d873d12393fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53c2363bd28828c540eefc5cacc57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cddf4919d3b20bb0b2144893a915e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84604567a8019f1d3e2644bceeeb73df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a111390ea6d77314944ccedd12bb5cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa3f002db808bea406f2a7e0806051283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e6d56be8282b486c39e3a9498376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d692d005df1c7678943e90d0d80d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df36905c3ad09ffe074d933fe7b924286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef5fc66b0036a9ae5827b6f0ee2fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9e741ce14323c9ff60ea572f9ccc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9533430deb805dee9dca7b7e15217b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d993e62eb0651600d8e78aa458dab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20fb8fd762da3173bd514bdbb10e6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea686db97307b05738b4ecbb4cadbde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2df8e70764e3ae803bc1c0d489df5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a531971fb84c002708df166449136a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e67ce95bd16c219622340f5fcbcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c8eae869d695e405cd19a77e1ac04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca470ad80c35e89f92ada38850be91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e68ec80993dc76309f4ee4aa2e331298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d8ba92ca8287fe2f314f12a71421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e40a9dce2b1d87675e94f5e449fb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93174c9df76e2712965e16d34c7f0b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906fb345061dcf354c4dbe418efa2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8610d5cb37008a710c8765cc6cd5c7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017d988434477bfe71349625a43f855304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c307889b953902672c483d3dc7d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c87863e4b476d665d8d09c4bb3c20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7577838102368e66d14d58b192694307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7530d38d0168081631d3136871b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9004661d870a5958129cfa65930e483309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353fc0f50d56660354131eba65447c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32abde4c08bd5fb80c51a3ae3ffcc12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b07f3b046b994db9c596e81823a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced9748424f62a6758aeb59b38cf81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0298fcddcd708a35c69a79bfd73eef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636eba6b033f2c20d7d39b1fc5dc4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c8bac3d6a95fe66054cc7a4dfdab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217465bc8bf455c398994bb8147f5b82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b79db35682ff4369fcc51431af83bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3b6bcfb6f892412896f4b51bb9aba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59cd18537e144940f9f7842fbf041320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef24732f06af0e30df6c5b5642aa95f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e9b662e618c33a919fb56e87bc6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bce0e4ddf661bf3dc47e638cd4424323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce95696cb0299817838a783fb1d410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384535c685feef12622a7e0224a9698325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58402c78024016062a043637cf57cdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e73d322882137a32f10c97b97a978327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957060d36409da3742eee05ddc5a1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c4650eb7332325e28ba7347bc245329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0c669bf20fe9e04091d4872afe39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2391cca383dee68e9adf5ba7bc616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2eb96404f127a12c0ff5e71087c50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61945748d64f2abd521feddfed7978ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d5a4246ed11d026c87a75c9d4d6b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66fd955c1c7b3dd3301f9c08063970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9194e78eb56f7bb3455714818d356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d178e3b0d7e5035bf5e668894279eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506dfc07b28220758026f59175cbb2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9b8d2052d42a941c1ea7ef484ceaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61ddb65eb74c0be8aaef4e30c47cf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cfed033e405d82dc12ff7b331deb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc128c8b823d9cfed98addb1b855efc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f020744cee2f25471d44e9e10495e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ae8ed891569e8c96fd8b49e364094344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076524e2754c802f917eceac4f8d6e61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935fd325eec693c2e1c3e8a4b85de82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca4f3919504002b91a71dac04de6ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739b28a6cbb29a885b89d5e9be2a24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f1e48ca13120d4da3632e5ef878b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda816cd58a9a5c5ec89ec7b9bf1815350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b95bd72adf43a17bd859e28bd09c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0fd9a6cf79febc0c199bb5e7cb8c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e96ee9afbe99a3b5731277e6b5dae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfbfa836d8e36ef96e8311100ee201354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2e0817df00c661fb24dfdbdb52252355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928940f38288c5b155c646cd360b0f02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38988fa688509a61dfe8fa608d9b8b18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfaf1d6e0a42d1bc7f7fdd49978863358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398af0aa41f616ee708c7e14e1fc52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e811ac30e3cc1455f1248ce95893856360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61e7338aa4443a5919ebcc7508181a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d5a078aaea4331f222f8148b4ddd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07b56c9225ab307bc5f90fa6013bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4874e5a31a56d8b22260e080f5f0faf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd87e849b0f41501332be64e9947fcf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f4c3e99ffc87e20636ca6aed7951366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb8cc8e3f61dcd2466dfc085e9ac0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732a9d6918dc85cd84ea01f519098b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657903bbde3e873a3cb09b987530604c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fbfd8465ffd984828d9336bb17efa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900b472d3eb778ca368699a8d30ff2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848651b831ae2e979dcc884197a8085372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a241b388380a41b91825cdb4acd8199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d898f7c4a15f38bdad528ab653be1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb34856ed154c8e85de59aaf581541375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c2e1eb75cea0dee62a478b1039c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e15a89706adef26523e20c3606b8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607d38cfd344e31f2360c49789370cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fbc3b8587532c6d0599b810758ea9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c19e32458eeb6942e75d92989dd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2817746b08d2a9b8cc634b9009ef30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676469639f60546e69bac47d2d66a8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549fa27039b6857bdd8451b68c72d2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb517aff9209b4f00b93c13d161727384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12bd8cb7d2b680880261b171b0d426385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6d609863208e180953a1d87efc974386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa513f4c93207ac44d29f26911c25fdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c03e4d3ff8703d666ed8be4538d5c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e9674b82ad9084797d3a3738d138b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e9d78afdb50489fdabc99320dc4e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f50587eae8d1ce6adfa24082fa17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513189b70043b2203042f3854977912392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7198858b69e3016c321da4a4980f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80008525153456957591034bdfc1e946394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffea48ddcef78f8abb5c9b149f7ef0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed0163514bda746a2fdeff4cc50689396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520ff6efc397f6ed91fa59e1eef3d58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604921948335c9f5a5ec816ff8863210398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11652c01382e4fb77b5ee2318eb97a55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877859940944ea5521708185146071a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f73da40632e8544cce42fcb6824f93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4d86dad521ca4336ffe13a77b678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838329fd55a6871f001569f75ce32be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950aa262d9f7432fb228b33e996450c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05cdf6113284d55759ae9a6b3ec021405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641dc2de35fccd052e1bd222e46bcda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee47180192b00446f06f2914616193407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e4324a0132f66da3303e794e3ec04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee8711ffdca90e1a59b3d3f99ad49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41355a45600241e1d9305367732295db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff38cda093625c94f1f249f18bf60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083cb82549351e68b42768cecbfdc47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c0e7f6d2508d3b759d7457bd4e881413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767908738cc13b19a694d1665223cf37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c73eb7676507c4631cf920167bb100415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bf8a72db8f4359127ef55f5eb5627416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4026618c4ff086a7d03ba03139b42bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63e1aca58427eaed13fb01b927f90c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43215ee66735381c5d89d738971bfef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1400121c65aef6c047167e6e6610eab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548873281f07bbfd090167494d9c47b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f2b50ae7571e67aca762c941b829c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4593b6094d2a3f0888c73e65406f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d39ab8f1f7b7359e49a41b912adb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e51804ea49a335d1c731dde7f362425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85845aa33ee78092f68276c0a6a7f531426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20cf4901537296926fb092f906855427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769d25921fca92afae228d1c0a430dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ee521951351cae1be962e98a7a1d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9418fecfc1beb31d0fe422b942d71c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fc1dfc338b857905d811c2d95c0af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f312b4141c48b502ed71866bd0e21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c691bb04e5d598d06e741fdf7433433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1250c13d6ea799f15174bf949714156434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069eff13c6849027a630432259be750435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c5c272f75fb18324ff38d39ff81f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399314fb390cf80fe84cd468395fb64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4825e8ce5888d316124ae953802f3ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f7febc8b434e845cc9c791a8ec845439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c0687f53a18f1dba0ea9d5451c18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff38868d18da462a12383e238ce92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3b8c3df3994432ac38442916864aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdf7769c93599414ebcdf0c0b249a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3212358a8e2ce119799e3c28bc1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2bb8fec671cb52944d0d44df24df7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b88d96a83527237d405665a1e1a9b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dae0d29ee01d7b56b2fe80bf9ea4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642d43db7ee3af8acafc33ae0f04c92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be59420c884dda3035860fcef1b46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7224c34142d6a57b3cb1037936967450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7f646669cb2c63670bca472b8d4d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b555d9bde7dd538ddd04c01d11341c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ca360f093917de21fcb70a95d3a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7777c5dab916683691e09ccb892b08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c1bacc2cd6e7c7019ea408620f65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7493f54197a2fc09623b85b792868456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78514cbe693529cd9f3468e71a3152fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3b383c5fbc80ecea6099d39318782458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de72ffeea487f04212a1fd22fd0e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f970630013629dab92287d7378e00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e00248e983b21537ae0ad87cc5d10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97891229fa0141e39456c3fc1bae0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa65f92669afa36b9b7ccc5dee41ae1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd8aad5fccbb001aa852850dc5180464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00709d525e4698c6ea14b7f86e22b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dbfd2881e3fdd3812a1c3781fe373466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2149fb304ad16c0cf550c5cae1a1e2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9da2a646f950785679ee4c5309e4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50c3f0e1b1934d773e860579f0116469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7504c87a6e6e4bd88d334411a12593470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980110573d62f58b663a199da70359a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e3253f76bc99f20314a4540a97fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b8c004f3574a78bb8ee1d3ba3b87d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bfe840496002da808172d197b26a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d5b8a51848fbc5b3c1a157f3582dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e4d24280f1153a97fba2e4eace7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb939f3f87743f0e2ca751ee5f40f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8e12b1ea633b7b56847992e55f8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d861acd62daa68019d31a5c99c552479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122ac1519160e8fcf639bd17314f5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d79b0a725a7cedfff1569f7f322cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11675d24983d9255cc09151017527de2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c0212aa49c9652a6f2465dbfabbf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6c62e3b3f6c68a19cfada11710182484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc5481cfa0ec64ad5b1d5c653c62b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f4088650b5e2a5a5fbbd582ad52b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91c91c12778efcef29092cfe774b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81a4e49a95d0d7ca027196dbb23d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41dfdd0fd9d3170b98b6541732b4b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07136ad4fd65052d82e1533095957720490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04c3ae2afa84f436ad03699a8bfe3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbd638c3a6e3e645e7f3e8668d5b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a153b89f8247dcd1e7cc2fc3a0103e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b92efac3125b1f544f547e7c20235494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d208841a4582964c99b41c84f0dd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f521040ee1fa64d023bd632a2397dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a1feb4e2f3eed766cd86784292bc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed752ae7cd3349e7e74c36b4e1e2aad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87a422b8ee4ba4214e757dfac50606499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c5e81f15cd6cd3520d0992b65e3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac89f66e8b6e9601ccf2160154cc58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f61617911a63878140486bccaa071b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e74aa3c8d683318b73321702ee9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c13f76064d1cde4a8046fd12796af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6217de323daa68e5137b72fb66889f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186509dd83969fc6d32f3690cb605f89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dd2ac7597e4e8786f229911a55754507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82441c80b4804b53788792c424d580c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc69fb49a1643b8500b05ee6ea8c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d254943868ef982052ac4b4841f50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d7eb12e810e6843cbb6549ca67de8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e30e22705da9d49d45b0988782a14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdafb2a27138a596f1350a1846f51d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bfd2ada1567f2ec4e2cbfb4634f40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654c1376ceb0fe936a3807e1b7e273515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116bb3b3a07b95070a4c93f25514b39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75bf1eb2e2af6b24c14ef661e15982517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daad50e44de3f2f02cb369f2bc6b72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9c4e369a1cdeacd9807495af1d489519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366377a92b11f4212c73474514bd284a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe741fdd039d2f60b2dadb105e56d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be9f9db956d4776900afa12c2309e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072baa49bef3fbabc08679166f736464523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff84288e1ccc5d8910e70311d3c6a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1242d4a9cfe122b29b3f1e43c4fc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcc2c5189fae31a436e9239dc068de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035177a39eb97c2b416f5226b4c69e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f09d7dcd6ca59c6c9783f3fa208d83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970810d4f8fb537dc06dabfdd2e0346529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b61e3ade30afecfc8dcb84108ef29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b61de27fdb51b9d3ac28da761e4958531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aa0340b6514932cc912d35ca80fe1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc32f8d3d5a6b0fa489d8681fa0658533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdbf60749548251eae0ca66ba57057534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbe6fc9b08ded5842cd1bcdd692da1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff24b347babed5a9da33a8ca3940f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9631c80fa6ec9abe63db53aa633c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155c6c0684d1ad8e05e1f0e2051a9ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12b8ecfefeb617925a82201db44b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895621b4d63ea23779b5a39aefaa5eeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf2946d05db0970b53a036afa9dea4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a06bdbf5c93f86186532cbcd2d91f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c2a91009ea5df519edccb7d9f9b10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819be658582c3a8a142f44d4a6029a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c8e1e4dcbe4e666b79f6c40297466545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab9d9488bd46169f2d87691c2b88b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf7c63190bb8a45c83490eefa11c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c596272d4e553199934e932fd9f0663548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d4256388317e71c42a7cfd85ee125549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f436b380638e23e6b5d3af9d4d875550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1848a2e38e71e1e7e7c9bac7fdf324551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feeb5858222137a0ed2b8b108b0a63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efbd9d11bd5f8c48636f93b62eca71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea77d7f027f5e7fcc1d48a4646cd37d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c51e5be69104289397e143167e20b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9de678cae7d41cae00ebd2dfc73cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd989ad8463f7b35d681c3ce3349829557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b7309847b38067fafa04cb15f1daf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b766c3d6e75becfaef50614c490f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112efc4a2681d4e60ecaf95ba7a5bac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef22c77c590acab58aff64a1669dfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bd3d8c27b25601d89bb0d8a31ca54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcdf2e46ef4c9e4db273b7011a7a3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea1db4080e469b135ca77066dea2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052655bca67ad19f27340057af1b092565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00abb3c4f169dbc4ae11bc3f3283f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc53513663665c47319d9fa7b8321d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ebd7efd895e865aec1f50080576f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b1550aa5cf16cb010a24a06785cba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4169f6ed9142640007e36df3efb9019570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20fcd71348814b76364c971b77c382571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d62a46472d7a90103ffeeb841067d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b155ed7aa581167ef4685ba27f7a67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ec733110700acdf7cebfb40ca675574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97638272ef50f59b2504796784e187575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a3f5fb92f92855538ecf6d8919f32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6477ff2ddb743c7262d2dffa42f846b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a1c72db9d5645959db42a4d91575578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5176a1e18cab7309b7691c5e1bf4fc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199694ab44f2f6a3306ee157974f6a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f522974b49acd0c7699be21ea8f56a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eb36f6bdf484b68d5cfccef855b10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b35dbcc7912732a65964683c85fe2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7b07159034884199a292524a48147584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fa1411de24885f933eb4ed209cb30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9abf90922d59713043ceeb4df1e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890e83a4302405081175df2a85694d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9d0a4eebd1d292dca9d3d5fd9fe9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094664dd315ecbfe1baab7d3e0158b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fa83d477b7c486b7e47898605e688590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55104d1572c244169f7d77e28486ca58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf07e2301080db98cd03f33bb9c3fbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003629ea38683d5cc779d4e53fec023c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e207b6b36276327c885601e53b62c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30a5fea1d09045fee99eedbe67bbd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d453c6fc24c957ce9bdf367a2f663596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d7c7574a1771095894d02c42f3661597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de1c55b29667c8a4359cdbee62581598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50bac21dbefe30c65da70d3676ce5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c17b3c379e9da6473d1125fe3136600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202cc358cd284841e55f5c981258ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d233c650e9537393c16626ee2dd1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79b423b6425d234c05bfe363fbef7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f6b98b5d4a20e7669a8d0b484bc25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4920c1525db8393631ff0f863dcf43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd876dfa19b2cbc811587d779fe601606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f157410d942658e0bc23ac7de9a7fe0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f4c8a2213603458f7c9c63275bd19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e969507aef96cf28048810a72cbc37b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab7e719f29713d245daa63c2cbedc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86572c95ec5aa5eacfb0c22870fb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f78f2b619e828b409e041ec5a405e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b19fa6df5efa69f803662ac1b7d20613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da63a28b55ef49fc647e84f0150624614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7453df2a15b972fe7c7c08c489fab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce1154c1a952f431c24c9c2e50480c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec532ec913b15487f4c796f4166839f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10518a0d7e9bb3a7870dc88749e713618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f36ed249402c3c1e5cb5ce77be3a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71776ddb05cd817dbb70acc7af19a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5d5af96fd864cf4ddec8c4274e6ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6e863a6869d7d56f333d7a46a914d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3680d8becd5da3f6e049bc1cda88ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38418680adb5a8aa34413204d7147dfa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e14c28a07473fb13a1e6b0f08ad1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b029b2d29b69902aa54bf5e4898cd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eda0e65b5cad83c325d8897846184627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606053da1a1facb10f4cbe84336120fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d770aa8a5b390cf36bf067487392629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a07f61116418e6858f96c3298c32e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8af5f63b519f27d02bb7786cea40c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7be4951a5ba17bab6a1755ee49b3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed46340cfdcd990b07f108060481ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276bef1be2098bff2be1c2553af719a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da3dc7cf188427fb68b8ca9098395635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c49ec73e4322dcc1a55a91ea5c69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd800f42f8cf46ea78b4bfba05433bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dab8111dc7d8124233259db20e838638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a65f6d15773cc80f0f79ac0d3e3fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9780999eb45f5c88651e3e470e164640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056da08d999e1e998ee163550024ef7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d747f64d559587009df7d5b4d2ec922642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cadad19f2634aaaee45e39aab348f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef32230885e99c4f6deb9837b15f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8c55c8908cd9cec0708e5fb3c59b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540cc1b700506de69a8664b13152a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883451cc958e135a0755a101296a5fa7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bb9a350072d9502d03d146688f351648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b828d188266bf4ebf1509b7b5f8215649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b667df432e52c344766626f6f3931650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15840b6cb6fd243fb7a3fc94daf37268651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaebd6c7ba5c8b81066a15ceaed159652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ec4fcb5b519ac5f201a2a9ae0aa0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca33320551eb5f0e27a0f2a576a3328654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d7d6fcb9e65bc2b40dfd1956de2cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583bf9f66312ec0024d68c627fd4a4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f6aa7f126d2cb6fa37b1b4d54d10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0912d4839b00412176e4be51e20e61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f5f02f495ef4caa817ceebb13cd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0d40acf81e7752ab4bedf7d401f01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0ffb75239f7ad2f446e3b91917885661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd175dbe8a5da9927c89074b4778fd7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c78101613ba2eeb1dec9d17ae7510663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d2b6505008d2807cc3e91e22e8d15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fbd44b8d358ce873e6cb72f6883da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc08a249ecfd23630fdaf3860c922666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa8965dd17cafee59352d733cd85e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011452653ff948ed2ab4fa92e445a053668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb76ae392ffb118d3e92f7793f7300669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8e373f0cc6391da60b26f64ac080b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7ad277cfd6df5465644dca0869eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17305b043e009c85beb3b557eac485a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6df2d1bb49571072f080e3e2465625673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7efb355a071d9ad8f80cc2e64f3fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf4ce9765284044a1af9e3d84fa68f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bafebd3adb0cf4c5ec2fdcadd427a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d80a1e2d6e8b21784c6d3d898172677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2001e9d1be6caf7b963e3fd0ac849678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2398e51fa233d81e67d9f55f38c5ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278aab316cd55248cb7511676eb65a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7f02ac06660a24a1cb74c9f80ad10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbabbf755e252f98b6f8953f5d18495682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525016927ecc3dfa87563548ab7af5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69681d4a207041fd5d83a65f53d62e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ecd0fd9f23e9e7657f6c4464becf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922f547a2e24366adb4acb29a96777686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac1fdf49e5c8f575e25979e220c60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c03bbc02c6ed4af5c1968c6faef432688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc09516e5b5d83627676775656f8857689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009572d195e9de1ab6a6be768ae729690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa15f6362285ee1fd3f0fb94230ad5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53433aa38a26178b29a601773e913692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea404779fedd98ea83e37b5aeb4526693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae06a8a17e3475d8717d034c02d28ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19fe95aebf49c3d7caf59a15bc9994695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8bca38daa9ecda272e3c49eb1a68d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3b216b5f9d00e79675918f789a9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79398ba1ecb28221a637513281c1df4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af5c0ea76da54ac6ccbb49de20fed0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec2681ab526966ebbcb435710652ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749450d391ba3ad300d54e0c4b3480d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf451ce51ae6e31a83f11e7c94a08f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e447fe6e0b85bb1609f957d98c14b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b561926f970e77a33ac9b595815f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c3f095a3e6a78716271c73e230c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168cbe46c3d720c04254007a3ed7545706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615384856cf7ee526eb4a697eadd0e08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f8813e9d8167272437b0fab58389708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c50dd652bb272eb8734ad4dce2ae4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0d9101c815e90e8a70ac0b4f552e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a6af7dca2d7f58a9025f33a583cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658237b09bbaeb4c77c59a9b119c05da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ff0ff705b9096a4e38d0b3c13b78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b9efd2869364c25055790dc65a1b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e82d0db8e570f918b8ffa585d067715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93644c656c1b334acee23b3b4456f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517281c8fbdbe3ecead3e1d076aad6a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b63e2ac618b5a41528c9986a7295718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b08d66c20a890e6bf9a6f5658469719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751c52710a0aae4f0c3926b65caf872720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77731c037e25f3e0c080f43e10965a0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b31515d0b26a6be7d5ff134233f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663d5c44c6d150ae9db084198eacf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972898ece79c073ce2052028119fb07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399068da7f461ad442163a6bfdec321725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd788d1e8f210e9d1b626efafe3d238726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8c5440b0a3b1f5c2521ab4dc3b4bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc4c3a29faadb111ec4233f9414bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2fd49eee23f9b5f7d3f99566d6903729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b58b99707575039a60e75168b76a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4eebb3b3dbae2b04be6b8b45e7fdd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c607b687295472b8d03d6f8a4a0638c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e2b447a95e03800bc9626fc1e5db1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac710f0004e53cfcce920922a8def0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44255d44f7bc10878f0eb39dcda14b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa28404831dc7553d3d3268a31f012736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabde272031cad9796f487c59db978b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72823a690dc867acaa55931352007980738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5014fbdad27437d43bef101cb4504d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a656d2792b0eec6804349cb03af59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa7e1a581c15d47b1ed5c18827ef2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a767822b0e891f34b6dfda33997d6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc3d45a66d605e537bbc0c22563f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e3b567d14ea4442f967046f96f8e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0dbecf26cc5ea2b5208479b4c44ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805dcf602ac0020cd018ee2abd0c83f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf413effe950f18c1998163aa5438f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c929232c3184c011e02f312c0590b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b8e80717f93dbfc1529147131e4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f4805309675a095a552c50c983f96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3177ec518e85fd7344757a247537063751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db0da4c0444e7fb4917999b9d3165752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27824cce5d682c0c36ece78ad7f686753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e73e59cd5b7656de08a26805c102754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5fb7f6557df2cd5269a4af3771a31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599abf575136c0c2aad079a48e3fdd07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87811956f0c47a3c5d64020e77ef2358757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f041d9ac79c0eda97a5d7c0233a2fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd61221c03a0a94a3a759190196dc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d73347258537780c50ab50b2b1bed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748a7c0ac972346a92f16b2c9ebd31761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649ed5e998d8a35423c693cd691c804762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2cf22f15a5a23b172b745d7ea00d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c59eb4059aec9c0a4b19b10190fb1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b09f7091f557f9a758bdddf95fc7bf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dd7960147d06a295233430fea484a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951cdeb86de6c2f06244d2be72b8474767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2de6fe4c753d4bedeba535e933d6c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c97a5eeadb620a9358ec5c0e2ef2f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db74802e1a52177f48260c8dc3f6a44770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d8f439009bcb63d0f50d30a6b5963771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216765b3cb79df2223cf5840bab663f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb452e5ba530527b18c86994cbab99e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa699f659524231e6cc02f59b4e72774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665661d26db63247f6b0fb53745259775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850676bf550c89589c7ff7f6d6e4dea8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34db03825837e984a1bcfb1222546d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184875cb4ad781026011550a344649a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ae3ebabf57e73c464f0cc3add9da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98e80f0fa9269dd78bc36f81ee63e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7b619a503bf1c7cae6637ece9945781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d195e18882ad011092e67318a8788782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634a25370d93467608aded4eff8877783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b9017ae4fa6dd2254615b331b682d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006051b6d4b9a2791a1ce21cbc7b0034785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069a03ac75d084bb95ce353888eb6c6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02523d78352a86bc526334cee4e5e9ba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c0e743549df950f9f646231bb8c66788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c6023cb811cc157f4e5a611cf1013789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e75397246c67c000f4b83ad0bc025790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ea7beaf6300ab7ffdca62a6960e2f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc1e814ca3f9495f316ad47c9122bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92864ac5257b1eb8e528fcaccd9dd2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d861f54819a4cbe150c44d8f62fa4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d5135e4295b83e0dbf0964818ffbc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbe5adc713b779002f52fc9196d18c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749911e60fe6bb7eadc6d70c3c0aa72a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb874ce4c708e8055c379564ac75a015798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672a53062ec030f4d8d386fbc6c820799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0c183a1304a0e433688e828302a4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beec16bcf501330508747548affb3d3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd719c6fcadb83449c762b7de27beba802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c160e55ed39e6b3b99d7a0b2fad69803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39e466367570defca9f8fb8919724804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d8b3711a776c459f45189458a8a5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf92e4e4d6ecdb32762a4ab5957f68806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd0991cef46ba56927d37ccde7e7fa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240b99ba6c02531bbbe8f8c5d1a984808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb36b2db96c868e5fddfca1cc6840809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c888c2e56d3c983f7062d2512df0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2a908e8ef2e2de3b2619d7964c782811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b299a9a978d147625bd50ed619776812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705323bd4fc7e6cec1a275302d1fe5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587346ec46a459cb7e5c641e72296de1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4fbbbb6cf037275f0bba8c63abea9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ac698f232c0c2b113db48d456c0d4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d04832d96f0731f375f0cee8273ad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1319ae3c8344f662280777cd74d929a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe0ab6a9ed7b715a94398810aa4d47819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ac3214adcd3b57785446ab0f3e2be820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae499ec62bfcc7913d7b02c63d9c5d8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a324dcd398541e1bbdb77844fb3f534822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445323ac19eba1e9a3c6cc2bdb8aca7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48561f3cf711c1f862308ec629c3d33824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00c91cac443ea2f1a2e5374fda381825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afcf658adc87523e68fbe5cad9fc3d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a935c5a93a783f7952fc4cc07747f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a2fd741bdb9111ef327f232c49615828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea24715cd3b5c3a545d0b58d4aa97829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e779f4820a0d8177ba3e9e13aae81b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11e559414dbf4cb320204fb4a2ad7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afac9f0249325835cfe110bc561297832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469deb94103b211613593e6d71cabf8a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87dd6ff8f4e16cb490a054cd870607834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7f27594612ff4b0bda59f6fdb907835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf4c043304fa73700c0754aba1a6e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535e9195a356751b9a5f578e18531b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f54550d6eb5fddfd84dac88942209c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe96858b53970066e056e10b9e5147839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2853bc7e0fd93cc8f67c0594b6213840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04228697c4e9393a94b36420f98a99841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b7a3eb8168afec376765c7d13b868842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21da6fa42cab4231d30cf139578b2a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ae6c6be4f0592e456bd0e933bb46b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7694799364821e604178d3e6c7da2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace48bda1e651a5b5debc3970e67267846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf36a31b293b9d80ef15aae9f9d7712847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaaf1dca70ef26220f6fc09449de19848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6aa75e534fb9eaa3e2c249fa6a9cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d3702bcb9aad66552c9555466ba27850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b5fe699168a9ee208d5de6803a214851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876036bb2968fda05ff641e2f423cb7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db73aab8200a288030b657d1ad2a8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7351a3c23511eacf7f579611b9fc2e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17f282beea2d753a4ac0945f0cce4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95bed03e02ba8dbb0afd35e8054c5d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f32e16cc4502b8c0dfa83d3a41752857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da8e8a7f21614550410bb53619d45e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084146346ae9be4752f94206e871e832859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e452aa7284306898224d68aa80ff87860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db83187d67a4fb6d5d8d0c0c387fea861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a44e68851900bd7beec0faeff403862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688766e6d884df48f1c4a7cf85134dd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e27502b4493a518d6561db26f16e33864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48222adfef1669dedac95e4eb7484fbd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818155c5254973a1854c67bd64c00bd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416f5f55b284c58e5bd4b35c6e683e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee608f4c6e325760be436f94bd733c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bc6b530d0f057db10346bb6b9e52a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815a843c25bba46fb34b5a181fe56c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0397c6d0eaabb98967bc61320174871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e233f7eebe616b950743834e28841872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b6128e597e8f6c429bec05cef7251873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1d570c29ad6c21fe9fcd8330728cf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86a8e6e1d603aa02625fdd5c7a9a56875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b28eef8c6e94b1403a373477130b0d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7759c6241287fff78fdb50ba9a6e8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39542157f182a3c2a7b1c4ee34ab86d7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8713e30ea505963db7662331b25545879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef00f4d53bfd5ccbde95dc69f22e9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1c20cb0a876239d5d1eeb07e90e4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4499c251ed86928cad954c19a9b5d6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3561afbc18c611e8cbf0237f81fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9b5547b537e9f0d49f1a11901556884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b856f3873b4616d20dc483a8f3ad4d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea339a567eb25689296ad78986d2163f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d260f21fae742c75eca8d8e6a399b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e037a3c47c6ad1e3ee87405754160b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1420abc262bdf0a081d64d010ce7f8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9be0ae37362ea692dc4503873d6e0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f70f376e3c40e53063141880709a42891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54b68bb687863cb77c743f4c1abae4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb258d86da3116e1d1837fece5f7d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57570cc6bc7a5da6f6c11d83de816a3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a77dc1efcb2a23477220512147ec5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71240f916a40836c5cac03cdc9b88d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf99296411bbd8f520c6bb0e5cae21b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a723ca4355bce5ef850ae9ef609f74898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcefc3388410664c102e3f379ff6ca9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df7ccee1b18c0dd6960d4a9207f556900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840bca66668e0a979773784399637f0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58eec645388e4f95cb54311cdb95b9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f673b3b71fcecfde32359ded1d996d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e94a425917fbb349161b7c6fbfa7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27e7a531f69471382153ffa9c82156905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad702e81f54a31ef75fbb09c5de41e20906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893bca553c6474b084f7a9aba5181fe907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dbefcc6caa9567af107751017158a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f3c4499992ac9bbaec0257083c72b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb73f93e22c0b49677b3adc96c7684910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a6d5c2422a42adfe45b41618b7063911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe4b52e5545d7396167f94cb22e80912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b99197f051eca6bc2f803d782f95913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4052ee11e23a593f29f0793b2155914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf19d2bf60d53f9af5feb1bd874b42915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d0c0fb0e9b9aa4a397789aa22ee40916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce02a9b98d03df161e5feb3a23ed2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd1e60929073800c2ee4b2d63c6ee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3eabef88d890617ac27cc9b2c262919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c415b58853452465a42cec124600df920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323b0359d0ac962e0ba12ced22dde30921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d99f644aaa10e86be4620e244da3b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9581172fef8eecc8946888c906cd0fe923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ba0a71dd786c6e4f5ab90745e1e80924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08beb84f655022062f3c2b582f987d1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf7f9d800782023425a62458f69712926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed69b9e3e23f06cac98be4aa3db527e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcaa26c6294519d77d2cfdf3471549928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32380074d4dac63c6a3c3924e5f082929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4216bb4ee65a6fb6a558f03d631b1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff175b528687bb59ece20af6d1121931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622461a00cec77e02adca8a440f039c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289659aec5e91532a23ca2c785d614b6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9600d4e5c405dc9905000b0e7194d1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98653408fd82e799ba679af08d2df2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ef683e6b0b7becb8ee1fc0feaa45f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd8bf9551026d00c8eb6f4e333dc95937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b7b5cbc7530e752f6fc8f4c856b44938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc6d8d3404d2b4de346ff3ab170866939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1feb034305d98cd0c5b18bd8ee80b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa98c5d21c51e792d399562531f94941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f7c4a5d9bd2bba7a0f92db60ea70942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e048da37a12458e2314b7599a512943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac865cbdb521c73e329e1afffdab2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76f3a0d0fe56a37a04edb05b33747945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda77500bd85a45f5637b8e2f21121946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4aedd9b03ecc7792501427a847db9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b2d518560e04771ea0916e213c59948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9759d486e0402755f9fb414d84c26949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727f07eb405b3699297b33749c3d49c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803788b020f9cbcc84dce775d3c6da4b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02076fa628b276ad7705adf2edb952fc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf382befb862054a9637e5eb017479953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8c5e7da8edb0168ed4a57040a5221954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18201bc3105a26c1e2275a29a2b97b16955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b846a89dd1f95bfbe3213ccf089aa7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b617c0a7cf326446dbeb91c0d8300c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bed7519e44203254199e036fb1432958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba73e36ad216ccd50d3b1e69a2066e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680cac11b8df492548ff545c57cefc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40276d92651859b5a31f8f64dbfec48961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeb7c5a09c647f57987fa7bd2b5174962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737b3c097534635dae2237813f47bd8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1877dafdbe4d0cb321a0943cf76e0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166cbb7b52c0e36f79f36bc0ebf0c0b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f6a56bf51f21e5f2fdc0a97002eeb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc11f042b7f49261c61b2bfff5068b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2143d373082ebcc8d2bb6ea13e02b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c67e132b17ed6b6e9eaec5e70dbba0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb8b718b17ff75b6311fcefe337af970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44fbf8f077f32d0c7116e229314a27971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc118797dd3e20c1c9fd8b3e350b03972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209989dfbab83c5cf503083ec285c9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7082f486cdc56ae5d917effcf1146974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f9061aa9c4a7e2792a5de95f084e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284d1ddd7a06ca88c75094f11405a2b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed71594a0d32a03997d43ad16724d7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc0a27052b3325b51f5ee56d511b62978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49db727be01e6d2e30be503ab958a0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e01d369bb4c6f53ca1391f4d709390980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88b1b57fe090adef665a519b13335981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c6d156a006f9dcedff13ec0629f0e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d878efc96002a96b8240f1ed59eb5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c432a30f0952e12cf3b2727d7fe2bf5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e1d70dc1d0db29c67edc30f4c388985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa009c500c480599d50bc077c2e2d5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0b7881d90978c9190df6165bf91f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b4221a661b110a613706c44490785988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd66a8a886c2b83b8fc171a1f12ee7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902387fa1b64296072225ee270b8d891990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c784651f01c976198170f691b419233991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d565131e035b2400bcad54b514defe3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a5c6e9f329c6a32d9689a51593859993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bae0fc978da88aff9bc86a78720d9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce520207bf9b01007cd5e613c4799275995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4226b7c176b4968a78259c26d7ac821996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b627a68e156ef5468b1fe960fdcb997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5582ddf32cb59e9e26e9aab7637fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc5701017758d10079030d2c2beb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74b79576a46560a793802e2be80cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd503d6a7d2220d746934a76198959b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838da0c69505bae6cf526acb8b0a342f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced676952d1a4eb3fbdcecb96982e4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d8401e1e06bd0b6202c96734da8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873543c4933e75d8642bd12d60d0e86f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb86fc6d87bef1ea7fc166b9bca1a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a32e7e8cd1258c429a4a53613a317510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb6101aa94d8f095d6c56ebd0252011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d7a1ebbecf5b2da2c232d7836f01612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381f7bf7fc7c267770e91770ded372413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1c1d6e4c4507d27393bb70e6eeb8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893bb58ba11f5ea1be8a36a80ffc7d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a616fe2b849393e4f9b03bb4ac3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc86cba9eee9991ce6da6ecf307b8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a18f984643ecfbc721c538f1242718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27a549ffc969e42abec37727a162219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5bf4be96f75f03f6cb63b999e2d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309432fb21339c775ad3b219f103ddd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f947c3fce92092e70acd2d315b134922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbc25265363db309c94a9a6dd2e48e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee1bcccc1846b356fd196f8699a5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd82ba0ef800274a45f2dc991d3191225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e58459ce4ab5716f7b65a2dfb1ddd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe827f6dcd2af9f0fbbb7fcd4f02a4bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf54a2507b23aa4b38a9c3493361c3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888806779971121cae658e5da429f5ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd386ccf4ba106b269595be5065529a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c783df1f8b4a0b786bb49c95f65231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a25bc33c3567b78d331c97eb02dba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982c162e477c6e95552725acccbe2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597e57b642e5ce4f57ac1fc78925f7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7290d26cc047db00afbceee4d59dfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de95113b615cdbd446a2c422aed2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4436f55da4af765d5db5ff7c7ed72337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3925e0d240995167f17d94524fbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95546ec30a9fb99a0e6cf75b2292c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18afc348787acddb22cbe58df4ff4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef20ec115d8867fa630dead289d377941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63924703b3a26fbd5165f82db9216b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b7be07faabce8c45a07bea75fe79343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb107461ccb0e8569e6ff0370a4b8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23187ca3b58a2fa5aed6315a5ba58d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664bc6a6fa88465537ba1d68823f12f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11071e8157d99776fe257eb6d82eb66c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b26dbd617a22acdee69d68d7cf07848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbc5466e32f817e38e8ff2e57caad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626bd31f425af8d93b50a327e3e4ff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae593c32a1812a767e5a7b5e333bc7e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c085eb02fb8fdba344b7e576627bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568d7dd7692cf430fbd321e74015fd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4e80d724042e44ba404ca7522cca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02f1f8ada5baa5a4d1e9a172dd739755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8efa3eb0980cf1de04df18c1c20c2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709012fbfa1f5989c6b246a3282b012c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a07ff430677721fb7f1355641cd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017edc3ace79046769c0e75e25d91659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea9b88e1f1a9ec34eed3c459d3d93d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e99f1ebc87d934b1e4f5ba3ce2ad061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16696adb8386e0fefdbc9d46857984162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26e7c943200cd6076616da9f356b2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed15b3b036948db54b924f5238c3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab34a1418516d1987687bd1de9a07f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b71b62f214bda4ee22094f554019766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859f97236a625826dbe5d1139df5b2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d0a55fb8f2084ba4d3d0ee138c61d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a195713f9ff2d1a453e72ceb0df24869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d5299ca0d668716c55f053fc716870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd92d8de0bef464f355bd7f67a559871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fcd2bcd49da4f1771e495f95bd2a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c104a602e1c3e38ac1917108ef279f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdbce15ca3409e8501c7bb7ddaabe774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e483708486c6bb5e9e28aee080a9a4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865a9fe03778d892816c4c113fe7fdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887db117be842ebf27bfae32dca02e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bbd463321a4a42860ba2fae4d7b6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb6b98713a0f8f40bafa81ab3f837d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4d80f947e8290c484dfb51c3b0e1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e6d0c5aaf275f9b7ee2729d2a449081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7738b44b69f20b70efb1bc6912431a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c77d4a5acf7cd085ea00c77094e3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92132dae8d95cb1613816000d28318d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0103c2682194bdae27d1e4200011785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489112385872f27f5c0d05732e5a9d8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26babff701853d2228e0ee9bbe41dd0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63f210c9073555b5f6ce1c1bc663988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab67c0b784c9a0b1fcb1944849ed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735d0eb6f5dbc7fbf534a3b8feb3e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035892fbfa493e48fe084db97a2cbbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690bfa049c19b308449563c05457a7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa1ad34b1ed371d313a076d804b6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0990a0d6954521ffc9cafca7dcf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d089e8d2b3d37103c40020f6c85aa1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20f5a6550b598f71cce2281cf1ba6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2011ae578ef758c2b615816cf2831a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580791b56682f40ee8b9b4a85a5070698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ba65c3c5d63635eda6295b6d4b6a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573ef7105202b2f182fb31dbd9bb2d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ab77b1db247f5ac65f75715f4a17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c48776ab47d9d5d32a05073a839a5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479316f2bbca1124092d1c5d82ee361103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c314c08dfb5b9a92635b951e428a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d951d11ac51c96709b00584a33175105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa224fa0e69e6e898cd85b809a6c8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad115b4f4f7e829b4197313d6cd21f0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a90a828c12923e2e6f273c466433c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaa5c6c15b53c6cff498e555151d79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3135f38162adf164a978be4f5d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c13c9372c4ed6c5c08c6ea48b6b0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990345525ac82c19095c84c5d7246e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32dc54ebf87b350b6ecd023851d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a5191ffa40edb65d5a61a2959d7ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc93b7a162480d5def78d3f2a0caf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74553be00db068ed14722fbe93a20c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa74db621eb1849322e566317f74eae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97445ea7097d7e8940e506bf46cc629c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bac7d1b2517da328035d6fbf380f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0b376bee0210605417b3ea17bb4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d210ae09c9aa643b0ba5ef4ff6544121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de4dca75c5b4931dafaefb9a14b54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318db4590dba568788aef69a8b4c468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f2b89a91751501a2df5c95ec02a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e46606f41c71d0d85c8b1c2b484d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3469fbaafe34293a6c6c7cdba0cd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62848d12dd7045d80dd3c919cc7bfb96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d20f556d0d31b4371cdfb85a7ad49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd6d0c4ad447efd5dc5b7596bd0135129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10beb39e3dd7f6fae5d7641d9a9e46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f230eb2559fce04d6b4d648e94f57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f82cf31c7c0f647df40fc6c5f83d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8530bc1541c7958ff5294f824b5d0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b658cbc37791408dc92244726499a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cfa150343e203e2447ed1e3df221b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc01411c35a6358c2b4c7d7b1eb2d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe7eae9107ee110fe30bd551628930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7985137f4b1f3e7a8cd4b52d37b78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e825b2205877f336fa1029a047d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468300051eda4e7ad1043b1bb19525aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37e37ce3fab0fa98e320a10413564a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63e904280657838935257cdbac34b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41057a58e3cb45896cbb6b99e9bcb29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8892de08182bb07294346cb4a51a4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fdc3cddfe3046cef1f088f280fb52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f227446950be90fd3a4264d5b4879146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144dae6d615cdd505438bc935d32401147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18e06e91631cfb1808829ea014e960148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92080fab3a4891671f49693abe4c87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e93433fcd71c48eb1df1e55c138e48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67253cf6f8eae7a828109d23c4fdf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b93b2cfbe1cc4c9d80ae16371490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e4ab747b7d39dd07af888838268dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a698898d2faf53aabd4a19d07153154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9cbb6bde5800eb286fb502e2d610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ea1e6f1d2a2eb9122d4a379725a01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeef598b08d118122a36d66525e300157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2768fb3e26b1f9ba70315647fca5d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d738f0bc957551bbb4db66bec260159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fd8331ffe663e7f30596a4452f2e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef00b67c5511c9c5d68f55be841c92c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec71e41390e2bcf086ed19f651ff5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00541b16e16a39dd0829186109c7f03b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073439e225c985420163ec931f70f8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42264ac137502aa370213f7ffb91f3ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7b428b2644b0562752f5375d867c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae9120740af58fcca137fd3c641c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef690ae96197bfaf1858091d6f41e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5db3838449761770d36160c1cd4ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef177120071fa56a7f3009c1ae2841170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab51383ec9072ff7ff6864a8c894f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e6b3f32e03d1689ba475ea502bf09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30465d7672fd323dc1045c64aebf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155d8d7b203424bc98f67cfbb38c3d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9916d1f12dd4354029b24471ec48d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90859f6f5e03cec3a43ea65c81d0dcf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b56460f9d06b01cbe6229ebf940ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e79461112453e6104997eb03489eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b812b535f6b006c9a7506b12cb19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b61ea8852abb6a58d1b914f2aa379180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f07c60eeb9b3744f8b6b7d794604f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7fec28faf2bc30f50eab70dd9f04f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0bf5791bb8af69f9709b94dc5147c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038de82f94ba1dca8fc2265f536cc4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd5746259c7f33be14f7b255afb7ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98f47984cdf80ac9ff8c617f38031d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668509c69f20270802a02bb81d5f45b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a907deb2075b33287fe3f3ffa37ba5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553461d36d2712298778f85467f5e672189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbff590ea4cd17d0ca4529fdd8b2672190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15031bb9cec9fcf324de53b4f5b2906191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c09aef6c8eed2fe58ca23fed47f28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae416e7d6e7acb902eae70ff9caf1b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb12e05b22281701bcfb48b5d5f6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c070a0a0175a90567484c498dee8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9dd9a1180afae86b5fb8a0d6285d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b5a80dfc2a4619fd44f19fd60d15a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f40d16e7ea975c3cadd4df1621b09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ea9a6d84e7147c87c092c11b7d71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97cd807e6d5d9de41c5e513622ae08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a778f1367a09d0e66647f85cd390704201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ef1fa142e0a675290f0598957900202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b1d2ec07fc1224ecfd956a795c468203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad6337064ccbb21cc58462237bb01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb32d7d5ad74bfb07abba404c583517205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf2ba53df19c6796a7d2b6c4d1f53e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9948fb169af1ab4edbfc10be16dc5c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc20746d39235c2e758493b9832ea30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6a17e73c8972fda441ab01d66d30e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a9f9d5953ebe54a80f340ebedc76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cefb4b32e49ca72ade3778bd463d28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e5dc15d366a27770b1de9663f2ffb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52070baa8c1ff0786b13f44294c66551213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad463039b32f54264d659d223126efb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8095acebb7eea761f2afd2f9ac5f77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232afd84ab6b3a27522751871a1d7614216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfab1908cb771de78029c0d835d1e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f308c2387eb2a01a021e1db489a84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42937bfc917fd521cd675fdfbab45cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89534e2b42835e8eb07980d0a0b92ac0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ea866fe3b52ebd6d4103920003306221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2bf9d0201039c572bf76fd7a194a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b07bb70387e12344c8df50e9653be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa482d73307762d7a0866ecad2416224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a18cc522c6a5103564302bac1983225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880031119219a5a480fbc8a3d4d452f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb678374cd51ec53ec6932ed3ef498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367bd0f42005bf6e13270df7614bfb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7890fba3f20e757c8c89c2ddde75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b97fef0ad294a877cba5c8dcdb3a80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16064cd7b0e8cceeb084f7b156c6c1b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af14154fd9fa279b4d47fd5665d97b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911ead2447ce7d1d3322cf6a77db6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c0ed82e7fefe6aeecefb11bb30d08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738481631149e3abd91d58e4341b18c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce352cf9f34c826d203a9cf1206d407236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5a1b58f503f02b35a422734bbe5e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1a84c3550491f7f2d1ee57180c55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d786e4168b6ce0db5655eae93e95a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea92a21594fec49a1b813e980c8137240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091b48ff5cc65d35575efe89abbf59c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f39353a11b5fa2846c6da2a840ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06054b0e835bea790980c68362e7ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d75b793940bb3e8fcb6816324b3bae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e290db4d4fddc505cbcafa4268af506245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a2858dc731d4a8f8f4ac605fef8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2201b05105a5c961e1182eb5ba2ca9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3baf8731605ff29bd504a5154d616b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c5db4566e3acdcb3a9aaa04692085249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b9086de596db2b490df071964038250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191808403a83caca9c8441135f6f65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe090bf329ffb47e45b5df1c49af5e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459054d38666803e96197e46bb0ccf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db62b0984610077f6216e712048cdc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a7b0abdaeffe1a170330622fdd24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4174814078c544295939d2eb072e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b3f7de7cdf754e2508a4963eb753257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0d919690a7b74a4e023d32ecf8fd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acfebb276eee13656e50024938ae68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f45f787bdf9821cc26e2d28a15931260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b938d61b5ad213b870cb991af357c4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1698155da2eff99a7b05cf0bdc2bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927c1a8f96248d8d698e051aff35cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efdd28be8d128bdadd13d393237ee5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19cbcda16046a49a261bbff8f7594a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6f26ec2b358db23921e3e731e49b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7320abb002a561482ff5719b03eafc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b990f0626e073c59138ec04fe902a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4497c918b6bfb88eb7f9222740e2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee0557f25e84bd066a733dcd5b82db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832112b1d52038c1577193139c91a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c93a3df4b78a52c36a7ad33d308b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c15ddf148866d53f892e3da56eba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac2cbafddcc9844e35a70ee6859d06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434ce17339ceace0fdc8d801592e97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1fddda9a8e9300b4e93075461d9c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd95b34b85ffdf29f2e7d22a490758277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbc1cf0ea091445d5818b14671a9db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2a4a923685fb412048dbf30aa1de0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bcb03e55afdd4bd1a6026d67a18af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d88d495e9898191ab6c38bc56a2e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421222be8752da6383709c99ba7b8255282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68000e7f2f0c93a2b31c09d6b97f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8168fabab2112fae41b846ba29122284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a4e7a07473949580efa700ea7f47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5e1a4b2bcf768bb6bba9dcd392e12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d75338a4eb9f16d667f8c4c65c33fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f64cf2ea08d95e2f195d7082857245288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4e53ab475375d60f0cc2d4541233289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52290574b56e8feca6e1c86f6a73e471290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad97f23c735eab9ea1cbedb563e80a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755e0bc45a75c4ed3856813bb4d98e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b5738dda6ceb726a266b76d93ab56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74a439464a80fcfa6323c9fefd6020294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf3856e17eee1ac65e0b825a8891e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4868c07126f1d085c5b15584d50978296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380ac869693327b06e999232a16292297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e5f750451b36396437a9494b868f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c124e802438f99be031669de70140299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df62595861ec57fcaf1b13b6b5a400300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23177f81c2bc60d2d07c3d573e9fe8a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79a50a00ae78340caa6c44df2a492302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2cdff34567d5ed2bf2be275d88d15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d5bb695a4a59c86a7afd688f9594304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724aa98365ee9ff08fe41f474c8ca38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bfaf1a09faaaaa8c75bbf9cc5b3a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93e8694326f4b6c45aa74cd0ace555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a3605f29d2863e04285da8e7be521308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcffb9de4c913da5e0f4154837602bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96a38a18feb895308d72ffa1da211310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc457c77239c0c45a12fb143df34f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5633f9afac708ca396f7f06f6cdef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84fff1b6a7dd26d28409a71031d74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc489ac2f2fcbddfab87186b5ca2ab58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdde94ee77f079327dd1bc4d0ae7751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bed5fc6813d01c5b911fb2a7f6210316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b573de2366c13d8f3e62483a5e314317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816f0540dc5aabfe9476a5b59d9575318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72483dc3acaad8b222477ca24aee2482319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78c95d6ef2bbb153cb520fe130a01c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b35eaa61649b90b5e6255528e14d99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceadacfc6ef2bec486134c6f0b508e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfbedb7e7c91ec6e4e0150b543a7eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d9eaee183e17907ba636169249fbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e91183bb2b5fa9f98770f13ef1eb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ca48b822af4596d04b74955c8348326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278f93414f91a5b2ff875d7de193700327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77070c869e4bcbf34b4c5db3dfe0b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f800ecca65998cc7dfc73090d52d403329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db1e112c54f8692758d6e94f38284c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee23f9a6149a862e27c9d2de945ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6df5c0ebcd93fba3b287f8890cfced332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6563a2571d77675e0d76af6f20fc2b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6f7ca7df4e197d9b5538ac2cb5f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9296326e73d780801af722fd9d14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48077a0ccff9c0f9f3abe70128efdb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b30141d538eeefdf9445f8ce387fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46cde032b0b2518f138a70460f1ada338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988483ef3bea14d477252997fac01d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467527ee065aaeef9e23872bb0ba7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69dbaf1c5c6ad6942108c46a8539d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177adafa8c1944a114ab54d3ac05a7dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94185dd0ceadd1b63741c69f14abf908343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35224271aedba58ed64045cc4def2848344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be27fe870b01c11414d11eda05bc32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d71e9eb764cadfb76b4ad4e19bd099346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ef6c4d57f4c9194f1718a444facb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ec99bd9cd4e9283eb42e6643f6af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66edf6806199f8422479f411fde4dbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203a88c1d13b547f7cf840798970c0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b55d401dc1c8d3bf07ee192c18768c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0284a49710c5e71707e7fc24d534a08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830ff2c2dcd1bf5a6bd86194a5fc5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851453c3cd83f84ae3de943117ca63f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087b9d6fe97930ffe62b96caa27199355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eb9070093ea51f3afeeecfbab0fe6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0e1f03df34842c27b74d0ed86f12a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229502c5ea001488efd8628c0f6f715358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c285cc763f2fdfb7bc5947316d7c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81aa9ab814f8a33a3d8bd9d1b7f090360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bacc61085d31d96ad3162b4d370a6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf38de462a40c4222b75930a17e99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a8629c391a718f076e5468b38c20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8646116aefa0b6bd9a1cc709e3b7b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab45ce8b1e67c20a1e392637c7ff8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd9de6149dec48ae3c068915b48427366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d314f8715ed03f55ecf942af324d1f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75d2b90bfa30e22ab873f66750d599368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de290660637894e737987e111e7cff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b421e05be89496bdf892d6f20c7070370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d4ade9ab38b90d1173793192495a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72df2e4d1ab5d7acadeeb6ecc59f93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a647e9222ec8fbc43eeef0c5c37b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e22cc40cdfe1c6c8158fb4fc9b60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7b244d18e99b4b451269edc4f14d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb7ea02d5a751bee7c6b31685fd43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc82f5802dc92ad9ac86ff8352304c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da102ece4d902812168a588046ac4059378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ed7e40fe428dff3464ea796b8c166379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19364f057ef87bcdb52f88e93833b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7c78e2fe999b241649df62fc51fa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1e2b54d7b907b0ab9a45eb6eb1fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15702e1b8e576516fe62ca1881f6e1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b149e33abda35cfa6bd6a03dc178e94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8ddec741b2f8209d0924c6974f9bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881091eb22b40fee07ee8b07eef0075386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd1ba5fb5f2e83100b2bfde28c533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b0eb436e8fb6706c5e76b47fb96f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86492cbad912a0b844a81efb139a1739389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365033e4de4870fa39f83acae32e8960390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2eed1791d2dff3e64c5da3beb0119391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6bd8a38c023bf19826da66976e395392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc0a45355258aaa72e776b67c4857a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22847df5720476e248442497df8cac2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f6609130fa5243cf089165a54c93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff82f578d98872688da92e6ed102cbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507071984eba3baa7e9503f2b8d54211397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf3b7dad0f74baf0f578ecc305eb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519e61278f97bca39ff3fd8876dccd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a768f7a064d8cadfc06eaf00f024ba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10aac1af05075120b79bc8db45f5f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c2c57947fb2e26c9cf6bbdb065e4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5080761ac13bf2bfa6f3bd7eea295c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903b2e9e248ee6ec0b61ed44dc90a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd94ab720fef88f9cb3b30b64bae3dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd71545574d9eafd8d15feda5142a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3698a154ad985d8823a5d3c900a57b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a4710350f702d8f16399d787b6c7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ea5cd6f519d6230ccbb96f71c39d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61334b53125e1742b18a88f751a750410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719fbb974ebde4b9adb22b99670906411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b14dc3f0d51dce7579cfc5024a75f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a2ed8716b7a589dad60a158e2615413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444be46a863c7ce4c2ea30ad651a651414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2605ef8153d16c9eb1a863f3563e6b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b256b6bf66ce3e7eeeca8ffe8b400416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581458fd32ae3504bb8d54aa3e86f52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09397dd1763d6e2feb6e01144131ff4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b2bfcfa3fb45781facd87313a012419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb017c4b65edfe9f00f2cb949ea8c688420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f0fe3c0bea12d802fe0cf24941ffb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89159d26780bedd730bd30f8dde5cabc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7492ffa7bfa7187e3fd1e9a0de87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056339aefc9787e32a6690b3c00969d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d278e4551fdb36c95dae81faab6de7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3e9e721c60272e8f7b1629872b708426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00c91927ab78ee20ad5dccb33389b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903a9b29ac86dfcacfc194eef73f9f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b877d51ae2e34d8473e8f3b737a2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e48d72374c53a4085db8b5e9c094430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9eca6dc67d63980ffb6007f4410d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebe3a6caf2ee0a89f141babe49024d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76981209dbc47f8025819bf652fa7a30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6528e40dbf29470bb326330d8949434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f497972b3684248fd655f9e83a99c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b2b78ebcb120bd27dd259c8a5200436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad59bf6afafe8fcdfce71971c03c78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479816dd6fae99ac2d4a79640a3223b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0413411fd5ab5d06cc34bcbad67eaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54904a4652e7416aaf36f41e0629b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b24e4d706625ecf3e2319c7fe83eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a462d7bedbe70a398755327d1d92a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708b3caab8b53046acced97a5df82f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231a33be9d8b916513d33a86cf8377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69897178766627ff221067e5a05823f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feda117da351d0d354a823ae524762446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef01595cdc3bac7ccd6d46200be9c55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74303ce5138b1112dae7036d550119f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea243d6583128ed2a32d183c38904ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c2c1b866ad5de773178f3344fc6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b4e93b93482b62a536e2f57dd671451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a836f91791c51d356d340fae1ced19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c1f1f1c99c589251ab70732f4d24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63414f4f0db64df0f3c0a3098a268b40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ffce9f69e1d623c72539d02728a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40027a46262c9f55ff32798f766bd851456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61593fce1c18046d6a038523444f4268457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed5787b0cb098a545c17f4a3df99ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039ec18920e334708a7ac0eb00ceec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e03d1c30ff669199170dbd08f2beba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc5dfb13541e87e7523c7680f9ced3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e02ff28741abab3da442ec598f57e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4d8c88261d9f44c8c7a7b72e772e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffc57a5446fd14f7e82fd482411a13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca66ecd7a4c57983a02b91d101937465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e99cd252113dee8cd20cea98029ca4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a1a00c43e123ff17ae735bfb8e3e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ca45d3e2fae71cad0d5b8b78c4e3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4890ad588fafe86f3dd57a2bdf7af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9703aa791743272e35986379782ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6cbf24db248dafb068d621b8f6125471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724d5fdce56c657eb5a50a3d0a96b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7b043c1bf86db42f1be22bf859720473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189a294999409ee1e680629eed28cf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a95b8ff4cfa0e10c2d57892671c6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da88d919e864903d09c5e960f6b563476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29699ce57bfcb6b04b3b2227b47f90fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77cb188c843fcc12a45c40f7b4a756478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0bde795a965322f0c7528b2403d7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5377cc52ec3fc24d9c8e9a7927cddd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044f080a1533dfe1080654481274388481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec6ea5c9976e6616b64dc8b97553ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b7eb77d8b5efef819e4c706a33f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae57bb2f6341ece44f732f1ae81cd35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bec436f5246602c466f52e6ff56bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078010e8ef0721a67e273f8b56a949486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11576843fc559fb00a70c8873d340a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e98b7393bbdd3e52b90fa0bea63468488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f2ce7413c05c54532e35e0967fe48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496ce3e264ae990b22e681e205b8a12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510db32abb61fad2c8a844281f4e09c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129b38e198ab9d2699aaf8e7070ca45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec81ce65a8d5a71095a4d15f02367493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245ad9b84cb11e42c29d6f2ee157009494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6dec1fb973c8e30ce8c422fd597a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b071afd9474c5990d5716ea2ba1ee2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d1e4d2aa0bf37afd157558eaedf4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c06eaf033eaa71e3fb46ec839b6a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea134e3611ac12da7d6920ff80abf705499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032231993325b5c7aafcc38efa5da6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9e1c67185cfb7c04dedf47361e64f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e05d81c5e08e615db1136e73638f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba404810752563b261813f88eebda36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9574b774abdfaec41aba7e1bb27c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaaf809b24a7b4ed61de37b266f979505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38f02470c55ebf0f181e49a98a372d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee8cc2ffb6a5347cbd26886096e653507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529743dc4d68f0f0da385d6f5073a1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436636e7e9d11311b761632c14f9a8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da3faf7ec8f68624ffc014e624292510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5974fdbd94adbb14823b15cd1134b60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8aa141fd63612618dce2eb1fa7407512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772665158853b9afbf5a9812904ce179513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e3182c872c2d286845961f2e34ef2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03c98c09e7b2df2cc24f054e71797c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b85f76c0832b715bb83614507fb0fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b8a24cb0dffb5b2b6ec8ceef45b3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bb22f052134a9a68b4728feba016f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c343561cb220e8692edcd67df753a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f5449966608bcfb1202b9812102e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8d7047d1313424b712c567071ab3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe491fcf4f1fe810d6de36d0cf792252522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6555830f5038a6778ba58b38a0e0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b37cba2ae16e35ce42c43c99be63d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8ee4a2d223e3ce761b9e7341d7e2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd55504dd1e6d96938aaf37c87555e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3359dd46bbc5997fab4edd9d096787c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803494e97dfc6680bc05f8ab1de989528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65675610c6938ea8fa85e48eeceb800529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec7a37c7d477dc8d3ab3cf5ae27176530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581f90e198042431fbb97d37aa04a2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01096e24e359ac0acf601aa24a888f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd6397661ae38f7f66181b04666240533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fea5936f73f8d47cf9c9240336777534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b177043f646287a6aaabce90f8d79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1fe6315c0f9f1458d9ff717f762a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67c707543eca4a2533606703af14e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901af2f0f2efc8e7f6989bb48b657338538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d423b0a0cf7f9de9c67380dad767ba1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9be000a44f50f0e18f40b947fe5d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3d8033cac0238b6059b7e7684b6b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39fca207bd269a477e9e2cb07b171f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7db4bee362534d4a4a077fc524870543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093d4a9cbbebc5c2798937071cefd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f5e3b6fbea660ffc81041ba6647f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0e449d2cee69975a9a1721cb07b2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b8c435d1f9d7dfa5c4a9f7a561a0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430153d6158e888423146ce4f7bd72e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb2d971beb7205c732618d17b4b43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0039efc09bc343ef5a2642a8675dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1688883e35d9a8a6c4744956513bb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c9e6c14f30a16098610b032108db6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02326fc8f2490f41478ffb1af7378ce1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49199cef3ab3369a985c89aafd121554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a58c66681878b958490012c937412555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bc2a57e6104b1bc4eb4f14b598cb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ff4c3753adceb790a2fcad2c36de2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b2ec9b15b359c5fbe1e63881daf11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe79a9e9fb052b06793c4fdcd2735559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2560689188f9c928583a7194a0dc61c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61e3eeaf22fb0b6101da0b11789c53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6393bca53e1611e641c8983205efa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e0f41eb0edd922fac904fbee9a919563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c640de0513d2c4b5b2a55361970fa6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352ad350213b63a2eb2dbd00b9dd55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b2f754520fd9f82951628f993fd6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331680721800b0886f3de4a36cfc4bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e73f9e3b32b5090b057e07ad51bea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e10485ecc5e3657b2a2faaa6e1f0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded735c0d6f905d4f42def62009be9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030521c30911f7bd7a0b3da494480584571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0094f8f5095cc335ea63e09e5fbbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc45c41eef3e9c267576c5bf48ba1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b22980b2f7f23f30f3622f5c321ddd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957682a95d009606905710ed3ad4b1a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74db21752ff05fe1be08bd92c69491d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745dcfb6eea19396fe694a0032ce3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89256f9127bfb6d9e702e07206a8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5de1ab0141295505d25093d45d7e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83f08acdf900156cd4304a3d55e17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceb18767e644f57d6acbf6196e0a2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905796fe4758aeb907f46aaebde1c421582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0138a6c37dd88bdfbd464e029af5ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a428b923792967274046217773f8a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229369f16fb8bf4f54fd7449d8589ba9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94a6eb077d89edc0f0587407c74a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb846a6e56a40cbd6cc83afe6048b8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022672503df00070375a7856e97c93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c623ea1ab6b802848fc98b4c5553589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e484a338cb1aa5eb798cb95cdd6f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3517574f9c50116133b561f086b8d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8899c4ff72223f6815822c621ed47d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f04f47dfa3cb0d3fdefd48a478d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e171c0aa5c34aefd35c58c9c60d920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600831762abae309a87c4309faf50dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ce915d35bcc24022034f32d2795e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd68bb23ad82d8f4ef26f7a432ea703597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adddeb388a6217427991e0806d1b67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067907ab857e91c352102e4775031256599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4850b91ee93d140c0b23de0db292af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515b647f681910992af12f7409915f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709166ddf6516f883dbd9776dcbaefb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464451e07c30d743a072e9b7b2905f6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74797b45091786c6e0918fde08fceb42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906ce8e06a6e5702290fc27c424e7aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b008839d3e0545950c18a92c2454606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b263e635bc3126d595fca176b734607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98407eff6c6465e94b1e535d6ba61bf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62a0047968fd461a73e0e1727eaf64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a8641354f7c90615825ced1efecc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b726472154b8b06f0c8a344e1fc42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5d5bc99fff26b1544efc1347964bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f82ee24d50ff1e01228391a2cba64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6e2e446b0428a6b5cb31ae43a3dac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9d8aef393ac7f4b145b802986837615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5888cedea6bf6d6c581354e35cddd68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106694ceea81fba5767b40aaafa00e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc344403ef9d9ea139b69890349b839618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1282b625c60b0186d39099ac2db2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111057c800314e394609e273f0fca85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7db3c8d1ff587e7d593b0ab8d2268621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0eaf740dd0a651470564e89eb53ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ffe6ba17feb3e86065a65646f879c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff6177ee3276e78b4a2c0c02dd58d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f39ddf91a2ac10492becfd0d5f97b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8b6b5b0ef9dfa632dcb14dccee06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df251a173b6109b6b0938c8b3716542627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf691240f27c479f90a0331c48f1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ad53a0bcf612b53813d65718d1abc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00611492a71ff3461b0b53951c78617630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee85dd15f211ca75eaa41373aed69eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c243610d8ec3ff9cbda3abae2ee04a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f77019ac438f909a92dc647efe839633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5806c391c13c70e3bc5ad0c5d17e55f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8c45940ef9c27547230a0975bf5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e29763e4084affae73207ea9b3854f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc3fc8f0edf08190223bf0e7a8524637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97400aea4b45ae4d07d0ca5d9617d3b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ebda00df478ad2a77aded5d209f45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23406f448fbb94966facd14c931fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715bce49ca03f7cad5cd6e2cecfb227641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1506394ea1d3818a29e6a1164399c0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454c1add1c19506c09cfa71030e76a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01feb5b7958b1bd34a98cd9db6e207644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2b3f921c9f323ef7213a71e58319645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fb21d561d1f589ce2cc7aea710dcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c8268a8be32a56719b557fd8a2e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e2fbf8f34e5dbb17e59c9168e8e36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6497088a39a97ccad080214aa5bd513649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07893672230c80000dc8bb721417275650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f2a09d4cf5606ac4064f7fc30ff8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92100567ef261a4636bc76fccf53f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f09deeffc949eae29defca19ce0ba6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b722e33c95dc590707b27a9b278c7d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1be4b45317b8042941ee5dbac6115e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfbfa52cf92ee14ae6139bdc524de7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d49059af6f73600c468de6557690657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124da47ea039c8ef837f3630e79607d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593aa0e4bf88c42bd7bd71831562eda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ac1f78c161a5f91c81ace7918c70e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a3099087c4fc9f9ffa589ef458cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1db4587b5aeb369a949d2488e07f46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e105897231ed7c8b5c29ca426f70c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf948ad44f4077c134e0ec0982dfb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156aabd3b9948c868089389cf5eb1aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00985033d899b819f81dcbb68def8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e1a8f06098be058b3f2cf95d8e290667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b0358d5ca40edbba337a2d47787d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefb3a5c8c774459d665dac782ae51c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0f53b9c9fff2ea90f776788d06a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dc1a7a61768a44f3ff587b126779f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f59dc32cf0a303a0bb41bb1c43890672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1acb917899482cfea20ae3cf5a31ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3119a8c2e17515daff5403f8c64f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c19c5a29071a2ea132b76099e7ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a385b2c0cb47a89f40a924d57c6b6c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba279415f8b748b6ac0e6bc12e7baa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b58d5b014c72625a85bad5e7a8d55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01a7f86ebd3d17829887b588098c0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299198190e72ec593ab1f3fb713ce9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e330147e0b87aebb0a2b8e0af56f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768ca170dc08b6109191b3c9ea9e40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0d88bf74b89f069966d7947bfc08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69323e0fff658c6a06a90ac97eacb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33dfc9ac45ee4c0a47d7c2d10ef97b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a894f5b4529900683b7d585970c23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ec07790e6529340b146864ae10ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd642cd24aeae6bfa84d2a918ba04fe7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a128dc827d0c1a832530bf4344cca5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ce2f777459bfd664d006016f1bf6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684286494b9eb6a380e571d50faf6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de7d8df25cbf1a8278f58ce6f7dfd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b4918067d224acd9eecd1d59a18d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f309b463ecce3bfcf613bf846001f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043ecdc7c66f9d05b5dbf53a75a0f2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2174e50748712948c0b213fc2d8c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18da9c77f4f45a319b9dcffa68a25b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934022133e0480436ad470cf765763aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b927a185bb3de9ff4cf7dfa89bc26c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554883443da705aa0ebdf0e70cd2430700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b499f692a1e45476a60704e876da1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba287b8a1b5de670601c5bce7598d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe091a59f7f1d1a19be1756797ee9f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedc5d47ef520ffa390916d28a0c90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ca96d1f7937778cdf1821b4d1008705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ce388f17f91be66a608b0c6028fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daefed4ef022662d6b2e1c7e8c4416c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddc1b0733dd1c61879be80a05aca0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d9fde2721bfea122084e6a1dcb977709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4436a372e8fa65cac7587e17aa27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3aa50f6c678fe4e8f5b7bfeb9170c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcdb236bc63c10bbadfdbe8b09b430712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cdb9e2a28461a895ac042970029cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216c01a2b98f0ac09b1d9bce125315714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935350bbdedab5af97dc59f8f8676c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f0f814324164deead1c206eb2f0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f24aea156bb2c5fdb3c59a053657717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c1f4ff48f93bae2fe4d7dd7803c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab1e86464fbd855657e87c4570cfd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7287547a565218b6375480a2fabbe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ef08a85f36e330d40b13e940a854721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df8d8a4b17a2e7b58e8ef29ed0102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a78e4045ce2688159679208176c9d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e65aeae4b54bb22e6eded8b9eba4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96aa22c5249efccb1539cf66c6cf3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ba96e84af389e0c9cabc2c071efe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb892b349129b927e1d20a26f5970727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719fe0d27ca4c335a3216c1938fd88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc2dd1a927bdce4c202b8c8fcca72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a06fba11b934e00a84b1b92873bd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c73c3d91f308515ebaedbf1b70b6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd646a1dc748f7fc6d7f17c9286f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6850500eb43e4955ff633c86ed46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497cc138b07f426f42c7444e7aedc1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848378459e2da2f5f41c796b561f8345735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428df981bc2dcf4d1bf9a0309d32d53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa461a52399afe10937524983d6d704c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ffc1eeecc1d576a9b8b895f09c4e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593082f24cc9b933651fabbd9ccf5780739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a238de3827086d515a53b0f1167c60f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f7e074d8316375948513cb55e3c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8bbd2267d694e03adab2d4c812ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9012dedc2cc44da8157c2d0b171188743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de83bfa19e53bb844471b92033c14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b17fa2086bab1b71e85c814f85cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6454e20ba15bfbd5116caabd08f335e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092768ac877d16be670e41d578e4483747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbc1fb46f3509d86fa6590148e7ede748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a67c2227525e057e8e9af750c306749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5af1e2e71ef6e0c5361e60fa57145b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878fde30e89c893f91ca361c80cade6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8bf6feac963d1643eaac62ebf4b89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662f51fd1b9882662f8ba7ad346bab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4602cb8a58f38541931d82402452e13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e376f968a13639c979ebaf6e0502dff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e44967565d474d8645713fae92993756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec598dd5eb1feaf61ce73cd0688c8c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3a129df00325f52f8ba438ccfd44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a75cbe36bc997a7d50bf982e09f4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71653dc3cfc88f6ecee88f4a33a66d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68707d768b06581c4983f585d84bc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b88206e179bd70a95ea8e97afe366762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b895414dc4dab8ab5f979c3794a7a8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3d4b4a9adc9eea710486c2a79b6b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac493293a0e36d916d42b4b85a2653765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c315ebb2f1095add1bb7581d31c78766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16a0fc10c7435bd078225d99f5e106767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda87b81039e85c15b1f675664cc10768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958aca33742e4f88468c232f5d3902f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefadb014becbd04033c3f1e42f4551770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566a163a4c9964f23fae1d9577b0a7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158624805cf5f3fbe7c6f8d2f40a83772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8e673ed73be4b6eb1c147cb43208c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd69d6d699fb6961e508ce4644ad90b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dbd52c6f73f8f5880fa6685a58636775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d56337071ff7ab824bcdc84851e47776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f8b2a48ea9c965ec7deede5d2d73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd943e8f36d68750090e1e0f305211778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34844ffa2cd969fb0a6e0c836bea9dd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159528844b0daf4e6ba2924c94b0d94a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe727fd53c5fd7b6fb3425a71d04f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7743e8ebed08f95109efc40f2e6c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402a5f7b55f71dee2965407223565d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e83f7799f857235563d2c6305817784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977952684f1a5b0181f1a86d17553530785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4816faeb74da5540ff4cf7f9f08d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5961772fccf9daa3d506fa4a18f85787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4571d73ef4a80bafe88d691983c6cb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b7e88be8bc4bafd88af894e27a6d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202c8206cc4da9284b0620042091f0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6e3d5393d1be6935932284234cbd1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a113edc01f3fe009e45843e2ab59902792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8569f5ecf52033ae3eff641d9d4cbe2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726362979a2899aaffba8feb2b12012794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f776bf4ed4657256b6853f882b65a9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cbaad7e01e6acbbfe71fb8c1dd989796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ccdbbf7672c563813f394131fd0bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646cba1ffd8c3aa53bbbde97f583dab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d384a0686d7d6b69807338752ef2f52799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307032827db3c2f8fd4056570bf8b1d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc5615633e3588ecb0df807f8e20ed801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3c74f842e62edfa7034bd139a80a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6ef92289a46892022e908bcc43c0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555debeda245e962d34533b4eb19493b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155c8f07e8f2a359462880bbd058bdb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb19f2e3995b49f867b43719729ab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17101fd12ee3e93ec87632b949234b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664f628dbd9969248ac430e2e8e2cc4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3075aa4d1640881fd0b65185fdad1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a6d2fda0a6f1e2b92a11769ecb454810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef28e00aa8cb889f27c89f50f3bb4aa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027426eaba3d399391080b4d47c2c7f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b03181ca37033681d7d8f271efca0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d84ac1f6843100c9cb8f798f65cda814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb30a1d0f2ca1c8a648ee0697e9cc4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882bfab9710ac56aa3618829f4dea5e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541c97b3d6d284ee1f7720c2c90090817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c377a348f776f84e5c330cd07a219818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f883b4ff3e11e617cc489e55085fd61819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69662855cdb77548b668420fd0956086820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d1d9247d1e3b628626bbf6efccc46821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de64a10e2c5a1e99eca0e69bef7650822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd751d1def315ef0f5680a3db43ceaff823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56993b73821f1f7267df60fe071e96824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bf61d9922f9bd5540b4a513b7df7a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20453c558eda6ea576c77a7c7a40ecb9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a9c52404674934e95a28d6630b657827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f483cf17ef874fb99d246fa7fd5f1a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79fc9eca6b83eeca914229c33133fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42713a106ca76e2ec7e081aa1b63cdb2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4d3d327350fb0aa33fb5bcaec259c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab41ab96227512d50facb1813f404a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc1275e884e16f79d7f707484f2138833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93854dbeb132d68f47c121edaefa328e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e42ed084caae012439e6e50819b583835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b264776c036d1eec7aa95df4b454b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40c60074fc481789f6b100be98b6ce837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2d1fdc05b247f5d1293f7610b5ec5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479055455a9a8748494a8d0405e61b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3164df932a00dba285be45818daae840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc209073aa21ff60e26f8707a82f22841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26860095d3d7620b98b9719196171d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134835f48a8ed413d9235a9f77fabc3e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c68ed8fd1d560552e7f2db129c594844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e27cd36faf1d5ddfd474e6a59d72845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9910213d8913761119f5ec20255d8c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cb8ca2e4310c9402b99e51e0d7c27847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a3a1d940f0e359ced5a95cc38191848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414444a6160b2d5f35ff4a3c4a2ef1b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4b68a4c5f5ce643d2052950d19b00850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054012d2f4fcf2db632030ee389eaf19851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634023737e440a8e1e530d00b63631852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e55dd4ac2c41edd18f52a09cc9f780853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d157f615705cc07ea492150c3b51f9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891447cc94226d1f5bcd24b97fe7904855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572741b2f7c658d844bad91eec9726856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19dc9c7630dd041c66f084334f9765857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70858057bcfd8f14a601ef4b4c79764858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad683c53408e38d2a058bb3b0bf9b7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86fb279febfe4299214223ca66ae74860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1873ac96daddb82717703bf55c354861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b977481480f9fbf62b22d1eda838c1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c081a4329a04c56b54f771b4a8d5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ac5583eba862f8c571e633272f79864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5b455caeb0a48a6ce636a6440def8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a651a63fd06b6fe940201ed068b5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60524fc39ee309b1831faa46541e973f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082af5916e2653c0d19f2f66cb8d2e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799f90ccde767553e43bf4afa2144be869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f9e2a361ebf5274435daab59fd729870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fe63d515b4df04b438aa0e224d1b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316b4acb6aabff6f8412b273be2943e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a30d0af9d39d465491782c419ee5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea1aeec06d76fb5dea191f5f0885f5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc4ab667b6c1b99fd07b5d794cece875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a6d534761e8b113f101f2badbf69876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf31ae3f5a686ee17fc1974709e58d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de69167cf3dc7a8f2815e3670caee878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295cc2b22948c746a0b5bfb77d5bb2e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e2709afe2389aa49d2e1ed4394c50880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c9635745e94e02540b5ebe0354c54881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6bb2873787d73cc89705942b3161882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45b387cfd873a5ca5a0e2d0a65bd5f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced6eacdeb0645f77439a0b72d190d2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55bafd7948b390d72ed12494e89810885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6055c13fa71fce247bf803f6d6de98886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b968e0c551457b304057fcc545db251887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77480fd230ef26a64839eb874aa5ea7c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a9d9b5b8a1c080dd04c6074091159889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89382bcd1e4d59c57d192d3931cf4eea890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e924ea3226ddc4704bcb06fa38731891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab78f8941dae693856cbbe0cbbc1a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251330ed057898a63f2571b8066a441d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250eb48e2236b1022705b4782b4a736894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c60147b5843db199676c0de2f7eb2d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bd84aa8ea4720a8483d580093307d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0710e36ee6665d7b204b35c0a39b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b393933f7b7a5b201146c645b93abe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24b7f2a38f2062abed59bcee84aab4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b30a6ed322f206b1e11f1c3b9f4b6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c708a1b0a78447939a275f07c89f22901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f38c8f7879da5af5937489e297547902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2bde9528541aa9106352db500d917903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c9b11cad2ca421162b000dd4d98c7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e25c2067f10aaf731c6580697b00bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9487d2438a73cb0c757cd15e0408906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f376b75da5a4fdc8097abca6ddede5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa290468118ec8da7b47561c8139e84908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd4c62176c7bdd2bcfae9031f49351909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb08fb005cd96d41a68b7d8f5c8ed28910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5bc6300c552e613cc736498f0e80a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a1cffecfcc3488aa3d3988b2313b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caf921affd981e5e35b9d4dcc8e96e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536171fcca42904561fdbba3192089c8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d55c3161b33621941e50313947d7d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124ac5412ab74111a0dbf78869d0ef8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35be8f393308b5b6dec9917c3cdd4d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a61a6452d6c60d46a5db783628fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f212f834ff12bc9604be7066a22f2b1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95801c109fd3dc8b24902c9e1528799f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229a7f62c277e7cdaefa7f5bc2a528921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50a423e44d11e41d7c22b1e0c44f66922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0724a0b150b2c49ec4418e33033263d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93033c38e42fe5f050954a05e05243b7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c10bb168c9f84e8c6fe50d965f6fd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f91b3797f87654648a1bd7c5f77b3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee54dcd6f852e155bb5178fd76f4f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd00b2c28d30116d91df5de6385d4fe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88605165e2e902d22f1550e4d57232ad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d00c1c36310aa81f10395d258d24c1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3abf149785ffdec97cd739f602dc54931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588d7ae57c8c4b9f37f3abae3dc3d73932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffffc44ce656b1407a1744553f853b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134265d8a5d9de30452fd373471fdd59934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e92847baeb983d7100ce294e24aa0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a369824f7b835af8986fe4e47ec099936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec557a5d7179c73efca1ed7e0113833937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad973f5f153a4794d865d039d7ad9e8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a70cd31ebb873539aacc40abd180a0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d3cdc2cf2395346aa7bd5b34b0d68940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763db29923c242709a28b3d5cf4dcdb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c86a985d61819adfc90e3076aae3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc650b72022a878e32715e9b07f149b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80240891d29e28487bdd5149e178d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf22e500c66dab9133bef2eb71fdd8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0928129cd2e8e85d01d1dc1fce4c5a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cef3e0f766e08bc994f898b47843f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2241ebe3279d58bd7735f48a989115948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ad980d80e53caf39ec1b20965cbc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b858c281979ee01cf5c56a814fd0b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4341031b8d8748f1635ee1342635e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e229911ea169bbee6f975209a3e4087952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7dcf16e6dfec2d635cbfc7cf34277953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c2e3a6b0b60d2547337bc57a29a9c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c646c939a2f9ae353e3465d779812b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f5030ef794a4dc47e860df74b9dcc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4a15993c89728196f9567ee8e82ca957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9122845db7eb11a13aed6e7be978c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b188246d5974593021a6bf4bfa27959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5333528c2c5a0fdc062d4e3df8a0d1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd238625e3855a1b037fe5ad1d19c6eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33239585049dccc24d5a1902f4dedb53962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e3c588c578eba711e7cbc360d32e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffff15b777dadaf157d403a193d568964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e51715b1da5eda8d7d3a6a446ce396965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad97ea747ced64ff93d5bcbf91380966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114669b421d45588508b861bb493be03967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac377ef1d36e4a31fbc2027abcba1d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e48641d472b5ac7906015f077cb4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fbea3e942916608c058a03e7fef46970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff8ba6cca6634fb93f68c65792e333971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcd46fabc337714c546f081d8291ac972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b8e7928248d32d84b197b63d19f0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927faa6785109e2905963151c56e867974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fdfada73de8aaaea18463be310d9f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5592d9f0965a959a34be116f8e67d3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d820b5e82667980aefb04a9333a34977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ff6879b2708ba5c30c4c87738dd1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac87e56c59039d5e67b26b6e8414fc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b568166dd926222d9d6d67ccf79c12980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3503fed05564b804248c0d58a7dcb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed30643628873f07e0aad5495e6a5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ac06270db9458c5d9e78a6de07ba5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1733154708d06bf534894906869e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7f90d1dd75599d59108195d47780985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf930812c9c501252be5a37a581bf986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88939c060f93ca03b2a451595cb643987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2942df8bde464d75af66a2d14e3305988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a34e909edc4970d2202546484c856989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ccf0fdd78bb5264f38837e5d312a8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10072b2f03372fd05bc25375b954c1e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd364801f45bf58f0de08cb216272992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad12ae04dad7968f4f71d7b8284b02993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d989e72b137d2fbe39298e15d6d9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1185903118769b6917dc6a2bd0ea995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce96b4e21334df214111ff3de43643996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc280386524ad067fe4a08f9927613997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>