--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a26501fdab0ee5987324c2c76eecd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef621644b5467f3cae3776e87a544542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a58657f52c087ff9e21b40a6ec50323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5631e1a1f8811479763cdd5a500c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613ebd3d367dd3cd11fd4f15df0bcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df7c2c218b50ac87efd5b4a22ba5cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d53d693e2cd43b1f7021cdcaec8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b9f17a742164a808b0a948cf03af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f613c487f6d5cc6adb107c9a5f79c209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf55d1dd57c8dd90fbda50d21c51210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40ba45a980f0c2bbc58a3a100ec98d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e3eefa71465a6caff6b1a15eebed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f59774cc79038cdb4603b1a6c3c9bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06190ccf7136e7257302d8523cfda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728bde90e47cf7ee751a9e8c8703d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f157a3224734c11beb6508bf5a90216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a282c2913a8f2a584a181dcdec2ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42592bd5bdc275705e6f3b094a506818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a41130ef7b55ee8a1015e943ada7ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564a335439aaffb4d34cceafd1b82320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d0148019bd6e6d6e31343fa535a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2a534c4cc5f6d838921da868247e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065800c6862ec6436db6958feeda56f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444702893e009f6076f1a9d7b03920d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf2d3be872abf261f238be0f9118125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4b3a9aa9c9c7af5106c2deea191726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029597b5140a120037bbf1b602256c1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c71c3cd2d56dcfb26510c964374b7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574d8e0ee1d66e7cde7d343c16c185f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af52059b8529be871d18ce7f9e99530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6223117b2e7433f7930c1b435f8e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ca9f2ceda296e60069b18ee18f5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2fecca86f6254c5bf3467c9b3a44033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1dd17debc31cde3825395c70ea53734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6755330d35745d4b8479a31b2392bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1765295d0275d3d76f551ed3fe6c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd5fd2ea2eadbacc274d05a985c3be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb50c3644290baf555b569c2c79e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098223fba8cebf58f9f94d6aac3d5cdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5dae009a3baaa71de7c9c321a0d8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbb883736a6f1e4aa26a1ababaf4b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476dcf30d4949bb9d96cbb12a701f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f296a1e174d276e0feb0a4a6f7d307e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25138e861515a3e4abe095fd5c40c1b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a66b4d9022acac1abac431d708942b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66909305009fa37032dc9634ae7023546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c098f5df07275d3a0866ca52e98e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0510a809ef0078a1f9ada7339505848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf3ffcb51933a931511158be30e70349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142cbbb126528aa870f2a54fe4844f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee80ae05783270fd4e56da3babc08f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fc3991b48cbf1377568a01c624fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639b80184712f5e38a5c7508b34625653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6104ffde2bf4275f08bc97dbfe1e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f62581a0859a82bdf8f15a035b78155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa1e4755f5b7d7224e5ab7825446ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed61521067ac0f03baa9f7c6a096e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2221841ffb215098d1ce563f68b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b928a67d9d20924175d7c151b0585c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83246ede176a7d0849438f47b6bb330360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf212dc9709e900af4c0753ece1c416361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d465d52238c38fed464e44c77f6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e18726f88311a7f4e012176dd18063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15493022a908333bffb35b893f8a2bf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ecb534f3eb841913beef5c61661b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dcdb6692fb11f365018d1fb8b627866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fb4bbd83bfe1c7e65a4064bce7fa067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376e5763eb273e40807a683d554d38068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f2dfbf5ee0e2a0235f1eb8d4a3bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d405a2f9d3f99b263fa6d3e65304470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0515833ac423ddbeff6d845073b0d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb236b54acc5acfc83991897000e366572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8afd0f84742147fb4deb3e4e3bde173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e3bd0619082ce893c986331ce6e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a8559dbbc543f62cff162070213e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde75b1cc562fcd26b7d269a3cef98776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc55e7c118ae0e24a5e1b1b1918e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b6e9fdd6fbce9a799e7ff5233339278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176715f0e2a90e0ccd53c94642fa3fce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9604818478211ccf397646ac2008080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b38a3a14ce70bda7df4f9b49e0b2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897a08b9c210ef33523fef295e216c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd55169d3e06f85ab2f9b97314dd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15989d990e577c0abc0958564f52b7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b06bbcbff8af4bd79bf89d07ff0a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24467006f6270a4c63336d59d88bb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e12da67abf60e964396b366368e4be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3013f298c04f09539b38c5679b35188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ee8c4789d69a99a8519febeedef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc651ff5f1aba96b0d83c6c013768ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193a789324225889b00a7e59a34996691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82895e4d3425b3e46e373a6a3907939b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b794d7a7b6488c303651bec91e50d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6017a5d3d65a098eb01feee925fc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96701c8e5151445ddedfb7245816365995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf7f31a23877c3b62f568ac64d1b1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caba5179d8d644bd5d20cec47e07c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b5138a60d41a443fa84c7d239226098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d53df84c99a29eb356adecc58245499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e369f39b696f8a5e7d1292f91b41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c56f9d8a4785518843a682e8369080101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30a5300be06fcf1f61ca5bcd9acee7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f7b144148d5e82414ac6837d6a20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3477436fa49163b53b241e80849df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df146b3ec8cc28247bd9ab423f0064105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050708f715c2e4b46af950b06414e36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cbfc073b9ed819d7c44e5cbe0e885107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e046e9fcb6c4a4964ebeda8f7af7b49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf969634f664fddfd32f8cb51a8aa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773593cd6773fab72cb155e5563ff8b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcad9022ced5b388bf3f1aa612a3398111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39607989eef81d1a1cb47efa2fa50d15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896226a2cce0804caa37d5228d18953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990a1cf087bd8ba344c9c48b36a386d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd32c28b70cef91755e96d86c0e7d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839606b16f305f7014aabb03848060d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ce1e0adc5fa2037efe726a825a65c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff297c2f9285ad8aef3268314661c6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82286a768e4813ad1034e220703e212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea95ef2ef03baf16e06939715ea070120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90406222360e12b2a4146952076f8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a1229761209fefbcdbf4d19038943122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1f27136474fa2d99b50b87fc14ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c80d46fadd6d5eb8f6eaff7d7955124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126686f88833e694cb14dda508624b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9599c5c6c2a0db5a2f2dd15e90a1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a81283b94336639aab02439d5b0cfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9c538f385378e0ec9b9fdeff895a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c19cca066913ccfa9d59ac0e555f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5210145378034d2d4eb925a53121130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb35d4211e560e2e065fae55cbb45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708942dbdb3a65f657327c8ff0feeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f23bb98901e29ac0b6030dbc5a95a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d672bc6016a146d5a4ccc0b309f2b61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40d9f85682077559e9f7bc84a9b18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c86ce7cdcc162dd6c62acd1fa83b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35ce69ea8759c2710fea8e5b2db8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f349797e9b07817862140b815e2f0f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f29d5d30d44c0dafd025dbfddf8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2209e52e95888c826ba2d36f34f7823140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3fc6ca14f45c4479e39e46f76e755141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ded6750e7e3e60e91a146838812ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98aa9fe613b5d8475d7c7441a5465c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3075dd928ae636736136cdd0b8f683144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb5b24005e00de2350dafdccd3742c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea921d301d902ae40c9b296d7030d5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dcb6016fa6b6175194738c255b8d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7b82b28391d930b4fdf24c431bee0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede770b957581d04bc0c40b81ec5c9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff098c8b45c806351b344bf9fc894150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38508f3d93cd77af26429130f8d7155a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefee634f3f26f816d8cbbebfac5bcb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdb655a54356f87360283905b96e75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f5061a2bc646e016910b24f620e72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af352bb3ac8c81816df1655f13d97e7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79fec04484aad57de316d54cb8ef0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174dc6f3e1ebcb5973b4eb7ed5a44ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472adec330580b1687d860b6300b3421158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f01e37fe8b6cc134492514afc57ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3c951cd8a2fdb389753c168bca1d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e16c2b0bf6d403582f1f46c602925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc89658485ac75baa58b25009b5ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914f384449659cb3c51f61e9a701f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a456599e97a458d7329ad4126768f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667172d4ec1eaa647c0ce6e98c8fa3ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2ecc88b40ce8451f75229eec6077f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d963359f4e7fd67cb7d477be1d352167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f3f2dd77ca64d771fef533e4e5777168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e536557b5ceacf318cc69277f08107169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c032a1d1bd757e617e6066a0f47260d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee5e11bd2f573c379711d7a693ede7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fff45ea131475f5d3787bf38faf8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08110f9cb6fa439f40985fe2def152d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e269628edf0750a385c4cc7da35a3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f8a18ad140b189eb5dfc861596204175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334075af19f6807ad96903fd9e75e370176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90dd9437f06fbc7f3f123698fe853177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903f4729fefd0e9d6f2b16fa6d6ca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648f0577859dcb6afbb2afff57ac119179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318450595e2981189795eed7a64e0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe107a5d61fd5591def5746e3bb58a98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd9df43bbcfce98de1ddfb1d7fae8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b5aab442fb23cdefe4ca3b685113183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c2517955d9711c124782916e2af2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece620fa053eb714e9f33061e61025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e33dfcaa96dc8d9565db6fa89aa21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48014cd0202b0b3e35b1eac55d593896187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b064feda89282469f0e5f56abaf5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e64e936c84a3cfe25f765380ac550189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def7680c3ac931bae1a47e2dcabf38d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5534da3dd0bcae05d8a8636c4660d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be65614eb63948aa1567330b892dfbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af49d4a1a6284ec1797517926f33f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c3a8f20ca4ab136802e50b9a0d85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75cdfcf09df51884de1efa4077c69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce096296dcede4640b732cf71c3f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9f87039d3c58c4c9ab905aa2583b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28c15ec72adf577198034cf75dafd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73606f9966cc69f8b21336c297c601bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcae97b393926817b5484049d2a0c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffca682544f21ca689abcbaf2580050201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26d87514789c72e76ca54782c53a63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad0bc54ec020d62d02019117849ea3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa666537ebcf66ddcc2138e9a1466d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222751836f8741667dcf2496abe5083b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcc55d0807bb08a174f8614f96e0d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5cce35d0a47ea9401b72448b313cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096b088d6e17acb09b89fc7fd4a389208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc6f7a4f371a6150372c4075bf16d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb2e06a15aecc0fd73cdee7022844e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c4e03245e99848d266d3474be71a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17a933e6aa35d8c29dfeb93bc826d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eee8626018631b2da4f553fdb93862213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba39e41b2cd1b83d681a34af0f941214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfac1a972fdde34975b6a1a181eb673215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e04a85e0fcb0654b23ea66c8abee3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842823577ecbfad7a8d8efceb7b6f4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7550fbfe5c6a8dfff8fd63a2d6fba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6e9e96fa7a603d0556b0f9a1f345219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9a5b8175ca03de262898d5c1115d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0fd6f84216c3d2100eccf2d871bad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16838863444fa8a0e022bb0f01e2d4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e7e7991ced1a2f7800e4f665cc6e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cee35b6b00c61f409a73b817fb299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147671e177cf589ef89c4ce63566049f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddc8f530d52cba0ec71c794018ebe4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c8d86b998cada3f2d35419ed61c12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf730c445bdd51e0bdf59398958ce0d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39fd93164ea8e0eaf6446c39bb1aeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b29fdfdb2a933e786e234faa3bd55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfa43abe2bd69437d413b47e3364b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab89857907c5889e3956783a393ea49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a450884661947d286cf13d2ed0bba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75a98a717ce9be47ceab563690dc95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f7cf42d70ebed4aa39977d26c064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b340d4665f462d8674282c80f4797236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80743d8f2f37294d3c000e102e8c67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02faa1da1dabaa045c56ab3a2a3acb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6006d6a635034a4a6fa96ac37a13c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560073181a52e691f29afb697d49f89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e0a3e0187ac34488961f468b0584241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755312f6982666917e2b0f51a87c95d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929c8f95aca95e763d0e0f012d3602243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be3d03f631f70e06b59ca7254b0ec0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f863249ca4d8d268e4067eccda92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eeb48dc076cec724ddd3f45912ce7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef225cae956d32b2b7afbf7cb369ff19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac33d3ae63479bae1f5a3aae44172e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241e0b9867350313dfcfd835fdc1a1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd47819f92ebec33124d249f56aee4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c0ead29d1dbd42799345956fe2cc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e04b67a26f928fa5d337af96b3a32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149168ef984555db9583f10a7d48c497253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9a066159d702e8ab50874650564ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbf0e5c412e6a2c2bc3b558490ed11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369f3047cac708c365ca7141d3118f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3dcd22ff526e6c18702d0a8cb7ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411217a94891607fde97d2b37bff6769258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f23c685ed94599409f8e078d38200259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92969362c850bab275fa2a599d1ffe0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca30ebcacf299cc1dc73e885ea6501261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e65c55d06fa1ae7d783f7d2c3dfc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df370a02aa8594af24d37fd572a6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345133d597d2b7e66a54c8324c8c10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed115b52c6148d91f1badb1c10f8aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781464f565309766dcf712e99adb7432266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88ae8fa8e7a77954177014aaacb0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195136c1f4d54ddb52893c48905347268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df49742346292f34edea178551671b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb259449255dc33e0ef985c00ff6d315270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a101388459dfa9023874103e4f6f05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902efa6dbd4c0e48c16d6f183340c06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e781486bc932b3c345bc23a8e626273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ac79ef9d4e7aa209a52afc0479d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500bd495debe63044312c5c5fa4139275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8595dcd68936c81e5a38235179576276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238da548f973ee690939c8c0856aa67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d52f56a6fefd881c8b10bf4aafdc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d102c08a349d71358c99667f8dbf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3042dbaf433d46385acaaa4484eef74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88108de53a036233266248b74faceb13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384614c72e141e479160cb9b8e9bccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9fcc3b7adc7aaefe30caf029a53cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e468a795b936dcfff4506b1451ae13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e002f5234975d51f32b76f9dd9815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fa982cb2aef255f8b6fda9956a1f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72b1d1c98edfe46f2ccdaa976efb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b9d95af6ed6b54b6430ec78f22f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a790ce61a30f8cacba056ce9b7033289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df68d180c55b96671ca906d05d4b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e4f88e2e89044cf04d49c5a5fed8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09991aa38d69edeeec6cd747b1ff949e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14520dcaabd0034f3ce581e96759d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642225cda5a6bd6f2806e7ad0c551fe4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d11074f5cd33a1c52d6b7d7f3c7f4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4368da84a69a7fe0abd08966d0c6cd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9df34d3ba342ef85e1347e5f63871c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c3aa331baa71d336566707edec959298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac21e538415bfd2b6ca5b55498ad2db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57eb1dfdab49c180b217e485fe54ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbea1f278579d77c407c1f24f124ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473a68635e2fb790c1687004caa0133302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62856f57fe39251ba998cfc386c2d780303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084adf67b2453aeea078a63ed1c330c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f94d7645f455a44af2147098e8a9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f015483c19580dd7c8f95c4c074df0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53198e270739b3f229fed38cce662d75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c16d31f3e72f7ee210d24926293f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd5869d0d1bc848d8ded9580b2fb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068778a12bbcda2e83cd5d73b366ac55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026500c534fdc66a7c3e150631349c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe429467feccc58e6de9a7ff8dcfb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08436d5a291ecd3e7907eade70c4505d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5528404bc66de495719ba8dd20882314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727648c8477c3a4d2f1eaa76acc170315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f5535f4be6177ecc3de3b020c4f0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753c6fb5356024bdc4ab8f2d786b573317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e16d6bd74044971a7566c001863ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479bd691cb9f55fbf79d0c0d2aca686319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72c56c9b98888f8253d3a4a1a904c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d74cc97887cdd4de4f5aa8ff0c04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29192f7f4f949c84947cb517b804a570322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2015c59521dd7e6ea05b09731874728323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a1f56b148cbe3ce9b691ba9a9c2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74953510db9b543b2a4a793e93871ca8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893bbfcc081d09b47d458068fe2dcf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742f2285acac62400791e51a0bd343327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a53d2ddea0de32b19bd8bc09f64a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725531263599c47f48c78fd9c5b3a172329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd50d9cca83ffa9c960504daebf6b27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6867a7d89a5f52f304c6ee73fbb63f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5113bf334aea6155bb6714541ecc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ed2d8704c7c0e34ab6176baff069333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b951a29f85140f762eccda94dc3e4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e44965c590b1d8064c1466b6fc7bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734009e31ffd941042127b9e56080cc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882cc41f017e8492a5a9a62f4610afc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ddf944f364ebda739ccff5780de02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d66133fb27e6d2440cc07df5d545a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20014ef815dfe902ffa04d6311d0d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed992e1e5429e72d420f1e25b9c4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f60e4b1c094a5cf9e32bcb4c7047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00745ea9542745044f0de11b98db516f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913e68d460bc24727853cdc7660b051344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cddaa34ae8a8e5dbaa2bfaff49b9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c54548beb83e45907de4116ad0b50c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247cdafc1c3c63e6c7a28de3f18dbb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7639e3fa59be85a5ccc4eab239b3d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f19957d06d26a8aa9133a4815d27e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabcbcdffedf45d14201a09ddbc8bf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb98a0328ff6a96e57f7b97ab887b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302cccea1aa885bd3bd76fa5c7ddca8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a38e0c59ae84e2ea3356cb6766c2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e39f3ac517a1654f8340ca5c85c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3fd76c43338b29ca1d07afc35b0a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96baec2cabd30249714a43a8b02fd46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d665e072ffc1278c3abad1b263ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f0b235fdc6c87372c10b32959bb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb36348fdc2d0e882d02b51418c460359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9ef9bd1978c7087ac27fb62fd81d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fdce1b69dd904380a9ce5a72eaa73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c15142ec807445db28c3f51df62b5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd204130c314c794ee0b90a68d8bf98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b8b21c3487c2fc0001e5c6c68ad06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5229c8e70df1d3b598480e4a21058365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5472ffd978888d599917287edd4e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce416462322c25baae5febcd418539c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043b5c172d4c600dfef574c65a49e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52fc4797ea308df8a9375fb59fd177369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527223ac3a755cb6442a47526201c56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080d59d4f697396a8688618670e7ced371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915b6be0e5e26e8affffbbb3c2be3d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad1c2862e85c09161147cc003df7c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182685adde0f4c0cfc341d11b28a0bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e908f656dd400477dc595d9444e8c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded06c87ea57379c3d5b25bb58f9d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aa1a1900243cb4536ce407830e974377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f523873ac33e0c883de9232e13538ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2296cfece9cd2bc3a986507d45a4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934011e7ad6d984ea2d5a534b25ecfdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecd400b20424e8c3fd54009378969c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed631c03a6f0e64913de3383f24d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e0b6dd0a87769e7c6190960510e03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ac1914b73b963c9cee13ab90279e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100da91ae2139f124458ad26e71cdc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f158e5077641abb454a122b92c541d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a378158c0c3aa712e9db73c35cf50f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64109f99c2d9e4ea7ecf766cd0954048388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aba45881823d74a1d0bd985f8aff1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fad9a6b58b0c0029ee9d461c27101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631094187beee1b13a28212add965ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b1990b6c12b94650cae62eaa8a4a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fef35e9c32ffe43025a98541d6ac0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e8a37e70ed5e1badfe81b64d7031394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7b61fa0d942dac8e6203927a53ae3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aeec4b5aae3b610ecf43d6f0a663b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdc459f9915e7bdd5181702cd31c64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e16f41ce9a87c3cd7c5432ea7480b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7c66bba9febf2e40c0dd239947af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c0a146abfb9dcd8070442ae0f2bc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b89e6dc5696fe010dee2284757bdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d646444ba6d2a495d18958375c51b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709327e19c99ebfb0a9e95a7b04dd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c96d6667556f8ac2be0b7bb4eced404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce361655b62c16352934ed8cbce6f6fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441e07e129be63015b435ef8a2b503a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ac17eb0f5385cab16756a8e5b9f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f76bae4e7e19f8e0f76c24008bd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6d38cbdd9dac2d62b1d7a1e43741e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f73f77a85604111f9dc8278075e1ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b91f8e12cbc6a3c2e31e1515178a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9fb02ce8fa19d180b807675e15b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3c4c7cae36b3c744f7effdec2f3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363fd0a29156a7a6f1ad61e1d8f5e41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f95c07e9b219dd4c8aaf5ee635e104415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb1f9ba40a37fc30c89be9a86b3d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef997980e23242caea2bacef00ff8715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cff84fe6940d5afd2c6b253fa9b66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b290c8515a5601766decbfef3758f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca35212810d5d59cb20e16b4c4ef72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da80285afeafef249ea7726e92e84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea24794fcfd5056cad4f3642f3c9af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71b0cdfc49752b44df66b08021384423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1b2ded5df6decb5758585f01a65e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848b48215dded402288e70df143ca38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f61e3acc0d78a07d92881f328031a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f979e7604b7a45c016752b87cd1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6368b59cf118327960a8d820719dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a490a7904e034fa86caad07d15ab448429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1417e18ef4e6d94796b1690e74eee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca686a534c94ef617f673359d58ede431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982329609b35ef72142c748af5c3523d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c1145e385c73cdfb845700ffc12bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7451a73c296f3a4ea84dcffa4fde2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6534658f02b671801737898be29a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07595ac542c6419f539195604b259f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca899bda9793a0fbc562cbb0ad394a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e2367a73b81c982dc289e84e611a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de92fd51365871c674ce13f3778d3dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760225237686585daa9662746764b90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd1dd968be73926c48a153b118343441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657569140dd79ab04308078c04e23e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143677375b66caad8ee253eabf6bffa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb062cd427ddc5784d28c5fe8704026444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361a880469e6f7c6ade00e9a6a26bd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc89bbeb1f2bea6ea43781b28d0ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49af582eec7f2eaf71b32a0eae454e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3ef92d39516d23f47b38915cff22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686ec17f0ba9000e85a3981857cadb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f84169d3ad33c284986deda9f3b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338438c25575c7306e00f87b1c7dcac8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99ac52e328c8df048cb2f127ed22a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf06baf46a9b437305c0c6a1c360b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795104dd3158e464d9fc93116877166454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57b6b9b6c5f3bfe6982b379542939455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b810fd00d8b7009cc49f783657e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990270e81a4ee82f4f0038884bc89b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828c5f13767fe4a3d7e2d7a0b2f480458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e558a4919ab1e4a5621c6431fbf6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c141099ad6c9e0ba3eebb98532779460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff229e96fa8e238ffcc50230fe2244b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815231cc84ed7119b47d49e7c856fb85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85523d3bc413add6c323c45f388c47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f61be5826b8189d0f19e186f78a0e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486d437f2297ecded090564fdf30868465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe2992f88a12e7d765e4e69c44a0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9b6bc2b1557ff1a6847af5a6a09e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21272cf4ee99dd8193ef71d2ac1a059468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffcf58d4004f7b29cfa38a24798d72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340453b45987144eaedbe61ebac677470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f67dcde9a122cb7eb03d13d860f2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d1910fff0b3e82ee419ded5b305f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d5ae06b5ca51601d64fa57b4dc2a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949bf7adbd577374cb1d5dd266c88a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59e5e6e364c6fd95dc1f18b01ebedc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e62ecb323f94d0eb2adc85a92bf03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f1f1757078811ebec6c141fd3bf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13130b690efa39c5dd55a15cd0870b1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe1e8b9e6cbea2ab3ac47a17991d1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa17f0abef4146b2d59b00ca73f65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05468083997680c30d024482f916cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93688ffa8b115162e1fb2950a771ec68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8747ad02943f2b739171008f17b889483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b975fee6e61a2ac95097e24f5c0358484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad05311ffd7f8eae5b580efa19f01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf52a7d52c78421fb0c7117295f7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84744f8fed93879f607296f1e9084ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bb31849e424ec21b6eb96d9401f0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da89b752057e2c5dcfb81ac79a8c1d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e58b151b7553c5b6087e47f08613490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678215377908c9094c4fdc04c3f73520491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268e3f43c585483235f603440854824492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e867137e49b519fd33269b97759c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4885f862b11a0c8e51f8588af6e9401494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d92a2b3805228aa2b5744485ace4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf8711b109595b1bd0b2e3780ff81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94476dcfca5bf215aa14d781cca1f893497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbec9721479b1c81f9bf2192c0884c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf832fd54b944129a08a20fea44b9d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd45ac473d709a7f4e84ef75694ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d7f564e984843047b2df57dc1492a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb02706af194dea8b3f06a74f6dd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756da9cef89af74d41334c63a99471503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b917d6a19034ff4d7eb50f763bf98a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b6e4f9a2db758033413b3604279cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0d9d595c1e9296ea298067288872b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9342a3ad302313e5d1c69165e5000507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9808b8955f76ff7cc1973dc90aed5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98648b7e8b27d00f2e2b364f83cd128509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f89ab068c36330baad994c54741dc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfecd3b58d9b8e9e450db1efd4c05e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef004dc9d64959942334c3de66af0e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5366fc59f63d2d47b6c9134525c5fe0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe763fa7dc2a68dcc1cfc7b6936f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64864d907b8f8f8402b2ca18ddd921515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed24df92edf4f4ae4f48ea76c4535516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798f720a25cb72db75352ac3e4cb492517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7151f04f54ac935180508841ace2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bccabb749771f54a539ba157f15c9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dc70f16dd9cc00263be380d7c9149520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539247e5e4e6f8a6ad22ed0e2f2a06df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce418e8c43dfeeed2b92443b3dc9322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d9856ce68901ce7b7b5a5d73ede3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488df31349d62acec2665e5c4a10a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd21a0f172846d6bfcefa261f90645525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f90955903a123ff9522a51cc8a16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2deb741800119bae7e5ad6dfb0eafa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcd414ed8aa5b2022675a8db42d233528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297836fcf0e8e9127964044fbf29028529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b7f7975e1a742f362a780121c693b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674c15c63bf117feb723c55213c7d0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b67b2ce03872a443098f3b815cec70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964d270b271b0d5d8284cb48e9f0178533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a9fb84daeb8e6c3b8b19f0236711534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63010e9da91eed630e3894a09e6d9daf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c168f051c1e38b10295f26f3aad9065536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde037a83b201a97ff0f5685bbbcfc83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d47f460bd77610a9a07bed737c3d6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68b95b472a71acf64f701aad57c2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265838886870e8aaf9fd6f0036fc468a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e22d30569187faf53f7bf6bd32f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f0b6a5a10fc114791274d6e82170e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b64aa36ea293aed867abff2d4c927543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef152a523a72b2405fa022b894fffaf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecb94ce89d16ceef1aae010e818254545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f3c1c96f864482be2374069582382546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd6fcd7d702c4aed400f3096229c4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729e703e7a139e0bd7e4b4eb941dc60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e0ae2429f025e01f65bfe03e19392549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd53530194fe37c9e1d5eba0f05add4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3ced8dfc18e6b26f80cca5c448449551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eea27291f78e45270d9f96c706b8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac079a1700214194f0b4470d5c27a075553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f694b38533e2281dc4cf796662360554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29fa069033a869564d47185ed62faf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572429188d4e6ecc73ddde3db81b062556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dbfb01c388acaed7cca46d5db5dc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaeed6de839ac2535efe8abc679009558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d67116011ec0c72b211df403788cee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480411d241fe1f334351a9495187c14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50555a71909414a8be646392032de0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ebca02936683caab95435cb6a009562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d88bfb2d09875d105f56bc97b9fd3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5bce33ba3a5dca94dce557592eaa8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f6c150277c8e73564986a22790e98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e51403a41eb7f4d55ee70cd3de5ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516fc8085b80af3536e6e2c18361b38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af7e22e5b5e8c15579d7985f086aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864b9cd45d6f5e4332e1d47ccf1ea99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d1dbed29cee822d419ae8b335d5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576697c7e74a7cf7479021b93c1067f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3689d7db2f5f40c7170117820e6f278572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49754f9c1af50f99b587ca1ed395ac15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232b5bf7de7af0be231cb6fdadc1e35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861bd1f7d74c93722742d4f6dba8979575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb09fe70acd776762a23fda2895731576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81cde1603e7eed558844e5bc684790577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1caabf427a2ad4171c95e2cbf0907578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61c14e84047bcf3763b73f76765f81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53163949480bcf177db1276dc818893580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819485b3500c7ae4ec50b80181bdf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2bc3a136d53b491b429e633d5be25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae4942956bf164bd539e5737c8c31e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb7751bdc7e789796714959377043584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cfc6e72efb4553e7b298dd591747b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0550f38b1442a0e5abae04a47f71bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21ee22a5bec0ce6ce7a17a12e0e697587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba3d8fc682ac228650f63aaff623d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11b25e1e83d8ee7f621fc51250c368589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eead3a47e97fc4ea17dae077bb7a6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c305b8d17575c1c6c14390f24d969591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985dacd1979eecf66c7aac227c3595e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124532ed5e1a4861ceb8e0e3f6982520593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ad42aad4cd5a9ceda1e6b50af475f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1420588827a48760d707f1a9b5bb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230d56eb2ec5f3f7530c2678220949596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425e1dc1a6f7587a5665c6d32ecf75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccf9ad6ef62dca1395e8afa7ac4255598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e90e6f4e07c4f0a668fb7bf9e882c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f85e04512baba6a89fffe4d8b9e88a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a430a5b578ce9f2aae990a554b83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e028fbec0ec5c19160a336a03cd167602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea8cfe0afff9db11671e9c97314a1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17917d675cf3ac5f1167e8114f9c169604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a7186b0d85dc7063132aa89c31e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6b6ad23ed784f27f41c08042e4f1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e92be42c04b92a7cd5528702819a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058760b03b1abb89481508999b523e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db34e52c946582d61651efc3fe44c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737fb383a8aaa86c5cd5a9130aa4a3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519c8605c175f59c3614d39cb242fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98134a5ca122e19031c10ecfb59ef2b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823cab176882d3d712d419fc53da8f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d0e1a879675a049f4a2d5e55f90c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58412567f5925d682c920064a2815d1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e37c12d03a185567aaa64139e601e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563eddf967c356968e7d5a04e50d5e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0bbc9925ae938e63a0b2c02c7ad68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f654e3f3e4404de44b6d1fa5b09c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f073df4e793cfbcdec04089886d46c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad074543acafb7cb48e20178ea463065621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e999cdb2d094015381b5295f8d060622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d042ca34733c165bc6b05877525ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30791ca9de1ae9e0bc49bf60e0a026624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04abd7d24246c0ff419f89bda95fd84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999db245f8d09f5db66a55cc6357ce64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601d2703acdb4c7c5cc1828f4c86ee5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47395614851e1cc31c457ed60edd13c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53afe451e49affe0d0c7780b769cc38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd2ab757dc07873251da0c5883b9f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110235e66616f5b179968a7f9a9976f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f5611e98ca677a5debc537debc8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639c6667c02ee5c77398a0d1f84e97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fa70acc98ffb6ca9c5c105e5d22c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba9dbf0cbf9e0ca7eb72ffcfa549c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c85beb83f8fa55dd64842bf7ab7d49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0b194ec101f8854d01c0d232940ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c70c88a753aafb95037caa56ffc24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70e571bf06741497962f683eb19892639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55445396cdb42b58432404cab4ff8ae5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf681849ad8baa101a04889b72724bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88750492e535f780b5c2f75107db5427642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cf1a9542f01b0b46019ad6d860d69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d648ed1034f6b69b11c3916c9ca21b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c943bee2dd91200d0ddfbbd5cac34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37058a2b8b603e3c1e0313637c081318646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ac542b6d648f58d8794b3bcd7bf28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648d3abfc54821218bf321b3501314a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de636c56c07cc001ba78b8c81a47fa6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7f57c0e0e85cd3374bad663ae41dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aaa625ad288d02e370270242da3bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea1f6e4c5f3278033cfd62d0b160ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fe52156ebfb4ed7a106953d5c5fa1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c819f8a42c9b4d079dd25d21f87dfdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b7b67ec59e4765fe98bdf8437c8c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32fafb12adc4736c246fcd983da86f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcd6ed8be3048fe785987a4054a33a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630773d8edd219a0795a755d5c32436658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2edcd32f287586ac8b2604fb2e6adc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db19c8a035d7312da240ddd98431d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3fbc75d9484cecc09ab021a98d032661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10813c9ed9f907a8fb61f94bde6a71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed1cb519fedca17e856f8639805459663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e732304ed25e77a14c1ac74671b6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7543ec1977c2e2c6075bb95f27d33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597d32bd9ce862f297aea358c4bb0c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2aa32bc79441aae2da69cc7cf6584667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0aec1f19d3d4b1d997b9615492f89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1447077936eb187209ebf4c9274f56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be087b8479d0ebd33a41e8cda6b21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a78e868d87757e95495304dcb1721671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69bd991173e63c22c26ec666ed005a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d43d04325c7a0fe461cd418edeefe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf78d497437928c09134f7cb68b04be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fcd02e7b95a3c4ed7dfe049718878675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1bf00185998520050bc422052c369676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce489ea581ea2ea2b22cf697ab2dbf8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecef2ab33d2346050e97b4e3842b43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bf3231784247fdb3cdb17d325c868679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7576330b5becff3b224fd8e402221680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553971def058b6dc64cf159c801cf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd09c0c44b844d11343625e9783d3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419972ef8658de3ff1c149e74518794683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce8e9377a58642921c4ad747d20534684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8b77f81d8547c7a85cac492c511d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df80e7a2e3aee31fd6cf2619313b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4f3ccea2f18c295a28564ae8f109687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd33464e0f3c6fde844f8789404896f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e22a6fdb685697bc496f1dd4503de3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75215d5de83b727bd59f3ca6c5fba6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f7774ab49c3cbeaa299ec2d7c65a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba716ce3b7b8ef1c9f86aa76207ebd20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0aae7e47d83e950bb882de14fcf95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90563eb1e08bbfe07bbe3ebe052591694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5f7a389f7ff63bad83b667d6417b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2bfece2bb0e2e87d694ecec9d89e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab060c70692ddb2833a139c30db917697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d986a673259388e17ddc9de31f7589c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b099c435eff005f0ee1e079f73934699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c982366ffc94ac090890e2e0b3a9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25b7b9486d0c72735ad6bc1bc98c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d2c47f538f257c3fa4e73b90562e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f6972b0fc80e9987ddc56f8a4eb02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466670309bc4d7b0d294e50f154886704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5814ed60601ee86d20e22f112ebe409705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b4eb4339127d5257063e4dccbba1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb21ba558a4334fe79f74502c4c36e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d8881bfcc8660aae824baab838bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e2ac8f663246cf27f8c0b9e4c17a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c73262e3b627e696d09edf7f0bb289710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267ab1ce372583ffdd397947dcae879711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8fbb4eeb805506791408dbc9ef03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031cdd0022f586744da4a885831b380713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45ab69c334512b179524fda275c29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed01ba4a90f2a27128a0e052f37806a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d67854ea7bea881034ad29ef7a2c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6cd2147117af2e1127c58be95d916717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c6f411f20085eb2a481af6c7f359718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736b3116a85292590cd3dcefcb61fb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a2f32eda6a42d82f0e6d3af9a773d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a501085dcf41ecad6a7cf5d7d05fef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3870ae647d6cd56b70e1939333ce1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b64c9ff0be6da3a51a176c0f2b818723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc5f3593f82746712fc520022c3124724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6cc7975deb31ab32123b974f441d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce836dc762fa1387cd22b5d7cd890c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df33a4ca0f7ed4764dd9b86ec99ee6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef82ea0a274501f7097b96884590e98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2baf8c0ae33166a5e52defcdba280729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbffb0ff7687d115bbcbc64d362ea73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa313c9a4494fec5d1623ebad49237731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711dc2bc231eee99aad77dc059fc4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d38721227f68b4df722e88ff4ba56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60489eaea2416ae5373b55ef8e627595734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef98df66297e3f194f5d22190becf8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b44c902cb546b9f6c7d2e8e87107f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58307b92a268664b848f2c24ce0c06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece9ec32b786ba11f7a61787b46b9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4555140413b921e01162c734c0f5a6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c64f41b4da8c1b9502134f15247e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e508fcbcdd880c52b8102408a9cbfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2158c5741d9712287095846a9b076d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9f8aa5669ee55dda654f13d22efa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d6c8686731a61181a68515139141a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c91b329d26a855bd032057be37dab9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846fe08e3d3cf799bce2d8591174519746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b462144f183604031c1798f751cb825747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d07ad51f5c780610239249f484f23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a1b2ec91fd04b8115193452b11584749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb097e491ad77c047b5a1b4c32a49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d5c6a59a0829eaf448f5d1e817ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f4d5b26a2222431bc9c7e31634fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4689930f58b6a71018f65888e8e003f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6fa55139a36237cc971371ab62541754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d07ef891e70e5b4968d16985b154755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d884d486a23c256c8336a19219e96e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e09974a69e438670b7bdd6d286a835757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41089d185f5b1ae459699e655eebd68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ede7f185c410e828a34d44f321b9b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9353fcdaa25e0de7eaf9a22de9f2ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5caba471ade611594c58be7a59c37761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45481abd9c19f53e1c6e620ec2d7898762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007ababa1669ad0d12fa1c15b418f9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86181d45783a1be6d04a2bf479a23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7431baddd088fd9932868e94cedd8bd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc16b420f0708cce19be535b559cba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac1c7571a7be2e82632597bbfff1fb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba23cd67ea2ecf40039f9597b2d16768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f87e742e1b758d2185591ddf579b32769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31308bd40a0404a53cb17efdffa0ce1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79ccaafcfbf209fb53bfc84eaf427f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224df599db14ff553970b150c8fe61b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f47136e4e5ac9e357a6751a4642ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c898764244ee13a7fa77513c3d97774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86159d524097f9cd47c88bd8a8ee1e0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2235b23a7fd3f8be440d21fc17c638776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b431d9b520701f974660e78d7e271777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e0d5848ac9b9fa63ef48cbba0909778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983209781cc13e92ff123c9f17e515e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea977d63b90b2657de197180d452b54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e88469b880ac832daf5a3f6d080775781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea6de2a7879d99637d7d1da677249782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426c82e2f78dd2dbb08d89a2313c00783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52b31bd15481f8b335d57b1ee61ddc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ccb37089e6ef21bb86a65c81b8680785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a58d6e7c3cc105fa4027bfebb2003b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e8d75991fe63f60cef856870c7a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac003c0fb166bbb5fb3257195b9b5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15c7acbf8b55d669ecde9beca5c2e6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e35981603f8ec9b97467e573887b08790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6125220e3a33d949bb71956c2d44e1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe25ba6d019ba3b8c69d99262f68ae792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fbc7a5d59010ea3836483f43275eb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa10a80d6481d2d088be83876422379794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f5518ed2e23c8b77efab24464ead795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e073893009591e302b429d3f60b01796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c07703e3933a3af5f5f28167a661797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cd927c5e7c38bb75ad8dfc24d5ead798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c67ce75a1333b56059ffdb91357913799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e684b7cd19b773f01aa4a64e630bde800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957774e43ce458d02baa2f2cec46f49801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8fbbca4ff36c1231129bf109aa641802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb0fa539d582baf7bc9ac16d283e0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a1280c345e423e72ce79d30cd871804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116f16cb6d04468c1dcfa2ac2941844805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485668cd507afd564048a678de939412806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402545e531c51fd30976616757ea2c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbbfa9db27a71b99086e7bae5a0f9f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91959215f59b5bb726c850a00aeff1b4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec911c3369210e092e62017023f6ca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015ccfebe55e17a487733e7c432282811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0ff43e670de2929482cacd7da41ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46d62cd0c9e7be29f722b924205d23813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a25d0afa9759cc861c2b5cce00c81b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aef2be5f485fe0d51994a8d57c63b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6def68fa4d8deda182623cf389cd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9e53bbce5bbd1a63564765e8e80a6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502911b5894cf8c33de3a9a80b89e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd37f43d65da6704b99ae4d8b36464819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efcc702ca9d5aac897222d8fdb842c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3364ae76ec744bec55ced5144b5cd1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2082a601c6e1a68ee6ee9bd7b31dcb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dc177789436cf4fa020d254a28a34823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625290a5599ef1a482f83d591de20500824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb06df5cfed97c1c977ee14d2ce7d58825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de21636c46d60178d3e607489772d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f414922d89b3ab835ae4e14767bd16827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b43cc17e0ee0eb916c6d7c6e24dda828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a962b3b92b22d0370c828c984ce31829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd66b6540154bc80e5c943aa68e61b9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1e58ef173c3434d20ed4a7ecd82c1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a67adf6e7921ad7572fa7b9047a3fa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7143e744397a9930a93a4d6dc45b52833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5f1eed6baabc03606c0216d53ade4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2941a23d68fee4f74d0d9b1d133af4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a6f5950ddf6239281e4d09075b48836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ba668f1b34eb17362145cea37a65b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69617e69db5d2890bd7bd382ed7560e5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad89bebf6d379f96bbe8c1ffbfe60ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29ebd851b619980d4c76ca2f5dcd2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bec861d8b3e81ebe4ee578602e140841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3c5b44d0c97eeea79166b5f869e31842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cab6fbae614c4b7042246a8a3c885843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291f64739105fe87a3a8cafd0a76b0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724c94a698a2615033a2cb850403d7f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dabd2b9f7cb1d58ec3e69a502e9157846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80a1a90075034ed18143683a4fedcc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e0e6d0ff03aace519368c5ab88bca848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e27ac5a2087ff04ca88db0b3fe9eb0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0feda85e151bc73f5db84e5f0280e9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f1e485121ab1cb71df7cfdd0397c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d4c83fe4490116a37462a3adabc19852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a1e7058f032fadfc1024c497657cd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34256521bbd93bbacf7c319f5e7211e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1642fa424afec230ddc87bfb589cb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76eb457c5186fee09f534312a6733856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b10e80e87fe887b378b8f4f6c2c7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33735777391cf8332a46b98b3e2fff858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e177159da53a76dfad4586e8667b8f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b1a3796afa256476fd07c875d4a68860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcbef07fd20e65e49301ac1e34ffc4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04291451e72592f702ea2680cf128e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863bbefa2ea65f2e22345c1bf826fd5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd63d66de2f231b7ac6e9e05473814864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f8d732870cb0438b0807439ea9b36865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3333e2965fbcc9c139855d85f7734d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868af7dfb7afb5547148b76a5834cfa9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341104141befd64e8d4d8a21a4cdfae868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f9bd6156e91d739474ee5df13de4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82109d7ea91dafaa078214480f0da849870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b17c6ed698bf2358354f2a9a431f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9fea7761170dbdf3566f81d86cda0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560620ddc8248063b00a24159107f6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f6d01ae7519f4448d4ed78cfdf6d2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5d3c0b181bbc7c8ed0641d894f570875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16c6615a0d7c24aca68a6f0ce3c627876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a6d34c1458b0d3635bec986727d84877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f798054005c37f5c4ad34db228816f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef764e6b976655e282dfe9cb3d146afc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7477c3208e6125ae3cdebec776e81880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a6b941f5aefbb6ec22032cccb539881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba876e5274b5a0ae9b1f2a180f711c78882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b79f297faf1247d6d37797d1d0fec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bb34c4c7ab9b522e5e8fe02bc5cd4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73af4f4d59ca4feeec27ddb366f52bf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65b088782b979acab3c74b38fc1e59886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8c4fe485f87aada5b3fd06242356887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7db19f4a0010a60581b2eed5f7833888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaaff0e25164f219c638689447fcd4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2e7e70fc580075f6aae2effd404b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f679bed3b0b76bb52d174668e4d5e0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16675231ed615d2404e908971d2fb0be892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882df626f1e49541e2b894488846ab5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278121d7163f31e0bf0743982b62c4aa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8364ce85665784c30d5a0bb24d38f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e282bf51b43f3bc3e7312759870b69896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56950304b66cc83eb60b2045b1f5a5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5787cd9742aed345596416ca847eb8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e3c5ace553e485a0acb623cd5ae8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a715c7486bce28710cd256ab0928c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aca4671d26dee1d540a70fe98409cb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9b5f705ccb097fef6a58c8ee1ead902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef418805074ab49f238e729e533777903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12f93a316a1f25369855b81841234904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37717a013ee3f96e1724d080bd5ac7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a763b2181b1edf353224cdb85f01b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ba51f6773a55f9a49bfaffaa138ae907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fe005dbf5c8fd01dbd9cab7b44ec8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efab3a95a91982363694ee67ceee38909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af331e4e518863f1010f882dfa57e8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194207e4c53c2dfbf2892079339dee8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e60e45b1bcee0e584326d2b5b176912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b636c2b5c77f35ae2f6de34bcc47a6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f80eea80f8988325c713178205d286914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b848c3d9e3702bb5108fe5ee0c5b8a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fea6f25b021bfad929de6fb0a8feb2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2532e40dbfa0754cf747ca7de7885917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232153fa87227c525913bdb85bc210918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded47811a385c2cbdaa28200a8242dc2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56acc13f1663276119c716526bcc94920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07865e68928abd752ae2d18963d801d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394ffda0be33cb4cf26120fb905c9a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca679f327b7c7f9c57c14dd93dd609d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d51e022491cd08ad6be507a00453d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cead0bb7a236c2dc08f99bdeb7cd1c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ca3b6001bf2d9e72fea3b718df0af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badae06f91479a9e60b99e94193638c8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051527651d84f9152dd8daec7b1d99e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1f9b019ec584e916abbb40775eaf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f8db8f12f011c29d487002b75b48930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c01f84cdd2956b309f07072109803931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f6a95eb15151b23f071a5fbd675b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211909cd79a880568740670e3183bbbd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96126ce5e735fb24b9cb7fcfafa72d67934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c0e9ba5dad60aa429db2cc88f091935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935054d800860f410f746c3d86aeb30936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b7bd6e4073a4fb03d3858b132f8c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f9dc9eed475fcbebbbcdd4c1c5b2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9830fbaad8323b5ea121f622305164e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a541661a250d4306f8949a382982940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee6d1cf52f8fc5cc80a81d0748fad941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c4d89567d3559c62f2974e5b04689942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a71aa199ff0957607253a18858c5aa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02ddd1aa1394f1b19438889d62402944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4924633867749c407eaf78f99f6ce945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495968d456cfa9f9e77afe831aa4b441946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad06d3fde782f4a96679cbf5abfca69947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453dcf5862811d2e3f4d6be4309ce4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afab6a99d2b7ea0e240492c2a83ba44949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cb896027bb3c9b97582d86b9825a9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a4cc7cfac43b3ab7593288e30e63c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1db139cc5c3604b45a16947d927be952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c2c888f44216dafcfe97bee16dd81953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a06dfc3f838b058f1135928e514e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3ee8b5a6e7c57bc0792aa908d1dcf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dc347b3dfe279d5419227bb7a3157956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d239671c14daf7d46f614920e9f92a2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd1c090786dbba71bdbc345255f50958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c78d4727344b93bb00d3cc7d9f147959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81aaf043d49f2ec7b15fb0cebb41df960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b018a715f54e6b6b172c5c2e476f1f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94232ac6b0bbf61c6ce2d96baeeb11962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582eb9be9564e0d87c26effd6d72900963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9be6ff2dfa3966edebb71c95e0dcf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630708d6857f887c79874cd97d11993965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541bfd730a21f96a0b09d17a2f4650966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e34b7fefca0b60d3e20704e8586a54967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a836e2b8fc6f3d54818d50130ef7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c033bffe8340a96a7f13639958976969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb1b9f4021de73a3d408c017e6a93c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda64c1b63f79c12784c9f8dcc374dc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84384739bcad9a05c20458e8de090972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927cd18c9a0559eab2012131a82e115973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b70b0a5fd5eb99489086d87f9b9bc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d0a00978ba3c8de3018d327ed9c16975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497b577e7174086d7b065e9ff23b45976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899ed29e386650c011c9094fd8f9d9c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db2311bee792a2c0caf3eb1532408f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb652575e9c90b50a9da851ce27aa6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd1c89f022fc56743a70ead0d7f360980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a51ce22d516b9e053c142749fb36d1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b7092618c1c4a55eb5ddd355dcf76982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c0a9c098df813702160556257523983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011cbc775b7af08072fbaab10764f0f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847174290af58e38e20a52d081886abd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc6ccd129e2d293bbcd03a06afbd7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc68c5230b4032e75e77d6ddc1d1ba0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace57026da2686916534b69427931891988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bea72756e28ca72e200572e7995a6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc0b39901e5aaf58ffca8254b4ce71990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621488e4d80c3ebe0167551fdf760472991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f1ce62cb2b6129302b76b7fa3859992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad947c42f890ccf2e352788fd628c2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe9b1db3dcdf9965063aeeef991c2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e7359b362bfd07bc1c8b0361ff843995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e38bb046fffde3f6d538d74520a705996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f593444c3770ad9c90fcbf600a8d0997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86b719369c76780b430e0053be7f2998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc96838f8b96c18044cbfe7182e081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1baaf920633f3d467ba7882418b102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe7fb965d5ea3207cbd4b2a1dc21823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3202a6ea9ac2ae5843e1d5df773c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d863a578fe066e7517d6fbc7be5e8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14522947f7be0264c97a922b6bbb234e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955e4d6e1ef80ceb9418e2e05c6bf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132e862b5b1f8980a8014f196fb6e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a91d51316c92dd7afd02b2ba24be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da394da5e2bf6e6d3b016b48d6ce231c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d37a1d9989807b6e765fdc1056bce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd7662544dd81b43e1cea6861d01b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697987ea42828927d98d68f56e7ce6d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29211e778254e0072a790ec5bc97d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3fbf85ea1e836c83e3abdc521204815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2786d2862c320fdcfba21a1e93cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c94e4483123b82224ac82701a7d5ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd526096a88504f8d2302b64f4436e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767372d27d9e1ec09eaa2a296e26a3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5362bef193635b8cc51d465af587c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313da17dc001bb965876f08eeda2c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb39f73cd1a2fc4a69725975ae8a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f8480bccf5ecfc84a6e2f1d0c83523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d92f8ee51b94c1e3d58c31e11be1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a114ca2fa85787029d8c26a436b6e6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a5a23f70ac19d779a13a786bf15626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c209051aa2a0c2152dbbaffa941e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2008c53ac45992f6b52748c42c230828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38485d3b42c2d7ba3918c34e9c0e413a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78d0b26a031fb115205b3a4c15cac430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a95068eac50e13d0ab79ed28c16631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce0658e25633a50272be31f02d49432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2894a98288b298208114c3572acd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b436c51e2a75f20d3f156b374495d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473ea67229680ed55a910f022176c3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7715d9b0e7695f7b98fb6f33d1a1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a24e525a5c367afd92be9fc3e613437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8e37d21e7e1c9c8d03326ff5415438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aba7611ccaf5127e0e2cbebca912f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16efcdd5c74a6540676abb37fbeab3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d538f46692f8cef2a42d393620b83ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff69e75c8c6f49de42c7dcf395d0f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da1afed62299260294a61aa555d1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550cdefa1bf27a2e5165393a6806f0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31371a0ef1152eefca8cc751393448445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35447aaa35b0b6b4df6e430ebcfc0ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844458f2f959c4c75a619ed060ad0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597b8ad52ab57b01449beffcf8955bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fd55758c794141dbbb6773e569a5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889086b902cccc5edc1d915f88fde8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd38a9c5c984f9e15965f66eafa783d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87995edbd3a43f6b43dd5dfd588781a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac88c9f78e2bda07fe7a39055bef9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db6d3bf7050d82d6d1de9badb84e9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051a44e19be52ad057ce3d22af1b9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09048066292e4ebe745331b0e01abaae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c539322f0404edfdf61e91c4139a0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71b72945030a6fc08b7c09bead50d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8a9dbe09b154d341694af199175059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753e43a22956f8097c1a7246887732060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199067e7b90b29d232fd59273e798f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dc74f4614c636fdd4e8361ebb9a0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03711dec6e2237bccd3483b934733763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1e5779cf37a6213853c17a0f180fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422accec295bba79eeb7e925e356e95965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b8452b172cf01174726e4a4ace2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126ff28cac3be56645cf45aa4fd7cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823eccfee75a28db0388864b841183e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab2b9bce7e167f7277fa1055e0ba8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000dbfe003787821d5b37a443481f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ace3d89f56aa61aa7e0f8b5d35657171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3d351fd385f54ec40130ab18aae172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4096508edc5f700300ed086b82d0e8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cefa985a8e4440836d2ddce777ea374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc637ec7ba3e908a2fe40347f3a36275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f187b54d195672ce81d65bcab28276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc88a0154f5a4c4cdbb2cceab7dbb0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd823695b495f71c89b0cb016f18ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4f46384fc4bd158d9a2bee30b06d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0af86d2a8d46ba85b138424b6689e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867de3e8d61df0d15f0afb8948a3e94181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3adb6b1e3d31ac60aab3b64f7dceaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836098c3d53b7e8f0a4da3c589117c9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96dcf94cd73757df4cc2958d29e4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c038f9bdabd4a9cf3199772b727a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04fa0263b1f018f9ca12330b45579386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e8aebdc9dc057b79664954acbaf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362744879fd52fb1dd592daf854a56f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14377fcfd764061f2a62583341f4728f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2be5703aac386b4af354aa0ec1e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55920f3d2ddd7a1e46699e5a55aa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c701dd7f61e76fa9f7966959c4713792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0369a2e2bdc2e43dd2a73d890c6b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c4d0e8eacd35b05dec2a13b716d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0dc1f6b58a18dcec5774dd4d6277e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325528f8253748a4a3f8850885cc1b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f071d349977ff5f848d52bb9c116c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95bd4092571089f17a8e0397c852498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec718cf97dd1e8fa6ef82c8aecd71f8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58cac25e07210a6ed1a6ff690bf32b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cf2a69ca0acbb0173da6d148ba66b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc8d48fc2ecc9d5378f088d8f3c4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475818083e556be9c8d7fb98824c4b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c4ad6b2e37cebc0f1ffe8feb22d51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf6f36bb52aed82d1653217ed11f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39382532f672b2afbc254dc92d0f36bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720de458746420bb6e65b2d65ddfa91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fbce7ca9374587051299dde35ba69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9595b72a315b3f4159ed6f1efbce2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec56807d1b37ec1080347037fbec8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a031d6a2c5e28aeb74fdce866667071111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e128802d9639673af3830a106c36fad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553842cd9e20e21b3d2bbba7ee0649113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead96d79d807e1972b8ded2bfca565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e503c1fa292d4b6bddeca5d4b4771e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed11bdbb7c934cb7b084553edf4b55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f59c67f4a6ed1c17f4b0751f8f32c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc131c82561220c5caa26cad79786b7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71263df94030bc1ddc6bdceeae3806b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb5eaf8c52103426fe21548c1eebcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77cdcb51e3fe47dec1ea8fd622ef3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde04b578d01354804fa39fdae7c9db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ab6e22e0c760a650b51b70780827123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845d371e6a00d60ca86b2b7cacff51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c76f8a00fb42499d3db3f96ca8a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aee8dc2532fa8fc33dc8de921b646126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04f63b8c63078b83a56b5a43d1086d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304cc0be21d52b6ffee2131be08a2ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee9ef913cf9e2ef0b62fd2cbc8f6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99253461a8d0c23ed6898fd5aaa53f0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549dcc5879aa67c04932dce90cc35e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e088ce9ffaa9d47e4ad9c900563315d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944e2e752f40ff811d8e4eb91e42f25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3e90b0c831a019902ad82efe7f16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859820108d3949db19410edc10673d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd00370952fae3cfb073dfc2b24fde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e74aa1bbef9ce884435f558ad57f00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b931845c882e1569edc20c5d40cac20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe37027b81d20ce49a96e1165332a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a485d405308da54e2d9dd304fe54cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b4f39df2b41a114ef727ed8417391141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b449d01a541ae8f16eb53462a3566142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fd334a71c98c718e8243f7106d731143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6e3a0639241446ec3946e2c8f370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fed12e43650722f483f3d7eac7a18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f4e0897a182e216c44d4cb1ce310146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab7e1415ea4e555972220910359ca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3c7e6ff3079a375cb0c2fb9fb2225148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e695586023f3595e9a7e43174592a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f709cd68446e4b9b7bddb3846d1255150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a387ac720426247d9fcac176b629c52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82bc4c80522c57d85ace10b1a8167e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2abbb77dfe1c5a241975c393f0cdac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366458b1ccea71bd28a14b5c536418b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ada85715a88c5e8b6ca9070e2f8b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e251782c198cc3907026bc3f9bba2c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349e2fbae98052f58aad5287369a36c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c88f3e923cec4d912bb6f280428187158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8834ba85dad4f0a4cd380aead1f27d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef9e57f7d1496bd36a384ededd91a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93660bc9c73eacb5cacd130d4143a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b5eb0cc2537248d315c68a19737c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be76ec0267829060496cb9e56cfd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742865b3dbc82294583d469b49ea67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a8063eb4f03130d3165e6133aa4d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9e57789471685cfe65fc3424148f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c9af397c1d02d8558f7374690372167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a0db1dac2c19974c37504814e37b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe75d2466c3726677abfbe20a98de3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af3869372c9e899ebbc463942c70a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ded4172c0fbed9bab7675ead803ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04653f2d55f56350034d6dcadfab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c43632f251bf4112da6fa57cc0e7ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6c48119b3d1ea5ed9465f8c37c337174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83c7dfa38b924e6d67c49ad1309175175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f7f09a491b997ac3890ed9c27784176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63b55fad7f7bb7785249ae35cb6d9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0d59edba5ad7a267009417889187a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861fff10e4caa9c1298c1fcd3a695c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f7df3ddd5ed0891f6384c25061b74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f48578a8690f599c72f647edd64c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e48d4d6b95c5481ffad009b6e2ce24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5390fab1595e7f531e0525a16265f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb58b1737100df53ac2fa1cd784f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a918166442222a1487e1af09d56702185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86369ffa23dc5e54084a68d87779c825186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e83686b45fb32c021edeb32713c647187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479edc9e6f6f0c0aecc8119e9e89109188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36b9c02a0ac673c19fdec8d8cee4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634271ad17e27254131316abfddc596190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b4e86bfceb41dce410c1051412b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8bbc84f3d6a3f1bd9a45bfbef088e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e9ba99840bf5f09e0f45f0faeb8e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1231fda193223d2bab3665488e175a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124549c0e75cc5099f5604e42101ce3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f416723d14d492ea87f57dfc5b526196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201906f32edd28c92e42a3377e6eccf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19a036ceb8a3b6f105bcba4389175198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469311e1f252c60dab4516107da72fda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea93d182d16c140bb78089e050caef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d3839337d25a0a20b9f3c828c7430201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea2aa62ffee4b358e2d470f4abf82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ba33503fd2d59c4c6b844643b801203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e3cf12a0696a86752fd6245b1ce1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb2fa3859f455512e092bdd9d7360205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac24767804b2c9a5701b6c0d7cb4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb4151daffe3473d499c630c7e514207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4d4a13257ecfdf59fafcb67d93aa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb983f77303957d27c5b835a000a70d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a862854f0825c7689ee4f580e9e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7303cffadf17400e7ad1d6335564ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac21bcabc9166046113587531da446212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01251ae79d35172d42bfdf2d8465f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3bb1433274733333ac90538bae03e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559877aa6c1f963d8ad584bd425146f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6853b66c48c000ae7402d6bb241cfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55bd9796b7ffdf3776b5c4baa0ba35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20d78a30657ae9bbe4521d2d7d9a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b5483d07c1a73c94c99ec768be29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10047177b22faaa53fc29a6fea3d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc69f91bb297bd27c8ad86686f548cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7773b974083d97368955f5abbbd0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c870344ccf9314e4b8c63f4db9b59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d404d09e1e7a64b973de59034ced224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d65a44f827577d16d7ba0c878413ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9d7e9fea3cb4e8f63bb1ffd43c023226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2096a60940bbdbf43c6377bb1232359227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616d889c9099d049d58d9ed1aed7b59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5654cd86953f7623db60a475c85bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1b5131b88304b6283994e45ad125b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20c9d288d206e1df82df212f583eb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5eba62f73e5dd1b0f4af02ee42ba8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe72c9aa96b37e8cb3346cd52c531d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bf2670098b8fe3dba96a54ecb10ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb47fc287f011bc4d0ff5ed614b0d0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f5419441c0b902a424323434584e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506871a208f7b1454c4b434e9807e44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ffa528f3ac101c05f4ecf4c9869bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a2edaf694f7698c66ca7f208fa571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f96444e8001f0dbbc5c8d0199f8cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b9780d5dfb3810c37bcaa9403194241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3257645c93e3d84b8ab6916980dc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ab371bd36a19f69d7ea1b1489c21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb249e4c354aeb3f891e24ab64463244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51825157a977c90b4bd5a856b300ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34821cd4522f455597b1eb1c78dfbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410e1d02857ea883d39aecaa4dc6cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7823fcec80382f3efe24240b701a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0775ac35153f3a480954a9c2ba087d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c80cc46a6d790c3f4861df16b80cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808f31f063097c189fa530c5ff16cc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b46e2aa9d813fd22a58c1f8e91a367252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc3471ae7938fccb6509c4cb6e6f97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5512e335a01d2f53fb2380cc969702254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97312837f0492c315c2e2768c15a3a28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d174f7795d429e0223349e1cf8abb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69d83c8d837218a849634994abd48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc1d104a6bc1b11b549fce851591b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8ee78c990e81dd831314ed5900b2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eacf5d7a08804bbc54e45c6e5a51e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069476844ba3a0d1ed093f410c47d93f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d53a6ff92cb319ff446388e0d50e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f79e8cd4c26c9783ce1ee0de6cf8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7ee43cdc76d572cdf82c8f4b552c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315c904f7788a5da6ec7166ef96986e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49473c995a1498a28d173f711949f900266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce108c14a622c7be5155d47c62eba2cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bf915ee44b501fa2a3fc1eed8e76a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629cef1388dda12ead80dc43e0852d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ab96a5170e96393588a6d4886800f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3900c2b8c49e981fcd29a5de11813271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee78a775980a59b2328259bd9674ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b959914e85f428e4ccfdd3d01597a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0e26a2a8b3b5ad38a23c1bb17694274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae353b508aa4035bab2dae57e18c2ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740377981d07b4480a79fb7b0c2c12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c29c1c8b64747efd3301f41cb134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba750630585a63db3cd880944fd90d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eeb1b47948eba4aeb9d0108ba2bbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a0a3b0797b0d368f64c2336415d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c394899998763b81ce234055b7f931281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea37467b29abbd04f84ed0b1c81086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf88d7c2e484ddcff6c1d46e596338283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaadcc086f092b59e90fd8e2388bda3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa1025a49f142429851cd37b13f0bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ca8c5a10b08f21be75de93b55c69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c2b10acf488b8e3ca30c3040ae1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b379b40796afe42eb295f50233d035b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518db0809b5a89a975b00ec7563aef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6830ba83cd70afbf63ef13c0b1fb09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303c69a78a43405c766598acef90d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407acc3f443566a9b2be8a027104829292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2582296b343a8e66f56d735058d036293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821593850588659b074e6e1aa61dc0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04441923fbda069454ca5b304d1f3199295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19299615b1f5d8a2bc01eedfb4651f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abac840aeeb4e44f7b00df70ab6690297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a200de6ce292c9c1abb51d9d447609298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9e1a1053ce5c4aa4a2384bb124ef4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553d1b3beaa8c56ff13d822578f455c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c50369f7decb2c65034145fd48777301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fab5ac7e4f3cc79de348c051304d3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2faa7514cf974f14b578d2e41be9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d19d8e4c50c13dd2ca94c3d809865304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089020185d661f5070d6371e9f5771305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf82241683d9fba7097a89d9dd8142306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c78b8de644acd793cfd9a42351d2a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e474099d7aa6c50ec8edce4318e2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c37efb358230b2623b0b06afe6db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167783841e2ac32bf0e7aa377b7bffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e520540819b8826bfda6bfc6a1f4d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7460b931b02716b521b4d8d9a45d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a0dbf48ef63d1d4ce1ce0ec6f48a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c85ba50205fa86deaaf4f2452ea163314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1481ad1554bec12a8ccb16980c1142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1404c5cffb002db7e0fa0c8d2ab5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdf8dcb2b425504ddc19e58bbbdd8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126743d478d6a65a4757eda8703d28f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e029268164fbea94b2d8e4654fd5f3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb9177aec8a39f68cab66dfa931cfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4aff4623f11ba1afdccf31755aeb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb8dd3f27bc67c2a66448c203b4c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c237b7f8ef8c65fb474b3d4255723a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9cefb83215282895f46d576752d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31fb6231d4ad5b6ce21b9c424f2bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9fec8fd133e6da35be55c0b513508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c9dc8537f989e700c36315d47570327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95acdfb982af3ef0940e5ec04b33474328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b06cfea669c682ad37191b1124370329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe0fb7d0a98a80504597878f83c286330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c4ea1f6527a50cc5ddf22b9ba5cf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c629ea3becfa54832265d13aff8e3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318f13e04369df3cef9395f8c8dc51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b5165490b3d6d945b7c774985ee0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27da94ead65892aa2bfaa4c58002fbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c332410acad6d2a9f5f9b0cb4db22e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0e2f89ec9887e66a7ce46d4c3036b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45681da09120dfb78dd16370086b28e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e691a7cf829f8856589d3103b327339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb46b30d79564874069091a8e4083c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dac4de819bfae3baefdce2762346c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d51c02e15f256a67341fd7067ac599342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da206149875a84055933ee2cd7cecebe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2cc98f52097ddcb7b590b7f65aaa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da291c5cff4ec0e5b1d5d78a8ae22b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad0e6c4ccc84d2234159c051e11ac2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2b97c62c8d58cc6ea3e64fc4fe1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d806116f4ca8f72f0b580980dd466d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af273db855f867d60c8aef1b2a78bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3fe62b920b65cfbb4002a5d34a91f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6682c297ca9158fb647ef5e13b1c47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ed3e974e075b08de84c65c81373d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8602199e5b5ac12f8799e59e8fcc2da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4b2617ed51f5210a3fc2ed7157b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38f5c452ef470006721c1daaabb13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32163eb9ad82fbeaffd12d637184dd67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11aebce82c5f8d4d404e7c77533a5c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b27b8bed145c2a60d6a153b15815d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be1e5437be271cafdb3bff15793011359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f854d9d8b112de081eed294847d1336360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ac8336d591891e62920772af68c0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6234e811e17297cd96cb5924ded34f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae681ab9d45440f5891a3dcec7a75ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca4384fc034a8906c7fe27dbbf102364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed740b3b0a41cfa2ce16a93f450453365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704bb447af9a2711e03decc03bd4527366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e91814a17186af4792d1813b70847e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc029817e8d63f017f158829d726d0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fac74327411e15ff7b354a3529c48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c17dffdf4d4a8bf74901af703b2c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bd9c5e4300ffbd8f32aed0017d075371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5891c79784a2fb227b36b0ea7e9a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cee94469d5d7375a437e21cfb0e889373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d7a3ec1447d21a0935c25026a021374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795310a15ce000436078537082120115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd1a263abe98170eb8ab50345e654376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa633d5575e412db726ba21c14ce51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16968ad109d99e2019c2a2c4b300f23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa8e58eadbdbdf9cfdbde32194045f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5dedbf98ce52f27e6d11237324e3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf5e9183829c9d439b61e4b3e0eac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef5c9113cfdcb2507737f59066031382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378b0eb7b0c786d118516d4be8da3a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c3232f59479337d1e7e7b80f1c6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad58a0b8ebe2bb076333abe8e9ba5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe016cd21fa0bd87139dd544c05f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b5da903b60dfc4e7a586a558afcc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57defac1910d6f5514b34fae337ecb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c3ab678b03e7b0426e3bec01497b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ed90cfcf0a58f085e6ef289f9064390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf769f6a22bcfa9c4aa248df6c8735391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f09a1d7cbbee46ef50f7ffdd627eb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6445c02abaa98096a159fd83685daa8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73fb97559c8bb4b862c3446ded23d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba92a77efbd210209c116db297bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be434599ff5e4e667a7867fbe8e38a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8cd7ed1d98517259b3d6e0c3c629b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1f33d2df980a8b25f383225a4d00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d6ce8b3c845588d268efec21d025399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960f7c2ff496acb78e833528234f46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d078613d5e7aaeacf6636f0870409fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d71076421d800e3df44a3046fb092e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660625c4e0518344897fdb6f958ecfc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3135bc5c4bee16d193bb66f8c5773404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ce40165b74ef69f95e58bc28e3fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6c757278b29131d52871a42b801bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab73685e6b549c6b379b4fb952f0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eb6fc82990abb3370c4eb4c01c57c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2786eca64f2123da4036b517f0cf823409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6ef6e321bc203f1cf5666c9f9cdc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e1a84f9a80b26a08bd55e8af2eb1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8a8efc8ee4622e6281f5a9f5a2cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64deb977bcfcacbe799f5be0e1de42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9156f223a0225b50e7a967d7a6700414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14975543150b554519596db49f9b38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2fdf4c2374969e3c9740ff4ce6bf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640baaed2fc4fcbb1823daa1d64306f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56e3df18c4266e174c111a0824ae5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c1dc42483118cd0bb75a5bd8f572419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c593ff0c85fde89d0db88844f74b7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f176344e30dac603feae42253a0092421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c03af61bc031c59b11af6714b350422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1b4ee11152486acee84340debd50b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4baf19e073e76e1ad608f2eb6df23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de722b1a7dc33d1e038c70768f56ea3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea513dc03743380b2c534e2dad63d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a63672128016bdf5b3b9e18ec23f86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee456e0f5dccb0abd3e65608ea439428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154dab1e352b2777a58b6357f3250e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c3cc61a9e7de42883bde8978015c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17210fba5f469205ad34b8dc6ca5f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd90baadc8b7e6208c1b2f921b112432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7bbb4ac8a578359ebe1594e6fa1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d3dd121894def7bee76a74aa266cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ca645b43768a27d5603ba6420a4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeede395844779c92dcb2432edd6fef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1fda5e4d996bd7008dec6c4fd490437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661706564e4720e53ec701090e4917de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af392d5ff61d5eff44fba86e3e1d8e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3658df2c51708f8dab9e8b31dfca5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d1a95c1ec5d260a47ba20ac76076d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938061f9ab9dff3a0f807ceb4633aeb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197855d186975afe81be8772eaad3c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91f3defd7a66f9767ff90384610a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3200b2553dfbf570f428ff6245360445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe4d4229fc4242e61d38bd2cb4566446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa23a1383cc4f9c7730632e9957ed5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc65dd730e74d7585d97cc4a64e5977448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232911a2dbf4fab408bcf686d6a0bab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106515a980e9b4562b739df91357060450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e94f034155d0a082e3ba18d15e2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1287dc82efd9579b99c11a2a4e76786452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d19cdc2f77e94810323f27c254e89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c88c7365b3d7a6b30ac972f037587454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6c8cd733b625f2b4772b8ffe584a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579a5f24ecb108c74756a180dab7fc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad081b7d7ce5b4cd1c4f0d737fc0dc3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c79722605d3906ed4170e4f9539e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909878834ca6479ce8af41076ed1259459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445d481ec25fffb1977dea0c9d77d0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fce28e642df645071f210c5725c4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a388e50b08e150c693a4c24554c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e92ef7c2c35d202321a93db797b2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a414b4f4c7f25e4448257865d99f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9f57e6c72dd6239acaef156285f3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83083558ac544f5a5c290650433044d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572287da6d0cd53acd47fbcbacd15481467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6521bb115ab350ff79e00265991935d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0078198ea6517eff52ad578abb1955469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801988d283132de2ce15a9028921a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb4266d9ca8ee88e115483ee742afc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced3d5ea141acb29374dd737e4ad81d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e45d99b4af8854c63527929805c824473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5366eaad8ef5c84592d07b9d3561474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd927d4e85685625a31fe8a068e138475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15728c5000de020af9f17e31c08e91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65835ac5fdc3761b38b2d402bafd4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8715b383946960090944c69d3652f85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f1d41cbd6553ca77c2c259bc7d1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714a7876cab8171f7ff762d3cdfc49d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f09f23528592b126783168e239320481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f6678e6aec48fe653d956d62fc38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b31d2aa38a36de0892e14d0a7ef72a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f5850b462709c1d662b0f495c6958484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a56a3a51fc0b50cc3bf79e85f6612b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f90383c4feacf6323c34b67fe493486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285560751afa9bec01832e1f7e38669487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6998946b74048310257eeafbf4dfee8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b819ec40ce1327e5c813080ae476f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502396cb94a2f904f370480547739f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeea11a0165df49738a53ef92b393d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724cf88806ca8931a89198982d7526492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375534775dc14319e11f7cf16743c2c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b624c415fb69ce17fa98af9c328937494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137778b8da28f4871d5d623dbd379a22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f5d6507431beb25219ced71775647496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf680d3427f1dda7c66981053bace89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01515b26a141fd6e1af863e9919fc3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ffaf458b68a1db676d956294c56ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eb0aa5ed02472806fe22ff624490f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128596302096248a3a02ffcec780b0ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e54593e7c1b2ac1aebaa45b6700881502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7174f0c16e44498541b0f23d4b92c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6108a78e839b83deca93c9a7948d8ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e24e5e7a6672539cbc45516616958505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199232a71241f428a3acc4d250e299c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0baf3038bf5d2dcc8e1409b0c191c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e3fda826c436a4ea4582c6b4c664d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae48a09f5b39b9bc953f253876f076509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39ff1b45cdf438e3c06be7458659dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3233120321de96f99ae047a6e55e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc8204e3d79abf045a118a1909edac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac7934fd75a0b840f626b31e7c054c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257249fff0643e6c683f0762beddf03b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd57f1d37d14d84b00d5ea58ad7968515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d84eb3d6de77d01542294c8beb78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42647863e8a9d4e62b55f2c0ce7c48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e946bde4d3468b014ec20fb471ab27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c06c5f907ba7c3268dd89c0f0221519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9ab8a4656d36eaf339f2d15c1a951520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e313c559752b7513f9bca526b993d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc02ef47a83bbaee57f34f332fd5f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff314b47f423925b9394c6ef57b643523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3dc4ff10bdd0a8c4f3160a851f7d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251644d519cbf564f1fd727f02657c25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3c5889feb12db5b08cfef924fb5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef732c050a3e32ac270a66fbcce447527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a772401c22952d4737fd29570ecb50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d78dd884368a9338052ad42a57c9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43448dc94849f30183dcd717c240f531530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aeed8e8f51cb168ef5933ea9860d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d025c998d6b9c3cbfb83cfaa1340bef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2595ecf96146fa3e91f11eb29d3e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276059e6f11b694135d0de45c92ebba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb59b28a06f655d8ac23d1763eb563535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1b2fba0f6e7aca36a65ff3573e73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824022644a08643dd424d66460e3c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939037146d4c487454d4676ccdfa32a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67d1204a47722c2b3deed8a7cbc600539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92015626071b080da93726cb0a9e217f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665b35cfa87a2388a86f0e1eafbf74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160efc084f211a6aa9d436e5179db52d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1763f261972e23ce61bc955172208e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff689dc74bf276d73cc7986b63fdb11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2c398aaf8c40d96414313883e7138545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdeeb38f4da6fe935ee713626cd984546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143412b97962372e5403f4817a3cf0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bde0e29ca3903206398317b8274a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268601ee1da10cc38c23318f92cf369549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e70ba0b6bb8fff7a65ac1f2734af2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01610a231399d5e4cb8995d81362cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1449e6b259c224a94c4c72b52c6790552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c38704f5d8e23639ff7bc6ce81f77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c03d7d7db515bc3c639f5cb5c4a6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d55262e4d8532f9369f4c7b5b6c363555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5d40a26ad44e836aaef55674e433556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbd0b8e8e575e618bc10e6a9d753f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60046663675717386896ebae4630609558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb192fe0e245400b203745336eb9b48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f5fec67319fa0d2885e80098aa8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ffb505a3362187500c1a0847e0c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527f315e9b225e85d0ed0bb70c2b23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daa6da02fbc0ff47cf74e1806d62c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5b561288e5472ad81b94d6ff264e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41eb28835acea9388645ba43ef19fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526edc6a56584df46f2ffb440a3c44e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20f396fb17b6f0a4ff31bea48e026f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c9db07d2747dd9b2a05915f927be1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3114c16b4b758e63e28ee5665b835e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db33e6e6b56dad32a7b32fe3e82c2bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8941d50080af983b25ccd740189a730571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6457ec15117835c895c6d3147f12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808610369273fbfe30d00c7b856167f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fafa29a878dd047b6d12d16bed7c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ef06e95bf99fde7920300e9b6a8dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcd8c8c14735e3a8d27eda535aefa6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d9db7940f46392599a14d26b11882577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeaa3fc8b24a076841e9cbb4b811fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955cce5bf7a6df69920a92103dc0635579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36259a7760d446a7fcb4bd17849c65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc46ee2c1aaf9ab8566fa70132e69a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23250b86dafea9e986f781b489b12ae4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c3d4e5f5fb1b6567653417352010583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c58490230c36360b6ed2490c8bd74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3819ea71beea11d8b8253e9d3ff604585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf345216bb23ffcfe1e51d68036f5c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865042ed76ba5384caba002ebef3df5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63bde54ba4ac1fbd3bb8cb99c86a79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8d53ba7910a7929484e510aa1c6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4cc7c38c991b4ee923c6e5e4f847590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748243c86fdf7652e23790db4b3e04f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e188c7dfaa8aa9758b6ddee83862bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a928c8780d2e2cb9371ad295083817e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c68d114c16704409a02db96d1b5b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5fa019ffb5b3b06cb7e7de2c5f532595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcde48a4205ccd2145958b44b00322596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee98d8aa232204694ae1176c8ffc34c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c61473b1e75bdccfef7074d67533a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc81d9a73bbbf33cb72b426d2e9ea3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bd4081dd4d8d8ac3898df2846dfea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0461e237dd8c8385fff7e506e5da4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735287dca6f752010197dbecebbc114602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1454156df1a36e4828f3707bf1a3aa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ff9fa8aa875bcf30b3eab7bb8b73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a5a8d101cc3b3eb91f7c85472672605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d16afcd678cc9fd15d900915a52c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794b24d13a37b20da463ebf415e864b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef8eeb259cd291cd07b7d6302e7e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51bd27976bce7afd07a2efde44f998609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c79d099fd008a9ed1c05dbeaa94d1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a314854e28cf2690ad0bca89275001b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477405a1245d4bdc71411315bae5128a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a4cd1cc680d946b6ebbee93bf85b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee77a13333242d33bbbb43844b654ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f88b2b69c312774bd9f402496f75c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dd762cb86254c806bef367328ada8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a7278bf18b6f279f343ae4ebe4e66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2349eba5e067355fb2a82f720bf00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4d5b4876533994e140ecc2777b79c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0982facb97f59446596e238760c3cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83771bbb99d541a9a2fb76f6d1c16f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1028d73e9b71e362afb9c59b6839d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0250d6bad3862c2534d873df5448e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd51dbdcdf942a423a97f9299b7539624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd436f7302083a8c08afcf6fedf31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f02e09bb7ff488e5e026e85fc89cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164845fff4d933d9ba16795c41b64207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c77b3bb38876a028782ed944ff88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866ae7afc5089d832177e78ca030da1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db26c1ca6056cfa243c55bf8935e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8325dde8f4f4540ecc3c4ce9125c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647f2a91504fd590d5a73e9f4f0719632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6645b778e0f88c605ae6bd69e19b48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084c74421f5904c02c381329f4faee4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e647bb8db22e8b6b532b7adc67c87c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1e34e79bf3e0f6449e5d79d3f6ad5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c241ff1cc59b15617135f8ad637f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b57db4d17bfb9eea44508aac3fd94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d591bae8ffa1bf6fc525e14ba527de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50500f018242b8086dacea6e32db3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60423f174d1ca864b291ecf14015b7ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6fda1ec7430475b056207fa94abdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac992c1d45fa3d5e2861137997681a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3743765019ae61df38ed34bb13a5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c201ac21324cecb7a7a00adc603f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968c804017ba516c60e27d4b0a5f0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2717414460a06d8df2ab4a79f312a28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b351a6569955fe7b362f2ef6526a77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c109552a30e2a4033d0c07e67538649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44431075ba49191d525653a6f6ecaf47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599b3b35049b3c18f8421be9d6ea566651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef22790973c990dff318409ae135f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57637c9919a6ce54e9c15e3d0eb0ffd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794e7515d54ead808d03ed50192913654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281fada3d17c1f04660772940266f71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd30516e032fa00967f932c0cce0b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ae5ae1d6794a63ebd3f9f43a3b8d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103335769bd3d0e4e5009036bfc8d21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa555f08296f593c0c69f8112a98b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7739f6b117c2c394a728f67be069d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640903a7828db1414c24650d3c067186661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad862662767db08f88ba938b65e7d19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f600c768735676d4025382e535198d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4592558288e747aa83c12e13b943d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227900e2c411200f3de47ad43d921b48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f86806a63aa8567e867f6d1899adb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c389f8c56a694a32e6f0b3b2f7b775e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874504101912f207f5e72fb67c8b6e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fa07b51832ff3930865792e56a475669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea3c5da29382db113417c6d948b99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fa1a308177c829affaf9ad8922b47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5618ccc48e31a7b9ab66ccb0423d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dec92f3edaeb1f8df77cf3f41c6e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd701cd0b880873623ee21033dd000674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c8da70ec76f25930c0f944c6d131675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ef27d11f0bd044d98fe5341f887f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a7144c9bd8a32b82daec2f42f1a8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ead7693ae54c5bf5c3d990d7a979678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d7fbc17b350ae0db083671588e40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7b30829321740a0ff6dd09792dd28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793da2bb8f594b381aa9ab6c5368ded681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f0266e08920e4823c4e5e3961194682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5bd83df311b74d46c029699b08d6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18f287c0bb1d74dbb083af3ff6d0cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2447a2276a790281dd84b1e63fbfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed6c340a88a19d0fca5d07cb536a9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce34c1248bf51e78a19c8479e0917687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c74afe4657e483c7ed59cbdd6c4c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900bc1670225cd5966a17caf561d8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d893720ead05f74377f1d552e6d47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb79afe6c16123b765ab5ecabd5159c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7b0d91ef077d2cd68952882f62c18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f7912b7295cb0f0186789de54cf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a7713cb7ad12e621fca49007af69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127df8fa6eb4bf9e48f4981564d257d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb0f1c0a4097368c480aa86ce7a8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcf44209fa312099bb6e62657f91d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d48416640b995d4ea3e48912389af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ddebf4c795bd2d01be29ee32dd0ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7bf093a62179e29266d028bd5aca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb985fe21986b2e313fc4fd85cf009d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c0e7560c23c9c42517482243a612702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f62b02ab28adea429ba455bbc77a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774214b7278caf5b4f6f5e58c2061876704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8562e7f02757894d764d5d9a3e8909705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d4203eb45d2cf1cb68f1a01668a5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f9a9d186738d83c933634f2b8399707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b31f560937d2d9ee5446a5a61419708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e8b7c2276cfb087926e1b491780ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09ddc41ef9c13e3f6b6a7ee10fe5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c61bd51400d4cc683b7439b910795711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458304596a456f902dc29d3a856249f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66b43803d4089c913f38a5b1d08c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91d2b5f4fdf3aa8ea50f3956e93803714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226db3ffba3da08d99c0627eb6f34c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387afecabdb5a29918116d2e947e769716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b4fcedd26d6d1d420b4d0b811ed1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eacfa8c1d8a553d3a75a2fdf556b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a6bd23450fba13c7c5a45e096d53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8be4f772bd268b1a3e26a1dd6a31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039b5569c31b2cf9f6d8eeb65b7bdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7c7316aa42cd75d4ad7a6f6f6843722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c7ca6ab171616147ccb622274562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ad4a377cc2148f8c34c96337a87a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8885d762394a06598f7a6b531531e1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a2f55a40a4debdba1bdc8e7174b09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40a76c65bb507e8cc7d0ce3ec026f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cdbc3610eaa71e01543385fe016c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82593258b718abd0d431387be9960762729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dfe51430568a4bc6ea72369842c16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b053f5fb2a52d38c377b92c18f3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb2f303bf04fd2676eb85b5c134b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c6b83dab2556cd55d63a29faced8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1796469943072e67ddb72e56a55b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256631b93dc5b95d9f39a1189faeb5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58802275996328b03ca01fd67ca93aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d7fb8edc7bba1aa66d9518b49a799737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6a17c5f0162d20f859f2b23e27c0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f999d684acbff3674b0f58f2856b17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a568010c17f35c2cfcdbb9fdd9ab35f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb42c992ca6a8c038627199cda7cc63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cca3dc00de8f29a3c5dd38b3e9ea4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2744eec2ffed63559045e54ab7533743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e460fc85a2a3cc6e828f783795a1eaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ccd068fd768417c0422f30bb07e66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e428635fc282c498c63a98b76907a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0318176b9f0850cdcad1f6eb810277d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99564d7d220c21f82a525d0d323d50ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ed12f8f0b9d18513f409b79623a00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ff36c575d3757713bece887eab41b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0445cb4af9cd47451fe0df96750fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d9e5488264d7a473833a74f70c9ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff94855c0d3c4ebc2a3174e5436b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129f8035c21d0b0a5a81ea28d2de3ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89fc86e183e982ac4f56058c015714755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db192e9a969a1544f8c7210b3bf52e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f398adf4ff9cb261489d95014a59055757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc69d3f2a3e83704f7e10696525352758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4033cae06d0cee946fd441f3c89ba5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4804a8605e129a9913123e8acca9a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00050969b1ccf809ff8c00bac5542815761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb14ffc26e0dbf8d2fb2710ce367982762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c4ad1be6dab84b3f89947211495d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713ed7385240d8ec6ce9a7f75772f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8999faad37330d4dd202ee17d9bada765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cb8415cc2c46a34adcfbd91dbb936766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7874a6c8d1bc6276b088ff80d09247767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256a12b1a8a7ecfc0c6b9382aef40f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d41dcad17f59ba95cf73483ee386b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d208adcafe525d173f8a605275445770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4d62e3d40e26e63d75c5b09e115c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1022573fbe3e60decf91efcd91b1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bb7ca44dccff7ff33037ba228a5f0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0bea937742c8c3a1aea3713a9cbdf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c5ee12b6e994b9cfe1b99ccde2738775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccde57a3cd825dad0efb7a15c02e74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e03169a95bfe78ac7d591d835267fd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633697e31faad0772d62a9ca87b3ceac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121860b8fcbe2fe64f33400702599c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6dc9f8ec04857d13cb7e2b52ad4df780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2f4a5b2bfa14ad6e23e988dd629c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeae900134be518865b73af44057444782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4f921bffaf2fcee386a2e7d6df61783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f950f3e231720316a783ef5836b3d51784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce1d2be0f75652880ccba4bcbe18bb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d6b18dc5924ab98404943e4ba83cb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f73a4164871da8b2cbb8e0a8d276ec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2ca0bae9373c80db66ac8e4d148d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28913df7489ba7acb3c6d8c36ab181d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d3392abdbcb10bd2d1fb80ab1ccc1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132d94bc403cec0d622eadc1328ed20791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77822f3b5c51bff0e76ee53ac34c19792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e45bb86a85279f465b3be7c6030e7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a47cad889746078defd07b9347805794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37092bbd151dc49a5158b98cb2791ec4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac24227d55bc0c218bf4441ddce8597796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e177c121deab906f33b020b4ec8d52797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9961e1e4400d646b9d69e84313ec3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666042cf0c57212490e0faba95763b9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3d5b55832fc57006f3e1f1ac95fe4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c162c9412953533281be965f478e37801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece8956dff31b168355a1a56d99fd8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a772a0d0b9ffdb61e5a220bd4d796803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a2e8ffcbe79e06ee1f6235fe5722804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d57e7689f69ebb94eff3b1918a2d3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3a76c929184ef24ea77aae7ec686806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e7c7484d64e678f656319154f8dce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5efac0debe06f14cf722a5d7e98ce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd408b0240ec41498246d50285d711db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2139a0044d7131320fe532b49153d71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754f4e97c4a5dee69e8dc29773375f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4fe26a2cd35918dd95175406d5927812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087fba49408bf4e3a5f7f1227dca11c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8c42cddcfa597f4f85c299b28d0a3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d82647527c3b6b151932b5ee96c3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e47099d539f9a7e1863ede355718c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389dc45d6b78e2c2f274c81430a4ac7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce99241a7994fd4fd087db5308bf7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c61b4e2cc347651bde4a5e687e0b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cafb32d2ffc04f7b6d529f6d845a77820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421653f472a8fe6429e4686d8987b5b0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6097bcc02dc0225be86a94f0041d9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7676bca622c80f66af2980014fac6d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67231146bbb8f6de5b232b2200e39a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a2b60b9c276e3117d090e9d27733825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d90444af413e2babcaf2591ce83e3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb52c2c552a74fcf819e7fbb72c9e4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bdff828ec5dd755ccbc5b4f4bf533828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c22c452238812b0f7ab074f27a09b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4cefe7a40a8bbb311ba6bc380e08a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca1ac71976abf9f2e7ddcf8ce04d2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04433e2419fab79901987ed72268d2b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d50193b17fd7a712bf18b8efd3ce833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf47bdabc3ab02313c17672185b00834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e7695e5e3fd409ff8009c72eb97b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2cd5bc5395dbd4e91c0162184b5f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeef471e8833da0e800eaf27a163e14837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a7255b602ab09dcaf1cc148ce626838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e92f4fbbc09ad550aee92854c578839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fba19aab7e8b4b583b76ed02abddb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006a59de6985e263f5d803838709e4b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff58e64edf7c1dd99139e8b6fc8552842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d6405f9cdd753337df061d22c2d9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf464a00f7910668f27b77d715d152844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ead201e728e3e9dc433729da89b931845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42456d5e2cfa54a1a94ebda0a1ae3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59391392fe4bedfdbee164b6cd92052847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc094842ef559ac5a4e860127c11fb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd747571a8e0455ce45a91cf96edd2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce45554ac5dcfb4251263e5fcd8fd3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ffe7d777cd0bbd27f0f87dc5f1d3f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bddbc10fed44b127b8116afb9c280852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655fa06584c7607f3c09ab612815b2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0840af1c9a56456de837e601fbcf7c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1508f917c075f5fbee4fa757765e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f793a8df7ab0ece0d3c97d3a4d3b88856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe864df9ea0fe56f9c91b7bacba105e0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801181689c0f68e5153c514060e740c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec4dbfeeb81b0d83da8c5066f0f0f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f7ca02e6e0f7e340aedb7c87da7d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57487e4588a71eb749009fc10c0c331861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711fe28a637af6a3e90aed83af4fdc6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8efc00b447207aac9b2fff23b2369a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d889cab7dd37614532097310e582a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c660489e587bd8f61b9f12c08e79e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c008751a592e66754dded5dd566d798866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066e1cf1e77cd2a79368ee8c6a445a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033dec622b0cff833656bef44715d3c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f74dad4e9d7b1d489dce0ab2f234869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab12899892e750df99c7c004b3d7c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9afc32209a8e08c0b9828e50c73487871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40562e2d7b5f5a05681b2b56078f02a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5e3731f980fc46037eb482319151f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f2e55c3b78a3d11b0d3ef4b84b49874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a4d4716f3a7e8e7acc390d4e790a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8539d03fc4077c8de79d40feb43ad2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56ccd449246dc47e600ce4eb80602d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0f21f79a7cbbbf84dafc488a4814878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72493c36b3f70e62f5a6697796665b3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72996db0260027275f365b3be7dd5818880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c234c52234af1659c1a35b155c38a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584422e6cbf412d470fc7b1f5a0a43882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70ddf37e9ea31ca131d9c707bdfeb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a66b47b88bdb84446b13ee7b955eb3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af3c90113f0ce8f71346d8f7a67164885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffe45daab8a57b34ea974eb3d52cb5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a398c4203a75690fb8c0b6cf6b034887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ed40a28130db21c33cfcc0a56813888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c99c80e8dce10265a937a93777077d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e874c289613bdbaf0822dd3506154890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2836c51de143b588912d875b8d0cf29891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63da4cdce8457d6326edb82154211e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0e45f6e025d730697c59b4f14ef6f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef73488b83ee03c6b73157ad4fe79894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe89805be76c21bd0300a80b67b96895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135e000ee0f09b386f4cdf28500e923896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498f2920bd5406fcac48d0550ae961897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421da436946232bfabb0895f38c703c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a61e61a5410a3afbbc7bb641c9783899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c68705cb759d0e1703388ce0a6b939900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7530d30f7bc28b2d7054b7c8d7ba4b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f8680e6cd16a1efe30e879aa6df75902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1afba89e01a1fab4820030fc6fd574903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e9cdfec9d59e9551b88d67de1e65e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d565cf7b14bffbb7c7abbd1946ee4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac117c55b98bfe1cc47f87faed306a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462ab3553847becdc0189f52e53a599907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6f3ff9559be27a23da8288995563a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535739d8ced40a15669ce49c9a3be83c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea8fc2b0076961b2d0606bb6eb9c6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a08bf398b9504fdc91d031ce03b4f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f1e90b85c33b1c221f44f6e15aa4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4e12bcb43efc6ddee1ded8536a857913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb12e064a02ee67182f2b0307e1fdb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05795a0fd0c6eaf808c5303379f12585915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d50836bbbd83a3a77bada3512c60f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4f42116c6b122b4ec8e2469c396f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a3fd91479bef3fa02e6f642319e6b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee6a910874c8ec9022e939dba4edb2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b1cf2fa15f8190c3af166b7282ec5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782519bab4785e9fabfe5f48b29b0d59921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3fedbe154e32c2b827e6e23e8b205922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5875b506a710e904c805fda3a581e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc89348e7ab7d767913a3672c655e4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd54e51457e52585f524b1b7f15c29925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9361ee2c368118a3dd927c94f440f3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049021601d1aceccba6f95ca377d12da927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90f886da4d36eb6e84c40ab7ada989928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58e0b5015ccccdadd1f347483b647929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66deb623b028b6619fc64eb41ae3d79930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2ed17fc08bca2e3e2ec4f27de0447931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a98fbcb2dafa4e9ed495aa7258695b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe06f0c84d84a5bb85de8a122994f63933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94920fa848079a356c5e6e6fd7e4aab8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b66a65f872030018a7352f801c048935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd2a99b6efd2b69a4f486c3e4794eb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c124790c23846fc5b7fb8eb77fb206937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724775c7ba5a6243fd2da4574a8c2a7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ff01cb5e2f2bd057d10a1c58a499939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaedda1b1c473c352e58fd5bd91697940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298e364f87e1098024e60cd7ac9d52941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553bb8c6c463b3cb7c250f6f6e67a22942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790708db38397687934eefa88ade90cf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b06573a60c51a666db3a08c002f99d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870a63c2fb053caad5d2e9d3f003649945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30261a433df0b3d4d52cd15586a568a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349755aab9135ce47ac0f1c3261033d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c492f831003759e1269c186f007a1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9ad9fa1a8df631a691b775a4bf464949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226956f8c93b296f55ace1be1e4e99950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff668e19d43b1bf060c7bbb8c37cc5a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201ddca851b5025338837f49deb0a07952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf7cb5904ebb7ea90dd5608b0da6d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79946bb0ea734582935d9d5c079ab2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc76420537c4db8bc05933a8ce4887955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497220052ad06f5decb5af7eec6b49956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f6e6ae376debefcb653947c725e3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4a265621b196074c8239334da36b8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f438686dd3e1a16721e729ae88a67959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738701de6cceaf3f1675ab02d1c0d74960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d640e1cde65706a0c21b9f53d03925961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971f3d1f24f87f0a11c6515615b5d6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33d2701581b364de60ce07b5ccb024963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb858f706267e685fbd886fe6fcbe76e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2244b78f94e6da355ab2a5626d6797c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dd589675d1d1813d553ff26348bc9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8acf9843fa0f957d9f22c9611155a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23b05ba6ec15de65fb029194d1c9a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bc52f7363fbed20d67593dbe05e64969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838ea49a0dcfda6b1f60c7bbd74d898970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ee4a6b5ee79edcfc117fe2ce25f88971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22e287ba8863a9a593044192247160972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573a5370681dfa94504824997e1b34e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b4791cefc8bfd7828af7a20100b5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767aa0cc2a6a1b7383d10526325923c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbc5126a2d89f1ac031e53713ed644976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25e03a93da94fd8d41b9deb86e8bc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b96f6f545d6493a1962b2c593bbc09978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592592cf6465016ee6cece220a361f8c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0f3faf046d4794e863929ad28d894980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b15fbe21c62739282a8facd79fe8f2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f733c4c0401ef3153e5eef9172a0c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4dfaa2972f74cab61c4e583b1ca79983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc70cce3e91d80d63c3038958b54ef3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962fe77565bef2a0bb33b4addc5ae5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c37d0f71995f32f66b02923fd7418986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80278ac6ec28a26e8a429c67d461a481987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ef61ae9d1f9b2f1403a9e39f53dd7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdcfa39067b86997b3dad182660f30989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78e5f03625f1284adfa1f59445fabf990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6fd3f10cadb0f7d01ca1802bb2bee991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea2bd9ae3fdb7492ff0d4ac62df0ab992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6ff5d8976a99d77ab24374ed7cbf0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c82bc2416df5662a29be8b3762852e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee3847ebdeda9e8f24b0c775f14bb9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ddaed6bd99ec2ad85ddd7d8b6705d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb549765d2ad6dcab2f4b0625c0de0d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>