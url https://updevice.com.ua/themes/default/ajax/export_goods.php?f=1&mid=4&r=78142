--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3118fee23996a1f7569d08b4dddbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b334aa022fa457ad91e340be91f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c006dad5ed6f75f580d678f72767b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363809e69f59d1c1fb74c582362835af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441fa622311847b193ecca9501f451a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27068ef1881eb9d1b0376c54a26c5946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7050a73494d977e3d570182799a111b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc44745eed12ae48f60a8a56858a588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a7f7ab45b3d3b8505ee37ae85d8299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785f2ae78e2a377be91f0bf5c8430d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeb5e982863f924e1839a3de8fc38511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a20be766ddca6a557ce3422f4efb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a17a01ddb91ac02f92a9c2ac3c440713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd9cf100dfacb9781fe68a467a26f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ad396327d973fd455b146e2daf0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a669705f5389e6829f70d69f35db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097daaefaa963d26ae5959c3af3bc65f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2308aa1a60252bc36b7e1202e21f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf5030945e52800f13b7257e53f8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305be189260402f002dbdc28f6fda1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afa5a1af944d53840d113e374b1e7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96df13f2cef2c1f414b7c57cbe6b3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17864ae6b8a2c7498e139d05480a8df423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ed97b32c346d846529bc9386904924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535542bb25bd6b22970c5aaa6008dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c410d0ff036075ade467608d3e406626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f11d896145e7750d104757d033591227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b16a0e01f0e0bf4e0ee4b2e84135e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd1d85e1515527999bb3dece0054c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef479cca73e9d4f370e52c6ac1eca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974127e9b01b00c1c919b4ee322e003131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d9b32471be15690baf4224f7fef8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab287f0783e95fefd5ba5fef9b432e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ddded14a2b95d5fe21fd864c773f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33633facb5b9658fbf25d1321b63fe7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd3526c31851521ae2a0acc58f231236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ab9ff58eacb5b00fc8a82738faaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb19ecab4acf100d6cb44299cb4ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a8e69abd753816c45f338228176f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15f39ab2b2a3fff2aa81c67ae0ea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dfc26f0f278c68f70c869c610cf7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc4d0a529465acc7fd00de5a0525042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace3c6a21443b7d738d66740dd367a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694161a3676a3493abadaaae2c0db28c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51de068ca32193c8180e963dad16945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0ba8ded910660f0dcfa3ccaa641246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b936510644b357cbdd57bf0933cd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda615cb41689155c688aaf503251af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a6bb3e702739822854968057c4b5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f320328d0f505288c545184b37bd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af56c2cc361d3b6d4411d2d50c65fe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d65ff884d17ad1bd4e3844666975a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122405e5dda49653defa7725e72e24453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e463c4ac6b1849851eb4229b5f4c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f436fa26f05f95d4696a8ed208b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549468158eb346db38208ccf0799fa0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda239b3b83fcd7e15e5231073fafb7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c343c9c9212d830a7c0d65e54df458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a60d9024a27ee0d0f763b6ec295c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1964f019cbb0aa0117e0084c0706f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023e1bcd4dd7639dbc6e97d14d13a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2631f0d9fb197e99828692e3fb3a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6889b9a784f9591fd3d5e1b5316c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba5359581b0acf7becdfdd7750242264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665e45170d74d04cb29cf6ff0d9e51665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13fc0388d0dcf3f0051c8132fe7ff566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f527867bca7a38e2185c055a25f87ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9d577767f2d599dd733e6201029968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489bc2dc7bf66467ebdd7fb8d0c020669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1e0a4265227f77db34bdb7400a33270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69408548bb2b8ae15d880fcd3146cda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16907dd57778471a30561c1f6480f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025534216edf6a052e218688a9f4884573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c4e99291b7c947db236046a5a2f0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff121fe6987f72333708238ebdd850175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bb4514ae1d6464f6ed363345df78876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ba78668a56bf15f40bbdf03c72a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3975e81e021ccc18179d30364f30778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e29f551c8d28a4e690a8a5fe70b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b99039fa72090e49c6af81fcac10980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca3887b5d7e5b16c779b04dc39c03d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49464f679ec05462b6b1761caf109a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d4577b2436a113ea6591eaf0d6e1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a058421c7b051de19a9c6d822053b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f387154179562f0fb2584f87fa0c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bf5b63fbd9028022d30aa78e369c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60805d42c40464a8cf3d9bc53b6b70287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b7b6d8f0de425dcbd899c634708988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e4a139c89974e50ddb9bc6172cf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42bf5f3c252318da274bcaae55901990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb7be7edca8a4c96d2e7e6b431fa0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7cb8b29deae15ecda293ecdeb5cb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdcc2648b2b1562f6be9c44875f3e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b9417b92ac14c8269c5e4cc4fb7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356da680d2d357e69f053154b6db57595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff5294c58afb9b3eefc06b570a26396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd3e310ad7909361be298705695f7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee5073546f575a199d33f72152e8b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a73de0410213c6ed2fdc114884bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eff29890a7c754d26d68476b77cc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ca4d6251e15135b5d3ae87f29cbe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfb81befe6239f5e46db1aaaaa1532102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd00ae40d586246e8dea53eab736d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f08a5066ff9a8b94bf28e45f4e6b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3979475b23ac98c2ca423b6da16d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746dde405e32786ff37a8fb3b284730106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b2a5cb86675f0ef9e475fea961b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ccc042c57dd5f500ae0136874428a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961400931743bbf1b0956243f1383213109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906838ab7a09e4aaf8e34e4cbaee90e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d053a35b6e8f3f8201a21419a5b67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982eda27cbbd5fc3ef59c35b53b9854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b502833969a4c9ac39e163d0411aca3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ebfa1476018d8e2faa443b2f43325114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4fec484662597c8b6be7c28e45707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8962abce70a0c6a10e9c359b16241b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c9a3ad75962a933d77d68a6970062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e6ba2fc051c87aeaa1718e567b428118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae94c17dc6746e642c0787ff05e70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb264e69948cb347b0f5db52a4ef58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0a22d74fb65877c26b0d188cf14af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af02bb767202a95bc1ff27a3259e6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a4139172797926eb35add71e0825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86169caea988e9b924dd84bab711ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e0a31889eeb1c47f4ea6a47e46cd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff57b7850fe3763ccdc3ab90b04dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e4bffae796154ca4bc652ee1a9279127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5005e9d2ae03330b38788f6c844b023128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca7df092013e30ed4e6bd8f7562359129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f188eba120e6f735d4c8ec316a5b4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9781cef4473f103f9df073b184e511131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f5ab16e301a124453c4d94c158e42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317aa4136ccca3905a6556622c4b4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a9776cd0e3dc76aa56ad23a621983134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e97ec20bb123d73211dac04647ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49f496b3b03a9726a6cbfbd978a1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd1e3714a4a530715abf17eadbdab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa75024243b909dbdfd176594abd79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dbb600e3a0ed68e6d3aea75821b7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7ae9ad13f528ba87d23086b9aa01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87182cce92426b0897c09e8523ae9c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1ec253f7f52707e3250319ba73c2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1715c680a934db4b7827b232d196143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce8a5e62715e80a11977bd2d4f96c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ff4f5e2353f9926ed6aeb584488fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a2fc3beaf9db2db3118a21654de42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f86d53d5da48767a7402ea8e84039147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbd5c1517b4923df2c36c9e144899148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3231101530307802f92961fc770955a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001fea5e60da606726643f10a2c3040150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1217c70bd5e3b4d67fed1804f31c9e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c3c25aba58c35c697c8d03a6d886a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610898595d9cce58af71c92f764b90a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178adfb71d52edf90ae45028e22693a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e24189a4c71114c73647ad033e9b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b3415a812e47671452265bd81a113156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de70a7120a9ed0579d30cbe1b2a0da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a0283640a81e7a7078f578ff136d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748c0b028e5709d9fcce07aa6574ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4357eb3bbc2476943be7424a580a079160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282a37772c82e88611ba3c4d57abd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd02c9cf52f4fc8bde9da3645dccf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcabe903ed018cbaf262e6fbd246bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbb7f2c1769326f38988d7cfcffdbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24231cdb6ff5edc2776037fff31c35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e99724e2efb352c24c7c8ae3819192166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d197f4f809da3084854f01e301d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae99328a85ad8ca584904d1eda7a4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f7061403e0fa03b1e5f1ce06fd2b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2893adff787e8c0123448bc6ce460f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c670c054f41180eb220f1abfba8fe6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f400bb9bcb73d2726eb2c8ade043d82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1b179307e117ed9dbe2326755e28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c731556db8002d232dae2e2535bd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb9d81629b88e357be46c7f8412b30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee0af8dd9437abe6b10c2c7d5a7fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d936c5267b429212041383f575c1805177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d84c7aef4fe2f05b970154d965da53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca38ade0198c3e9ec5ceadf4394535b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccb815a76c3e6d176756630e8820cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b289ef7ad295188eb0c2e98de2919181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075cc423361289f5381afddaea971ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a18c218cd39cacc6b9c8a7fc315a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03693e3ebd2d53423070ea77343c61c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0def0b7d5e46d8a423b28c1c70e55e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352363338422ef7591b5e21a1de4b727186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbbfa2a0458cb642830d919127c2da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304faeb7ff649d0d084e15d36214ea5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716231dc2841356e68411c70da77449189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e146c0b777d913e5d7b2301ea59bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c66b1e2ef99dfca4710bc8e112756191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade564c43c811257d81a05ebe753f630192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f81682475834851ab10262937114193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16f3ffd50c4e4506411e9517c7e0f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1513dfbe3ae4fdb1336ecd1986da56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e6c2a93171ab707a919015cceeb0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47092c14529631cdce4e31c6d4ae5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1108167732f5c40f06cf3c6338466198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073410bba64786450e9ccb63c45876b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d00548f7d1092c356f86ecb39e00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f00fb9c29b27356dab9ed08a0e0eac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de0e8578ba08bf38be90c7d89b4d85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569be66a14aa12fa2ae7834305380a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2293b3f50276cd748bafdb407d092204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ce5ae2d0c10bf41f9cc2a56e7d99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbd851ac738a4bd7e58ff82d5cd357206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a894747ca346a35dbd8867c1cab5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1e7b49b3ff0f3857bf3906cd8ce42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4e98e4fe2914c52cc7a511e178b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291259f6141f3ac3496795703933bfb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b003aa39818022ddc3af870c35ba9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8b7e1d245010173a1301382d1d1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ce7e536b1860d300418681f359770213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17fcc4f009bcba4099c659a8dfbcca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab764133cb2b2f4b574e4bf05fda5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd1a8d42fb0dffc7aa3eea16e590a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc171ca70a6d495f8d5d46973f5696217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c723ec54bcef09f11caf07f1d946a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179bb8d4de84594ac1a5fe6188ce9c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441edefaed4b771f59df1e07b8cdabe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91256a307836fbb8caa9fcc279d572d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483feab40482ba3229739a1da9566d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f94f1d1391541e1718fb73b460cddb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45debcd47bd1d0024ecffc3736cb15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49687133a51d8bf213bf8bd01f84c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9fec537a3276ce47adcf73f30df4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a9a2d13c1c753ddf656771a0ff9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95718baa348249794e8fa746afeee4f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcf0be9d0fb5c6a5a29d1a742ce989229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e7673763e04773aca60d9cb1b072a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853c675d29bd7feeb00f4f2f5a4b9ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba412d178817817ec557724cdc4d663c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b551f26edf28e51fbdf1a39e9705a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f873d87949b7fc4e9582955416db0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca4e8cbae0bcda2e380b96ad3ecb9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3fe65374399ee02e408290627a198236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc7fbc500f498f094588fdb3e4f8b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db4e24f6af17e875b9f0e246ee004238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49187e8b101bc2fcfb3c162fe68695a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694fd57c002b9974ed22ea55c09deca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb292e950794031c7f9314f1f2eb33a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b05bff2a605bf6d59c6a656bff088242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea247734cdd50d6204b389aa2bc048243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc2013c9704ebd7d1387ee332876d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39a731119691f55776c364c60fe96c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab85ce3a5665fc083aef3f20f0995246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec83ec5fdd641f1a6ff326b87f2ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5df554d565a01ad38775141149cca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2e857d48bb248c5cbde43895b263249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fae5a209e798d220125403b1959263250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7be307d468e326b9f3f199a1dd40a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877781ef2835279837ac6566deaf5a4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aabd5426d69fd7e8d70eba39fd261253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15f653a883891373aa935a997e70a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c5309990f92f81cffdfbdd909b9e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a1c752702b1a797e20b5ec6f15e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c763f9bcbcce695a5dde4f0e3aa69c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d28aeb09739e67d791999366de7e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7cf762f63f43f2fb07e9ea87a835b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7d0f26fa2d8ca27cf5f89767a4bf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f202304ab5312a6a618ba603f359f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506796120c92cf23c1ee38a61a7cb41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220584182858f08c4a1c54fb817835b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967646cd2c81d67b534d787008c6679264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25081f0c992d1500d22dea4f7641c139265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3c4c11439ce6078d2125d6888a22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9106943fbc2f54d5931d6e20306ca7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ca051227caa6474a29a66c3fc332268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95229d079d20a52d939416079e7544af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cf6f9a6dba3693ce68dd2e71fde79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b8d709e38cdd28d74884e665ba36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a2cca28c275a6047bf00f86544e55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe351dd109b7aa803f488b2bbdd81a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd083f0bd78a597de5f007b258d2c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab85542eb5cfd3eb0dd9d606a95c6c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74ef6d2db9b0fea88e38260c838ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbe3252f721ecde8ab9475cc41684a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a969004d4b7b1ed094f17138d10d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51384cd23906c0b2e7644ce77ce1db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9642bcec034cb7aa6034985f6148eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e67e4328ae9fb27cef16c70bc0be36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098af1af90956ecfbd93fd2a28eb248282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dc838ce9afd38d3d0924677c229d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135427b2209b613f8d126b631c691ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308037e4f9e67da4f43115690ddaf7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63491469a834dd238bc9e41a221a26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6a1e17b50d4830ea28ddb55b9eac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81c8d818d8cf439bfebd51313033f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341807c901483e700b66059749a3b56c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef7a5be909a8c19bf3944694a95fbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d1e5102695caa65f5cf4dfb8d8ac9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae627d65100147dfb590b2c8c6737a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f9db9b50b68ef67ca2e7bb62eea5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6583d56c7893686abc8811b677f5d02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66ec74cd3aeb0eb1c0c97095c55b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850358e40fc5d742dacd11f67e634c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a12cba546f659d8873d2dd99181a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd7c0d183255b5e95dd10a64b4e8b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f9ec410feaf66863a27c79aed08b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c27ce149b93bd0fa904189b3ddf43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fa87cda9d12a0f188e5882b7e2fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e79f0583b0024f4be05c83e30d59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a12562e8aee1649bd1553541e765303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31486c378a86e428dbf42bbdd8e9caa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc64178b4c14998ca8e823a819097305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b07276e32ded6a31691b9aa80962306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c83bbd774dceb6a1feb7366f8c71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749601b484366a3270eaa36eb70d0840308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7a3ca059c25c21157337db32b0e5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777faa91a245a512f0d36dbfa6ec233310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04cc8275b11cd2f78262cfced4cd1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1c7189fdaa57eadae91f7f98735a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a576cc77e28cbde3c916d084a1967f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccd949359fcfa3420694b49969f1e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d23967b64f3a1be8bef931c073e5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2de1cc195743988d8beeb9c5266a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431951ccd2a1280c7cf258b0afa3c71e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bb0280fc4a67565295b5ead0a086a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f1a7cb06fbb7729adaf3285f8c87a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055f4546817686e7096a793f1b9a88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc18673c276415f58b584962df80e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff982e668671faaf471cd3988cce0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2a58587fe33a0aeaca9933dc4e4a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ebf87d82481486a9a764d815e7ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa8b77a9f5dd6303b516325c42e450325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd9fa1b45e5381d84aa2fa0791600326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70402609315254d5a1204f45c2b81d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953ccb53b7d3db86b49e67015702d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8616a91fab9f5e9c5f2336ab260bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc6a39a5bf61bb5e65f97c81ea095330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0986e5920fdd4f0c3917ea9a0a27f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fcaf2595d54847d8dbbd42d69b32f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869749d65412755362bcc778a7a07ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830eba4359948f5c6fafd03cd4960d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ca04decbb4c30d967c80d4702d13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4a0fa3c47b58cae8d5ed75b259ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b40ac38df2998c835c8f1467256f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3aaf2a4959cb36f491ca24647590338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2776b5baef65c9aa8fcf62fcb4408339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd16e23b108d4a46301d5fac8f237340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d28c214def768d0517af2a87bb521341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9a6ab13d505a2b36a0c91e8e4b149342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb00f4d594e9e6d8adfbf7d5a673e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce954ff32df2c0bcb3105f34c5939add344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ccc29b56bb943dd9ef8c331afc8b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4dd9d99fd35fbc28648accfe61d11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff29159e4624b8106ed0ab6be48b16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df51d116a5504b8c5b708d9a11539d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1762f3de3b0c503dfcf3c97f652e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7e668c261a90309235e15a4b4986350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05362eaf7c14774aa635e19f5ec5b6f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d900dc55bb9ddcc28da37f0bf7f85a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd6443b3dbf84211aeb39adb57528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c152654da76a937885d8590294a4de2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467e1a96818237260e95abe48ce978355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf94e5e1f3a29a11ed232c46af853c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abab6341434e2539e2977a482f4aee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21e38a43f2dd706ebdef14610b0477358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a862b1cd1aa2bfb34cf13fe01ff25e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01893e3a783e3ef2cec193b289af5f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae051666d40bd38bd4de525f290e64e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340d6afce3c5576bb726540d5c2dc0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda93cd8d1c9a3d29460ec102c686a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20b3ced1439732ba17d8d703b90d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88562c69304b9671e7a98cf5f333828365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0148c997ee8d98645ae57f98cf1ca4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1953613999eb9013d026644d06ff44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f4c996d8a1376d1514c0d53c887f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb275bb8aac543d834a3e5ca586bf3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92f1bc11ca30d335c3391132828f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28abb2abdbde2caf5bd745d69201b5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e8a464649345a578db7f8fafcabe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863da72b4ea21fb1d474023ddddfb58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c8f1326da7ecd954c14dc1ea7456374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe10d4e06b2594d66bd4891d00a5fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9a87ff427e60d6de74e978d9e1a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804881757b89aee775625f2c3641af0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc3ab94782ddea884d931b1762d9ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0b411828bd22133b545102c0f2bef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb5ac1c030944cb4cfb9554aef3dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98a2fe3b88552759e4f0f662e83e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388aea1d57193c54203f7212862ce3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc8c45fd8d7b32c1d4d5772386bb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27275cdc08a056ce438c6d38a08c4674384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b2984f08f2a768cecf945f0219eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe5c50ccfe988de7d13720be95304f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442adc5e21a42f3a66def75107ede81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a497f19e435b249b3c7edf2c3c2296c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92449283d69800f82f6930571055cbc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25cac615d3ef13ecad8997c19e6cf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158a09fcdb821138e797d6a2b954544391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7831915005c2ffd3c6b1add7ab7fe5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea712c94a0b18bfdeb7a3e44ffcfe7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60370629a75ce7fa67a040fd8bd775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275b9ce1573b8e71f10f7d9196fa4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8132933a9ad8c7df1977c8dab9068a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306039fa8ee4da702e24a9b069782ec2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7532190284c56b80ff1005013700398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a78b18e93660b466810493ee9b0c33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914089b78d2d8422212a6e3fc279dfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732c6bbc7e3408416f0df7c3ac187e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570b4a7f6db76a16409283a293dd2fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617fad899cf4f38c56e154b8a30d05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede65a24e63e7c3d8a7461ed0b71d63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e750105d0dfef3cc0c824b326f59dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec417727950c41a0e8c0b78bd2520ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1beac4681974179fc814f5a52be80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4db4880963d61591fc935721ab4bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed9815f6419ef0909ba979ae43f945409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bf7c72325faafdd264751f3c243fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399435c29f482624ae91c774d7ff9610411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc37750cde102c7f09bdb76ac9fd9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966edb64758d2acaee50b0ef1dd53b54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a8c080a7a686570c43954f35f6095414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68daa1bd5fa64505c273cb21e70d5ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04f0ceaeb5a6d96f958d204efcac3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419438b9e5914bb50ba25373fd184d68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77adb324159e3b65411c283ddb359e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e826f99111abc5e797bf2892faa21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31034455005eb0b773b46f4baad3154d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e35ca6518f7973463efd0d7bf9ddc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a1edd544eac5d9eb99f7bea6f6777422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0e0ded01551ef550ec58da2b2c2c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e03a72febdc60acc2873436ce5778424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17cee7d6f273cacbd2307f12e0cfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d5cef28320b72233c13d678078c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949aabf3e3b4068050cdc8b69761df5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6461d8b50feda1969dc3959950e5bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64696c66bf96c95801d01f8a4efe1ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac886e447ad42a9a7da788314996a767430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533437de28ba54305d4540a85fb623431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c5e8afea5ca398179811bff9aadde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a070562f098a9699f3c20b01dea239e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25eb267ff940f29b8f62dd0d85ab8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b87755197e8752597d3cf9c8bea7be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8671a3af2660157c0f1e75159ed91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2645a3f0a59d73b81c4039e29f6a992437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251039806258e35c01ad263cf66feb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3018b4c11bf53e75dff9811ca56273f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317c710880c6c3b1af8c21b88a0f83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbde5e48bf19040da1d29e048f81a89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed202b952299705af14fa802aa977a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc40c54985ada87eefcf6b8294ceb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b09b93611c9e8e4ee851416dddf13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06cfde3e0811941a112e9e216cf6c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c5ac4828f369c60acb5597bc571e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efdcdcee0b0a7e82ab182af1204a38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c709ef8d64584f70ce3669aa64482448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a52c86da9cfb084f4d46a0f31c20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d01048a2392d939ddbb82ee7075c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca0dbe1614f2971933398826408fe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca0a1e6d0aef609409e1cd073feb60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0271b9e4871769c03b48ae6c01905453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318636a68ad792a197e0afadc7f7be56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1f1d9eafe36f4dd2bec6ca5dfc6fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ed13ade0fb603737dc9bf35cecc3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba2a9c817a79145feb5c41ff478dd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29ea87300cf5470808432bef9e2730458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaf3b67a8ce901283746f2967c9160459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee71d696e29143ee680770953df0a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86795cb31dcd6243efb137ab8e44cd0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddda043d90f30153c302c640e786976462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650cecc5dc8dd0f9fd92efc43d188c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f44345ac5b05a64876d5f89747b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f860058e87663295fd573448782ce5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f6d6d03304d1aad77b45283bb6f78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ab28dafc9b7188f59d86c90588fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b305dc0d5e96e39dd8eadee9d7e2440468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d72f605706b37137adc79c702f220469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c4a1fbacfe3b5a41c467c3b8477e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f072aef80a2146900f0784393b149471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a81226d1f7b9f3ab6abb7a192876472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932259df078080e821a224656043bb59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cdbf2ae0001ad7082d5b69c84143e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4027031f58ce2e70d205fa127f2203475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b892b1ed5d54ecc70f35b94ab8b12f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876e53699e83abfa7469e1039466dd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1364d98d8bbfe965f23cac585708973478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2ae65613f27d46115086110897ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e9f2c40006f3cb6f983f32d20970e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b19550055dbff2047d82b46d5f7ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c805d2b099888403e5306a6dfd473482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573e5a40a50fd567a473186538a69e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3100eb25c0bc13e36805b93324a266e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabecf59dd9431b5b59ad23b3a7ce808485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ab31b6e843fcdd20be54356f38a9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1832c891c9534bafb2ee2d6074f43b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821048e77ffdc4c938a3851bb76483488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7ed1578825914a35f8dfe5e92abdd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a66d870689b98b5496ff1067b2737490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5988412b100a037f622f3ee9fe4fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f8cbe7cff7904ea34f9cfe46506ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170c08cd808f0b7605bfa8f41938c02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ccfc28883307198c6ed8b733e73d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c385419f934bdef4fe56afcc5e4d60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3f785b2979d28d5adfad7c77c1c9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f5a587cc1cc2993415c5071a41b70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f4bed675e2acd35d50022297de00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec8950af3929437bc4bb00b868b9f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c45ec3aa41bc518cf240b313a51eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98d885d6f0ab16b2c5320fd01c655c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7b9de189f62d35319f9772de0770502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacf33a4f5a2a7a6462db2daf80533b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5185a16aa1569cebc1cf8570b8a3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363572b1cbc811b769b15dc48940f0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f9331ddf92902e743d4d48616c9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc86c492313c9771385daf4658bd797507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc0e9b1eb613576cbe15385273cdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfaf8ee50d61f2d3399b48f1dd225a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc0a110dfe6b4ea18441302469dfde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b59dea52a262c117f9e75b4aea9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e830f89e55fa5fcccefe93e3f08f6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e503aa2db79337d77755aa4174533513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb599feae14bcb556dc3a699675680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5526a9871642c8dd9900e85f236e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122958db8a3ebab6f32470587e62545b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167119e0863e86886dc06a969659bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b46f289904643696056f1e7608f74f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2299bb4e45964193712aae9c73c5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2a230c877ffc45c91cc74a92c4b6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701cf3947e06bed5a487fbdaa938fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821fc5664453a11728342859652b88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd15f87217979865b5f4a5894a5e53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db028280bc5bd89f198d56ae1d723524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cf695052148bc02e0c322caff2b92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8183be3935a95cda99b0aae29a39a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd3b1a0161e7315e5eda05d60376e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12627f350c0ebfa7590725b80a896f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134fe32dcb8a5bf0e4447f71751c0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcd3d90b1674fbeadc2523b60ec818530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5166d5e694f7869454db3fa154ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642fc96ec69ce960c27e74b22cd2e75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627065904d9857e08dc97b13101b39ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed83fe1209effd546d325c755b08fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8c61ce328a8a05e5a06af55824109535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5224f6c0eb7fc44da962d4d9a81aca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf2ab964d608f5cd63dfd77b74540537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ee9769b5dcc4ded0dde3d2d8471b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d41f42404b8cdd8b5214fc9e31b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405831bb41e0a141e113397add1158540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c185e2d50c35b8204f134b5446e7e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dd0614f68ca63be3f35624ae87483542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ead1890b7bd26b4b2561874e7e9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4cb4d56526f7f8bbc409f3fe70f16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d04f63bae45667d0199e4ebc44ee54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e4bb56817d5fa240cb67acbf99c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef60666bd48908728f39d980caa77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff53fe54b4f6c9aff197e2a1e3dc89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369007555fc13d2aefd1af92cd4a1e09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131cea36b5017a6faad5f3d23232b4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde65a753c4fd13b4417429ffe7195cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d47624f0bf3df392c83d5add6b56f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f5ba8f73ba3c73948b88db520830553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754755b048246c435d2c17215087e2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f39e933a013e32cb2f9c5c00ef751555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90255bf7e0b25aef9a58ebd01abe10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27332df0581736fc5a4938d75f2229557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0780ba3eb5c74dce2d7efab3e2d6e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5330a030b0cba72e42060ed9e0198ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf386b24af2b5ce6992ad6d06b46130c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846d79440f4d8e17778309534642b1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95ec91027d848cf2e0471d11e146c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709ce1d73a07f3a21227fcc3b4b2c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55b3e86b4a4de7fe75acaf48de8684564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79be1669d15cfd410d96bbbb4ff4eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb5afa83665e69484a96a0b2f85a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e549784af88e8fdb5ff6ef9d74ba6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc703b3ce73c36940c467eb71869154568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d6019e6d9d1e86e24e17d677546ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5539554ecd3921769b5ab7e40e3584d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d1b4848efd7408f1e3fb6675430b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af3ae604ca36457270775e81f993e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f7393bbfb84457e57ae244e1c824f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2df162ca2ebeb73d0f206d04c76ec1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248213dd54cb1580c6be618685117ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a766a74e1406b66e68149e79d046576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafa9569af788f6330ae77964d85c40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908934f3d15dbcd20e9d73beaa4aa488578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6651948328ebd28dd42cbd9b0f9b99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a762492ffcab2c2ab4ce1144f13af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f68d776a4e464ddd6bb6b38c098f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025bb45a3c41bc48e735b71b48b81f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0750214beeb3fd41bdf716af76b71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7bb162b8a0344b94f9f45f68bb54a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9303aba806cec074056d9acc7b3a413585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de87d42f5ca8a5b7de61e3bb02681c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47730593f3661fa6b9d0f7c58ebb2f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea98b2bd81b0ea9e97db703d9e035b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacdc466be6fdf2687127692df1b1e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e876eac024d271583b9f1f72de4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcddb8ad74e392d438b8f2288a08fae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab37e831ca7c20833624a390e2aa0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850514bc0d02a10c84a755dbfd893cb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc4045ad60ed92ec6793995c944f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b556270a0e9df915449c79c0d5a82d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ab9ef91fbdd9ed97aaf42e60dfe2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af00aea85995a12d2d0049320a90de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295605eb85ef6b92c90f06105cb9fdd6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890ae0f69f10fcabd9c5e05b174f11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb7de11d54e8ad2ae1162e8611c78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7332081046a4b8a4dd466e7e59584601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae239ee66b1fde2372a55605dc7a2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a9c552d81b3215157850dba7ecf3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b915c5065b952971aa6f430e9207bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e3c00f88edfc6d5c89be8aab6fda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66647899de04cf19f2dce2e6972b1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7cb9a432fedde00d5b08df146e3ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e66a4b28fc8e435a121e26379485c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9a3a14209fddb22faccbbc6b71e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788090a9cbdf74431e05e25d7e34a390610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9161254bdb30941341b02109b043b24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b635d7725b4fb0652f8cb3c3bc408a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63f89947014273c1b11ff8deca683613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db36b11af332156aab93be8955bee9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708634498dbb57cb9c88e575185b825615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc63b781dc5fd70784201b132c4119a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c66c3164b4aa6ac12c575eb33c370617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190954908244fe902900bf733846be2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2061bed0ec98d7c9291a51b04372c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7f48e1122fc5f6b5ea49d402296ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a5a93d815f52823c8da855656d76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3d0350bd454b5e51f057f6b9a5b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf89bdc34c8e3a603ef305c44adf952623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c9c256105e1c6586c9b2dfb6c919f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c99eaf638da4894d03171cf0b2b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df235214f37ccbd8f0ba4c3e49f0432e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d25615d5ed24bd2305330b7db95794627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f546bbed6e86a7eebdf9b9e8d156628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358d5f1b77307aa255857a0783f814629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fe3d5dfb0366138756578f5ef1d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753574aaf1741db5f72b46159fd05752631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e01ff4af2c49419577936bc798f9b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eabb31348051871690283c1e701b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bac65dd4bbb6e064b9301c5c639fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad192c401e9dce062cc9c80a29ad0f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15837b04fa9afa8d069dbcd5d274c56e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaaad2951e60067d5669086da46367637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052b2b74dd95aae2e81f26a2f2172ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453a172c80e9c86fc63b9b775a77e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c8d9de3a43ffe3bdc9a1f2bf3105640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41bbfb0719c7837acec29d3bd90240641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893686e6ac2d46071709ba71e0494ba5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d3ae13bba348712c8b6a3a1fd49f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e671235b32a42111dc806724adc58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4142dd14e8dd43df1dfc91338bd9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188f810bd44850f9e6372d201cd352646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d7b81227531892627466636aeb64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03785cb8cb9ceca763faea11cea9f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce33a92678adca30830a297da8ac5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc2e9aaa460c7b075e8d3fd91b8d6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954d7926d7f2441425bdc2b338dd8b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c14717f53cf4db3c42c03b09c296f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798784ade7b74a382b96cf50db9726e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305c549d9cb8165d6c70cc52a18be0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634eefe9fa70d921a28d0fd91a25478655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffda223735a5745dae2c6543c96f9a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ded9b7420415511779ada299eeb8b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ab683809b8d258b20fea9e8435b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6d369d9aeeddf2b211dea0a398038659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320776f0e634aedea5a0c84bc9b2eecc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98817f4a1c337109feea23100929a22c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27bd429a31d9e77e68e1f48d112600662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990c7c5a6495911f1f69c9869a54209663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a16e6f2290d6a2a1b39ad10b53abb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b965030dab9a2237cad3dc9c064bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e351045873da4cfe96a4c42628448666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942575fcc04872c5c2ff6ba8c2bfbb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89bfb1283f5bb143b8e10cc7c44cec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514bea03af3475f1be4bc487ca0b6e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a914f99db77302369db2f0c11551e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820910b82695b07e83e441eeaf36f140671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96adafc2155043962f70409192c418672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632594312c5ee476e767ea4315537a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd826790da11ba39602deb9bc5cb7401674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deae74653eac01fc5d0cbe5554b598675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811cfeac4993461203d12fa7c62186676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6ad34e8718761a84c25cb0e82005677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc82c64eb850fe2e79d244af0214d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511398b32ce711ab5faa516f1d0cff90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401394f55c8c3a9d99646d94b863ba9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38a9c4354c1a12ba2acb8597a843a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7930bb59963bf5c2412b7ec5829f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69134f13959d6ec03e7cddd623f6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef1c20572c8bebf6c0a040a96f2b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c28395e6797180f5fce68990e7c0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172529bc21f01277bf9370167512ef6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccbcc65f7033bafb57e43ba7dd0e48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e00bc36e551f98a6560e28f67c63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264115dd18add1ff83b039815f1797f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1f69c73fc200a5d45ba5c0d65f75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c17e53c3ad62d104725d438245fd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee3e61b6732411cc8c7c9ba35cc5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3a5ba2b98469f50ebc975ee2308e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c25e1ddf9cc102089cbc404067322694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a0c7cfccc7bf7f664deb99424d171695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a97dc28493f66aae15985c89ef388696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd14b989cbeeaa23708f99632b18c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336caf690806d9bb2a89bd75de13cae8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f222d4152863d68accf29d13c9f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fc6a7622fe18f9fb65474f2ab88ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5169a507e9df0e872779346af60fd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dddd1e037dbe487001ccff7c9dcaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1b3b4841dfb27d849ec4237890fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e57a0b87a07187d6114ded544fa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42199d0f3175c2b83ef7085f26f3755705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a33e36ed2deeebe5aa6e90b41885e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c9c994455780c077db8ffa8bc4cd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c22d4bef0f20bb88f67f4ed69ef73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cf4ca0b155adebee368a36b9a425a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c790b568dc10ccabb665a6b323bc3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bdab031ee88dc1047490397df12e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae31d3505d0eb355b2bf6cd4b10d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb76bd8f561cae6654dbe5841f1ece713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250410728e74d91fc04000d82e58d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d891e4b60a724f4435d14f9752d334715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b5f021fca33548dd44212b96e9ecd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000deb4165a6f5336bfb5848022acb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ccb4c9dc3b81476e7bd6c5f49beac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cec254044ed7ee98cc0f808ff903d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a81f0c9f532f1b56e9ed8a9f8a446720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e44725a5fa1066a55b1046905540721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3168154c87b544c04540d12049fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a3089540dcd2560e268b0fb1feee9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492d15f0f05dfd3ee81c01236c2e7cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd75f6646e56d4ff12d154452306d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c274395e619b21672ff59fe943a0918726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d4f05248f246623e9d719b55fe18d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496e7470d13c1565cd6c2f37f3b4fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4589400abc3e26e1002e1ead45ad23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53139474e2bf7e5ff152f8314809a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57702f74b980d222e30a4bea6a8d32a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc2b2f4510e7900dca3a43f9100c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b437b4ff9b133eb5c310fa9901811bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c89d13f8360cf7b837f0ef5080941b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b9b582720faa1963f5b47866f951c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d4ae4c48bd80191150507bce0de95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9979b0ece9b2d06f2771e851bbca800737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec13b0f8b7a4deea128c18997c9f9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ccfa3c8b39e3b5d70bf7b0c2c96cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1035968ff6218d07a6b2706a2ac1e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7a744b79b4210043884764f5c9d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96b91f87c94990cf03a852e06070ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3417cd182c0798e33d9a83e56d0d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660871c5e12eb53815f1920c31d38e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850c7722e419bc332621f8726c4bc56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae2f978c152cbd90ee4b9b367cd78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6964620bbd79d3f76faf9ed36084e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317a67311885da980fe571a4662795748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cc684ee9fab0c51c6c8584bea167c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732fc5d2d1017587a0456ab972b94e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c90c0bc784dcfe52e06b4c71d6af2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa4e308444c1f862e598e2eb89d072752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902a427abb0ae095f9d151c5bcabce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab01cfa6098b50a08e0d02fca7df4b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdae4d607d2b0db3e886017ae6a519755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d5a14d55e2b07a74d6339c3e7b65c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048cae7f4cdb419c373543a81695c24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22bf6a3eb4fa435b7e0a31dcc3a01e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f38b1087c4e9d4ab817d1670d53a6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527505d50972c7c0997657839e6697b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6c2e031f0dd1d4902153d12b9073761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a28bac5b96a54b20e3354a59be53762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25198ecdcdef0b146dce21d27f95e0c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6594348a1c89a566e8b345b115013b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f924c69d92efa1ae375c3ada6d33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93840efe71e903799952111fe4751753766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5c0b2c70b0cd3eda8626340574b4a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608147327669b79452b9d54850bc404a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1732596caffe2d368f24b9cd3beb7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0952891af5616d2a5e805e7de4c10770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf82b1bba600bc268e9f0e07affd97c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd9451eedc1c85436c092e56d92db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c30e9d3a08139c88220b53dbcd2d91773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f0fb3cfa4bae8f2ee35dfbf66b3b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c78dd2e7ef23fd76a62572f268f6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb556a3ec8963af4ae60efe507a51d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4846fe65e3c887793de665187a83383777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e3f856933c28d4575efca0ac0f64778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf210e0f86e96d1d737622724004a4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dce53fe44d0f01725246663a103641780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcacbd7a562cb878fb0b872f4f4c0de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62971d771c9105d80cb2affc6cf46d9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d481bececdb62f2c841bad5c80b48783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e3f34bc01d61feabc9cbdd385c32784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf0b48210034e16a58257270a9d1c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63534692b602f56590854e8bf759c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321f2a8c812b35a11f698e0fb85d24787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c65ce318f9b0b26ac38255fcdb2646788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463d03be48f2755a078845f5a0916da789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca88ac8986dcbc076576dc71fc01eb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ed230a9867c670fbbd305d34ce143791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff36999bf2247dd1f251f76843ad21792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191e9727e612196d0a5497b071c846793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3ada7aed0b0f25f799f679ae0625f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0ef316f54495bb07cd95fb5487585795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43120f58af50a91a23af1a75b2bea85b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b4eca085d074c45495ef77629bdc0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d93924b18f5af22f5d1a36218f9e2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb02840a06038526be298e33ea62e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c95e05403f5800eda4ce88b3ccacf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105d00771afb14de10b0113b1fad5b2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65a91c4d53d12db74844ab4b20d1c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777ad89a197b28281f23e83a913b63c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec3a486a466efa14ac7a0ae914c06804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22925dea3b54c9b93736c77782261805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228cc6c10cfa60378f56294c68583d4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f43f472e7ef72dcf02d94bf923980807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea49ded567934785ccc71d25e35e9ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ece8d47be61e4ded454ce7193cb65809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43599d4187b9bc386868e610b5c0c688810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334aaba3db6522ba6f8195453492bd7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb85ada4eae3efe418d6996b31624f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd62e37b02f3599b3482462b2add862813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191b14aebeec9fc9b704b9338e5be31814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1013d71bd4557a182ca4b1aa98a26815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2c0bcd07022c4df6f7fd7e8bb48bb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c30bc1dcade98467b142c117641ff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f1a434700f42cfc2f1583f5c9e25d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443f6d59115aa9fabd423d5f282bee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd08fc6e44a41d81c6f1a4d90c8ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a3a179805d2d0aa5142b3854dc770821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440be32a267c11c1b48a3e0248447a6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b049bf5d01f4acada17649ec4660823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eef6a220f7ac0721840321adf9def5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ee76b7d12c8502d4b9cbe99d1a3c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003bbf6e64ec91573235a8d6e5b76ba826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b05a8f5ee9f6b3516af890b36b40b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d625152cf7481f6ef07f3a3e935133828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a05a324f1b9c3152bb3edb74fe0ccb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35772fab2a4f87f14031882801f22f17830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a8e5da43961d0a81db531a9c36a03831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb10e0123b942364a50520d758a5b30832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f09a2767e111552874b5b62eb7af833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f56fb632c45caf374c80cfbd1ae0f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aada8c81b459821bccd07bd093fbf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb682fedcb5bf237e12585d5863ec567836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ecf88cf22eeac80a09de7f45c205837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e180500d5e0a78b85fbd15a7ff024838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b553405bdd0448b1f2d584e23d6e0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167adfa449bce6e5f3fbc6c5898f11d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7350a6a1f99113c3520d66ae5a765d6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79474883345ad93ca1b1ab3a5c4d2d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29be6df2f65800c5f50e1d8511fc6b2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cc9c74f6e3d29156937d873cd2dea844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a81f450152e44b92de4d267eaaaab6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041fe499d41b5c255022be7d5704747846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e2439e88fb4b33df028c23180fffe847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d349894203f91b574c2664ab4a18848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2c69da2a4750c3d585f8a13d8392f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ff8cca5dca7dc9f54e4ad84af3e4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f69b33fa5c40defde5e3235d60f03851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d569eb02409f077a8740bcc9af7a94852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221966aa6b5bdeccdbad213cdf9844e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb85ef585e40576a02611b29acc40854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaed659b987a4b07095c20abe44a67855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b7594f5b802b02579754f3ca978d9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ecd151cab423e6be00a9a3bcb30f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae241135747ed75a66ed887db777c2f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1b78eb0c71ddba8d049432b0eb0d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66929e6ba454f1c55e49b2e251eb7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741e77e6fd2f1d5d4f507a5008061d0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc288502aadf773eb2f1397d9efd77d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f0de0b8f690d3047112e55578a3b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae37f016a3dfef595d5d079d77a00a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d6e6e926a676be1c90fa7e7147abb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9582de0683f0bb3cde5966e59a383866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71e5eb87b7b9fa4146f9d21d1a8f92867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f9dbcb31b116cb8c0f9ed46370b71868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ed72c6dab4e1b2e32b10456a9d380869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3acc310c8a88524ea78f5f3c83284870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2b9848e321ac7e8094a72e456ce1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235eca7d2d272b5f530c795c1c8879e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624de213abddfb9568c70d9c5a9149873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604a2bd539bcbea09d2eb5db1a49b39874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d912bd44e743d4630069accfe143875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff99ce2acbc686e66fa919d28477298876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818349efe5bea0a5eec6872da11a1a88877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9737533ef1bcc7a6fff732f63a0a4c9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4669b623ff06f2932ee3afb30e99b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f5517b8bd1196811e5e5f5fd510e5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61124cc8af13dccc5df1e9a92f568f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a0d16ac926b7c266207d3fc513f4c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b4dba557f6b3e467da71f8fa3bfd0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66535e00e844a4b8c058427903f092884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd671156071ed257cddfc83005d658c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b82e03e36fa9c045a02645420fe7a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71d46227d7559e44dc9f8ddcafb225887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d457618e1369bb3846ac9dbe1403cf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e292100a4c8400e93c0ecfa03ffc62e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde0de33cbabf5b668dfd631fda681a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62427e1f0c0ebf4b7f4f4c5133a805891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19447e04aa87e770bfe0feb6a2a6a9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b07e550bcd92a433c417a98631d5a9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e720f84922d0058177cf4d6c7ab6fe894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22573504f60ef1997d0a25eeb717221895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7973fc75b6f775ed76e702618b6850896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725679343097d7b0ebfb5afe6f7dc217897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de3d9f1f79609463940cfe347cf31898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b1047fcc7fc4e362b3e168192ab5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c846c2922692d29b6cd82222294aaf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c8eaaa8b089857e40f3568ca5d5e1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7941f5e58fdc6331a5556ea6a04894a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72bf4e84f90214c9aa9df3b6b2c271903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2926b066209225c3a4f99335c58211904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a987376ae00afd5f1ae787909f9a8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680ca46a5d1c3a5c9030ccdf3ae046906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a67a4f45e4d84e7dd24a481e5bb5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd010c0a8a25dba9c38a3cd2a225cf7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9d33b4bbe12d596817134c55ac7a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9aacf24a7ce100e63ee12dd74dfeb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3bfdd31eff331627aa9803a36c4b6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b19798bc539a258502fba45dfb7bf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae8064ab11d701f5073d7ea1f9c41913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296721af02e28f63c5cd733b06ceb25914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f48d3c0bbd37756294d5e1a7bd470915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4cacfbf66ac9732ae069b07183fd2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e91aea1b6824188deeb3d45447741c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec0b3441b65a13a681f67c15025d75918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e0caf2f2e6c552b592ee2235baaa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f9a6581f63f1ed665809898f5b771920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c4e3315c407c7f5bb95c76e58194921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6891120bde49a415029837cbf10dd6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d09577abfd80553669139b9f65a8ce923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921a21da55d56bbcd3a33c949b0415924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc50b73507b93b5be20e22aa28bb54925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94def4943c4576e9a9492c4ef08272c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c28619971a26604781bbfbf2bcd377927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0757b39ce4e2146a5ee40dcf42d6777928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5174e87fef9153987300749aacb46929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8321f4d3e2a5674c1d1c58baf9678c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33e29260c71b2ccb313e1ec94145eb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456547928c25b732a940e8c84852a751932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa753d206206abad7d50f2faf38768933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0bad2b94f27abc814e2496d833367934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742a76cf3c1823f91ec74be990cdf23935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615807f898b42dc45735a688cb639dbe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a4ae49860fd84618ed37b94b3f30c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f419e5966298732ed37ff4fd6454938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad935eff21d8bebb9a7a26476f7be939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b64ce388ec35e97f4fdbce88ea9af0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57afe786611ec4de2534d8bd614bb0b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74453e257e00b951f63c6537257404f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741740357ce228a37a959c722288de4b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e16715accd983f8853bb20e9d74d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959590855397f1f4d162e393261b69e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354b04bbc7c24a01e8ad9fb1b209645946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ad53484e8846f5056a5d8d53cfc95947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d765928e77b283f6577b8c547dcae948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7076dc701d0ef206d22cf62cb0c044b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2f99d10d038dcd4c243e26fe54e9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ed0314e7e35297715035dd3f2fd1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aec3d44868c051a18cf47ac19d80d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de46eaacfd0637d3909c012e183c5e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a216266fb1f0682cb9ef30bf3bbc7e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20152d196143e8e8378eb6d1b2433e8b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20ec7d6d7ea4b0f9a6c74ce061b2e8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18f374940346a30cbd6b77673ef036957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfd2069d5568f2c2130228f56abdce958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f402fe298a0600dbd1f5ccd610549959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d73191ff6478717d542729250b336960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c077b2abf39ab3753dc074460326277961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e6fd640f6448e55aed43adfe98f3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9a4cd70fdf31e29684115eab51b18963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab69ee1d5f7a7840d68a425eca5bc77964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21d2c4f17a727f0e6a2977a81e556965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527324402c85f871ff928520ee8bf7f5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669238adcad5c83cac8dcc6515d0bde967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f285b54105e046cf15a28218913ccb1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087215eace5fb36e4dfa618a089dd95969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e189007bcf10f0446a9b115f3ca401970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aab0fc30d364d4b295813ce7de69a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56332eba95dddd13df14c25448d9eab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfbab5999b7882b3d61981847b1984973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d543e44705561bf543bcbf823a5714974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd359a821d01a6b6097543904dd7f45975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec70cd09008716697205ae6e8d5f7b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c216ba09b89af2591c1056833096f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bcc74252c613e950560db903810a5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdfe536ea7413efdd42771918ee304979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb29ac69725716463fed86d6f8f290e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990464f80895286032580da94400fff3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b807a52109e41f61b02597e137b8dee982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc47abcf53b70f79b4afaa610b157f2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e823378d1f4fcee3c4c3855c8b95d5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523883b88b22ed26316241a0dfa9cda5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea077124c71694ef1330e32445035986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93974d97991a146c96e10ec20a4c6154987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd0571f72b22e14904a27537841b68988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b382c49f4f6f1a88ebb273a26c694989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ed04b888270e7675751056712b6d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b8cc72a3ed6de39f15e4411f2bf20991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42654a53e573cbf48f7cf5eb8b0c3f8c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb41b6e1c7c918bb1d4770bd9856c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed65ad153821b56a43bc4b2cf15ae16994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e73d3be54ae806910cb386a87ade7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da7fc5f5133289d2bcd0927b1fa494996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4263b500660d745010618e8208540997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44cf9b037ed7eff271cc551e9773741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25141b2e5c1c8ba76bb085346e6884762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6baa71126e3e2742c3c1b68b415bc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5733defe5e54fa595fcb4ab7ff1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793da8e1b39bc32b34348b0e44dbb105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553f90f1e0dd41207d902d0174dbd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef858f81a07dfeb5e3872aade59482d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca19afb61f5ff634fcd422f64b45ef18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7674cde12336f0f0f8e9dd73a0a699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d1b89b85acb11fa41674f76df42810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93c92c4fbdf08dad910dc7c54a58111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213772878f2095941d91b84e258d7ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b781d48c71ecfb7ff0710175fd82cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bdb54c30febfc4ac405e864b66ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53fac51dc26d9148ac17358bd3301115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c089b2494ca9bc92b0a5af12e17638916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592fd7dcb093a58b68ce089890b0ab317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d74f24a42ed53c6c1433b0e3feb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b3987d2d6d63650eb8cafc919f0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644b98ae67e17e66e72f796508784220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a2b98c623e06cb0d8a30b1a1d65cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15056933747fe77ded6cd79613a8a23522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d11d2d2dddee4ad0dc745d3b82ffd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87de8e3aa1b42eb74e987e6e4ac8a7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef13693b197d5387255e72c2679c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec1fd8a3448d01c871362838905dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb423318b52ee15ff88058f0958f7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4882afbdb0064197af8f1f40dba97b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c75106ae3aa53cc2f9686cd33e51d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3032414d568dba4700bb4ea1c61a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9f29c3651058a5a36d51d3b274f0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8471a2096a5d3453978eb088baea532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ffc3a7b8955121ec81d10072c9d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31a3b80642b98218af38c4ad02212434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a4612102504645acc6a6585e256ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cdc4e62c61db13fad0ba053840dcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38df2e5f1b611d6afc7687ecd2e1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94444db27fca7498bb6cc7692ba2961e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56de587b1aa09f876dabd081f6a5f7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265105dd90909b49e9ffefc23ef4f9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0b4738ba938bd17e112f84e33d08041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708886cc63195455c7ec143d6d6311c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7164f4dc50f75e0e68197949c5175ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fb2078c35d20e93b568809c9aef0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c3777b1ac43dafef71f473b9ef9af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a413df6fbc7599460c509c5113fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa836d34dc4d4bac1f7f2be6ff94a1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c3fa152103f79def00172c9cd6c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b4ada6f596d2d38d88457e885bb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1d719468b540b4cba8ee846d6106b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1d930134c1e936860d4724e4ff9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268029f05629d2eb84232fedf7b6ed6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d488f33ae518858943e4395b8239fb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dc591ff931008f1ee81932e2ef3d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80acc5215392fef3e70922d4171e2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba323a9ef203ccdcefa0fcbc33beb0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992af44ca8c9251de9461dd8bc6363757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289e09836e7bb721b114ef5e4bcc3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660d48fd2be5de632fe6e3913018eeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a779f109b69b743373e969f118d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f807ee0f9d3d25aa9f61303587cbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d90eea9893bea5fef7157a49c6d5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53972a6962cbcd405ee56eb00c816b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5e3a016261f508741d64513ccc4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95611fb85aa0ce54cadac5c0957e130c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543938b0d70d5f98aded2fbd1dc7e79f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f981a723e63ff640f90b928044fbf9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e374fac961df30ffbb2cd8ad537d2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081047a674e340f9f9f2f2285624942969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938936f9e113a6bc64f0f4634023d3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c35ed2f08c0629004bc28e662553f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728154858626a7d3ede7b730a513f95072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0159f8a4b74af38e245d7016a91773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8553bd6bf8501b015d9a8da8746f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f16453a6233980c178caecb5b04c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b380247b3a5e4f1065b4687b23f0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823358515f9f8dee5e2e82b1bf7209977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a87bdd219c4b92264d646b31a388478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b64e066114df6908e92d9d2ef6d4ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe95c08de741a68e9ccd7deb28b5a9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124fb677db83c2810766f427742aec381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ffb80128b0b831460b4d8756ba6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758a5adef9afebd548a3b3423bc395283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe2d99759e2065e2283c5a059127d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d1cb411b0fd408789bf67ca4e81685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc47843213c370aa95baadd83a9aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43dd9b09f888dcab7ad5740a0c6f7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d23aa251575bf126bbd56b5deacf5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea07720c6568ca6e96ec4b7d44bc9a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41af73683bdcbc5cb1b12354c1b96a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ba2bb190989ad52495351249e33a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe19898b65da2d99b04a32095078692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393024a45d877a8a18bf3d83ea28c6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118edfd811e45210eda246bcf2f41394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9c510646b410d5b950cdda4c732195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508cca2d5f1969f89b0205127ffa66f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4949755d7863acd57338772b7a8a3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8145231b3daa213d18c46bd271cbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc10dc03fc6a60306c8ca85db855e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373bb08f390bd616a42b4fcadedaf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066329cd648c4fcc9093072c7a48861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d84689b7604770cd11590843f5c94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf2fac88ee660c12b640d45994996103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad1ebf68b3281bfcc352b17937a915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d321d2cdc94f63d6ec53ad1fd8fe20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0057b9b5075c50c3d9de6d81e51d91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8a9c9ffeb7ac8cda86e0b616c0758107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fdb70fc2e4130ee91587dd1eea4d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07563a38b4db084f49bb2af224b7f0e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbba6b112501019932d6aa7c280b02c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083728b6ba2e2f3cd0599b153ef0b825111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b0f48bbb303c2380ca1f1e28362d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075aa3b60b197c1807c95b82b5824e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b7a4260d2e72c39bbace7958ac37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84197708a3e8a05d46b92da06c7cf24a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e09f8300d07c4ec93395bab41a9fc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02369965f1bf31994127ff38efd7e91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92321eb85cd7a7a49cb46d3f80a6e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7e93fb6a1a0b966d3833fe9f0d07f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dbf0ac48a4b4117106b32af857fe9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dbf3972d23b436195d9e4a0cc7e90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55ca94385b5f2f7b658049845e074122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334e2e485732c9ec011f03d512fc154123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74de8f0e9b9c32a8284051456620ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927430e2b2a9127b4d78dab1d06f72d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc403245511f3fc5d3cd1c4788f875e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0170c98a776aea3da6dd514bc62f294127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2d0590aa1cf33437e7472b5d2e95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9e76fa3e76cf51878cb95ec0c559129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01438f7afe8287ded69dc4e715b00015130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10266f6d65bac8c23eab71ae49f1ea49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780848cb21b8a5e4dc3635b69ce1ec5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa8a8af8ed37454fdf8c2badecee1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a99b8738bf9a115f57e60e60f8e34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d3baf7f762ed4a9e5c9b69542fad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fc7506219099644e81b3fb8ee039e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3d2de66f0018f880ea6089d04b447137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15b7064e529f410d12008d00bd029138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b7bf50f9b05b92bb544298d257fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b339e4543291832d07701451171249140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e17c67c2be85a219e6e1e3a312e877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f09022253cf393912374485fa9d50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3f33aa1a480ca246bdafa2e5afbd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1c7da36ffd24788534a7c380d4b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f09f807fa211a6b7183726ed06d44b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f25c5e6ced834d38e5fa3bb9ecb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbf6b60a12e7cea00e1371d13c1b45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e60e293f9e4fa5f5a7df046e2277f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e1cd7acb52830d8f6c737d248bdf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7e14aa9b283e3d170a40dc2e160d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471d0188615564f6f36d3f690b093d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72aa1dce695d3a95a81adb0b1e5dd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a394b4c20ee81c5575610ddefa05a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba6903a24888833b52c83edda21b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e734fbe71241b84159a6df1352ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c159e1db5f00f66817a96a7275706156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43ffc6f433cd4b6a7ae8dd93445a39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da202931de07ffdfe581646fd38d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a916754116fd47e45083c15426f490159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ee2d1d9722597cf10ddb4926e88ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964692acb8d75a4803bc052de087582161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff16e50f59776c2c237f155b46ced0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3800d3586c12dc827bd33afd5d7c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cb84966f2b6d33b5b309bc37639d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad743202a19bd9526cf07d03ef941b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4871c54900d5d0d35f48653417f9bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d3dfa8a831e5b72bf52da89e7dce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6e4cc1d8ffc286e000a670ea5d94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e689997d7baa167cfcc29f7f0ab4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee7cc28ea2819a24cb52ae4d85b8d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66858c129cb1a3d28accae7574603cf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ccdeacaa82b061f1cfdfc32f330e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5240c58f9c2b622c615544de04fc5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7585f5a4781522464e2dede28c26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef395460dd23ae5f4fcb0aa2a7b9fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857cb50dfcc950c8f27c9be49cd764c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eea6cb6b8a2de35e8661d60c163eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f606c76d1124469c11668eada30e9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb8595ff21e7c650350924a0873ca4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb2dda6f04ddd194157cb9dc171b69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea078c275454e8d9afed2944710d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a373e1e2b5d219693cb6a66603d3680182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90fd4a93f4aa14e583593a39a8878183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8da3e86ac20b2d36a2ef5fcea5f4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff679bcb1fa449896ce80bcd1412a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989347f52f5c217fce434151550101f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443122c6696079a91d35aff4403be16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43071ff6f4597307af2928f3c1f0e66c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc226a822352891f1990c7a40d3f5052189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b2eac3a6605705e5c75189c2f5bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc64488c7102f22f0d6c55ee1687a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbba9b486232ef2855a9d5ed7ae8f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f351b32799dda14707281345a4cae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd8657d9616bccdf5f1df7a598cba9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b27c0eb8407cfcfe0187d2d8a283195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd24c67625849358b67cc7fd69e94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da0de46d4ca08d8b5e93b824c8917197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad504b96b8f1edcb129198c11350dfef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d684b275f57e93a0edc4d0174a45be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f019e17b774246d8c04f03fab26f918200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5213bd05a2f771c3be012411a5a195201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ec02900bc292cd60feaa7d67d687202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bf2ad43a5c1ea28620b1d08f138b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2edcc24277c6583300e07c2756b13a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a6057912fb30af6fd9d5edbc6765205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b4d637d13d3f868eb94356fe0e6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376272ed8135598924f73cac7d6567b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389478fc68143a4d257fe8af338384208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db53c769d702d91a3f15fec8ae8cd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48791799b75775584c3ca70d0a280790210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c76d9621f2a1eb9d9f3b4e2d6d0da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f275c9c9493d099ff396e4f011a6fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6bb464ed775d142e4fd58c3ac0869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df32e83406795c557b5d1d3f5ffe302214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff0051a27646cc3c41876a669f82d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153123debf3a2579445f29f4526051c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236106d5a541e5d2a512399b7fcf4236217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75c6c4bf16d6a6f05536ce5d9f061218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ac2077c7aa9a8a0667cf6957afb4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3943c7f1865f8a03f06961ab3f8d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd651f48382e8d35d5ee4d1e02fa66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a9987504078a382b909392d223979222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a231eacf3f61d540e242bc9139169d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17040776cc613316d2175101f038c9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2fd310ab16574fd7fd1ce7457612b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3626792959126d7d7eeeee00550b7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4671a0ac5f4a52e901f5897ed812a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab68d2da8a0750db7472092e4bcb7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04494f18edb8023a3d462797544ba48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b5ed5025e4bc40309a911c7431224230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849202f13a88dbcf7287a424c578267231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16837f271d4dbbf3571350c87d838dc2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d127aa0f035fcdfba41e24d797bd7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22eba8de4b6e1cd0b31de938d32c58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4665e0a0f0d09c1d0434e1ebc9ccf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a5c64c845fe6c87fa63197ad199a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b9454e6c2c00bff9e2d00cde4556237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e147e2862080cb5c62e6161a38dcd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c7b063e6f069e5672a12c5356ab5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aae5116979155b550ed4531499725240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4de17866009f1a68391c49d6aee3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca5ab0af3cb5d3c0d4daa2a4f0eccb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e41397e7c333622f0d60d52f8a5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59f678f677c7ea1480549832f563a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d332de7ad2126e4e11aacd433d6c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558bd8ee3396c45321c1156a199148246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1887a4536196bbb940fbfd38e76ae4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660563d4cf2019dad0c04dd6d460c80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601be569fd86c8ea3e4b439a52ab8e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe43fad24871fd01d1e22660de9bc46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7635243feaf282e52d9c2b039c4564251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d314d88dd2a0654087d931e1f1d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568239642b161a53973c796bee19992e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381bedbde51addb2c87e9a9c1cc5e5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e93dfa23c20010341c029261d609d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d43e006567429e46bdc86e58e944a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050131d46655fc56cc6f5668d62c663257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5fb493b0a5441422462f48a11f152258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a01b23e51406018e144523e40cf7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea671804108c3323f73da48d68bc4af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcf4f80c3b4412f24d1803ba1a9d87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1427c16a282a0b8c3c31565817e8c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fe4ae36bdb33ca579a6b186685fd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee9f3522071ed89ef773b25e5c2e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c787002809d5e8e56757666d098e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791d3924b8ad0fc5641e778f6706a13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88269c6e01347b98a0d8a0925c66afb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb12aee99c7bdfbf7facd41020e64c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc1d21ee04c0c9ef4ae83e84f9eb61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414a6770cba271995038fd5d0ad8ecf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0d68376df0f43ef9656299b07422271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2eb4f1441038ec7eaed2aa9a7129272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eca28007a221cafa007211605b6d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb943ece477d35cd65afd2493b4e22b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e26f3d1ea9ce34bc5e5dcf59f7e687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b362e9b8a4757ae493caf09c7c681e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8998960a9ea65de907a6640d91f0a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bce7f8a8d357fc42437e49ab64631278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58366f2e2912352a4ff3a6b14eca76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a52ee23980bd57c5463349f32efc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53443e0399b6b7e760ef69e93eb2e53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6423af43f08e59e1f230853d1069eac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d34baac7646aa1a3addc5ab071bc47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e0b5984c17e444175c346ceed36a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228247c4a48cf9c91a2f26b1a1061ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd539dee874aadd4ded44979db5f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a957c890db4cd3259e27c7e80f35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf80c3c71edb1cbbdcd3ac64ee4598288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1942df37b76b72600af92b86fd733289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ef83ebb901e8ea0caf3cddf25a3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd73689ce6689aa901831e841b65ea7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254441f34de04344c46e0ddb583bc662292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f17a99f213df4e295341b53790cb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6b2ec6b32f85d0b073330a3d6fd01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360e871ce1b9f2a31861c379114ccc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3129be8d13176699721ae2a1a50954296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b75b1a0b50fbead7443b4c1e3f609297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13817f7d51b2a1f7226850d46fd9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde96da73c5424fb894ce6d32dfe82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9fb3eefedf48fe47f853655be4594300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae812d11546252701083ed5b8a4bda7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f877822283f3d19e6c4ecb52ee1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5450db4006f74d64d3a85b1e074dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c85f350f87ae3d3b70a1e3f7682a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02400625b3f59cbc00f44f8b9edff6b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229add9b481c2c782978fbbda2bc1923306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1e12308fa355a35428f7adc6db86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0ff552b936e48ad8bf284a7f5e540308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95591ca273a6e4cf0f5eb0117f1902d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea631a9ccfae866b58e39d6b1062c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd930725b9504f05146479a8c8574311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97598c38c97f2d95fb866007f55a52b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b09f65c40c6c14f26fe866b18c56a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c9876606dbad15fcde030aa2ac59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fbf2909c114142b31886715965bf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af793d2a871a47b9d708380709a7f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813bfdcb4e7f36af68032d1a17762f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4969fd0e5752f7a5ee9aefd64ced353318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b58b9cb27a472caebc205ec130fdcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f54eed79cac6de5fe85e85ddc9019320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b975e114ce785a777afbab1d4b031321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c9fcc75abfa564483417ed3eefb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f55cb2b0c1e1f6213f776e7d08be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95448ad85e4d1bbc37228b9616ffb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5188cb032e77a6b64eb04741d1cb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7683c95d26a15ef8c3953ca282c4ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9cabae3cf45c5c89143995d6d112327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e95b1799875fbe0ab3f4679bb14104328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e7b28df7effd37ae64446f3307173329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176427410464b36d5273ece46eea475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f3b27cfc6cff5d5fd96440817fefc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569f5bb5379a2d8fc2ece5a3d96ff69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbbe1d1001c02f793d1f32054dec5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7057120b758fa8d8bcf89d28b39863334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82f1838e8f97071d3882be0cdbec4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852639147b953d0f1c7aca6a52905908336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a610159111924d0e82f4ea3d98a7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974c0e32cf5d01c5c4cd36d0bc470be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba294e3b15b07c53380cec28472145f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bb57ec55dfefbb4da2dd01d1ab7d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23d433bfdcdefb2207071c60fe1979341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb0929841af741cfaf3d6622677cd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255d12de2b9003c6fe653f331cbe516343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f527b8fc3f579ef0e108d8f7f113e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec58a46a0cb41af695e58c34a5c4cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cbbcf23c32c76d17bca924a7874f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107dd30db22beb06865fb6d1ff34aad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd414509d18d32a05fe634d04ff7c43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a67fc9fd77e1c90671635111dc3f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a02315c5552f9c6d4420cd3433f59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac3b669647cbe53a3a75772a9feaa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9931c7249941713ad5b65ab5ffdef6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5cd6e06c01cfe2d2facffc7cb489d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3697b761922115ab936a59f3643ea4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24cf880fa13a050b1602afb6c58f8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c52c834ae98df702caaf5528d84f8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edfb4a4c8163e3367b82a8d7250010357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1621bc52bf722ee1c782ced96e85417358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f928b7dc3d26c504728db351bd96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6dd18aa3132ca52fe3541cffd93ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6be6d377b267ee7be4eac61d2f73d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62955c2fa2acbf4d6be8bfc138fa0465362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b263005cc11ccacf9fc0b58bf52e4f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb405760064555c06297bb695f47192364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b7255aafb21f01d96102daddf290b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7001655e3f23c84eab45b777f9260366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3df9c82106c9dfe7940c549a45652367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5339b1cb9213377bc7dcd5f9f78b0af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61de7f0c98dc03bc8eaf9fa932f94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949914e75afa9321941e0cf39590825370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7183183acdf1a1acae3c291a41ed0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd35b536b304133e979b942b1e463f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac44ef02729df0813cea30106efae01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b003a10964cd0c65c82b0076f6485c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac350fbad9d9c4f5d58e2e2b9f557ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771c594169fbf6717d1d66147044db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245fbeb5f03998dd2a47aecd2c91f6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d32d709311d002756cd29648d3f91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0867216e74434caf777dd9cb919f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b57cee29796bc794da698068aa12a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820eea70ca3ae44ab8bf0ae4c7e2b03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d730cf8ba68a8f3cf06d433441ab3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4d9b213daea39ac72ee5aace4780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84f7f7c0252132c3b5e84e2a7fb6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215f5441b13d449b51b8592958340ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084554422b0b915706da6d75d06dd23b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1770c0d514413140993953f446a558387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeba24e22d646b4565082433f5e14c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133dd155e9a895025dbd4e0a12c85a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea222460654322ce5eab80633390ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86383ff89c823c1e82787adbb3c98ee3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cdaa0eed52e54a992ac1ea8a4e92e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec655ee267052236934cad1f96b131393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cbc23ccc33eb60854d77b1b0ed298394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a823d1557beac59d2fcaf3cb72aa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e09bbf9c95b24e4cdf66a77511477396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf840ad849c9e587d01f69aa51142808397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51dce88df8c64e2c1e34560aa536ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf0f2410e355153ec42054515c76f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa878aced491c8d564e68ef242b792400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02765533641af5e644f7ca9bc86262401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12df006948a098921030f9e0daa4ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84833379d45f8281e8f1bea967e28eb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016bb31fb8cd351e8988e0ce247692404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450485b091b0141967434339dc383354405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1946b92ba51bf44c71e366b1535d78b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365504bc302ab27a721bccfeda62e1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437ff9115d57861468183675d22aee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ecad0fa52cc2b488ead6a8eecbee8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b20ddd5b5d008354e3dfe1951ba2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0105390fe75253cca0f9674bc8f42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d665e96282529b349c884a510b88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efcee98835896508a3a296409bf7ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462afb2d7e83ca533c41984c702d6de0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5700376e841a0e857642872d510634415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e2de555546aacb42f3e2e1e89641416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa9b0c68e9f54293fe9caef46dc1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ee96e916f872045e1dfacae3ace20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c2e7f51fc69605f3c053d4d1b6171419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fdee6108543868080ab5c000a7eb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78f75a48e04f306689357b67fa7ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd781893b3359afb0f414f980f383e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb92329b2ab4148307c2639d82dcf81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a790dbc2a6057729c826daea6ebf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823f8011347a97cb01d91eb9be14b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c7f16877a724895c6d581d13d92e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0358985c2af0dcdaf4d1f75f1b63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d66c064d41d3eaf113a42d63327ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b648ae95b1d08150a9b4bd603230870429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aad9df720d981ca2cdf0ef0228c2f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041aedcb24b1b03ab2807684b6b220b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebd3561b1b1679d6f5732ed082a5d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706ec67b29f58095f468164769e728433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c1eb5a238e7fbec00b9ff503e8d2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020eb9950a82982e4fd8fe772b335be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f3e3d5baba80a9b364a5869e51e71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a40139fc337d1ee9e212a1a2996d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aa6e8394d9336acc0eb3f79ebcec5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a4ae000473542646097da5af4e75e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24711656df414784541cbd5c2305f35d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfffb7eecd5c74a0bb2abdf1040beb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43eef35fa56bfa0bb768c38033532f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff60715013c34d415ad4bc0ffb00482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b4ac0c83188a4e5ba5bd71f722423444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17814dc86615950a10b8c5169d61f547445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c739725745772865d6e98e488725239446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebaa8e702a4fdf3ac90df7a2ba21e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb1e8005c2392557387be83d7fea2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8527414a3a82b110dec7becc6bfed48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2be0d8f33e94163e52643900ace39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a75b2d5c3795c6e934d041eb516a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02fa0bfbf7b1414b95259583436bfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f592255a742afa46bee89bb2a9ec8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4ea41e126071e88b0c772ceb6969454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c6f16f4bda9c0d17ab0056a38f11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ded4bb36133954256769eb4cf2e3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4afbb10b02d2d242f467d8ab35bfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6743b915f4aca85d65ee024445e50e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b165333914e52fdc7b87f0ba7631d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4989df5f96aa0dff1082889bf408460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ef405e5bf6d71c56f0c759c202c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e9abfaf42f26079aecb54022f100462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc072b2aa042316f52fcfbd9dd8565463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24f68fef286ac14d1ebd5f83d14ad8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5a17490b38f9b508a0d4847a2461465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b81d6c5ba083b1361ae8c0c07770466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea7c70b3b8cfed43ca44ccbac5c762467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e542f4ec16e4ddc3a7315647302b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af11ddf3157c301991ebabfe94b3e00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c2d6bdb85ba6e576f17f6a07dee9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb3bd3fac3b06b59316b23c6ea0d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e0ea9ed1aefdc7b81a47397fc8d95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b38419c85b5d9950dc3d0a3b55aaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014fc9b966364afdc37582a4006d1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088db7769d948e2be998069c5908e36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d922ead84891952127e89f68343a4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264612b6d144517ca31cc936192ddf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143cb83343e668c76bb50ff647a4724478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe87ba89a1ec2965e9ed1adff2da5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517678e738e263d0ccd3e94ca4e627d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714891b9050a5227e9a98472a9939128481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497663c9058c24743db9220e47c8ed7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637606064299c70e7235c9c2b230fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1258d5f7caa3cb4eef8340eb77b6d6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03bdce8ac57386a53968d7417fd057485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfcca1b111f3c4a7b1c142306d00ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3e8fc3b02ecccf2a1358dbe87db0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2283f1acc1ce78d8bf116c5be9793488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01180c0d0e01f3737cbe0abb96c3433e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381018ed01327b3339ba0eba6cf753490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a25f1a1817214dc002a7fdea16ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1925039ea487f8345e923d87faf28e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26aab9f978bdb1a4a45f354a01fc53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d70f3724d70604c1ac070595cf331494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285330052e521eb4050a72e614a3212495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5df2acbce5d8c88cf5c25b9ab67d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe440a426c22362518d698ba4b7b388c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202371b9a04bfc6fc92a3248f8cd274c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21fdf4c14e5ee5f8ee4ded40fe4974499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c77d0d00c92a66972a5d068f4899f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a809c51fe8654ac9eaa0a1c96eb0ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdddaa4229389ebcece2477e4b3d13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c1a4faf28e560533cac9feb52b7c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6dd8d8a4721c3fd4815f18f680bfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416294e1b6f7c6f09621f003b6657ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85dbdd230a17e42627eabd17c4429a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4404335b8193ede952a7e6410c82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8109e69d552bdb1e18ac90608a5e62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341042fa6605daf5294562d6101fdc84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7060fd3efb6a1d0e1bbb380d52668510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9a30590328a32056c5044f0b57480511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b3429526240d0ced95b8fe6865ecb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d5961591315a015a205a92d7a304f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f28b00289b31d2445d3f3e0b50379514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef509d7a6bf79d3d8ddc2f3b07006c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaab9ea610960fab84775561627480516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a8eff76d8d1e4deab7f536a22062517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37831e871f49d1bda9b3960c7aaa6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c02920fb54ddda32404e977bfc87f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d9a6c0e2f446d062e4e601536c7cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3c2e5971038475ff43d6ae576a190521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91bb6721f2dc3d41c606e00de8aa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463b4a0e6d1a3ab4d1b9d778063a7df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7b50d89ab68c33b2a27d955730a17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507de1f55e5849fc62121637ed2388e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63be8fc636c0ffb17a188bcbe366973526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe403b68cc93ccce5615539c2faf56c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e593a7609ccf0ca8d27951e662b60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5613aa246ce330e7c2f6482f776194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e891fee4e1902b74fe23ae2416ca7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870babc1d755e6fd02268913c1579bef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12856369ab3f5002a5d93567e6bd5a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20bda848389c73e1f072c3797b0d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a599cd941b83620acd290e20f8691b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d11dfa2fa747f96b3080efe5c4bad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a37dd37dfcf694a15d1cad8388f87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00147f261e25f2179154641f269c61c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74903573779195e03f83453ed32ade8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09a783f8476c34ea47197550fa1ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf601e5efc1208e5937f19d1b053757540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9cf02cf2a44b3410d05c0b8f7bdce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bdfe217ad2385e9447abf7a787b31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b5eb5d6d7ca15782e4072c66c749543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b877ba1b1162754d271f58cb2d6f70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c80a266ec1da9a1889362a6d470ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36602d3a153c1ac0f13c81764da61052546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4b39e0fb0a48f5349bb6c5ea39c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03edcd5b6b137def649653679319891548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced483bc7f46dda21939c1835559a8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d161bfde0c720aadb7064bf669cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341295a1c8265c0ba7d92e3cd340be7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8276b6cd60d73411b0d481cd7a2f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00f807a6b130744c0014249f02d80f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72d9dcc59ed535c943472bf7d07d2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56607f4ac699ba5d3f1ea4c876d3e31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7bfa2371c837265bcb774a6ce7f52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d99218083704c48fc21ad630520ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de4f58591919b177de44f21fc30911558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df34e7afe743293b5bb6510dec485559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42610c7d16c368fbf2a0c00340f3d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd7d97aeaed20f40114139a5ddbca1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b22707aecf2eab9c35c0cff3709e2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dad61560da805f2162308212f3717563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29381690a4b7e7a29ab3ab5238e4bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac199fdb250d09632ef1be5da1b26c75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c4772a1e4fb160ea5632af990f4b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab593fe09f97b968989ba5f19f38576d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae0d299dbdee92dbe80a9637cdba72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3816e42cde6b316e0752a85cfdf9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f8db91e397db6ad1766ea135e256a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560d0700889fe9a51b86635754ecc2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147835e051a12f3ac5f56ce77edfca1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09f799334040054019367ec24ee898573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d2272da3e6eaf118e12aea951e339574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fba811c5930619a3988c5e42d8806575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5a6c5f6b4ffb8b04cf40650c93650576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9ae705917acca9cf70ce6b8e0220577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11800a186410345650e52bffa5141578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96b8e076057bf7abbe14b724735c39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4345b093a1ba10a817f4d489869a64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9033d9ffd119276618c8f7fec0efb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ec34251519f2acc9b165a43872ade582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab7a69a7fd0c744d36377b97cbe126583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f5bd4cf250440273174de71d521b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a951ec62da9fcbb2072779fda381585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55cf5c49db6cdc0b06f65a7c4f001b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1d99a96d7d3433600eb85660a2db0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06652eee2cc8baf49deff7b27d95b1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433603bdee77a2c6325fa402ffb4f68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ff65a1aa874730cfcffaa6f19fc6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959472da0a8e5cbf75c40bd4614c65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c03ef40b0915c0101101bea1be9a52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a53219f49b144853d1ddd8bbbe6c32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eab24b693b4ad9a84ccdc239b14e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6a990a28a95e87dea12c0ce791a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6b99e09080a2f31f041dab4124bd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11cd83600c52e04fc73a34499d5597597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c9c999f13ca944f49d41bed326551598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ad1bf53d7fbef7c4dc4a250628f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a2f7339c829a1a689c0cfa81dc06b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e2dc87392209bfa5d4b05c9633bcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7bf6429cbbd985f565b459880297d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06b67611c1b19606c709bd24bdde50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea91633cc16a927fbdb50707aae97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27302d1f368ea4d1ec5366a89353815605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab206136f1c0bb70c144e76396cc02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc804a38615b88a6ad88978313198e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422eeadad6c6b38e6e3588a32668219608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999060c97afba66d27acf1dcc39010e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9308f4d7a50d36f2bc82012315891610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e424b5ad86a9c72684a01585ec44337611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562aefac81eee1e176c89c9e34141b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371539f10201a029718f01d5c2eb3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19852fd7b98557abb1f8cd3343209ec3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5832843ef0431c0f7aa96f178e576d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9851a78c8494d0d6f23495a9ba4b2fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46555fabb137f007b0c13b0bf474818617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9db8ce1335a73fff4fa10891f8724618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e03ea14fe2c97b7f56ab2b9f254f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6153143442170e277ae81c00f90e06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcc2e64e7188a1db45b17bb6b16b81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58a4420624444bfdfecaaafc4917d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e944d3c43f6071b49c47d6ec5f8179623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe0d601c4842b5299bf6b86786f8e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468935a04f2c93d48a931d0319c00c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c947bfe6db7b5bad4d944a9b3110626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74938a63b44db900f4c112026c6cb044627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca747ecd6c810b263c1c7fd46a41c11d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d74f2f29fde015b8b84d7c5488c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b923ac077c022d1d569bece95d3d7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2d8ac67670ccf6cb73d2913a65571631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129af4cda6dc6caeab6ba2c1e142ed2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad0ab580a9e241fa9461ac5288e487633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0db66c252359efd94ea74d91118ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7575221c106a38cf3ed208f6683247a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d14b800be7de6ec2d758b62a2f494636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4721f546bcaf6f54c6ea73e59420637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d23b95eb6f4c88ba7e306ef731fb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e6c40256e61e4411847ef63066cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc05122afc6c0a6626c18d6330db1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b3f6f0d1fadbca138b34d5e0a716e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3310cc8b18a2c8c46a11297f8a1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d0470d71c30723b9e47df09e350e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5746323432ad5b2dd4809d5d07737f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae5c8eef2623afe259289ef442af2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e4442e3e3eb2831fd110dfba259cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3239f5e06272a8671422dc3a69a6ba0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4339f7e21282f0833a0d5e950cdd0c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5fdaceaaa7afad3b8a76b92daa852649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73cdec877c082704e27a5c261a6edd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6087249ac3d949a80c5cbbbb9ca976651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d7089679452c03c5fda06a84e484652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc04862403b33c6d13502bc520fc2fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614465d51767dc1f05c9dd67e796b06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee03c0e1912fb660323a62d9f2aa88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b402a34bd4aa5e8b9816892d056f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207814e903c739e9cb86c7047fcecf1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3a6aa80ac292d73215fc520eca2cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be02a6135739aefd0f9d00887896f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f7d137a73e097956976ab5580596a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e16187eb0f9cb3ffaab0bbf7f465661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ae869c6e14e45ccf63c322f06ece662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de21ddce39b72bb2d40230885d3029663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367c465949b894a94bc1f87ff81aaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0212c0468c89335f599ce7da37ad3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a1cab88f7adcd9684f7fbd3fe5d4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9202c3d16d12a68ab13987dcdfd7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfceb4448cc99370d760352c12ff980668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595e74376e3dca5a01f78456745bbab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a4b57975c8e024559ed99d9bccec5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b614cf440f17a3840c5a1cb4cf0acd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf39e88ae0e6a63ee051287641cf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3ae6814cebe34770e3cba9e8ee1cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e84581cce0247a6d3503462d2c766674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd05324563faadce24bc53c4372f2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5317ca0722afea533a1eda673a7c2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d89dbc33f4e5dc031b0c0d03e2ca1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac02bba41e6ec6264927ac59ec9e98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363a84ae97322bba8a7c6416b5fce1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b5267c485d104c4cbe4f4b17abfed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2b24e4d6e57c15a7276464d52eb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05cbd3133dbeeff4e75b0ae09d91d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b777d4a1d3b78d02938d117234a7b56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7590e01508ce93431a0da0293259b64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd630b43343db16ad7937a539f0ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65babcffa0e9856d329bbbfc2c6a133686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429780d8a3f897b2f418ca48ca500aac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf65866e00971b0a5b9311e73610c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980f5adaf7a763131cc897970e2fca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eb0850d513dbd807d9344af1fe83c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c6ed6838e2140d64f556154db40ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c2475ad4035755df8d96a3a177a4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e7ca74760114577cddf10807dd9f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5accaf7e70b19b89e627e9ec765bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008f0c3555435cb73f33a98e4957e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf591d7302b0b9f51caaffa5c17955696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a2c648de067e2dde1c8cd5bfb5aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43a3978ed592646a6bc6760a953933698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5797d38741d29ed329ef3233516fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8281048da2ec2c3816e32c3a26333700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caabca1967ef016de6cc226c1dcf37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a99d30c344e6bd700233f49ef6d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b17f11246cebbcd3704fb82d53b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c573f59387d53f8dc24fcb53a60f95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee6172ee11ab37ab498e371f673241705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d891058c92705e920602b3f4e2de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a53676894c3bfae8b5f9b19d745d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36bbdfc13b744c0cf9c4e9dc405a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f6029e90518bff0b460784b933ad5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b787566109d83945dc58cc3261c378a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f70fe8ead9183f96dfa2d77e7cac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cf50ba2ba0353c9355adb3e8d72b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966237ef3936a5eed7ecc15813b5ca9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e7abb5d6cdc48f0bd17e8148cfd37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668dd79ae9453f09b24286e063a5aa6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2face72e4ffd21f16f95c265009d4e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af0dddafe90a851ad7b36ee4d796b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845071737ba598f5405633b4cc375bb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2c847a590ee05cdb7e6ae1417f3c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77782aadbfd4940923f0bd809b3115720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c61ee964c0e32563cc82fa2330dd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d72692bb1825ec86de8ec3849798722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc27bfb3d6834afa9b9ca8f5d47a7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d3f97f38cde22e1bf7e27f9c9e179724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41124059141471f9d6d3eb0295c563a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1ac130a5d2b4a62485ab29b08c78f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd73073c4f05de0819d06ed718f9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5d91563a208d41bc0861138171fd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1facd80609d795699f0b13b95667729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e86ecb7711365ba9523d2f8335c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b62783329f252079e3035f4647c6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167aaff909f84d6180ed749c9bef1a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b27104d1399aedde73387b1856b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa1faecb954632c7b578686a1b46e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae610d6e5d6ce89032c5814dceb307d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014635b969c877b79322befd0d60b67d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c5796e310cbee31b08985f7e534ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6cebe55a28e4a4fbf9b2223cfa630738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76545bf3c8f68bb4b32d035a1c6c84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bdae1a208628ea304f0df7e37f037740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d99b131690c7ee04052198a92ca5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6aa4bba78eb5ae528026315f17b26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79635aa94347c773f027454f6b707743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75aded630abeff669254952920718744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb55e7bcb7555d45f4ed0042e20f10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2867e6a63aa9ee2b25fcaa495354982746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05e5d38ec3d2cdd049f100b5854d41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd8dd89cf3a3395fab176d1f787656748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc502d87634260cd1b435eceef56e4d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb5adabc7f4cbe2f93964a64c5f270750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b29747b769d4c66ac525de9e5515ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c619f0b9a1de7d2a681327c6d0072752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6f2d6132379d5405e62dff4c1f88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838b1e34dc0f3b5deb0b4a02d945fa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5dbbaec747e58502c1c61658b1674755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f4d9af8ba00432b1f3547ba86b46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1905ff0880d32b4160855c84c430be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94440b1497403bb6d1be868d2e9978758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d075ec0e50a73ae703b9fb731010759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f03e399f754277cf43b787dff8b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be6d5e3df6b8a78b678dacf6cc7c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6894bdca31b2a6c06ec30a3c17a6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f30254ebbfa3b781e58278b6308e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae19b72adc05f9b117ade8e9fb8d92764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e28177b1d116b9353710ccf166f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147557996238a176cc01a71998865fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b5d07205235a24f6f920d771af763767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb006a5819fda5d8f8d5541e2cf861f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedfbdb1128b0abec0f74741bae4d43769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad67390f724e1ad5543226d227ac2bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16d587ab637c46edfedb5ed86f81fe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00beca487f4c7ee0279f648ddab6f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb90351365a7abdbdd0a6df09dc1e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d082694ac5d44e53cf4340f4c376bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7fc0c74144ba884e6574288422a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766084f06936c1d4cee601cdc202f1b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc799122ee4f601b8b2aad0a02e8e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ee84b171a6767d30bd5a09979e75e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933258ac4e12b5b9d41978b5e920db1d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8007b23d2eb96ddd94e83413a0617780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d5f61e3a590f319f7f528b0d456a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3ab7a52e33d038e6f24aa2b0b0d8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25354311421f1f1eebecfd6054d1e72e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439cda8de4c1bb16b57a8e2e2c353df784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745b996415fe303470e6e9910d89d6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b770afa3e796e68aeb29f4c81c177786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12350303e8349a96122875c4f757103c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020b2a855f3b2680558e346db2b17d8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff85c13ffb4ae60d2bc4512b141238789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a395c423421a49c8a67dcc394fcb3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca57e45f3caa585dd8ecf174d0da9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed9e6158799a7654460cdfbf8ee8b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0cf4db960177d27f796f571b9cf58793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387452ea27937a17323472f666c91e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c561bd4db684cfc7457594c383abb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0914ce1c1f3ac5c642c160370bf4c7b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5d96b558943c94f459cc7d4ae624f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02187527c066754361c57b92902cb2d9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c77360a1d817c725f8fd20f733a0b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f709871eb31a8065c481e63197986a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408def4463eb63049c40db498fe8ada4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a13c0f5d50d8c853ff0d8a55d8c78802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0963b970abb07963292bfb19c638ff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452e99dc1c62fe6a62461f19231ea5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e2370c0204f5abf51d381822772b9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524840988de9f05a11329b6833f2ee27806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1337ed83b135f3874fd3e46f6faa745807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e17c1b8e90c11417a2d2f0d2e7ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b823bfc42a8b9a8f95c86cdd61039809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317100ee16dcb2214bd924a44da249c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370b2df637b4610c07ca3b38890f6c4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3345136afb735c161c70c17925280c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235f5f8038533c8d5cbe2a9f9debfff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4da379e89588c0d9bcd9cb026d28a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9da23f4142d8e03692ff131fa6642815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea89958b36e79b0505db754eb612e1b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f88335cd0674f8f0794df8972d3c7b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51ed012a3412c55eebb14054fe34d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b9706698f18f661b2b2bf35eb8914819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014245562ee109a0a1643ad37927ee3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a78da0725d447700467e4912effd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b848d847ebc0eefd8e8092499e133822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521a65849787ce7bc22a816cad5048823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605a39faf2ecdbfd25e7d3413b90026824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904fad673cb03e01844df5accd603f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82714a126ef7d75b324169e3e76c38d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72da981fcfc374b2bc94ec75abbc0c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7232131f144083a3df6c6a19797c7f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170bb125d5fea30511a726595e5e79c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6497a5f79ae44227ff58077a08b1a5c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c6d1df8ee43f2a544f1935fa8d824831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda91630000cb5d6e205da2383f9626832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab77d462612e7d031af8866311b36833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8281fc7f8b83440fc0b30d17e900834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790676c7f9baed9e3815bd00e510f9db835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722bd9253162480d386ed32eb48071e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5671b27ece2141ebada51ff8baf8e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227c27363fe346327244d5a105a69be838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee764b1b9165ccd97a084db52ebbe524839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e0c6f5c067185e1792062f530714840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9bf707ec2f562d5ca4040d4b97852841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b9fdebec6d0863b75f4c26ae36c8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96988aad62b7420786ed4090ce5b8d19843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8aea1724e56dde7124a0c204fdab8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543a476e6ecab07bfd50c33e9af71b3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d247e221d75ea5584173005433d147846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6128bd8b86ad2da0e9f64afe549423847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91eed8d5f665f184a0577752ad4620848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbe31b9c9c27ed83be09a89f91c731849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520b9467dc0419cddec9e2883c46a0d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68beba8bd87c29a447e96d80bbf48851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d9baf9c93c7cb0f593250ed6da995852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512c38858e04f181cea74ccc2fc05b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b613bd9018c1374e1109e6c1061e7b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ed1d0dd42c1dd79cb6ceb26c2110855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d1e85ef2729be917fe4399858607856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cb2983c9a4f0d3428079bae60c9de857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08060ffac0c5cafff65c3247b752901858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2985567bd47c332d1aa5fe05edd584859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bef67f36685adeeb721d71513e6bf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389058ee305996c9a4921fbf1ffa820e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0b6c4357ef2d27170858802829dde862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f307ac724d9d58b15780688e31c752863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65b0aaad89a2598b2dce15fe325949864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e91f833c927eeecb8968e676fa180865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82cd1f30893ab0743a769f093b4a69866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3dfc9ba8a34f173a7197fa68e48cc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74636f6eaccc320433b32355fa68b73d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f31fee4031119118a2602bac5f02869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251026d23d338867a0cac4735685681870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c1419fed0ff37f19332fa316888f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df9d3c0002eb76d30e0d6825d52a9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6bb9be261460bb41d6c46fea835a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d8f6424347d4d93596ad6eff7f72b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b93603b2d77c4dee64d5234fc6876875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8932ee404333fc994d77524ebb89a13876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fd56fdaacb1eebc786575c83c389b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5280d4d3d39654e65c19a9a5eb8c983878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39259d41d3a1469de56e7c1c87eaecf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e6c5e98d4e9141758f2bcc0f00f50880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f30ac6a9c1a1e090ba296648b677fe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af598c249a42b8265b9f7495b1acf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597085e7895181e764a463cadc76b5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2b9c49f5c699604846004a14eb8ea884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12df476adce8769468c28bc36b8cd69885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4371109cb8cd1fc6c0d314d5f299b5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300278babb38d989d4c578caed051907887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc87a7999e7fce20e2f4a78142ba38888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda685f4aeb583919decae012d205b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac5d0f2049eb0694096cc3a6b4c520890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca783b12f50b803ef8f8cdf6e30d2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ca7b825e651e70d86e5bb0890c74a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7caa09d27fb2554a4e376a1ca5608e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31619541df0abd327b26e0f0600d9e76894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df599acff3a14abad5364e22bcd8b234895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf1b713cb358a46bcfce438bf9353896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf33058debff006a9ad8f3aafeac19897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff0f9c46a7a4df6caa3fa7d6fb4f09898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161ce4a90f77ea2ab7bc26fd51bf2d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c58095e36891d12ae8b5e0fd7965900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39e75c5d003ab9d895f28b4d98d616901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c61fe5eed0d5159bd282909c712f2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd649fbb147ee143140e8b1c486ea69d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede35a4659ca238435485562b94e4dfd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e89bee0d136756726f217336e0fd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c27e558ad43cb5cb2dfb5b596e0d9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f58a08fa787af9d00c4c9747b6d61907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e77677448a2e1966f2dd3a9b8ce6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42010600cb1c3f904f38761e54145c48909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cccb2ce7553a49e521e9354997193910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4df2725150fc780c83807d9fc5b9e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59d87d842babc581c5346563db563912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3541b9b724ba61ba1b9a9a836fe406913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ad73e189a726648eee58a4702cc6c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c17507ce084700adb1b02c38b726915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986cd221aac1ab6c901128f74dda989916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee92d9b45f1f3a27b9c6a4027c28fb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249476b333ec69be51b9664ffee76321918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e30a0b17e619578d464201eef0d2e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0ec2555622145f3b6f38fd22ba077920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f803e0ae6b7a54b66679ef3410cfa3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebfb406422de0b971823019b8fb466922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fba595a31bcb496c813129cf3fd05923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5d0b67e27b4f8391c27a8f3b886b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607146a057210ddc303216ccc79950a2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f86b40f8b9c1e3d19485bf6ec930926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ed5da151a47a4e54ef23fef7f200927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b032ab7c823146686f112d698e296c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d9b96822794a5f2c279c490c701f3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b51c8909200b0e43a73a2dbc984ad930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31654aecb6fcade7695a569586636b5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646061cd63e2902f027d079a0bd9eeb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ba814536cafe344204510308b18ab933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f8dc3b5987e5900919216a89e1793934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a486085000061056cf7fd101433cd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ee9ada624fe59a8ba6f755b1c4d2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f3e5110be573cf87ff1dc22cb9e8b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5cff26b88c80c6fce5d7767b656c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa742c02cf14c236f414272a9c31a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ba81446516d1e6a35397469ef58e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad7469347b66ab1aa6422dfc9b97b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626a36f7814004c39e98a04c7ec794942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430888f949d352da4ec3b1a76732895943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa82cee7ec1f3acd8db51ae7ead64c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7019b3b18b065c8501eb9384549d73945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d2e9e196bacb86e1c04921ead2d37946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a6e3afe3710d9f6aafc93074eec54947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e238ab1263518d09c7cadb9a948b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cb1a497cc34b5430b391decf16995949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ec10e70019a2c838fca4aa6b6b94950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9719e8cf6f6896c4bff8f8aec687c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9b6774763068355ba1c4b26a8d5a3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d7c68449ca32d8b2c1aa8bbb15bd1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21f1a4fe0eb300447c395c296a037f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee83fe9c047706b3c58805e773755955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d81818aead45e1e44acb50d2debdcd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa177af38153c83b2a891b7036772957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d1f39880ddb8db18c5714b3276063958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94aa370f8afd53e54911e89d1d0e0a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc7ac56a905ab198c765e2702e81a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4b8688c3d97dd822a481626af475961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ac6ccd591d6b5405dffb9c0e1be4f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208486a585fd0d7bb06e5fa8a960e3ff963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb18fa5b95e003c9edafa4ef06f68f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f1a62a68f3b596ba41ce9e70f96e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c84800e8673f92110dfdbde9089a5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c00911b51bbeb8fa31f4561273f16967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4fb5720ccac88d02af08aead04ff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ff1573cc5455cb95a3e67d914e278969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15f3ee4f1a4ad2a0115736a6e3ed7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d39be47654fe6ea0998faf327f606a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571961eaf2c695b8bf62e413a670a4aa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea29988179ead404b9f16e78134cd5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a139e182d6b6cd5459edb07b50f97f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b8b97609cd2caa43702916e50d8ef975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa293d08a8093b49b1791b835705a34976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5a06909294e8d1261219e7ad423d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b514330d340e3b1364b66763c7e1b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cf19e2f744fbc959234ab701f4443979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7af86807f97ef7b0c4376c0237779980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540017016ed80794e1329ac368d90d4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625e6356c060573816df7403cbad6c4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c49960a84920e9bc89bc93783b5463983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393fb684bf5cc4eb0509ae2d5921bf984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3245730240dff6c3357c337e0e6f2c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b259ab4bc01b584110c4dbefc5f37986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8cbbeef186cd2f8697b509582dfb8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34fd1345c883591c981dae11c0ea56988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971787935cf26e9536b099156237fb8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e06d7f056d49add3e43c521046d70990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d194b30dbb4afb97d4474af01ca49e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fbcb30c9de238b9be169e8332ec27992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ca930f46c444005bc5d42cb5bbb3d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347dfe40da5ccd390c4c6a1c758801994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055607d2f4c17d78c82f5947a6bb292995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c28d296604a398edf1041f8cd15a5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643721903380e87afbf1a55fcb01cc2a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>