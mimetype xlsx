--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c05a581e5f61c993214c78a3f390d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1d4b3f33d6f5922c6096ceb1908b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04823a61a8bf97a8b949fd38ba1fbad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21be5e832e88be732e289e88f29cab44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca1de7a7ad15b4acb6307acaff7c195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c881614321b94b4293557bbf830336c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0078bd813f26eec277cd216b015aa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73be79f8e3d0c5e04fae4c1936e3e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba5fb9f420fc893c34f8614dadd79e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54517491f70d44b4f08c86c686fb6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914732762b60f0ca10d7d1dc97b78bc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dcc3ea1f97972305b6556bfcc294012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac85476b463b27a88c2046d1d0e44613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ab2617c0307f7835259b8b47eaa8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c1a00979792651f4fdb6d3146d0b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72523a4951bc3d7f4cc0c6e14d3bd0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fdd926ebb1a5d2bc03dad60864a2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbf25c57c28a560d1f4bd9a784be9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e3aab0c6b39bb7d411b40dc1397c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f247dd5a55327599ed949742c2f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52869c25e23141576e511a32a0d8f0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739507f48f27b8af20e2fad5292560122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b529f789aa758ed4f447ecd871c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386e93ffc9bc87d9f29ed31c41026724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872054a470efc5722dc7c388296ad41725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e765e2658504a59c8de0481390ae5a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769951aa06fbd047bc591db0cc6a15b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e00a1982bef018dadf4dfd1f0e9bb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7f3344b919cbc16371b13dca7e3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3887e4a97a3a8867c66f19995c56e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302e76a8a6cbc674c5fc1c8e87743a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46fb0e1cb72f05f165466f0a4d21a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b889a7dd03d1bacec098d9b7a107433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a974de65ebc7cda529a425c911646034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45870a3a0aa49902aa5b74f04131e4c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa9cd805d641466c175956da4db3b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808999f2c98886f1ea6288a80d4f5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd77907983e2d8fc846e6d6e05be438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7809f08b05e73dd275c6050e34a0ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb998e7d216734fc62be649c2cff51e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bfd4daf74f69ec8ba798d44a12fea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fcb2f856be2fa120c0a57382235c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42de90712a27396692af308992c14943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c6ead69214bc5cf22ba50e89b785e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5611d6d9721359cffe425d1d394f7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00125e1d7a61cef17a36322aa89a34b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c834da28a1aa9c9adeeaa20f73b4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c44e57bf1ded823e02309df0530f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3921bf6defc5a81c606c698463369f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3b9367f63ce957817b0658b361e5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e0537c7dd2c811ea27acf2b997d3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab875ccede438175646bb6df5563daaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02a8d434b198d334589ffe5cbc11b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae97ccc6f642529756103ea08beaa2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72134140a8f475636e2848b5129a57d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594f1e654e8f1467a94887567cddcc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0cbddcb0639f212581f2f839c549f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ced19b126ea043b9ef3d2333a49f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac401b8606e43821b75db9cf4abcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503060f28622a62ce0536ad03ef763c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c027fe7b31cf2584b766018f79e68361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f87c4a1b564516e76cd7025b8a99762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d06276acc071e268c9efd800cd24163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951323ddb8a79d0f6a4094e163f8dbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8c730e9e7a8493d4c788f50cef7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4b55809d11f308baa1c05f1475e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a762b00cd287e4ad4c3b4cd210e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d757e8dec76bb65bf4161e27ca38fb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d9d05b39de1288ce3924085eb868369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a4b984e2166af3e285cfcd651d12770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ebbe10c7fac80394a7fb2b0eb5a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986c96d94e1e8133a09f85d5e54daf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e668fc34c11465ddc7873fd39c2e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699505245dd4072effd1258cf308464b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9dc4227a27066f45679035a5c45375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552f16e36166c520082c62816efe9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8930b03a035ffe3b86de8e8099266b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9262c7606006a6617ab866b9f6b13878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad63ffc290d8577669b2edeb1fbbbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b62851935eb3ed694b0e0ab459f3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515068adbebac9ee2c5537b0e59671981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b601a7c955a37bfe4fa68c153dcfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326430089efc8482f427ce34a815d3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3fc5427368b8823d67bf805e1747384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ff52e4ee804ce0a078fde5f152d0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b91624cd56b64adc6d4338c4d116a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc65b4c5175f343940e1c5d7541d5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ce75a7cc04b35683785699e41ab0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53668cd6cd097da691ddcc5980d84c7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1066ea93c977c0edf657b1c789a7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4593333a7d195dd4b298b1909557e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eada4050a9fb7cefd0588e7d5f2bef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa5220f42e0804acd1485215c877b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c792a232c9baf3a86cc3e64dbd0c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffda233b6c65025b1f8fa2de0c1b6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ba02e125fc273d1604f6c48382ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6f8827a20fcd0bebafd31b55b10297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314b05b1815c7f034b04913d706dd7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9fe4b6decf647451e1c4e6102e79d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ced4a0d31ed85b7036ec54cc840f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344d82bbe0246ebe62d4450744997d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68173a4817401355673ec2d5169a557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043d0f8b143fbd3468318bbf9d1b823103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1a720d3cb4c9e1413ce389a2cec8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4073e4dbf9f4f0c52c6de9651c529105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27eb49ce66a9142b682abfd340ea20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec6526babb477563c077e95206a4fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340eada10c30494f5b045a5023032d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc54e3f24df43a4d6aed41b0106859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5577af99ea2e945777d75e5f171351e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e0b21d15a582f7ac9568ba64e480111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffde69c4d449fae9277b449cf69526112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfadf3bbadded5173107dd67c5e2ceb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78438a3ef8a292b46d76b200954ffb82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cfbe22d4edfd561b5819aa90f139d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a624d1f65081ccba4f35001bd50d31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975966840f41dbf6bdb0793c792ef1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baafb6c19622d8d3390a87129fddd80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6961ee75ed293f786c8ae6a31cc77a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c011c3cda7916d56fcb0bdaf0cead120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6a6de5a688e06b141daf8326aa36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb60855bd03bfb1d0e34a412db31a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ee0e54e45d11f418c2c14e0723ab7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51987519693f93466590689abae000d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b212ef56a7cdba76847604e0318504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162946f3c4f3b35b0b28e7f71fcac5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e79b4fbb3c869b2ee303095b28610127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa1e257758574a75d04e70b08b199128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4755695c5dae29f089ccf81b1ab5dae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714125e0638f93ae6a15d17f706f36e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa2af82dbd88a925f8365fd149ce91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b13eee1d61c00fe8c2754e78c5fc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e30231451cb677e6871c88990c60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c216e3afe4ff488eb4bad4c0aae8b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60273c805ffc41e6f7e86160cce254135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53897f28033d4be38901961a1f563136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7241b92bfc07892fefb0139bbb7730137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbaf03c5ccc6c11611bc170822e15c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2115050b90caf5e1bc68390bf340f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760054cd4a111c940f8907afabb152a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b47fd9488eea445eac5b458cf53eb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09c377316925ae5f974366c0ca24e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695f2d18733255554b2be6220147a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941eecff452537a7fc6db49f86243c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b01861b2fadb0e3d7dd009a9c03b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73afe2c17bd156ae546d506ffd6f9b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762f8628fcd7628276011ed3a3477b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c010c38682c807142afb51ce469984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d59abdcfebf8b193952853db5a49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc19bdf4e7caf05cc8c99720c44d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e36f108110e2f127d8169811fcdb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f84b5b758d0dd971c49ec17eec61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce6494e5c550cbe2176816d7d6c04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec67ce392e918ed98a647730fb330a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cef9cf939808f8a456d84c5e792311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04259673dec39837cba10b0249331c48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be01eb8aba38ed2bd5ca33d4cd399157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a3e80780ca3d1dc21e8c8d3628c55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c9e7eade951e532f358b60dbd514a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f3f2446dd8e870889cb6cbfb8a224160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9a372a34f8440ab55dde4df2388f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb92e03e167985c0bf30842d8808b43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32b34f7587c25487d71aceb40f8c79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340db2c4b4f7086faa8fd4f7fb3ebac2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf08cfd6e1de50d5094fcffb7297714165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e0ef0a06fcc4b6e594710d9513502166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194b4199f4033e25be2fe03daf9bb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f2d48b5f1c6c765769f91d9812a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed128af1873f57c5dd7b9752a1b43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0412fde1ab4273bc4699127707110170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b96985cea2931ddd2c85a34bb13ee1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456953721df0428b174635a49d8d8a18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f6b57653a486556251eaafe5dd09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad719862171fc98500b70d8677e69d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809dff35e169f29464010c726f12d1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03da647014c1ad563396461393a53cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe707700a0a8644b8791a9313253d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53af212ca7ff3b03866d012e1b02b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60263d67bb08ca94df264c1ffebc0b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2b313b60608f51efb69584391102b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0afc392adc80c106b7f95ab79139c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62f54f92b87f5e26fda268185fee2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45a6dae6899aed6d208b0d1d9f1182183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9cba036ed6a47c679769de0ad47f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d3acab39abbb16ab42b41da8fde3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5864182dd7f537c966ca7bd6f2d264186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e24f8ceb05bb9d847a753370a2640d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ec50de49edba26701c5caf36219f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108291d22ef8ba005fde2e0431ab4a7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9d6ccc647571644c8763deef4485190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af69c447e8b790b7c69ddfff67b96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443886584f87a0ad9137d0aec718537e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b976996b935b764e853bb60f5be7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92acb614385d517e11e38a2c809864194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742c6b5bcaa44dc3908b56482251c75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c4802983273bc02bb17dd55d1ae4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec2f88edb939868cd9e84919b23d04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704cc89bc3bfe05f5a92cc3caabd37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c959739a4b1b8c6995188d7d6bd5014199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56329df310a26b45d2f981a132aa0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe70441fcf52bdc83f49cfd3ef1d82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d61389573e37d981293d64d57667202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847e22457e0d969edbecfa53217c6e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10059af87688a6bad4b7bd67bb3a587a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0064f6c072115ae56e71c0474576c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2005daeb00c7c34751c1156697ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd10fc552526e40a80e5fab8eab411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0185820944a68574b6134a8205f18c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a95561a88fe651a206374a1fc84d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ddae00329f093c063a4f4a682548210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da7d31f6e78bac24e6391b2f1163d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e16d0db8132ea02bc07b0e44fbaed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4bd45c77de42ab7b30c2e3b5d4b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c24028dd26d0eac5061f22bd9d5dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92f2e871a192abde551f6e08d65bff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979dfd593b2283dd49238f1ff894381216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9fe57c2102edfae4e7872d63d6a00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f419a47b5a0fd5708e69a5ae1e33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f42e66e3a92bb95db7c4bddeb48cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf085251eeb27dfab0a222097317a65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f4de7410df79bbba8b04067d51ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2d50bc9fff6b7505f40232d26be8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0999f6fb276ac80668ed0ae1b015c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce897aad139e486e4136bb951db49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad67df9b156b644e77ab872827c5ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565937fb5b798cd66d2440df5f7f45a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf35a08951176d7bef00eb0ac5f9507227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371031fda3f832bb6fa1eac9797cca4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f36497c442e092cccf58ef66c9c68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f44c1d49542ad10d03c10a8d2c7fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0c69dbb554152f220b4e7e3aaf79d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae64c64a366a548b3f7f4e9637e43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13dffbabec0d77f09627c9321d6d64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e17105bc24525ccca8a6c36145961234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ece9f548c62f1074fa7ace9d40d3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c147e37c050335ed349de72c2adf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80589c9e6170c4e4d7ee701ae59aef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d39e6fb2fd00817f1b27a9b4522b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18bdb5bbbbfa4f76d5d113b463c90a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d5d210dc1fc5e744a77af2299165f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa175fb8f7d1b44568ea37a455fba8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f94bcdc56a7bdeb84286f7319dced242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db830036339e4bb9bebe57ddf0502a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f585e81ec261c8605284795af723e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4618123e8436a660c5627cb9604bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccbdbd699d55dd807126a0409ebb3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f508465be326aef7189e0eab727f74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb128372da26c6e6afd58ce92441bc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d801ed01263627526192d3a349af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9afdef561e60d55b0627e189922d59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20dc886363fd5ca8b344395230aef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aeb86ba5cdc79499a952a27836173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b3f1a4ab97b7932ee0425e685af0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa828a30cbda33041788f0d6fe4aad81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b84fc0335b78378a4ed0e13e767023255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a135c4463d5f9ff353c35f49f3fdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18405ba4d268380243aaaba8f17033e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f99db43e954f195fd406ef263526e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b79140d333f32dcead71f546a996259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e333ffaa2a75b2d5431b8f2fd9ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d549850b8232937cabb10e4f4102de6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a3b15b464a41eeb8dfa3fc7ee532f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2e415e317b20e04a7c98aa03477a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cfc9ba9870a021d5c69be8b844ab7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c245e6830cd2d0295875e805a234a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9611c05b9b56e89802fc26405b66e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdcbad0df9b8f75ea94d7da2254c40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00efffa19e3759489fdcf37c2625d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253c1905120312cec4763504d4078e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3032ec3a0364938e4fd155ac4328270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ab8890e766e63c2b70a1cf5e25ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb978fdae6ae322d9d6c0c104c7a0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea728ba605a54e933585b44655858273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410199f59a007ff4808dbc4b4e2f8dde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ac17aa14354ede7b04766e13df08f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba13cb1815d15e1dd6e6ec656c5a19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4648c5c24a349ae74d9a81bb292edbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5ecceb773bb518f4346a40953cbba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebb4e2d22e163f7aabf96e33f16c58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b33acc8b3b8cdbd557b5173c9ca19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069f04e38617b7a66f982002d60980281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013f2a279db7a1ea9f004eb3e9c29e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b545ffa0742858db4f24b998fc4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d79070c88d821b43553686bf91a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051cae294ec61b02b31f514aa7ae82e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49674dc206f3416ba795485b1c23059286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3cbab94c533f94ddd33a52e77b8ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b545e54f037f76dafa5347f8ed02c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef88f7b5cf077e789e310bbc56db39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d679a68be9df6df87be29d4bae78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddc49603c8d20a0a5af84561ed0ac2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b53c52933e32d1cfe80b8978ce22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60297105ae420b0130439a802a399aaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58946bbe7cf5e6cd4f54187d1db398294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031668e30890d5b055a532a9d07520c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4b064c34e79f78382bb1b4ca59df3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b6ab9d8c4abf7975dca5dbb05bd64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ddc9724d0bf35b9a12f9c2a19441298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b9c5108266d27477c1b3d7f2716a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a1fc891f231c052ce9cde2ab9d651300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaa0cfe14c293fef1b74d468736aca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f7855d350ee2b4c83428d037d9a86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f599fb3595137cf0ababea75eb7b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdf4e101cc0b936e0133d8148d4774304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e46994d771b0797e51ae1fda95d9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d24f14e09db72e169ad69f1c4b41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dadc445a4a1862c01a393f196c84c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a9222730d1fd125ae3d15becfd18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a550ade80a0217f644acadb4a2c6e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba231e490305a213aa049bb05cd00cf3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385546922e11b3d1b1bc16fc98b9a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b40a90a7431b5459c1102d6958ae06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120236d0d4ed07c4e6e57212e31687bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d2edc8bda37e2ca94ca818bb1c71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4efbfaee8f8d12c95342ac42f233315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077fafa3d33f77741102f224ea8723f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e1f6253a11bcaf3887ad4f9dc307317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474492f25f0810dcf985a4c8ef94fa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792584f3e3afacff975733d62e87e02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ebac1b63b725355bade5a9024d49a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ffebbd468ec9bfe07ed4f753dad76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa5d7fce9099dd05ab94684e764b68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfedf800c686466bcc5af771cee777b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560dc82df20a9e7ecc85d8c7670f507324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e24097f009843b01317120fb86e3d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73887e1455071e3da639e135af1ba2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d92fd9aeb983d504c2f792fc502b75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9eadaec2ba0f75b3590328c5f3dbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4003e2762e6c5509e86a257b8abdcf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a839aa648328d94fcfe4109b9e289330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f62e917992928e981cc7097065c2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134333496d89b17e48bafa3e0379ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de201e3c8927f01ea733094add0e237d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c4e49dec78e8d527fce2e6db01f1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b88fabc465e95c906d44cc331108e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e321d640ea953738269b74c7824e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5faaf68ad7ada7fc5b9e4f19a180ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01f3df2cee477bd1a8f1dc43a14e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854df1c296f09988d0f47d6dc0df0ac5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c38b2f9a687fc26c3ea993147a416340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafd9f45a13ecfae12af5a8f5aa4f4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059a17ea759708a466a3dcdbc109d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffac2c7f362f8f3dd092b2bb0ba6ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e286d4ab0b417366731a603b6af51f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adf9121996ec0880ad976f80388efc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694851dd633bf6f8d8bc1eaeff41246c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e54e747397f564a807b5aa9f2ec25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ec79f20cd1fbb8ddabe25147528b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1656df2ac9482f611f173775ed8f37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043c92cdebfff149052798665d1fbdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c6b49a26e0ad89431827c369673bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c95d9d92b9620908bc40521ab0eb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9108a1c8bda8ed8271435c01ddc37e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655dc21f4f12951f35ac6d4179d5429354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592e274c22ffe71c0bb31979ad6ec26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601d059f833ac050f317a6465623738356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c88f2efb68f8f81807e9de5044473d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b5b061a5f4379f8057fd00130893d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103327b93dc25b3f657856c6ea8bd68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f10f8d8b0d03886e1c53d18e5b71f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f47ed495a817901b920a0625c1d79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146f18c5e3784b5881ba2f14fa1fb08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b9414f22b3ae8992ca0116f64484363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab883f2b1dc38d3b773cbd655d776364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf79464b9d9a50a6a2e4889f2eb1a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939328cd3c76cb59c6c9a2ff2abc13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e65a42010389a45182e943bfdfce3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd708a8c0f8c9ebeaff127abd88b4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c039aab839f4fbacb4ede48d5759f05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993152f7531006816115f5f1450a948370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139502f6e7317a1c4e1fc657201566cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8a05873810745f993ffc050810c0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf14b2bcd6372c0b92cd32ad4b0c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fefee2905c175d22e3fbc1ae3b613374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f753024075ab11ee259fb8b581dcd7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275b6b8c330f440e9e00685d1dd2c6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2aebb6163d1cc1e30ddb0db677082377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d563169b8cca790fa6f0d5c40e528378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c1246a343f16e102b4a98beb162b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f855d0d90e56727c123655524bc28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0afacfcdfea844adba258a9039435381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205b7cf76d735e805e31369ea48832e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faf5798388411be11075eb028276a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f26a1f5ae7f4dca48a31341405052384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6c1bb4ce73a4eb66c4ea428a261cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027daf62d05d743b2ecc5ba8a532a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860f5723a5831fc6f1fb8ad07b858c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758cd0642c75bd114879fd2fee71bb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8d513ff239fe15cac1ea00b077f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2508173912ea558458d62d02e23454390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad17f46f015073a00517c3115ddb08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927850adb07ecc549085903bc792b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e120a2a43c6a68445b3ec58501a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce651ac9f63612a098b99b1560168394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7db2582b31d0331a8736870d37fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe32b6c290fcd520438fe3104f65223396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77cf252b52be750253cdbdc3e7bcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c356975cf46f5c79edd655eb55d10b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ddebae238fd76df3256e53cc526f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8d2480843e45b1169e13880db4f23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210519f2ae594e9407fd5078e1c639d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf43c69ecd5e11d63650d484a9c656402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318ee695478042c0dae36074cc2519403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ab2eeea5e7b3dbd88a64143bc1ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad1b4e4dcbcd56ac38a757a3b4827405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1704bea7b570b76887461aa8e191ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7643bb0e0ffb6519a1834eaa8eb37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2213484229b6aebb252c5b72d12e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95740fc3ee844a37106dd6f2990654409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310705e092efef895b6caa500f22266410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae687e4d6e146df601ef1363b41fbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd775ad7088e0905888b6106a63dd2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab500fb5577651c93105405f224a9439413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee991cb2cd5e8de4a228872a3f76e1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504414ae32ecfdb2267bd0809a47297415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84e071177cd5e9e48acf9ab6f1f0ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d0f51d98ce48b350c1210b62516a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c964decf8557f1d49d905b5a55425f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed5b9597d28ba1b1ff7437f197b326419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e600897b250681f752e7a50dc5486c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79820ab9498aa3b8b3a7922f6ae496421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f3fa00acb36fbd7277a784bcd9b66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cbda814ece5831794cdf1cfb5388c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede91de33dced72ee0d578465f087c94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9d9300bcf21e3f475e11e8ec61070425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb716d01a27325f53a4bcb0874d8a6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ed166acecfe0942fd2daf1c1e111427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98671d06ddcc5e0f540c52f6e134368428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1892a4e5f9cc7b7a7837db7eb06660429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e926c8ef7cde66f131d7626579df7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287349d6f67c2ef1903f6c5e63871029431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552844b300d2250fd51a1df763f3f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f9e9984ca7d0f3a0840dba15dd13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ae201dc4cfd012750c248ba84281434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584943cc113689156b74b7e6431347b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b059eabe8eeabe0513e0fea3108e3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad5dd659d61ba495d5396050209145437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226519b8edb873506c4aa7a88a093a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e96d8fddb796db4a60744382def32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd96ee94ce119bda635b63d7a4dfcbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1da34383d45d5f2f83258c1b340a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8a2abe4c87a6bf7f40aa44a214166442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c8dd9dcdddcbbb3e2cdfe5a0d6b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a7ba8d16eb3c33987407a5ea0751a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d005224df1640d9d41afc70146a08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88813bf9c43263d633cf6dd2171ccac1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792f54ed9089f873f3aaee59884be0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024075b6a672741ef7c1fa4ee049a236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f46aadb7ffb9705b4bdaba9796acf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230760f5d1c34dc70c7498c8d75909bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b5e9a01aaf96c8d09d76178504876451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730726e600c6ae7ef4578efd4ef3cac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb86cfe3155aaff859dae4303c5a952453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e1886c340dd42211c2a0be45cb666454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccef7881a3df7e0ddbd43257794671a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7d54b6d1ba86a02478a8ca6149b60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e00826f438d7c616477b0fd548f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc0e2aff6493cf45d0ca57c04afe2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d0a33120e7006b747f747064567a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443ab274d7f38c858d9b5bc4be11a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822c4ca8709ae694ef1245f5ce5893461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b1455a9325e2f34e03a9997b0f434462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86556efa7588119fc95ea90054c0d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa5fb9219505de133f7df457529be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116313d35c82d5f03e81925a5c0c957465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa8be397affdb4f72a5fa9dea8d1a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6085ee6095855c8ab98dd2535a1abe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9600cfd7e9b38040e4e583a3ae1e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fcba18399025e3a3ebeee06af12a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072620b0a3c435f8583bdf32c2cf23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac69a92c1cde92bb647193284be855471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082afe19102bb41d71dad61039def33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc506050a875a27562c381f13f2a41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ea2bc377a8d2031cf9b91c37211c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e22e21f8651f5670e9bf44b2ccc93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd42c3c4b388d01808dd4c296d008476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a647d35d19d078060c2bef2adc87d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c900116ea58d3713aaef59f3b5c3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c1be15ce27159e81661c97a5e06b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcedfdfda67410b8df492dd39001aed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3b9999d1ea12c18d87c2a13596ab2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5f36d3321c8112b4329be19fa275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8243b5ceab0fadb46123b1857166c64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa3b8ece975a6495d6a9b67f114776484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130943c54dd2a44faae5c74538d707b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eb2f8ec1ac8dbdb57deeb82b7029e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dec6ae51efe83c8172732a5402a2e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf793a958e263ebcf04f81d58cdbac9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea10802a349dc130be976662a6aba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44607e136827f31d6bba822b030c4ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824832f49f423be4b2cb46f2520601ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de696cb39af1363c881e730db955ef0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda99f461e8a65765a52cd5454a1a6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373001feb01454789fe9669c5b163dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace06157ff53f2292a31e22632447a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b94c358301f70a9e92f3cca8d2a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb5e7a51a63ceeea462f576f90548d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb0422e25137f7b4bdf8f70928ca3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7a75dd892cd7f35ffd8224aaeba65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421506e581018ffd9036089e429983ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573ae70239229a8365c929527d9977501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce325f157aa5af9db378c9aead2bfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1583802bab3aa3bedbfc754ad781ff3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f4fdf0096d3488b6cfff0a18fe724504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc73304c6aca2b743043b71a4940b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dde4b0722f369a31d7b4ce229a65c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85bff4bd4aa98b0f20c2b110fe80e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86381c6f8edbae9d54425ac8be8d5181508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4935da44bb3d61066876090e7172f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec2683131c58a82ad1c0f98c8be76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e0906795b8f640156fdf21fb8b291511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4072ad86f7a1556fd57fdfee4f27d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d879eba7b6d4c4c44628ceea7764a22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807937ea401ceb3f29f231abad143fc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5520ca2341e596b3ddba5a396eae8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536497ff35b32cf4f6a3a33da6100fae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75b58a83f72e6bdcabfb42f18dcf44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ff23a1e8f47313cb86fe79b786e5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c062cb73fa1e855306a0450332912ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8589626415492c1ea903c40c0ba6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d06460020ce4befd756899aa095374521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2cdaf5a0d2d980ff2edf42b822f5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3faa67ea356967d6ded3971a1002a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551cec1137a2b5f42beaf631329c704524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd1e9b264d73fd20258af9730be4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ffe89de96b186ead1084ce4399c84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b62ca6f034b755ff595bf7c579b4dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a57badc1866684b943bb2f8b3c7e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bade9f4ff2200e34e5e4255eb129fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e7c55590405e4a40b6eb54fe5baf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a05cb6107967559ecf0893162cec1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee39ac3dae8f1d11a87dc804759c7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d778402c8149dfefade30e59a40ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9efcb689c80bcf91b96186bdcae0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d18563e2f738c4fa363eb622ca71b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e96b0150384b8be04876f89ceac7a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0631de33e3b4ac29111eae451ddf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8dbde9dcaaa12e509afcfd9a55086538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d5ac660967fd2f52cbaaedef6c03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed07c85cd5838c825d74e4e4fd6552540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3237f8fd4f1664c291be4197059d9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72114186157c3e4eef44afc6c294bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d406a0956983aa7fc43723166509d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401aa1b8eeb7719f4c12dc7f490bc6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c9b96a93517bdd59b9ed841ed98b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1068acaa5407d93be14f09e711a7cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e1059f6369eab3ffd7ba5836a8b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68ca0e60ef1a1a54071f242726a8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481fcfa32a45fdaf812c72f28bcd020549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4c65d0ba21bc38bbb7a0d5b224089550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1fa0bffa0555fbc5dec5de4d8e588551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2771dbeb6bd7935e1aa0ab9f7c3eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b7db08a90153873e961935b5492ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c146a458bd563d72860ad04ba509554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5bb847f949abd258fa5de938d885e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d195fe31cc083f79b094d77e846a5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320ffe3b8817124760a9bee81d7bf61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d38a3f6d8b8ee2625c3a982b26b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3833a89aa74209643ceb23ff382318559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1842d407722bc9f2bf07db753564f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6304895f8ace919442c518cb7355561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54ac99063808bb01f8ff74b0b4c90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc2e9082dd855f586d6cadcada1412563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7893cfba79791f6e1a6f12b2aae9ec6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e190e21f461e756ac1e8120e2b3f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d06c660ce5701be9d0cf6c98b207a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9a13d28a74ac06c42977bf8c6987c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1583dcb567f4d890a0dac7810d7f39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e408344d31344531ebd69463079249c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7592e2111a09101a29951c76c65e04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f33fd805d5843dcd0efbbdeed687f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d953e5a7aec2a94a6ca046ee94af6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395aa23f64d9cb9f458c48f4c45a69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660431850e2809c1b6a87694c0e2a18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b0d00ffd89be2f0d0b3507598bdf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589552244ab741c2ee19ee13013ca36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a5e7a5e80a0259d2a6e21e0960c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a548c6d0c7d531fcd5ad09e96e157e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f65fdf0bfefaadc1781e3bb8bce35e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b30ae2841fa2b41decbd99eec8a71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89c4bb074131cb4083af2e156b22d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938bef8f56056a1923f7931584b4a22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4acb70e723542a7e075ced7a1afa6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d79e5fa70f93bc53f9cb424447d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36408510a625485c3ee45a558ba3ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22345dea4f0c4c18232a38ceee8df1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e01aa9227843bfaa7651451cf96d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d3b5434a80b14a4a45e0fd6e63a03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39cf7298a44bff5ce2d97ba7eb1774589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e7070052923fe46ebeacab39ee679590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12fddcf93a449f5b8bff1207afd73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa00f546749a669d79ec377f9f91fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8951c538cec9a808a89a5749a7b9817593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712465668afb7b38f4e95046e0d5c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6566c994d3d43226765cf24630673a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b9f63ae37c6c6730b12e95b3ecc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbfe5bae934eb65e452f2d219c990597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5e207332bda8443a2256b6f9b73b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131cd423b47966c62474c666ef2faac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593983889b6cd6ef98a3ad2b34289f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010dde9de9ab97ad38acfdc0589cbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd3e52fffe660c1118fc6377622d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a58058e7fe23503f09dd56b0acb10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10dfe3b05ffcdcd06972397817638c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d084793b25428d2f740f5953ddc2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21badd28fc5a7fd1d6fe7093d26fa85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ba25277ff12051d42112a60280f14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb5a4bd3ebc0d34272eb4fe2151f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90dafc9c63e22a26121197b6af053c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2bd26e5f95aedc72d39e3885e5d5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086bb4f6fc6db4260249d5962bc041c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402afea175a253f8f0680cc7e252c8e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242062b265867fc1a46afb9bc4713949613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4aaeb9d04c52af3c72c552b3a94ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacbd3e7504a47f3d80526d283ccdf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a48333c058887ba822536a27568fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb10f64487a9393f31d608587c19a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cba5a1ecfc77d6ec4090f48b3f708618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f26d7492945d192633d13c458f0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2ef29b4e1fedbd131a89fe48726b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e9c8b89f393ab9bbed51f12f073e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a9671751f156ad2a71fe99e22d020622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e873079f995fdd6bff9d6672aac06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cc2ee8e5517031a59b0e50f65362d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b473cd9262546b3fb10149ad7e1c26a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b681b604bc78eb9ccc7cf0f1dce2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb9341c05fb97bc1e8f1f2f3803460627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d9f0e6ea275b48d79c1241e540d8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08bb043676438ab199d3cac036475629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102004756afbd665243bfe4d27a861630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdd121c6a08850a0040f52649a8f92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4aaa96e5f3bae8cff3c7119258174632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37dbc1014bf3ed662799f9e96c7a74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443485c360188b8e247a5f6e7b55621634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad736c281136f6034f2130d1a22547635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116538ffc381340144833ef79bcb1568636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a08869abc7019f8f2b6f713330480637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1460ce28bc42c2724dc8ecba752d5ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c82fa76db1153174be4edb33130ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf9ec518ab7fdcd8b90bca1d2433d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953e643ac8695dfcc70f5e95b345e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada9fa1d226c6b0f1e4e13fba4a4be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462bb360eb2b94a1fe9d8d52e7aaf74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3f239a1be45294baa51614ed11809644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d83e6ea0efa0f22abc0f1060eff4f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28266ccd605698b1d16260c1b3aae07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e7d6c2ef85a2cc03b66fc3673871647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968ef667a293b4e8f3c595c6309b5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758d13bbeb431bcfa37ba782dfc5b0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd4edfad2370f8bd56b27cd15f5aca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26ddc52903df3ec1baa4f55051e2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55caea6af9b5136e0a5f2e5f23448a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7943b7b83fcc7d1013f44f60404e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be7eac908ca2bdb121c14c6e0f946654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cba15e88eb8c64a789f89b6e327939655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b3048bacec39da64663945e6039d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14d31f1415c9bc512359e3eb36598657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef58b2e0836e4155bfd29ed1c7ea33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492161997375b46f9d2f8691a81de8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7621b54b1c223d62eb0512809304ffd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f1996656894f8bdfe76f865bf682661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e621e1bbfc52a6fc278135a040cd5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8ead8c9fccaff3141460f73260f49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62a7b7ccf5e3dc1e7d376b9019148c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa6cc7f6405f2d388778d1a8542569665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d947843e01da0b5f14c8d6717a6e921666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158f4e72eb88910dea54edac7427958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14af200c40dcc51421621732154a69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9be51ddb8176176e4d08518ab203f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04891bf8dba26b04a1afbae036949a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3aa2fadbd5de633c908376dcd7afd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be719e65101e87b8e4c5c0ebb4eb9d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c139aa2a654ef63af56c8479dbfe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dddfaf945e3b662710432d254a44f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162949d4558a7b8647e2bb42801bc5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb05ca4071c428f4dea4a7e97502c8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b52141e8b3d73071433b4e67f7f90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b793be59094edb57092516466e75c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e72fbcfacbcb62703179cf4aafc418679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56db3eabc8db64fb0316a461bb34be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9626e634c98b9bdfba3c07706ce86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41268bcfb07f41ae02693b4bc1dce2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91215ec320c513d202c4ef95d5691765683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834139f01e11c3f0e01279ffe63cdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4db5bfebf6204dd5018ffe841661685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432dddc20af144c5e2d8e816a043218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049db2686bd850bdb493468c6a99bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1705c5409c85115de535e56f0017a7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1793e9cb66b67e7bcda83033d468952689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5affc7f72e6d6f851e0d982895d34c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d671e45b0652ba1a661504d6d0f411691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777473384b25779a6c5b33ac03b05392692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8536d99cade23f378d93e17308dede693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010086f3d8c467749bc3cab23f00af3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f6f8816acbb43ab78c45088f3f3eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182fc5128ce90b00720025af5b366a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457489a6fc90c3630aedaf29fc06e661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faa317cdc2dde5cc0400934c85c8ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecece7db3ec9869cbe9df275d8db801d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326a7160c03dac4b7ee4e3194c6cbf1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf04c22aa60b071df0a8e63f2f4263701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1ed2770d13a09ce869b5721eebf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1bd627541fa68ad2d646227ea4789703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772526583276cde408352d18fafd3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedca8f6918bb7bf36a91825b390b0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589071ca2e4a072f6f196c5f135354f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9a0fda18f4fd5323129bf67e4bf3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c0e47a62fbfe3a41efa461a55e40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99efc0c87b48f00ef99189a036bcc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5aeb3eaccb01738eb47811566a290710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc7669a70d4a55dc2b7cf4237bf82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade61286ad9f5ab5a70d10ac8a63bcea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16042fc962e247229c7e1272170f820b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f0c7bcb3c11ab4b5d6cdbf06dfcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca1ad679b422ef7ab23bd396ac247c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52486085044d92ffc9223e6b99e662e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d9fb6aa215e23ad042c32d1154a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed26d8b85fe94d731c7d2c8bfdd08e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7debbb7d661e61b8abfacbfd884485719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c74987aa012ed0bcf0e3c6873962c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d62ed92857a586bd1747d1eccdd33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa288630481c107f1aff83dc29e15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8f435694b9b3191705eec9d0240b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e0881ccdaf36be1bb6090c3c8050b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53512a4f316e338903035195c7ec93c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d588e4ffc0904c3c1ab4e060ee919c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0919419ca112cd01d19bccf66b57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a42ac97772bfd61d03f2101884830728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32eb17ccffe585c8a4e08d22967d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b41566ae68f062776c394bde48174730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9465ce209a6ab8a53a14fca991166731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a0deecf58c5ef35b93fd2f0dfaf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac69688aeca6164663af496048a8cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e3e89b31571cf15f3eaee65b0fdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5c2a5feafaad0edbf664576081ab3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d7290c3836def363ad6381d3a50c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec9c9da6c378b80bfe706d25f0fb3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b98f2c3ba1eb1e792a1bda815e74f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f432078a83cbb74c0beecd3989224739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc262324839a6979cb029594cbf5c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03498a9bda93555c87e8ec3ff775a7f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697126911f7a7db9b3b044384a11f2a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126987a2f2e5c9241df5f10e44f22d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be09cf063c1e8762641ac1ba896d9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d1e3af0385b2663b914964b849a55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86c87bd406196fd7870111aba76c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ffe737bfe98c1c84eae2701f7ec4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72a426c99b995cdbb9e31554c0008748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e06b03e9fd5928da4d289af9e961e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8051f46e8f2031a3f4da0bd7e2f4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8561eb54d59478ddaaad7fc89b8059751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5a72b588b54abca251aba79ae114752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d2d70f09e16c21c7be5b98166591c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c701263ca13c79a922d6a8e3cc2a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae99395ec74fcae2f38d53e6f096a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d18ae5a5eaaae4b9e833a61a98495756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f495fcb03c64957c02953edfbfced757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82003f3cf749a4b7414b2666db1f37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f381b494089dccd10391a9efe5c645759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb6efa665c04e413ed9bf54b58d1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e953eb64a7166bc19d9ae07738aea22761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d0b0e5ba13a8e3feab42eaf8d2c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84359d0054a566e6e04982989189869d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23708e027b65b8461265f34427b940c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1c75ebb5c0f9e3b01b8a6e4082b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183792a12180764a8893c42f25a3549766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397effdd56eab6c690543ac97e417d3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe505d14fdbd83b7e84f2eec1cdf06768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfec984c004191e86bba2f385490c71769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60152f90c99ee505830de9c37864c45770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd93c59566ff57b7c8f2d6ddc9d97771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ba7a833a841dcb2cb38c31a5d1a8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99debd3d5d15574314d16abbfed515a2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb933f0b708713fe626a61a475989774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb444b5c9b39bc7e2dfdc6a0d0a897775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf093400db6ee940bfbd8b43f1e5f7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afdf213679bd2e8188069282775f1e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392916747d630c95e6d8278e7dc5f53778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c92ef1cfc9d20ca35d9f532c04fd5c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bc51d0b7d6b230f24892dabd328e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e7340b5aa7d7cd4eb535ac2203eee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f60ba25517478699b2ea6dcb7ff28782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba8bd153e34ea35cd585b2bf3edb0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910af5c8533026d7537ff0c50c762c0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9a29ee4d63b776f0572c84bec0ab5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d656aa14c037f81e7c01160a3928786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef164f59842ef8c10b98dac8c5a15787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462366dc01a173163bb2271b2f962ade788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac19b819192e182371816b419bc2d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603946fd70b3fcd4173f8a23f4f227e4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6d3832f19969ac76b3f0ae6255cf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed791944430f70496030fee3129fd4c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d51b4740e4c25c16cea8a3c2c0ef19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a61c4719163975ff6be82582f0a68794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453b5c4e00fb26d0cd8c7548f2be57795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0894a57d579cca326400b38851fac9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d4ed02b8f04c09eae5b38ab2bc8f7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b2e36009b0adf3ad5d102d0e25e1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df27849f3db49dd376c01508d66a830799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e15ae9478b599c6c37408437c589b3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc33af08b2e7f036b82fd05f573f5bb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e572fa900859e3a0ca54b49c315dc0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6de76b2c5078e4f2dfa15d63914fe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354155ca4026d8e294b94a92b869ebb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a541c581215773c1151c9c63d1cfe3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27ac99f3c9e90c1dbc122317f09961806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c08b6be6a24b0f0d77220876735404807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ee38a2c832842f1b94881172a469808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d969e010a08b479dd500c21a78eb9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb436bd20976e0a1ed7446e310eaeb42810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1348458cdc17e430c8dc1c064c4b5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4fefa13ba87bb87c4150bdc018b0b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab778c4e92d4ee4f45a6c20c3e6e4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15e67d825555240ac25554d1a1b7b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33b3c4bdfb3d2d9bf0a39b23fc7991815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05729994806a577164c8989894d07598816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea0dace4858a1b1a17d21ea5ed5ccb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558354bfac6b01778d6508ca70f7fe5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1baca2a10298acf87749f14ded7655819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40c15ea7b195a760eded496f3eb315820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d5d92d77e013f691791be216cf74d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07b64cc1908a404194f7b94c100fb7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655c775170f264b02b9b3c1c228cda4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b1b15b4bb17c03e408d5e95f7e5c6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19df6d3dab1cc038564f17a47aad5e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dae93a5078a9af65fc78a294f3f82826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73786bbc16e0863b78fc1c02dc809135827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc3b063650516177f511cf7b706e1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba446cf93aee80563ddfcabfb4516d3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce12720a876ad2d852120868783b4d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa6d1a51d6b06666bf77d6eee9a570831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b044346a562251f6b32d8db5a317c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d957f88431bfd780d72c44ecaee12833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d40bd4dd0555c6c6b0ae411a7366834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2399a623d7bdb857ce176b75ae39835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42a9eaf59bf2ce902e826e14be4045836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c2279a34ca10432eafb616ff8ef9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97649452d3121b5edd1e923529044ff1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c32645d0f75da7de3fb000691bdba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631646bc4241b3b06f3ce5751a8414cf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d0c9fc7f74c6c0fdc3877b5f00c4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e9fa5e6121ea8adb61c6928e3db1e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d97a3d598949ab8d09823bf326ccd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348c132f8d527b3d648470e67fd665f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be2fe44ab5b10319c367efb7fe1ebe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc323209cb419cc54b5956c8373faff846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825ac49621b3464a9be6d30d1f85c7a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d11719be93ab64438f9f69c3cfc9b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263519588f91ac7049496f564f4400849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314d23e5c7b5ddd31af9081e853b2e7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ac9c3402720b51d534281b0a0040a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02830e5a66e5df29b4271aea379011852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce54961e7985c072b30db76e231f9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf9d6bb8c564f34a89c416858d4253854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162af47a28a1556189b866891c1753e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8312a9280c0b3a268b707a376d499d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e9a04dd68d64fc21244f6e3f90fb8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d59b4363f69579f331a95206921623858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16b9782b1c91f0a97469f7921402cc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a8bca3d557c274e185e4298c989c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de81e153cedabb9420d14c25a44c6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c9942555f42ccb86d4929a541171c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89afb3844da821b5bf190f826ed02863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882d1003b7e53ee61e9f2c28f7f96d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc3c2caca53960ae99d9a5161a2114865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b1ad91c996cf45cf8702093a2153866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8776c816c29a6cefc0efec1230b96867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131e406d653a10f492d6bd7812621ab868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a50a936b9ffe2253333e059dd0eee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072cd49faf292dfe332443a025d8139870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df044b0068d099c0e7e97e65a0e06ee871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb9a1d44b96c6cde515dcb8a0c4c7e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f91855c40b3952dc125eede982c9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d50c057727f1b601fde50675d1972f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fce5d2d09933bd76663691a668ae3f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f433ffb3d1833ce2a3da3867d581f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c3367fc692444a2706d76ee3c9cfd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2378674046b2f02cca283fdadf525a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136901c519b41c116b41f7e39f982a0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b79e31d2856c0128795de3d49597880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661963f25eedabf046b97b499d2ae33c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c65aa26f290c2ece9d90c89ed55c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fef69f5005c637cf7a5258671ef623883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95319ba0a980690ab3fe7459bd5aa34884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a7c7ed5c1289f999dc6e1fdf420e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ee8599b3d7c0ae45cc3723113d95886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5471cb47fefb969bfc005c04ab1b3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b24c84407b3c41e5a784eb50ea16888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db3d46d0d5a760abe215e8458c932889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92daf2bae0a70e6e0fb94ce19dcc1b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c807503d6c94b80f3946f45bed9b9b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cb21f15ee4273338a93df49b0e4cc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36134d77a75e4e117f7c6685e5b5ae47893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69538a46487117fb0db2c97d001c44894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689743021c6920af588df631879f38f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f9cd8f8c3dc04f82a7925900579b5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fbf83e6ecff0513efd7243f5ba889897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8b60b21ddf4590bf0fa493df3fa44898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b3d87f2bcf474481788a89a78dfd8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b5aaa4912f9495134f3580ec8385c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afc49214acfeba05c47f765b05ffd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1596b7ace863a24e1aba919ad34f0aa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893467ff44051f7c408d2e352e7ecdc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f9bea2887df97478b65ba07eaf11904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa990f5c4368e028a8b44a8f7fee4d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d91b4e0a31129a6c9e3d50a753332906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb2a1666eb9e1cbc99a956e4aa3f5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bc2501e562f58bf78477e275881ed908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb4b53f55d88b6523dde7fa71d36dd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab19ad62773e3a1a03f632899b6451910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3c56bd20e446982ae55dcfbb4e58911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb91532d9c1e12fe01d395bf9d483912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a17336cea3c7ce895d8032024e19c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52b19c80adb35d1cb589fee55bc444914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178708003fd8cb0dca44062dc093ed5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e48aa7ae12247bf7a30ae5769b45f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a74c74dbcf9969763556908bc6b75917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3629d3b40db74728010123d1fa9c2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db1d0d6ee00ab21e4bec2f91c6356919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf78ea76b0d5f9fd424ad09e5b0d18920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633bac163f6c8e3bc43a651887f2191921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781679b4273c55e9c26cf9fbeae9e74b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a582e5a57aaf16d5d5082278944b1c0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff46d7f965cd878c6d57eeeedb77a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98db51682a187497bf137a00e17c88925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc164b2f43d08f0335f82c0857e3d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd4e2de29f5b4b3c4d8f4e4ba86c54927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f7bf593a462a955b59206dc6c4c31928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43412d8f202788a3a7f8d312becc9e84929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc75c2843d215b142c14fa512fd43e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d3b4d57e5fc9febe2dce1f467f395931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5000fb64f2a994f8ff06d6eb11fdf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2eda49c036fbb5563965077c0ba9a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa678d33e082ea13699140e77c949c8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb94e31259f9f64df3ec4c8338125f5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f220ff5cf984e3a4f7b1de8f1d4d3b4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c31d08f5efa7e561a1ab0045505255937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962024a9107687b3da274fb9d69440f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0828b8a2768856b9cb625d2358b953939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1df6474fdef7cc7d5b23af4fe249b0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf22afc7fce74fe0a81d7c1870b65941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65bfe693baa2a0f7acbee1c67574e4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435ed5fe85a3eb9c4f80efbbf5b985943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca829932969f2d0a27f38897fafb5a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b726ca2de614ded81f462186e53393945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f02ae3cc288780c52338c5c6ae0c0b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900477c01cedf2cb32ce930eb4b942e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316926f0ec00aa9720f7f23a387ed71948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec304e7146d3e2373fd4c9aaacbee02b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dde50c7c8085ec2456bd0ddd8b090950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421e295f27ad42e679563a95149dabb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e952a8e82a8ab881aefc36db18db8d0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca6e2687159bfcbbc1bfbe19c26ba953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ab5911a2106654b7e9c56ab2eff9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0f7923da4f25260e8dc46b6f2cf5a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148417b17aea28a3fdad0e9b4e81ce956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492bd2f075d27f3badeabf8abb5844a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd58ff363f371cf3183c54fd22b08958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb02c4ac94f11e275e9cf68f34cea9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717b5931a2061893321b7b20bec31d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a177eb07b35dc818a193e4e722bd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2e1c399637a40665fb546e8ae117962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d2cd835a8d4514babc61fa998c9ea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4950c8660fa800a78a2d8a96aaab964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9729da7d1f77da3c3968862b730137965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff65f05e472848ed95658c3400c0e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b27297ee7f76a8a01b09ddcb3a03f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025ae18f77a06688f3786feb35205a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd6e7a4332d17421b8f89b61d2b7c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663476d36e0117e49a36730df4c82ea6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa56a7c0906d2cfa4157b00067401971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51158b3a962e2de851a4e07d9f517c34972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7798f80bf5e588a089bfd29b7c46d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58f60205a0a776355aca95005ae0f6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d128b35e3f831fb0a9b71c5920f9d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf880ac570ec6f1735bcc27e92a06976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913f0b28387d830f487f3ae532cf3e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278c0c1affc58e7b23252c70b0226e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca0f0c51a101fa26f7db74a04d748979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a74829e400da6b301bfaed8980e80980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb216df0edb6a3ece646a38b79534e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5569617ce369897728abbee14f1f11982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9350f1abe3df30a5d4128c388788f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb811dc6acba173b7dc7174d01f87984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93599a2b1fa420d7b682cb636f689985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece16103065a0208291e0c6bf29f118986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746938abc96aac31de9be9be22884849987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e8ea32a551b06b89b059fdd5802c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1b5beb8209321e0c1051337bd90c0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62b197b13e2ca6655f9cc42a4a6c89990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fff8c52abc824a56dd98b2e05474ab991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486cf947a8234a9efa25fedeb8e184992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e132f7805ddd049ab9ccaaad8d54993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0b5f786c5ae62fe5dcf3dc293a76b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b5b96c46ca6da48615b49053ee6b3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd9884c0729717730b5f7c11d165e8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890cffcfef76110283c5a23bdaa6ee1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c187dea11cb36337411fcf4240181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169194f83f6cfdf0af354f3018135012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfceec08bf23a973795e441291501143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76b9700dd09dee3e78fae030cd7ab64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31cae464318fa09bdbd1f43701b7835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3397c2be16b760777b2f46852dee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243365b85b4b636135b9c782e0b3da487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ad43a7e674716f82a447444f54aa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b9b78d76f2c521a9e7886b5f57f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd7b12a4692685534e8b9580b83f2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601c94b2c36d2552acda20f6ab0a80911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a7720c37f4631e725b87dcf7dec2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30432eec786c28aa7b1e219a6b2b80fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626db3598b2dc21866ef0c899737f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140b15beffe5eb401644144ee9387615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b307cb14c495126b0527171d0d0dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae207ad20f6ebc2abb62fe239f38e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82afb80907660dbfd5c7a4d92677018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c882e0876c6099f9bed93023d069f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220172728e682e6c183ed1470d1378120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b18d4fbecd6a21e3640dae5556c72821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffdcc6485cb316ae3b263d55fe15c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4231065146fd1f999a4efcd71140bd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5322cc6c6a908251ed8e08d4b1ff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ccb26f3ee657f13b0a8bf678d30e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d25168262d11c8e1961172d8b34cda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff50e3be397d13f2f811c248d5763c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e626e108ba444fccf02f042e249b7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf01b9dbcde9c1fb386a50258249a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12c30083b5f34ff08f8fadfff61aa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1357997ab9194e3e02cb0e1fa43831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335fe6d74b5e4257ebccd781e7f2ccf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe00215e27e2344f65280415a485333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2b7e9daca9df919a99eac63c3d0ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade35a23c6ae52d65419718ae48d0c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e4de6a66c38cddbab85d6f27032e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949632b3e5d65e5a545d0ad2ff48e3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3407b09db30abda8170e6825b4bda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a84b15dcbf6d4fe08d1694f5f32fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc46e41ae7bf33fed2c1c34078a3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ea07e9ef32349b26c7fcb0d72f7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c042158e6d109600fa95385915b178842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435311dfc3b9854a5856c37ee9997d6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f7022c6c10bdc0b35088a9144c4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1146f12230ba5208087dffbd525f40545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d573d173c4ae8922c91c9f8b49a5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91421900e8ef35246db7cf0aac03c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64224ec23c531a71931bb12aa571648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9abb0edf04b11a58a6bdd028e162cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0bcbe336ef60dc8d9eff3c7846a8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a5e3261985067a2724d64f784d3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485ebe21b4a2a24864668eb58fd8af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d80f9e3a6afee7452b045ace31277553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c565e06ee16480ac4b9100f42607e8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c08f0345322a1a16365fca5925799f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb3dfe3a9e64dab7ac8e6d8f2852b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d13d26ee775652e6a04172cb64c8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ad08f479106e095c0ed848910a9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1086462505a1171804ec09cab4ba3bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be36502784825d6024f40347e7e27bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c884463af6e9cd19b52ec19974f1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9fa1b385cec61178f43466b40550e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5edb28d807c0fac728849205e73fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a3d86be0f27a0bcb03199cf3cbbb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d235b210f6d9d1772db7b266b2a16f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426737174a91bdb1aad8b2e03debd29e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0f49c057f4ea2627e48aed43603d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745707281b338c6191a5a6e35e8a597b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b987c409bd3588c813f90c70e084aea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bc0699b9f23dfb3aac123db1154e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba8b1d40a553df94f57f86a0f8e0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ef376e5962a70606f7b77ec35c1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0819fae3ada2aebb2df6f0bb58dc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b93e7e79e9009db30613b4c5bc58b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626764cc2793d868c6295b5b679e27475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9dac1d0461f3c84ea6bb3c7d4d64576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd20834e1e8b65aee48b79f836362d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6530d5cba1969ccc1e69fcec9ed178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104bb3de512e546bfbeef5a45de4a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412af135e9f07310e6cf30e72b57d6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637eca0f1b65e5ae3a5c9effc42c57581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4450ec35f41d6b5b68e85e048047c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c8e041e727fe3e9fcad7bc5c8e3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947409fd9fa3e9b7ba164cac35c33984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cd6646988350a69053414cb166c9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac7f9415c3aeebaf65364e3d5c2a4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a2b92efd9f69f30045afa3c1643287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c2f0fb2ae4188aa2d35b18293b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0f6912070d92b60d6fc3780754f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67933a709aeb6e1fca3a5574185c543690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491637747890beb69d6be2351c88d52991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc07c2396f9064ffbfc618bfcba3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9554654e9a2a7df8ebba97f2fc0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ea43401fffe7e163661207dedb2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b6023f4a5b75d5161846e9704de695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102697b0fc892b6b55f6b560f56f8ca696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f9f850b825534f143b144532a42f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914cd84899260d5cda6f7fd8a5ac07f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f31d5fabfb534a26d6fa33399129499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71646700258823ec866568c3ad9470100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c28468354457c30f59b670405432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d53ead091f8cde02e5050ff0ea1838102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17ae0cc2cb557a1502fe7d2aaadc5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6553742bdc7ac94aed8a3dfe8cc5a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172976dfdc968d44ecb292e971621606105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0e0931dfc577c1565a0575765ace106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5149a324ef735bf06c302d84ab7c093107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffcde66e22fcf49c16e59cc664b3e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc953c3730f845f829226f5240a65e10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3722381ff1b72e20c53ae5bf7bbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03f125d682a3b5abbf3f9fd68bccc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bafe3531662c87337d17e92aaa1a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e13e5eb60dc481a94fbc0eec0191e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6930cbbdb6514e8421dff5e2894e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab46025591a211298e9a9a5ba42f10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b4cbe952580f5a8f796d7c3de07b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f97669e36d231d8161ef70225cb300117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047339bf1039918bd313ee80d589c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77f9246785bb5c2589498d94d629ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d6e75061e292722710418201315b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb140112672b5dde9196413c1c39de6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d80d3ea7896b549ca0c7b213dd9f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6788fde88190f45294e5173ba49f7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eeb79e1034a047931c9e40e0abc6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658136791a2f9c0bcc2cc81adb0c3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78f45d2e8a537f531bd2fbd979f15e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f706b1344b80e1b0184acca2e3040ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dccac6b584b8fe82c3aba171995634128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f482aa39fc325ba4904edb5de017399129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0245f293268437dcec90d11b1e39ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f07c1202334e39259e2a042e189122131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9afcb4de46a29f35be0943f0912f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7e95110e3ae9649cc643bdfd9ea33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a46d3e35a46591eaefc43d83010b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6711d3e6ed030ff530cc0a43b8cea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdebaee40d27f5717fc096dd8d1ffae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848c06595eb2c224cc973aee44f12d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccde399e0917a2f837b7abc1305213138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d70e44bc7b615defcde7a7737fb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e7154e86c08f6d37bd69be63f1f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29296114798db62e2ca186c9c9d1ee6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fbf0879e48590a556e9997cf6e6c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e4eef3851003acfdcde84f6bf07a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f903b70f77f1304c197e0d3802ca2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e967d234518e2f0bb33c11ce5f42197145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72e43060e16a21a57509a59844a377146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e46fb72f3d945cb3c7f2fc0f79228147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034113f4f04e3007944907efbb9d41e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe91db0483a9755330cda480c1dc5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7fc7f314aa637e09ec29b109a1d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16722323bcda52ba375e58b9a66adf8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b76192d4bc5eebd2a0bdf5632193152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed843101ee68a862c8b98a7324c31ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5e724f8b502a14f93f78f231b36f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639646568a7915dba5b3e289e18c64e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885efa50cd8791e5ae6430345f0105b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17dcf1ce7fe5c092b0c1b35add5f86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38946546631f65df5e9cf0b6c39a04c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abea09a87e39a0fd2d9fad7e4c141e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176910638322ec3811796019b1356570160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607fe3a9fae77f3bbee6f5f1379024161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65302d1157371f48ef2bc54cc5367e17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d46d745b76c80842fd919c4f5074b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbe4c7b8d91ecd641d3d358241a2b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52cd7b38b8416c563146515318bae9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78575ea6c21928dd8a7ae45f6d8df14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e96e810c2672c6a7510b5b7782db45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb128be2b239ae1f08b522e894284c61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8362d963e41366d1a4d2213fc05b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3b4f0c54fb8056284808e0c8387e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bde8b3c650ea293ad2e6827c00e61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d15390ba05cd69f535bd5ba5f8e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762170211d85d5877575d40507c9bdfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb1c9f7d325c6a3334fa52440f6d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff81bc45367bfdb913ac8516157ea3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82395ff44dd588f73248d5a57fe82b3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b42d04e130d506311d47b5fb6444177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668d20e7007a3f0c2e6cea0caf3272178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3095a8b6458715572bd149befe81c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f49a5a8bcaa201c4cb2b49f5d3af4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf05b34b2a89b9feef876ddc56971e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedb4c12fafc73f411457071edce172182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2e509b380d62ef6d504508200421183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8300f324d73375c64cf744b2e88ed9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32fb52dd9fbe5bcb44ae142fd32505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc1f50536c8e17cb44521670eb8e96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c376e456e697b3878118860d7f4606187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a73ce824181b3e2557c3ca6914c02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1d4d58fe9f23ac3e1a327a0d22388189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896e92878430a113d73fe3a61af1a7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466de6158f888d2a013f024e16e9dbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc911f1ca5230542d7261e3cdb91e4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e643eaeaa39bb7977359752f2686ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927162de77080eb8d0a9a8636e4ff6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129fec529d586a1d1c9eff480b41be3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c9419d0b18177a2803d88925bf38e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f2900a1ca4edf86fd1780db9bc88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec8dafa18523e2c8fac85765f795e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c055676e0e27087fa8c970e97b008199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e521b9baa156d057b0e7bda304a8b8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da515afbef1686d3b9f3cf58aa5419c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12608519e13293cd00486b20e4b998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ab547f8339b495dd4a14ef40a94f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49818ebb2c62e0ae13971ae449096c9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb8b8ccddc12d363ad147fedc1a7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17219fc7470af35cef6c6f77db288f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a0bca80e148a40ce937fd01d3d172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc15e2466e3f4538a3b70697f2f8251208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8638212df05fd85f1ed5e380e9b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96bc717959f10cde0fba3febbba4a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de989b68ea79d33a493b5d64c109ce47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54979ca291822c47f26e7a4899320022212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d0f2e3e4d97e095b364e93a7312d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1dfbe3b29661a2d0448f69b7909c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684cdd41a6576c5603c1e00ab444502215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912874a92b0d717cd5d562d60a88d24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c2e89c81f33c0d28f03aa253b2c16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1eb17809ac45cc2510e15a3c21e6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c553047393b8f8b1c0e52b70d552183219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa271783e9e9edcf531f21b0dcd47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a9c5af9f76b31518913429d0ec0d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4ce306660c64401bb45c54abdbc83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d53c015906491d8cc4e05849ff7ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae644ac15009d85f856ffb456795421224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8f801863338560bb7e3ae64654fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815b0823766fd55fd07a314c7e4f71b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e613117a95f9f095eacfb7078990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b135e94faf96f02f776ccf9dec6ace228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279671dba32e79b71dfdfb7843356ed8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00691a993a9d36671f16c9334ca4d8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735c55dd2e457779cc26434a4670716231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5eb4ef915e7c8179023513a1afdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deb4d94805a9d34099b8c03cc57269233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1322abcd572e77178987b3036f778234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28318e107e4e94487bc4ea3def5d6401235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa2f0a56c6f374a8ded13852f302b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423612c2d30b039cdf975aacebd98715237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11af9399c28620ba59543e0c49790d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d36412eca04e2d64a7b3500fabeca0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801762122b8d03e806ea868781b5908b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff03446825e85cc49933684341c07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c3d386c522c0f0ff7c8898807d585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8523254b579d0ce48abb852ae325e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae38ceeff1264f7c16ebf59093192a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460b022123ec38af27154dd7ae8a5fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e026b1da1574dc8c148b03a398b6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c8bce86a5c87c420666429717cb50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b51e77fd98f1109acb9ae3e62ca61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce581e6754ceafdf2eb6e3fb878d897c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305638da2deef60e2e58d4cd69aedeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c420f3e73fdf51f19c2adbe8d88f72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e0f68fa10649f7cd287d721673c6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01326d5c10af64794fa974b4089170a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c5d6c8458d69d050de64f6ed503a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276f1db10808c628817a1af1719e8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6e68de080b8282cc25bb120c10caa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084030a0250373bde66ddabd7d4295c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168be6d9c5bba72924122de7a7aba6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b4682457762d54343f061bff5cede259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbef1da3cc2622416f522fa20dbe92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb8ab80947b43ccd7982b1190dc350261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e5b513fc8c0b3bc26071c25a2f555262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaae55c0b496f82bd1f905bf1e88e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b27dcd344a61710dc4974a5946d7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef3142d1ab1116aa7c25f76f999db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a5fb310b8a735ccd65f9e88a1820d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10535b7752cb1c8b14597025fc4655c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eafa387fe41349a9adda965bd52982268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90519a7712c7a794d26e11686b14f76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02707d2514c6f714e7308387d56acf6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648356042f9d572546026f2517cb6860271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236fc980cd48ec6d729c88012767fe0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11182a5407d603a47a61e5d7b3c4c92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f481e93eef447fea46452f69a6bd23a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc54e8cdd3f4650d549ac380f21f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ba5b6e10b56947501e03c36e642b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747e69a754734156154c35ec6e65a75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977efb133dc4c6160b92aebd476c519278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6d1000534266c3af5ed7a9fc38507279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7757cd883e54812b67d086383a2e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d09c1e6ee06fcf39adef017ca6f67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db036fefe3f91a850e71c5068344a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5246c97de5212ec7c11998d421322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afec217ec7a9339661d034f0b18386284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66c96a18d469324ca9c5f16be641c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b70afd66b5735b11b328fb2c1e5817286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d19edde18ba6d5948904068dab60d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bd832b72840648236056684d5e230288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a0b12460e5f5edd41aee2860c037289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07c69cd407b0d0975e0174d66898d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d0cee74698b21d2d82cacaa231ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9df419044c634fac79b9c713bc158e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d689d2cc17ed0593a240923e0fe7276293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462cef43fcd83ddbef41cc09793c3d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721ae3e09ec4f4dced01a4d1d8e74b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd983bf5ab7334b5f802eb9b33b77db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8ec503b91581e3cd66b18ee709a31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552b0b1e82949a485717c2cc3d6498e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1ed313baf4e22173e7f1bd2c14754299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9a4e0e337983d8eabd44f9f3f6c04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb04b3c088fae2e8dd9b74d1defb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ebd40808bef3b30ccc5286cbcc83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aab80e58035bd02f9fc2a487374efe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36532e2515cdabfd34731da8b33b8aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1bfa3ff545de38abde03351467c2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e35e25e7f3904524b396308037c44f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0572e43d73794ba856ba21c74fc030b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1846154646a51d15bb28fa79a0d889a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12950017defa9b207d3617c26cfe9a52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bacdd82493839f33c656a297aace7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05020d20710cce91454e8140d4b45af7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd81d919653fda171b848b71980ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771a62a8d7a7e41c60d4758fbe3215313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf584e6ad78ff1dc38cdb1449d2077314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9642fba1b1f169f32ee06a2cd01ae6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d0b6df678198fa945365767085379316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa099563071251ce321c4a1bfb313ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e81e92b3bc02fa9c9b61598fd850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c8e8fbda78f92f3d7b6b4e4b62146319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe71879149756287d1502d85ff40092320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a3b46ccfdd234109eb21099b721ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d87f000af22a66ed39e461eab706a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a67d23d6494f75dff52e837e9f99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88280c1b8029fd4ac40b85cc14ed3e2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd63da452554de18aef956a7287852c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182fdea7e45ced2211d6ab68939e7c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32405aa51fb2339e9a283128640800327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900eb5294b046377332f657c6b70eea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dce93a55863d6a0c3c6bbfd10df64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7004d07f9dad95516c790df4f8a7e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d36197914d626b600c9911f8abfc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef7e53fcd453830cb8beb1aa44600332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148079363401259ddf33c4a243cc3ff1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19a4232c1e861226bdaaf0ec4921d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4bcdf870aa72007d0e701a140ee2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d115b41d3f3fd423a968a0e9c6f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c61c52462bba584801dea5aef5084337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12732897c87dee696a2c6312f3f2e6b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247840a549e310788755bff498dc13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a4a6ce7bfdd855bc2340dfb7e93aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee214720efe8a88e9ede782e659b92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2a56ddb30b680ad31cc4281932dd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb59e98c3f9e48ea8fedf2765e23bc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3dea093b2e1fa47cc4786f82fb574344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d044ff1204d5bc8abab012664df648345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887a31b467acced72d1896e36f161ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df4677a1e76d9d4d727d9a513e4ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe79053b85579961586a633bad8a450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e2aad9d26db0e87a22d6d311ff187349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788556b10b08d2bbeb0e1597ff65a1ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e8e031c075bd259e07296a2690b57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad3137ed558fc58067d1ca2c3e2c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa044a5b721085184b33f1311568e8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e158bff7dfe27a2e5d9d96b6ea76d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074364758f95ca7c56def87b2fa90a39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef02816c961a778978bc3aa3d14cb66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a451e68fba83bacf6d2418b722da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf923d389a1f89c0ba2c0078af621358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fccafc842d403ccaed248bdef339b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab31dd60918ebe691c6cf97643c44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294a5329922cbca4c82570d37c54394361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9585a3cc93fb6d77c67ca3cc8e749b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4f433d688aaf27b9354c37b22ba84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf02f9b8ddb8997117e9c306c0ceb0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95b346e69792473aa99bb72efcfd87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bdaf1d4fea9e62face1dd57ef4926366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06bb84d4b5f95c1f0138739ffdbdc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb00a58989400d07a84494252d1ee4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa06114b2a32fcf6472db1de9ad223369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388237b8e74dd9fca4d661ad71c62f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57f0dde4a4d56e875371a0460be9a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327cde79e50a4f9d3016b5e64b77ad3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62a12e9c364c948774aef37735756b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00b926fbc7091b99e87814e64bde3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e385a9078f1329db47d6a77ae17902e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8b53bb67ace716e549292f9c3e2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345f1f4406d886634127d1767cfebe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d554f4a16b038d008929da296447392378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a730b8af92b623b95587c80fda0bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa25cb6d58329ed178ab0b1f67816380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f273b4be086d9ce2e80933e4d3b440381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8134249bac3dfdf70d368a1be8548382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b0109586e3cd55e0d0e1dc38e96d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453d49d9ec4dbd4f6f1c12477601608384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a061b9077bb994c48f7bd36ab107170385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f998f71af401ef7b8daaa0e6f36f20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb936e1925fd882d287f1d8cbd1316387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11845049997cc24999a2daf7a5296388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41485758996e81a385d2b2c7f846daba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653787929e643d77d3b3d847080fcd0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3314de161921cc2b2bc512ca5ce3eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138c751075e1bf257e3c5b3dbc14491392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672bdc49ecea0ba0e6df183da22d87b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16657f4a19b0f4d2edb309a721b23d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc5e9681c5573f045c0414325cc14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb00a10d146562cb6bbbc4a19bb405396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9077595277ed08b0f4710c4fb4ca0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ab31ba3d943063a25588b43d934e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d01869b0e37cc734123f9ea4058d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7c74619d2df8c733b71f40dc9d725400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c48f409f323aed8783a99338a2727401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f319dbabc8b115cedbe53fd00c8738402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf57e3bff5f7c4fcc2fa6bfaf8f02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607120a3d79c20e05f75d5c690b7ca3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cbbdf526ead32ecf0f21c4bb0f9cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47b947e0a0d0457f8b13afe0c2e781406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3c88657cdc13e144ec18e745da6ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580dfb818c5e99d5ae2bbf3c9efd5da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c33d3e304991e2898705823832a69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d838a041b8e26e13dc50831a32f6851410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cfdd1e3a89797954133fb02e66dbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22a29205be280d2d687baa28ef428412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489b486c008636a8456363267db6af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e07e75a0b1b5a0693bee4fbeb3537414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b81c84dbe8a7325c54c06e7dc82dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751ac679309a72f7b11b8ac636a3ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c8594d1d6191ef31365dcffa1ae8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93c000da2be91eeb1c6676bf8b7f2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819be7c0aa8134b1110da08fb5595f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4716d47ef21ca2eb8a0662940535df9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55be9f8de0c4cb334e0a1cd5c172e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476a21ff1164175c81018159ec532e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01812957e7f48f2c1e9a08f188d67ecf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06ac50f0f0638ae8ef72a8079f6187424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7dcd20556ec617f583e8a42a33c53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea72e65a5718d0e7f717d3f387d05f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f56bf8b94d07e428abcf51126bd40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101933dfbf5afd243b0b904fad2d4f68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77abd141436d6c257c71ac7a70e0e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41536185d76f0ad639e030c50ec010430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7e38e97be31539a615d15c07f3d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1677cb63d004ed4093bbf8dd56b3b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaeb93e96ad631bcbc75144919423a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec0ab60ad22c93e5078f1868b311ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35521e443d6ad6c798acaad2aaae49e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6f22cb25cf043f0a0ec30792fcd05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302367f97a6299596fa1a89e33bcf84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcd6712df58d888f77914f6919afc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ce94df635884bd987bf7b8460389439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75832839af5d7c75ca29e48a43f5b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310b2d2976e0be997b01579c1d18f4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69dbc10fe6cc10354bd564bd3ab44c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a148b724022fe87da26168b2962060443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5df81960f51ba8fb92e42e109ffaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743464e54ee5d88654b99df4f5d59a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1defc93bef7c2e2363983b696e09a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d45702000a51ac6bff75f1224fb9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b168461e1292bea2857b04ae696d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166a692f83e6a035315f0203c12c3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f4755479ca469bf1e89812826baa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a373fb318b778c421e5e514efd86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5eb8dfbaee31125890724cd14476a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3416db9e42c92efc1c902c4991235b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25769d9a1799338a231e427fba6946454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabb0424ebe1f589a8c4a07bf0baf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edbe1d930d63ef8d07bb5b6fac7bec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1087158c49612a5ff5f3664c4843315457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a6a4c71b46fc742421731041e130458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ac4fd41ae29bbd9026bedef38af24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b08350b5ea2b23b8273d7babbc4720460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59214d35e6b499df87df13cf8fd7e0b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51b8fe5fc69c94004fe48b4784848462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30efc244e04e4c1d84534301496bbbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6f732adfc5637d5287c75fd73986464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9aa5497a1f2f13e76e09cb42df4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb23f0cfe8a2806b1ff3553878362a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d2c8064ce1e5a4b62d6122d32b4f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264dcbf0663f262e5e61143ecc011a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628bb46fb70b893bcb4500b462ba750469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b5264b51477ac2007f1166676eab3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5b7e9d6f12d4eafba6fd718ec0203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b7a3875b84fc5d403ca06f303075472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725088d4fac9c5aabf62038ddf8fda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc114431a554937ee8daa03b3dc0eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74553cc4486b513cf2c574b29b104c70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7cfec3612368f77bbf5727653a8d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab1e5c7e8d65eda58f8760594062b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58e845f5316194978997c7b57fcfe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df0359f6b3a560910eb809aa6bcf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831235189b53eb4bcbea2add038409a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110f8bf527f887d219a3cca7d9246c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971717a38d40e0c1701daec31cabd50d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4a774248161b1ce7c2de76581cd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237b51eb7964888d24ace173262f9de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606280999b4917ce7abcf1058bec0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1b8d3599587a08d16302adcfd66f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d6ce21184c2b8b36faf27e3b57240487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beb80223563d68b65164ec8c5bcb84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f73cea4893622cc3a7e999618fb7aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc0cfce6d57dc25dd4d7cc97a6d9ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841c3ead60f2b8e125f639ed8c8d73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652965fe294edb93b021a8f9d3e9430492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6323091d0f7409faa5b027801507493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8e83dfc67dce57da56eaef4584cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686dc8afa9f7798ac5de98d1f5d0e8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ff1285fa2ac8651f2a8f0cdc76def496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5154477d6bcbe379bd3a0c46867cdbf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689f54143ceafcd34cbbd04c0454eca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc09f5cf3c1bcfb71333d545e92098499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984480bec42faac2a3ec67e14d0ac78b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2c47796a5739a6e273a62f8c34ec2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b77abfd43c191075f89a2fafcddac3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e35e9cba474b5fd7653f25ddc9a69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb3323b0b83f0bbbee6adb146c58be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6126a6ae00e6dd5271041a7691777a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3171f44a56f67eb193b43e7077bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955abd24547c41bcb34b08f51bb99739507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0af82dd48235268ef87ac6937c669508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0933413a49ec336ee363402adc3df7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6cafebb220219b47c4c169a64541510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623497c39a3eab987c3f568685734c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068c37bb5e39a253f31988c6931c51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff5eb7d18e737954f637365ad7d2d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f73aa3947438d3bcf488a80affb2ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd0be49da953453460ac7613c7afa8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26030aca6cf8e78333d88450e12ef884516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa3969acd3199714e8c0e4ab17389c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f32a6c5d4630e3aed450e1966f12ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe55ce23e4274ac66498aff659009b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8becdcf84a5954f0cb0d72011e9cb01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db2caf264cf7a86c1dee894f0f7351521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb509ba59550aa72d8acd9e17b5fcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588e2484ff3c4353c1c4cd8f2181da3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab529f7129e529c6933c9cc063dbc801524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f275ca08145d15730e6bcd096eb3e5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee4923b9ce0b0239fd2d20f2de591e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167279cf574347f3ceb4d3da8ab89f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05233e9993451e1922811e5b4fb6032528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa613ce516230199427ea73d30cae9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c9a572f9c506e52f4f0e0fcf20b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb593db25492adb39570414fdbc712531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb35f02deb46a41bfffefb9c3cf519b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a91ee004e62537064d0a69d9408986533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b022a5d7126eb962ddda07ab5196534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b2538f89dad27864f797723430fe5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f847badb6304affaceef2e3bd0f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a794e6be3351d209055d22bb063b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4d4929a41513d8e0b657cbc0d8354538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69896280dc38683fb3e88f0c38167cf3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01ab95eeae7c5a6e0e9fb6f7841a0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6a5b0174ea9237bc91a4b39e6d106541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82547f452d9f38bda292e3b310031f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df749c0e1cc276c5d826df1a85b7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af47a36ff13b6c8ed9c399fae29293d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ff2039d84d68c000be548795d639545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c559234aa74812d831cede6fd8a6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dca739477b15a41a49d1ac6a09736547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2800b7db139178e438f606cf3b517ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569f7c6ae82cc8f69116dd80839ff4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db896601e240b8d1aa8142740d1ccfc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d1489a56107936d23c0d251e8ba5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3576e46532ae70def1af2cc0827d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df2734cddd185419e0e4f74c1fdc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a96f4bf77c7c1b8a21f9f050447e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dc9efd764a6c6599cf1bc0957dbf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f9ce6eb0deb42969f4d0ad3185246556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065ba27bae5406c0d7e6ccad58ffc89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6cca8cccb109aa40d13b99ddb62c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba78dc49c8fa77e674997451e459a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e74d20b818c8c4bc0f23ee47830486560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df331455e0ca3d3056b4a5ee5666c180561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba46b97855d54aaa6400d5b056f0840562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ec5f20b02d700e1918aa487c9881f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662efd8ce51383f66ccbb00f0608cf62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea67fd49c1254f3f6519b68c61cf5a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae949d352c4dc320a00e1f7f2279a62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e53e96050b535a27e6dd40b3cb201567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d58d66166364c3e3b483b6e5a2776568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58521a1cc4e4f5d41b417a4a880670569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dd13726127cbf1434a5697b377f57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518fab948b0b1e6653e346f75b7682571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eb1e25def442d368a4d618ad468c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1734a3002f9f853fe5abd4a8833d61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd167a3470a3c8c22ee4958794b0702e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9c880c715d969fbb79afc4cefb29d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09aeceafaac1a2354ebadef4d06bbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613acf536ae055be6107e205d5b5e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537e9d2310b65752f41790ec59ce7ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302701749f2bdc962e9b5ded08a2e54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5ecd0fca3b05a195626ccaa9e128580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea209718f648091b14bed4265b5fa0d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7e8881772eda20b934cd4c7c502c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f576b59ad03dfd405fe5b93c16c627b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1fc3b8bed94fb88bceb0495d560c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c2033dc8504e0391330597a88d45b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d730313a51d539b6defb887d87a9019586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1f9b29473ab7837aa03bb1a241c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7958799510376de2c548faf7dd0d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb3fdab195d8bcc1c04e4e2f839167589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c04710b08ef9a049be72b97986900590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90b13037af4d3eefdd58d0fbb5f277591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc6c82693f4b407115863f432c998592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fae4bcf48e9477b8e7979620bcb13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4696da59c7cd0769939b71f7ea799594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7137dd4f8dd666a5e4ba5de76a8ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5725383b40d86044ea99237e141988596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a069d0cf2e98f8580fbe73c76441d31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18a0fce98e058cc47e01d84d100bb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5f49b139a2fce9bbb48a0e4b84a08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e7fc37207f81aa1a6a5ef37be132d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4805c94256324fb2d19795c0cc435601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb57a6bf39fb7ab9c1638af568737f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326dd0367af82b4eafbf6ca5b9120a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f3a24732676f95400b559f64e3ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c00f16aa56aa6547fb16a82f071aa1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb36aaa8cd62e81f74d25986dcd3d75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c9507b58214cd2d85baf0c2bd8fc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb9eace0c845585047db841e3b9e41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78115a1c0ac96807f4aea3ca47f410609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd353155d3ef9db0807c03bdb23609c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480136e5ed028d6acea45353ebc3f7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444c58ad3d98c54b29050637dcb677f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb4a094c79c0e1ed26bf3fe5652494613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae922655f77b56683c159754f1de3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd199b99b7d867291a21df7c7d74363615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78c70ba156acd9706ad1ae6bc9fa2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a85560ff369ce89c9291d598d4adce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833836eea5dea1d8fcb080bd07dd24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81443c483a9e6e40722c1d6b635e800619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672bf356ae9ad547fedcfce8cb81b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2d0bdaef669ddba83e2dd9ed25e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f094220721d2f0c4b890ad4c3a75d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0427fe4f06001ef7ece0d394e826d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060b8a03129cb59d3a93a689171d892624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44455e1a6d49378755a7a965ff784d6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5609baa1ed58c2613bdb477a330c92c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e778ecd2713653cdffb6bfd5c275000627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3145aff1c1eb2a2c3074b48f71851628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529aa88003e919df0954073740db2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30ba10f15e418f31cbbd445d2ed72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a637fa1537b1d7f5141af0bf85cbcc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdbf7906ee38cedbf13154bf691fc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de593df990df9da934c59a33d55a659d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d614b693f0a88843fef36b011174ed9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247b7208dd7884e0d2566d879609834635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075cd8d5640404467fe433d6d75e9b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80709d7cbe6a6f2cc04f165a63b87a0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2a2ab298af8204200155d1140fb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0753a9359edfa0b79b8a39201acc9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df18253a155003fc76e2020e91083640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c22a7ec8dfb3e410d1b9ffbd56ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d60571e000a7e82c5d395dd8b37cde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa58de9aa5f92a68a9dd22930a50e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140c6cd10867ed453e9d3e60db87b61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811130fef39b8989965670a4f1b0d78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e09b12623b24cd9d2a9170d28ae5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dbd6ed617a21266acf5f38eeff301647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f46b86f5d5216720e4fa5f1033bf98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c17a4ff32998b5c98d64e381fa074649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1993b1b77427f60a1396c250440da2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a280fbf98126258612de4333e07d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f4899ae1e34d4aaa0cf98b2b6ddd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07342e151dd9f33a65d7d1636a80b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c4182ab0990934aba6d639afe20c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4833b62cf25e68205862d904e8cb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef162478308b97f5429445f1925ce5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99d295299cdc8d05915af2ca32cce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b893d74b958273de6b9a4ea20763658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d90b40cfc12099f56a4dcbd920b601659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0b3973ae91b899def74208c3eb83d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce291b4615ffe39e793052f14e971661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b52a4414e382be077cc4056392316b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6c107ffd49b58239096dc5b5eab37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0239e4ef4ba9a67d9bf9ecef23dc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27791a43e45b50302ee1a0fd8b1e8e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355658d2b4c5ea05e00d72f2a1a52d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257922675927d09edcd2ebde8ddcff3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a7a62058342117f34414612508988668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05360cf1f19346e56aaf2a9a463b9bfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794343c5f9ce93b6dfe0e00e25e8698670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45652164bc6c2f1659820811599c2e27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50d7d4fa6cef42772f679a63501c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceb05b1da8be63b4be967328822b0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be50c3dc5e66a2f754646d120b3e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2834b957d093350f1a045f7bf731a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74612bcef692d54ff3dbb07654ed43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1686bcf64d6e6f87da3310a56f0dee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca79b02f4e7b46a91015a84075503f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9919da7046eda484a8f7964d284370679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a29dcf3ff3fbb36370e0cdc69a48a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bd29c371d6b66ead14c4b842b2d0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8ef562dc2de2a11a7a91a2b04a928682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8631c1eef6e7b9dcbce21d72b5b1147683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db3eb8fffab52d2fa853d126fe647684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820466d25aba30da6b9b3a53e3d613bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd67f38b7860a8c4d35fdd4901a2c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8936eea60ec99badf4f1411cfac3870687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45a35157f0f9f19a520fd9a428314b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f02a9fc29e5996be5476ecee72a94e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941312679539271f8c5da6f2e202451690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9143d4bb8d05cf01fdfcd05a9e63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b18e7e72c715ae6a6ae1266fa0de0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ac9622a00a942313f427aae8673c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065b3bcef19a29f33861e546d06d56e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a801486ad15b5411225a5f1b3476c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e65853983b5b2d03effa9dbefd8559696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba708079ee563fde2a14f1d853582697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e47997611bfdf3c94d0cafb006a69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259eb529b7da8556498a98b0675f778699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec638ff013db7fe31745f7318c13ead700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d251fd3c43a0df4c59632064fee6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ac568aada3ee33826c58b615804f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de9801333576909f4d5f76130f61b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd840a8b0fbf447fb971512e35ed52ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e19b47469cc8ff6c9a49de1cb088705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9d12038f830e81f234a370e47245706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68355664f3c44b5cea2940cf6b725e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70bd966c678d0e117d5c2bdc8820f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257502140394ae1c6ade217846801cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076e1e9e86b2eb3e0b5f8fc32b84faf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c425316563336dd911c157bbff822e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de53d7edddb5f776ee8ad5f43ad8d3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed717fd1a813e89d91120e7d8a5c456e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40f8fea9acc416020b5daf480ad9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed890cc721a6623d83f4a5507da53f04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1353db4885d8cfc55751aad0079341716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321ab76d712fc31bd0baaabacea41db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266700479c8ef5a24fbcb68de847e6fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6965007c6c3f532beee9253b8e6a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa1fbe4f33bb3f4afa17370c4882a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca071766916e3e0802b6c4262b3353721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfe58fb6856e5e6903c668106c030722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfaf80d0ee25d31cd39f1b9fd50721723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38cf714832d56b00c9944868f9789724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac5c078beeb72b51319c9fbecfb3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c1242c6448ab085168a6c56a8775b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa183fa1fe5259d9af1f2b3eef2d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea7ed15eb9154b378a011ad03119b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647540c21c9582d5d7bae5e7037a8401729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d2747014576eb9542ca5026d5439c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cff0dcc5557b79e5b697134a841e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cbf785f4572e0fa8be9862203d22c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cec7c253ef6fc2dfaa8c50e85d656733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df4ee8330d3959d8cb5f4ef8e797d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d3cece7a165c4792573fbf067eb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba72695d8c51ff1149b67ed5f4b13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c382e0d7292afe0732210592b59ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d05d05fae6c61b3a1ae5ca4564f76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271426add75fbc1c857cbfef36c0923739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebe4d05b46c1640c34b1a1656c3d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c9b2251f6cd4f868602b0f39009d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc405a36b5c45cff47163e03972694742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0315f915b6a12ebd8f5c5522d3f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ad4e607b92418da99891c84630cd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaac4a33af6bfa106562ef750d6c9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ad4fc7828872675106ab4248457a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ef7cbb3f255a6b64754e76647817747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114323d04bbd864fa8b21d698e04f3ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8759baffb9ecd19eadeb55f6c6358f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a71e43cfa177105f043ec61ec5a91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a092e756dad1c095d1a422144d166751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc659d6d675dde824a4b1dca9bd2cf4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874ec57553115053a10aea65f00b1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e509771ac7a25b0236d44fa2cae945754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c71a3561132060521f5acb3fc8ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad2dcd15151f6cdb35a6ac8d240ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472df04442c4eb2ca5c1c0087b437ca1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd05999e93c82e9d66e6df57eadda7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0d2b71a41434951d141eddd1bbbe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da6b317231e2d4f5fc7f9d008c3833760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b5b9f8b8a888c53eb0a9ede1f6d5d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66158a5cd190cbc8906efb9e22abdfec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac404165722d7eecbab39c3a70826302763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c31bda54b2d327dd1cb1e7bf1dea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78029dc0279fdd410c655f5d6f41d1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f90e6ae7190685546aaf566daa30b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48215042b3b269a1021b03e5e66ac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a0bc11d6ba98fda7920794b7f5f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224448ddc72999ebf1d12e164dd48cee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b94fc05b80fc5db31aac018bab568a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430401068e79a4e710781d675a8d07e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73918c54d94a509a58e30fdb91d5da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27776303ee1dc96b7b15535cde5bceb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f005d92999734a046a4ffdd9e5a3d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4419320d858e2fc2304ba33748a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75957b7db6b67799205945fb776d59776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5438cb880c0600641dfd068b815a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a9c4c9dc9be534ffb3d9f7190091778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441388a0b325afcdd0cfdd9945c7cfe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bc137ba00c9e21fba6c1004c30f15780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9500e0f51f57ebcd04a29325cb9ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba99fa3a0c304ef55b06bdc0caab5c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2064707ec1bcfa2ec3259864ecda783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03273177d7ce016cfe78b516fafd862b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487cfc41a49facf350c947a5ed7ea93785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7063577edc44be3893320895732e96786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dbff7b9a92b99e0441b3f044a8c43787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07df9b97f258349d3e0438614165c2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65acd30f9c2c89643ac07e0e3880191789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e30897b853f6826b272ea14dfc51790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80134db0a04d4fcf8d5acfc1290e4eb9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26865cb61363ee6aa847d739d96a3ade792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a74d769eabb6cc53dc8465c1efbb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964f4b9cc615bf8ae76723920e90092794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbf30e83a50f735e35d1611458df7e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f0f9e86af87ced44fc850a681e7d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9c1dc326dd166af8a4f655d5cb79797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c348f762ad7d2e78b41d5b06f8bc8a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaefc9ee12d29a7ad2a45d7e0b6c57f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897139512c39cc601d8df7e170716e51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1847556dafa537d3654b4d136a87c79801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492139d85831ac525d46d645515ac56802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ce3cc72379b840e7d1be9862b163803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f772734253ec3338ccf846db89183804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947dbbeb5cce4dc54ca95a75de064a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1f0ed1edd0654710b52f947a7949806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a669a556d064f96f64d320baa1545807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618463e333956bd5ffbfc846ca8488f9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03dd2850f0a01d5b6783fd1492f62809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6c31df0ba62a1a48c2bda878fd85810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81170348e9108ab8b987bfc51cac4d04811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49927a4b4a129b6e94e5ab0a4230e3e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96468d592b150e7e22dbfc64f2366c83813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d9778512ddd6a74d7f641c51cfb0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf2a19ee29a1a9dfeee573d74a41cc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f18dc1da895b35f703930719bee2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c14b84eaec3e22106c917a82f641817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb7d24cd74971742816347db508a38818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e26986ac9b97d6d0890a3f8e2bd45819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde3318961e720b2ed95b1a8e6679a4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b31a30c3e4114dd77205bb28144e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee20896a77abacfafa1cff0195ba09822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ebb75521714da28951ae14d983962823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a96b067fbd4d65ebb0de57d4e8c1b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cece43ec00b064a10348467a620dc4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86e39af3615c529789a00198715c3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad4ed607f8fe238d43b181bb7a00fe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd81429ba24947d4bb377bcb280b32d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30292ea93af36fe97d138cb932be64829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b686842d810c6a3cfd1a01d97e2cfa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5154fd81c9acb92b244c64b7c4efb0a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b41488326675aaef96264678fcb3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16909d7181c49f149bad8cb8019bd8d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040d21669f4c2d371983d1211da0ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0775e1ec94fca56f597815a6f36716835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fcf67e94d6d3450032828ab61f09b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1737f4e4aad89aecc26c1d9a11723837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ae77ebcb0aa8424005276a6e5d1a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb991a8157981f43dc9755097d7824d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b416a18db842278706da80d434cc01a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8b19fae368325f554308836db9f5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd3d80ced8850c58a5b6aeb3b2ade842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba62ea71fabae927c986a7040b6c37843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9079c2d30683f05631f4ddf78e1c2f1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0490bc26f1daa3acaac681266c7ad845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520c5007a913d2e245941332274492e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aab7c23e2d5469efda1cc7124f1e4c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d9dae1ac55ea2117c4bb7307bb814848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7061db2f85d5a88a359ac34e2e60849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a9a3421ff966ae3e8e5075f3c0d08850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb612a9df3ea02427a397863f939388851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d422baed5bed06424e5fd893be859da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdbb24c9211361c11274cd8ab7a7d9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c91273b61854422dcbdbffceaee4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021f5afd9e292cd411c3a469901b8dc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14db980b10d5a04de9a55e3508125b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e2f8cb5a4c8973a8698097a9d03b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb671c64d103733a4c3378f0507cf33858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f0a0fc85c5992f19097462aa40f5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490b413d20c1fe7a4c4d44745150473860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009a7a2a608421f0599dd005e38324861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e7be8f4fb4fde253c81d34199208b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a98ef3ec8516cad56867df6c4d36d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6bfb1fadf81da2cb9578e9f3bab9e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafa215a18805f2c3e631840068f2c0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9f3e235f615fc219b86709fe9708d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf144582b3f2caffd93952d095ce3af8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a2dccbfc9f4f01684ec464d65437868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09683449bbad5d1daf6871ffb84d65fa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff03559afaf414e34f43e3de335151870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b061b1590d3c73a117a90e1c43c4b4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8737a04e2d8ac6defb2830d2808af872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4500e1cd5c2d753863793d5c6a372e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1761d8245e57d474830afbbb47218874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80dd24ee0d3493649eb441877cddf0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219832b7009e2723b07dbf01582136876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eaf23882e25fc4ca999bcda760c56877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b44d550fbdceab29702179fd3f9b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f4a77c78004a6a1485a58afe929d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca485b3f8014fec53888e2dc0e3cd2d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e7fdea7a45d7e2dac2b7446e663c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a730601725bb5f86462894c98814a2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41d3baa21d24fbb6d1104330140f8f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5c86b9c87e76902784f4bac8f016884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7181eb8de478f6ed697309e3e498b1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53edcadad18cf69f1c5c68c0fbfffbe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eafc2b43f40ce1d53d994d48159b4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988675e1cf7aaa6db3944bd6a80025888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5da6f741a74cd12fd2434ada071b1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aedeeff71857cb786fc56888e7e90890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15d26421eed2580bbf5846db6a0b36891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f13776129d619ee409d7709e640f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dac1d9ef95c6e747ff36f606ce119893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88c4f3a0cf366b5de81781b9fc63f0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05cbd3bfe9dd92f1fd87c9ae32d28a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de610bfad3e663f03a90d9f22be48896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273c14f683a97f98c12e20c7a535f92897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa652ccd80ea0289df9b464ef0369898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78a29f64677d111a6b4a582e0a9045899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff6eaa3fb05f3cf80a4fd7c3437ba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d484e3638c826363b1c8e2e3a55d29901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e394a70cbc81ed9016eb876a7dd0ef4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f7def1eb7719a822d631c792016d2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87f6856368da12e4eeb5b3e6601352904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee542608b0a6301f4cfdaaa02fe23e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8df6d07bf919c172823d0d0f5e96f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b40dc3d67bcacac3347a3bba10690907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73196a8a07ad16e373be46d568db600908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1d232e28e299a97141345b22a167d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb69823eea7779b9f534ec7e0a4be4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20635d9536a68f694624d509161dba911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086156874c516625df5431e8ff66c289912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a172e18ade53eac6356426e1473f8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b88e7f4748ed4b4159c26c531380c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf720d57cea8333984502ad2d45d3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2583ccc15e24ed0e9cf059dcb81a3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d038e209d7fba9e8c9c3ff56b010aa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5d0d6f3a669a68b63154020304419918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442dfdb01e45a58f62ae0d0d7ccc98e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e87821c12b40ca8c47e1315e17cfc3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225001a672cd0a926dc90446cdd116a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dec0631df5f8686f4f4a6f86e1a435922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a212fc7d25b717da79d984db8899e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ee3d4daab920c03114c8dde47558b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90bb93b72d1f2a7e6b20c7a16a263925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c62450edd0b49d9807fcd86ec7d0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b12928237deb2d667933426e957a37927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29116c3912c9476ef81412c53649e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c514db0e799539396516c7ba69c0fd8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88155c2427a1731616b2f9f53523fbe2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f019ccf0d4bada0306cafb44daae431931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7302a1bde1bd394dd01e8539d88c43932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eec1509f6f28d3689036ac8ee877e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb71e096c964f7cfae70f85f7eb75934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a0352f6c16a5b197aabe24c305e6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c13bc80346160503eebcf58f344d95936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6bce6af0be9208dde28d524799204937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba051300fb34af475e3a4d93e86483938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc134654bf5bab76e47de6ed03ba76939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38918f01adff22c937a8781398a49940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722843769fd00aa32ec4381e35998255941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7227d413046056270fea1c65a7c43942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac432b1b85de77baee00e3d57f2707b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d6d4281dd1ec4402413ba5e1660ed944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ba0346dbe09fcef6566b4712734d7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87aca6674d5eab5c4d2e9ebc513ed4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af858b78b9d2e937f8ae6b389fe06947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db77e9fba53816ea1e1ea075992bedd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a5375eb7bdab128169d0935ed00c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f948dd06ca1bc48e3f86ba54b1bf1e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3a79e79688f7235dcfa5a3d15bb3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc49ccfdfdc8b4f4bbcccb989c8e36b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68e547b5a7b099431eff489de0b97a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade431b14e3d403997aacb6f400a92954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ccd457363f4107fe8c7652a22aed955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd60173f4015b5373122bea86cd20956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1c16621f25494b6239a5b2f14882957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e940832a34670c8af7b275f1b33b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd1bb72b74cee0ac39694e37355d9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbbd6574fd76239b00dc4cc5e3a121960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487401cfb40836acf46f2a8940f2937d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c9964656f7314acd0961f83d42030962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf1d898d2fff510a4706c7808f5c6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f323d4895c1474739bf43583a5d61c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895698554a26141c7e60b19acc57085965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25198dd81ffd564d949dac642f9facab966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c9b0aa8f8aacfb364dbcf8526252967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553f57ca09ec5c6d2edb7cfac70b648968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c5c338b11044fb188af6f34bbb72969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac45f48c319f83b860365dc782b4f9b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638466de01a63ce9d5ffe1054d34ef97971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e34841eb979a4f420d50e7aa53733972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d364d7674fb91e61cabe22d9fe77973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d803b2f364f33594e9a64f8f9c8788974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e99b098e4d5d9b70dc0c2a60436e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe56d025a19b2b10d2b3b134296db6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04516a4a115545f1f85b55ae34d1d839977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd82982a311d7516db86e00e6dda62f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857a429aef210ee4ccbecbdd9cdffe8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577f4138b7db6766d1293c340e164ce980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fead1ba1a9e92d33b82cb849bfe739981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece283b9d96660865bdc44b0d9c159f6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c959a5d3736749de3432a29818acc983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390abc2f54e9fdedd0598a36b608e346984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33204e888aebbcab777de2e711627e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554c109ae078d7b2fcf6535199d4084986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1459a28d6f0d312d0944b9968ee9c4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df24e79ca5a82dabc9c029d426c495988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc74d5e09ee94366022d1586a919d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2633c46b5c9cb1180b59ecadfa9613990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c9e2ebceec28b002931ba9a94cc8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c6931815fb08ea94ea387c114300c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb45dbc0067db109e6a8c1d9aad34993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838b88cbca6704470ab2a28d9c7acb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742a61078e4a424269d73b223f3eaf7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fc314cec7cdae4d9eaa9d306efa6c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97316ecee1b7097815c96401f6e28b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>