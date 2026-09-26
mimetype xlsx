--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466df7f0330fc14985f0878d2e2ba9511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e0e0fb4ca96e392ca8eca31a707642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8c24c2875d2b782efdabb80704e263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a03dbe0455ca5a3a72abd760850a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0792b66a872e5fc1ef185db8c19e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e66f20bee8949c97fb97fafc7deaf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f20bea8153ed9a00830c3407120a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dba603e79d19162251693d54c19b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff86b7d85a6e6dc6e4296686463694e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5728e34e02805788a5224f1bdc767ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993b4aaf42f130df2629cc0465ec7be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe9641f7ed0a55d3e280a07bdc3b0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4c0f7b0a8a35ab81f756a9887406f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca365c5764599d2d97ecb00a416446b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ddc26ebfdcaeb1b0ec01f384c8aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1aa65bb2c7fa597eb8febb7ee7d8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c33fd75882ada8daa13994acc5c3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971081ab4625b4ede2090558c60b5b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032dde97e7efb6ed3caaf722d43c7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d91b97428a62f0e01a0f21665c5c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146933c12d91059a0b4c03557369e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f0f6a5cf9417df846524432495d5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e18f038359c3effc4d75e5df042bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5be8c3c0e14a61f1c654725433d0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb676cc589ac125b42a0cdcad58cbe2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c21ddb6a4a80b17441a2306bc83d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd8ba1e5280de139d7f16ec1eee85527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f976da5caf293f6db63eaaf3ed9e3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45704f461bdaf08cf6a17c6600dc4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6615cab0fc3df6e4d73e3773745c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2c7cfa8ab770e902a2440a95c765a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0738282734e8511d7ad4285f5f4a5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44c36e11d8069f12ac82d7487269933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f05dc3396cd16d5edbc1b837b9ce7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad9ac5318416c9b1c70df5bbd8aa8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48978aeeb8ee903b7015c13d576c78d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b364eb1153ad95da278876cea3af137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aadc640c4e9906677ea2072ae987d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f309d412195420585baecc5f4a3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d0a3adab5048cc8a406c87e2151a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f7b36e288f109e66a2d5881890fbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc86d44df41710b92460df53b0c72142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2eab0bb4dc648492e4c127217a35e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e417ab3474af2d79a534a4a5d25d5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958f277904584d29462378998f860fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbed90ebbcb18d48407aa10b8f3099746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3b1545d9aa04c4781b93b96c42dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1faf3489448cd41ca6e74f398a99048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110377d5503e37cd7dc814d764e4f5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281800c5aecd67716af02561f51b53a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5366d8fdd8bde88a87e3b60feb6be5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cf871f395e2488f50850872f698dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adae523bf29e169730b7d63aaef2fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122726bc00c80cdf89809a0e7b49f2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed709efcbfaa59ab58c3909d77611e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033df4c9ed12fb7cc22a993c72c7da156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655764ae3da5c5d882db68f51f19e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ea4ee21ecf5db2e4b3b3ec8f541e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d3c25f63745b9dd25f45057f0b6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf48835879f0d263931a4f16753ee3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa9cee02ebc05c2d14cf2dd86850061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1393dd287e60c74a91754d28fd76262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f700f8ef411dc22af6d5cf622a0fdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77eb7d2ea4494990fd85f6233f232564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167a612264bc9a7bbd8a71a7859310c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286adff381e49d9e09689a9d24b71a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e8066d191cf78f5565ec3571b33767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728a56d9b77f1c9b6616289d529e9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f5b25f00aa30af869df128e61d49a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39c5e949620f2936d87f302ef7bae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9adf0682550b0d760b72328e18432c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0160550a0769794d9acf70c6ffa37ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf7f9b6f0a18dded636b1c976bda7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45149ef8242e2d5324186323ca3bacc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174978d1d84429bff16189591462d8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82792fca9ce11d2a6713e24d7dad87d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b91c535cdb11be9b5c1d3fedf4cb0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e7b8b38beac6ea626af761def616a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28cb257573accd55dd8a1d48d2de0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe979d94b4400870aaee105d81c376d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fc513561bd261e0c466d881badca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87e510a098f525eef3227019d2850e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66116ca9e6257339cd2f05b5ae53b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90874229f52916205d55432f83252d5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf472837ccb142cf2bde7409def61b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c6a9c1d2e35e084a42bdca83870e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef678f2ed4a1aa27f712a02af43f89087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790b1cf8383086124d4887408447d5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb416cbbe2cc13c6066155482365e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e918d7834f21c703900573539ad30290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a5798a7e23ff36999940d5f77c8fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd35eba79dfd5504f993abdd28b71592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e8a155dd4609144060c78df6c9aa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa672dea53c9ebc33f586a7da67768b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac8bf5e5ffad071ed55abd67df577595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f9d017c87d9e27c3295b85301d8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee16df02060b6f52a56704179b3321197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9887f335662936bd61bd4504afe1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91929d03b3e6fa60b9565f854707e1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882668dcee551885449dffbe04e32df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15b4a2cd7d123fb4c29f1039780e53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be8cc3c53593cfc9e31d50cb8e087102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5f4faae198a46c44d60e21c656a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30defa7e8a20416ed5c4786a1fe452c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30b77cb00d1a18f36cf38c415143f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21ab61e6e5e373fb92e42c5206eb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936517c205c9e65e17d221f169785cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f5c2380a1f1b86384231ce7d8ef8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fbbfd06b0768f3a7ab9b1840ef3f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691ccd15611e6dc4c15aaa516009761110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e262f4b473e418dc9f9b578347143a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58ad111df695fa9426c0904fe8215112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd39955ba0b6db41d6dfc89a18c0e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff0049ed373e382f5985feb0160b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d90401c639dadd98b1bd7e18b90b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d89371a37a3b8ded653041ad73e33a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b4f99ca84bbc3a4e4cae8255a94e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594311781de5329700302bfc189ab3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6260b1042b4e1549b9116149eda50b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c1afd2e216f9883a2ce3b33a9501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd29760a09563ae3ed9bca44b1ed93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898fdda77f2ee9e5fbb21431585072122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c618528b5965b8c3453be75a47e07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948994c16f7383e340dc394aa3cae99a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0db397563edc0c2378e0934214fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf69e51d50bca35b1ad284f001d6d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1286fbbb0384ab204b73196f987e1aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4826f6eae39a91a1777a414f2fd8b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c0f62e284c6a26319ea245644e64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592a9d054b16021f264d4a3b6db5ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da39450dd18b3c0229212ba633f4502131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f670e08a45dec19c285b0960331765132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d383da7e48949c73d699b462b1f2f54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be13b3ea16b2d45e2ff9caa3830963a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb983d7d697b9aab727c07bc1094b50b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7734f4a0c6a51d3316db98841e5ba29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c76df04118d2ac360e38682d217f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca82ac38097a0c7e01bafece992335138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff83ab6b7697438ca35254eae37ae98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee4ee748c885998fabb5e0df70d443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2584d91042ccff3d0030426430c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d856512d1db724e8d735a30bf7258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced199c2574f6adb17ed4a41fc08275143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c449f670966ce7fddd799e1c5f31f7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcef33e97418daf4db8c5ad03bb84c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2fc7e09917a018a68a8db8425cdd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf0af34c6c203f9a5264200effd76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a88af9198c8ec1adcd33abe815b895148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114b00b833888f04f35460e06649487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e47d525d7d1bba6799374b3520c1f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4482b04dc305e0cf84de3e2147011c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8154580b7e2257dbbfbef89c29305152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f788e7c4ff0eeae448f0685aee20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bd694955ca3761e27f9bafdcb51af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc79ae0576f9191888270edd981a33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5773d4b8ce7f676c5836c8e8f01d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d41b228a161a84761ac20d21b14a72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212feff88161fca21e273f0636e2546158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790f970f687cbb9b59d32314e270c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d588bdaf24de534f6d5ca3e0713924160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcc1ace32ac1c1f581ecc23b28d4b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01574f55d2dea9354c01ea51e673ca3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb0723a3462d6da81e43faddd8f5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fed7261e17761c2f882fb83de6d16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac31119a71f9d8cb5a4611e1f2be1ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c215c4ab128b7956a24717a666115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711eaf41b59bba7eab349d905d96b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63621e3d79c1b80251aba90af96a68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840db17d536ea57e29b5b5ff10d18cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae53dbb14411d17c9e93b6dad1a16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e6d7a7b3c6ec9a9155354f51a8935171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c019be6d86f6269e61409396f3145d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2bfa04c5698e126a6c0cf86ad5dd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f94eea1301f9db4a59ad6347bb60f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f136fc760944e23a5901e1b5f13b11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35396718f147d758f480e252cdaba43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a842c8e2d015307e8846251047cb3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1388cc9efa160acaf071a1d2d8f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ab0ff1ebb9c360338d4f770444c50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852446ae496344b214c867fd92e626c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c171f7349e636ade9a2c0074e92f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19764c8c4f31a314781611379e41d6a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c050df7e1ea737f24c5f9b4267898c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f8ea932b9441902b2bf7475b3270184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2269f5912ff09ac1172015ec09fd1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e0478eb4431a5fe6c4728af2b3b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631a8fb267f3d94319ef63516882a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c76d79bab795bcdee19de93bec51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beae6e559460e605e08245eb34465b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2c697391f43ffc1deb35748eb5db3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b434822685e6192c3192afea49046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a8fd439ab0718997836f03892326192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ea1ee37121a15cd4f57cddc8d6a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f010975d60f890f5810efd1624f6a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bcddc6111bfc4cd9f4f4ff1053a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f495622362728dbedde24acd063af32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66dc7edd8f216c415bcdd7eef7fd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0750b673cf9c416fa1b47b20603ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cbafdcc8a2f4f7f8f98f3f03ba3e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207d974dd9bc1e80781d526705ccce4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3c7472a53b972df18a75d5da0f23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20c9ef1cc04b6d6bafd4771c396bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0bc874d50db928e8b1d24cdbde772203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330be150997102367586c4f4016496204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1db906e01724bc5e7186b110e12bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3a68bfe315bc947f41491ea5b0176206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231eb204c915b58d291e558e2b26063207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d36e20d88d02f7428bd7d6aaf4655208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c7f20b57bbbb312261682cb15b294209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbba4c26a801cac0e7400b066d2e270210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750242fd42737db409b36ae1c74ee6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4fb63a9e0c53172ce79cde4cf864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455ce010bc080ddd586743c5fd83be9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17be00bed6944a1488cd3369d1d9ac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba301e8c7b5cabc81083dcfdd3513215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df9e0029f112e504b7ac469255ad79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ac6ed8763465bffcd559e52c70e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b64004344575ec7c1fad1a42dad41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b16d129faf726cd27bb3e48063f72f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1c74ae9ebbdf254d5a4842e17a017220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca16d09a893b1dfd874c87261a44bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e166f866e12c46deb64881d27959222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec58c4a39bcef85a4bc1504af927f31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a09ca3557e641875faf51f65f667224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c131a241e0445fec22d9c2511a23f78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132b840800dabee3d115662313b258e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d94d6d851688305dc8ef2514cb4e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c07239b05e4bea591ab4bdbd0859f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b467298aad045bfc3632f7c93deb9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb3ba33d06e4338e2d711d8c72e5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c2e190973b53de3228b1452c41f0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f25c9f60d6314857981ed0a9f0d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d83e8ee9167e17cb3d634da86f8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b5e00f22833861ab8d7e1020d7959234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12f13230f5ae3fe72983e3456e3f9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616e0fef156ce4209522ab40dfd8a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d932fa44e94570387f1e5e191f626e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5e1dc3e706f582ce6ac440c96866238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a042d074eac7aa1da811ed0ce69e875239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fa40b28dc6517fd1678411c6a8312240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4cfe6cf73cfaf58f9ba72c9a6e4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6e0c65a70a94d4acc9059089950f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0272520c3822700e46f3bb7c6647b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def617ccc3c82e2b3cd2b691b31ad10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196cc963b9b1f3a1da464d02e5488e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2fda80bdcdf970b588b94f9c3f744246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63704e628386184148038f8f0e0a8b13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417894116297d7f26f8ba40c2d47582248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda64d1acdf2d5c8d222ae492d9e3be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375e165ece670d50aef299396eaf3a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc209f1d9499c8e95d34eebccb74e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a82f418de8cee06f6d759444e2c3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a97cc96749907df824d94dc2a026bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aaf4801c9c5e3f17c81c7e6f75c33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1a7f5a4ee31a3846e374d5cfcc59e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52451f71d383c823f89096ffad4412256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd52076f20758c72c42bc34f8a1dd45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb8d35e4f285cd859472f9e3ef5b80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c96fdfe5bcb59151f56a84f505873c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b78a5b46130a41bd25d96b36c339c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de348b3eb1d4642c8810b4dfa2297a08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c58c9ec78a2547c69baeeeebe896c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc736c305d226baa0249073703eaebc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d1b7ba0270831f9476edda8b0600264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aeb94594c18fa0697dec517ccdf16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7277b2a9c49e547707c8fb9d0aa7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ed73d94d7f2262f176d350666d6cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f3fce0a29471a3606dbe12a810f16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46ff0c4f214d9cb6f2558a8c15a6f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dcc9f11238cd784c357afd6d4f5f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5e95c4437f41a976d505f4126b06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b18905887bcf7f107d50f4b249eb89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a741f0bd4a7fdc673cc3f51a3dba79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b93b3f683b120932587ded4faa7cb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae91a764f699ffc70faacfa2c98b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff418c22768f7c7713db44193d39af2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7735c52c884ed2f80db0c443d52f833277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4572cc37be2d03a148c1687858cba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af691d8512d47f3e5239e311b0b907d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c718d4e0b6c74290d45d52a44caba06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3885d0b56e95bb505cbfe505868dbe2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46cc197dfdb9c4cb5fb2425cfc0c15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700cd0d7e21d80ad1e043079185ff1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce0e8cc94fc148bf5d2842156b2e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79048e3e2ecaa4717637357f419f410285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4facf11a722db2bc879ba73c6e1e2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bd4509303be6a00b4ef6ff369192b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44275e22143102513def87f3fea3fae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede9ad5d4f392eae246ec06aee47727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3445b073c3595d322ed91b84b3130290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05edf3efa7d970a707ba642560be3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebb28db82fca079670d75e68a162f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15d8f3c54391b7fca88244f7686899293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9100e5fbc21e78e424915387e354d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46fbf770f424f27c49ef8a38cb9625295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f85b5b73dbb9f7c883a92d2e484d13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81892470a9cfbcc2a9943a5cfbd6cb68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc082ee0b10b805e45dae7dd83aad01a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468dc5cbcc4f53eda598ada28ea6803299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b17a4640d440f69fd02fc07717a60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b5408259f4f7d51f62e3ad8914b96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea984932a3550bc0510b8fee9cb9bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa82319d6114ac2813becf2867e7bae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418afeee94cbe5873d066cef5e472e20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e504bf1b3571adaf78a4ab558645c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5752f7ddd1191c7bb524d0f60191306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c776bfd2d9e6bcb24bb5e9bab625b03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6da985dab4350d0c30da3291ea9f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c972ce6548497facb3027cb8c7aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b8e9eab657c065bbe92a69125ef64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7060416d2535db1d26afdde2137b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb87eaa79dd5a1ff6a56f51e3902943312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f259f5bca7b15aa4d5d1950af8683313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b9ae95af6c4397cebc51580420ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eb55060beca667f34c2be05a87f4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb2d776315910b1b8e152b9e8e52d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed010e5f72ad49b22770c4b6251e90c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172ab44d8e136eb1c550db09e866014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b202a9976ed7592ccc92ef2fdbfb96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d81480a6fbfa8ed5266281b981c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97954bc35b6a60e582e4d6cdb801c44c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb2d0dd856e5f2fe3f385e8077758322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3484864d6586b798f165a2f9953d7de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ee6e24bcd4909df2f95c2d63efe0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbfc40c6b3cb2c8fc03015ab866cce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ba939a2b1f08a96d871f39c04845e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be85c2bdc2929ad3c822271a02cca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811c2a462d3afada693696e001eade1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34edf57ae2656a472b0d4dd8a2356f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02a3a5201d962b604af2439f5dee9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83001a5e9814e544e50f6392e98e12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b87121705e9ec9245b5e1612fde6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd2dbd58e8ae745b097d9a70ceb9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd83b5ece63e9654c11713d14bdfc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b323124be27762719e3493178c74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d18d01fc05213de9bb02471975d840336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c085d5ca129c14849ae1fdb55eaad0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74dbe6b1e85d001326efdebd862696338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa935d26b72f12186450980287f304f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28855fe685f420862bf8fed1476f9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7047ee8bdfc06838f105520f6ffbc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe89995fbcf54dd3227f0f8fcd5906342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a99d16d87e2bb204e68e0b94365368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f1e8f8f9adb2c33bac8e3e7ca0ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bafdfe6d0e3d3e2c32e72401b6b243345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52531924f9513e1bfaa2c29f2a5449346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e0656ac28d6b114fdac83cd20e4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593381d303b09d0092c8d2b88f3497d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a010edd95026d12a0853be61f223349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3133958f722f2c603047db8be58e705350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223aaa1b463575258571ad91514cf9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26493c8297bbab58f342dcd4aadd7c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eab280ec7d9abd7d548e477d83341353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c37e8aa378c1900116205999b002e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e6023942867d937439aed33d287d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d679d81f1961070a6e7c7fdb4d79afa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a02ddfc74e98e0da7877bd4738bf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff8361d9ef0ee4317aa7cbec08832358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386b563ac1714978177453194c5077359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746a8e16e351da085d61f045a858a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdc7787675a44184f1202641148a79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69c7d8c9e6020c31f482c6e2034c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ded003b2d812205ff2951b6ae648af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266152dde825ca7d9e3cdbad65e63f9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efb5986bf4c4947531bb8ebfe6cc8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01cbb79135273421854acc894840ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba581c21764b369da41b5626a9bf81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d7ada4afde2ef01169cf88b3a3e35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480babef228fd7aaf318bea22fed1f60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e88cbe83d32da1080a3ae78a733e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f96d28d1ce561dd2f16e93a9dda7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07518e8ca8da51c4a6ec5c09919003b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912246bae94cb185431eb5b41125ad9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127b86086ac722812327502daba79cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4f33c76b2bc2318bc5d130aeec36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f9c92b214442d13bd66918150d500376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c62be14b3d86cb37050bab3793c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1136ef5c76bc6a2880ce0483bad40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978576d9df2a80750ab3df9c3467681d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9af26c992c802761e37c4728cc8f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a2d817973191aaf138a18877a8dad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c51f4b84286b5e1fee455c7ea0aa73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34ae53e661d82b67caccf0cf16fa9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13edca59e2d132263ea688e8e17a87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab4fa517384657ae32da60ca67cadb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a86bd526bb6340b47fa539f85918386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbf290c7fec0a0f63048dbb721bd8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511b7f470ee6b5a12f550aa2e5b53ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748d99a20bddc880e3c19642bf7901389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d71890f98255d30d81a6ef5371854390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd926cea94c7a50d69e47458525db2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167fb7ff5ff17c6f142d019dbbcb1fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b69cc3f7e4e5728047e883fcf5d36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70517a2b1e3ac69a6a2f3556daff389394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17b5556c69db5e81b35c57f574c5b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f9304a2608c4dff929a17fedeefe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23edeacc4f0e9b83522fffc1f08d57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e231e13e96a25ac889cafa470bc624398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1088b76667795a31f8bacbb466efa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c78c73f3be746ae14966902211ed95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c96454323200c1e9f9527f7a4016401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eacd8099b8cda879ec540d6930e3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128f3e7407d3a98461ccf311542e57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341281794bcaf059509b477a4e247559404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1965ccb9f23dbc9df04ffe91871d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7dc81fc52156db6163ac2efe474bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e0d4aced922d3a23f2efe96e95aea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67021c46b21c3367cc042932a9eefd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc368d44545b7417afa5d00a0bfd5880409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9f57314b13d96788f8d5c85dc8ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a110bd3a2133a450bd5871da4f2fcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1625caffee0aac79469b913d6f817f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15101e7f0aa8a5288acf34a2e83dbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c811afd9cb68aa550bc629a7e42f03a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8858a204eecc1f1bc3f975e477ac71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acafaf6cf9113ccf6266ceaf4c163b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542e4b32d66dcdf05d007f902af0365417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac1e2fc156af526708c823f0d812db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce634b679b7591a657a003eecaac5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e26b71c6f0d300811680e43c57ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88629c3f60ddf2928d135dd533116d3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a777a6f9fc94ac9918b941b4e15344422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ecffb1b8135047c4094df7213fb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e6641d7e37ac933b69f612a68e58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a1f9ddadab2bd4df46bc60d2ad63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b95eba78b893839f77c9d1d50ea4e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae197f661175352b9765aa7b63a18f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737d04aed60bf2d07040a69a84236a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306c7ac8aaf1447bf218707c8947648429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720d1b8d2680038a5677eee33cd77a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012367c04f1c32dfc12bb9a1b50ae576431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e8c5f4ec5d713bfa4564b4361fe0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e8ff44353843523079a664f2955e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea6bd2e2ff59ee507c50ec51159aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ae4fe818ffb49b7c932bfb0a79380435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a5b24ef5f112692ff7963707bbd29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead16db4b20a9a4a8940b09886d753e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29e3bd49cc99d9b88de3f0aa2d0ec7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d414dd80edc9a28abcfec99bebf633f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab8bcdb23ad52747c2d3abb21bae0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157365bdc67adb1f89cdb00fd42e8a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2993d7f5d6f7c316e63953cfa4f6188442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b525b853a5b6870ab0283b75a0ed268443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92098d4e14857d2d68d780286b2f62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5300d2410f15e2bb5d86dcf4e08a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5741e715e150f5579fb97a95454784c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee540006ff9a75406df6a4668478f67f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0b691769fbbf39e3917cca80ae6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628bfe3ab750911b4665fb2ffc879eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03e23a0cf1f3f915eb1e0b6855df4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ffdf88d8563484e470f22f6b795f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a4ca77e4cffe96ce180aa3d3a810c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce95fc27205df0492d1b9949d9a507453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355d5f802d8dedf0b11919685ab59fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db95a7db7183dbcaf2a800d12716f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584ddbc4733954c7b93abaf13262618456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4977b00f6ba2edce86616421af14edb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60684f00bf7bfb923b464b26ee755c48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a79f82f5bfb84d1dbc06e2c248a0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d8b3174bd6085ed7c228b55fce93d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5c3aad2877e40bf78d5042ff4678f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9979f3bf984de2eda4e14a5c93854b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc4d714b8b62569352ee9e3f2a7b74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3cfba6fd15df7029fca60bd8b8906464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e6c6401a223aa7239ab6741f83d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea5b3217a97423ae867a7e209af7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdd9f3071ca4376dd8c23fe306fc79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e59e89cbadf90a9d41932be71a481468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f48d5c787b56d0c71d278815bb037469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db870d8811bef74e54a90ccb858354470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1566e20b07d180b3595606b07d56b69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433cf858a422f30390ed59eb233583472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb89280a85caeafec7511ffaaf8864f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2a148252d0ea4800f6f5c84a7695474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146c55e4e95619dbd1fc1073dafea47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ead592ac06ee532e37b9cc69bf79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6382820cc3d929ed85217297f08ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c4d8ba3471b1818263fda74c28917478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658e21a816e65af58674ada3a7b79d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af362cb45f86162a44ead6049c5986b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c3b0e599b2cda4581a3c887c1df5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaebb104207277e119785de8a00328d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc66523bb4235323ba906701b394c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e618bd91b759279c1c21bd4c49360b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ede80101b1c2f68821748d7be0e376485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37585cad16cdd60ad3816fac648f34b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c447a6da7ad34ee79b050e6520a250b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2debd81375ac38f90e720f4a556a81a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9be7b7b2d9ae1681363d3550eec7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1674c4ff495c9ad444463996bdadb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033609225284932f4a6a51794b74099491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed139f03db7f1540b913cd48b47ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb97994e81fcc8dc467c1c510cc1828493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e6ef4e417a6504bdaeacef43fbe5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fb61f20fabae4bf694065ece1b5ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53b93d49f6597f9564f98af940e512496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca82329e4815578a868e90b66bbd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bed8fb4e34c9daffa26fbeff1f1a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac97c38b32e229634575557773160fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5455b8237c78af659ecd1bd8666a22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78810e191cf20ad136f73e1dbc92678501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4fd21f9706e45f919184565d0100e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463da724ae6dc68a70b11a0bf237ed5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59219d4300ff38df2bad4b6acfb751504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2548bf9b78c34c37cc428f8e07168ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24721951a9ae44fcb905cec21adf09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290edc16461d4dcda4e9fe1df12d3df3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2241745fa6f9db72149d80a33209ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b65a012ef4c05eb7e7a0a80fb05fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3545a6d40d70e168eaa2fbdc63b50d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fb5380f3a4bd68ed70cd7b3f84f7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12eff0b5ee742b10155e011501d962512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea5640c1166f560a933197f91060b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd774fdd483d2e463a8778dc558a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5678be7c02d72c9cc8b4860f163a3d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7167339f7956df9f963527efdc15c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a44c30da711faf9fee3790b6e23d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165234f663163de014b88408292ac7d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b7e56ee134c612965dd3697cd4f09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d23bcf0e8dae631170d9b487dd43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695c574c39f626f204e83914c1bbcd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccd4acdf72d7ee585697a80d6f6811522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd249748005a8810ad58329a8088203523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb95c808148a53a925cd1dca08bca8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a07cbae8acdfc0182bb28204d95f51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de14a9c972ad278b3e785652b717ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01389bc41b17d7238b49f046cea0555527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc378f3654ff8bca655ca6fead8ef3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d14a99829ef80029656de2b0fb3f03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc15ed8ead41593392edd7411b93f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d518c196493a3ff1523872f4452a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65222a656d6ad8aca3b0fbd310e5f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d0f3f0cb4aa6ffb6a746239e7e3ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a12ecd66c505736eaa9f718618bbef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59654cb0d7b096521468206a9532be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be71336e07d93fde53435e11171f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16dd253349868e5be5c3ed819b4efd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd04a873cb7acde7d4b83fe02fcbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126505bc95de318f16dca925eabf4e20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93fcca3e0501263946c350bcda522e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a6a26388c97df2088b56d4087d0d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ae5518698b5dc269c3e5f6bc44c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e623db430d9c47e2c3602627a6392543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef41c728213193359812bb7978ca0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff0f363222778fd078467e2d4af8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4744a31426ae999c50c56d1a57aa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa5aaac608552d85d2059208dbc37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12d59d45f371fc343916c6ed012fa3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6576627ea2581bf290ee01c2a02f291549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad072647315d25ff2b273dac63d5e3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972afa101a2f0875cbe42a92445b33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14448379dec1545937046c91cea73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547617f9aea8f6bc42ac6f16c6b2d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1459c447c0d716c29b0de020c526a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9073cfa99bb4d46133658c2aa0b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5f9696eea480de10fb89eab3e4e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ddf8f31604ad0fa4c22164527e3bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b63d57f22e3afb48ecc1683e51764558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88e5f562e9aaaac4e997820c313b9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b664127e89182b5a0125256235d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510d3c9fa68b4ecf9f48f61882f7e72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f019d98cf64c038b6932b0af77f664562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da599aa0539210dd7f3a6c066752db96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f34b9389ed4eaf836841526fc8e24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dfa37fa9190e332b7be1da686e05c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a90214f187f8d66e702e8e973c9b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23185bf607aecfc540e754b975eef8e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3665dae40bc128fdacf0bb7070abda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e792c6d6352ec0b42a2a18977318b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3a0549f791ea2573df51b2ca1266570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913886c3da617bb765dc6ae4c3fb7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533da3a319cbbc4cecb06ce3009e88f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f9dec7a7c1074c524b6f4400f50e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536394339f1b5974af643a38beef831e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0992f88c05288b698541ea66115ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4d869e74c225a0bf126ed773e8be6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef952ddc4492880b116ba4841ddf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aa6408f45ac9b30b1aa3d39dbee6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40394881db8e87d4d990cc3b6f7c317579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421946d0f4134543439f3613232365ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab3ff085ae02f9ca560af032628d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3d66536f4a7c6b41037128d8f20a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca24f6e848997f9cabc945e330919d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d624871c59a1d18f2a68651ed1f67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da798d40f9dfe581aef911ed1fdfcb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935edfae0e646b740c0aeef244347515586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ba9f36e53d656b27bcad8edaaeb03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fdee50b864efe5465ec9039399015588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362a228a185443208841154049b8d3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a1feb6f204829d312ed200997d7d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2da37197974094055b9fe359cd909591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc10c6e2f18d3bb915c5eecae08f16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10bd8d89ef561ac05642371dc14fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190922c1ebaf60cee9b2f2b9f033c0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68999f107027327bed4ac42319279805595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d07f94a7007e92b931213ea740a295596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15832b9fafe23e76b44005f3f124494597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60642660620ff772d03beb2baadbaeeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73108ea0c56949f8a9efe4a6ac7424599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce3935127d781568fe92c4e916ca7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7393b2eaeafaf60a4b4375fe97a02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e60a12824198b900e5f7a6bd1e768602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad878b54185081ac52b5db4df56d437603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473652f79d54229cb8a8c2fb8bbde6de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14911397ac4f244e405e29b876018277605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db0ddfb4ad5a12138edb2b47d79068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48840c223da97bb68a58ec5d51ea31de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa058c0f3bd7b3dd2a58d4c0cb465f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082cd809165ca4195223733c546a13b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f09106b25a931f5f8718853d7572ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fc98d44765db25363c5523eb30c8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f826c2c59e50c997380adeae13155612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780c20aac4977c0dc0a1f65f59f3510613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669696f9b0d486b29b311feb2aad268614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fa2652634408f4503774554f529a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a384cdd001fa6191b7668129d6ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838b4b19b7f41b59cb70564c83a65fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717ef9152bd85926b983364bdec853c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806482c847248b37cbd0851d08ad4d3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13529882e3e9a52228bab27927614603620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c560a2c433e3a08420ad6bd8c33366621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f876af44aa422e392b7a9390b41230622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fac81ed663b558059a2f0df4b1447623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9387d00e202c7959647134e07e09a08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7e3c8186d2950d654074175b85bd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2c736ddf87032d0144c373ef677b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee446e91ba12f5671d544cdac8c2213627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e439f77f9f68d6c0e690585f131c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599a8a0034362fc9f7c839158376fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f347dfcb37609251064cf7f27e8d6ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c496617447f626b4abce233ed798b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d17f200b3d4c5f29be3ef89d67ed4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8398bb2fe4711d01dcdcbc8cb3df0a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172554e30a325e551464c051f347759634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716b456b99888b1f86ce2698a9caaad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af8f0017c864a3e980632775b332bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef70ad3571abfbbe5c5c55581068d8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56019879a640e42ad8997d3c353ebc91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac9e823363f99102fa81c29ce8297b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead155afff9f230783256b49e441185640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0827f9cf8b7e1edf00dfdd48429f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e8e59cbe362499df62df0d6df054e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67582cbd3747c10f093f21f6349a1b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11cf9d75010c55bfa7ea86ff8ac8ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a98b67f99e198c9d2a2e58253ad5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b2fc0094d4792dd54a23abc0976b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868daaf4c376287eb268818c49707dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcee0e7e3c880a0390b978343d988a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31606cbdda313d9ea2ff0f8759f1c54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506f663ec30bf45b20adef406c32cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a051099674007b224758673531010651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097617e06e8214338588b37258e8ba0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3823207803d5e10a7c30da29d43f5e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158384ac351a98c84fa15e431d2a816654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80638090f2e1687103a3c169ab3ca9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa9bd2219e8148ff7f76ea9e2641be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2e3d2d51bdc5f129b3bb20895c976657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3ab10eb73e40fda7dd8a67c13529b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e5d953f83dd4609741a8dfc91d630659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b837d3ecadbebd1307bcfe0d67252d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a26145f67ae49de5581cbaee283ebb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12e813bccb8a83bfee65cccdfb4db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d7cb4493f90f92f95a35b0be9a36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba813739335220cec93b6dd2e3870b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d9414ad92e545f662371cca4e8b20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cd116bb6964c49e5464081c7e7006666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc54762f226bd602cd2637d0d447a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5583aed89ecccd3eb60acc283473eaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683c29ccb830e3848d32266df88cbca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ac67c644a4d9500ca09e08f1e8c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a79c0958d78ecee9596c6ae2f798671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c60254121dce453b4334a54bd206c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcab5c3d42a9369d88c9efc992d8c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a58dc4bf730be4b100778fdce5f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdad89eac8563120b8c8a8a61a662675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59feb1e1fc8c871fa2c724cde304dac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d30d8a053487a1b1bf834d79ab552677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fb9708544b350daa0f0cde48a8bc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe71b9b921be70e4a827020cabe408c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca32002aad89eed45b8be868cf3f6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1651d0f74a7366d652be6e4b5d884681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe1f4371f037b9012f820b430f4be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0f2f0e573d7f9d7f33f34cfe8705f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c76b0bbc37626152dea4e9f1b5235684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241964b137172e83759663e036297e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac45adea37c6fc6d77bbe2d775dce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc0c8fad75a4abc5dbfdc0344a930687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647fd08cfd3dc148ae52481fdfdce1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535c9e8ff2f56665735d3a04b2cd055689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae1c5f0ec379f6b798cd85d5822c38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2ac1681e8fac7d4eb7b35cad2976e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357e70d35444462744dfb8a6ec2f8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6e03ccf83291d751a6245d584ec0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf70e8a1ec5a2016a7560ec472e8744694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abeb025c93febcda471f8ed606cd19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25438e35256d7c8e88ff628ac52f8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a012d1c307a2efeba0ebc224a2b34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a456e2cd8514c2d079df6355e8468c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd8e09ebb3dfc951cacd2bc3bd9a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7018668b8b8ec7335dcdba22e6decd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0a7e95a0812e60e280f2b97d1cbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf424925f335233bdaf1e5f52a86cee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaeeed9a2980ef11a9567c43d3d2c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec3338166fde6e172e12efa6963f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa4a65fc3d1c8193f90b0f92492575705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53024e2aa8e9e85b61b1e821a8069706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59550157ab85ecea032a437ddf80b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0ce6abe47db64f355be6be0221372708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a52f1f79b8fa9a8597f6459137565b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb6cfdc11b0801a91ac42ebb5d868710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb996f50772a95f37db992ebe23be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde3fd2da8b7dcc6797489e7bc3a1ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236504d5376b46f852edc2073af009ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29bb95a689e039b8076f2856f153cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5de2329183166092d4a844d657282715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3d65bc611b01bbe06bd616de359e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735aced732615ccfe064cc09fcc1c8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec0f7005f44df4dc1ba7e276d66292718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e86e37224e80230ae506d94ceb6a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07dd38fe6ab22fbabf534f7c66c72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624f378fb5556dc693aaa1fb38cd07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df52f251d71af50d0258af4cb2265d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74003ea1fd2fd1591a27b8fe842a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f2514c7146a87749cf59c2c1e095724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbdefe57870c7f0ca3a111b7f77abe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fd099e5b69f16cb8bf6b91d40da29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1866dff1ba7d5ac27cd46b093256231727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060031ac58191014c2370ba28cd5d3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca301a602a5484b592bf2f3d7d8485c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b4555165a52589e1ab550ec79a21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a74a3889c18401d39aef5fa18d390731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedebe79f65f8c9f4e6ac0012801a2bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52734c5088e48258d366003b29dd79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f676f416b9d50894cd3d360b788f5b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4fea20c8f72198b818fdfb3dc6fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7560b6d103b023c290290d18f4234736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975481b37bd7d76beb9e7a98ca7c9719737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a78c6a13ebab0c274121d10bc6ea2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcbffc9b2c91748d19312764ae09b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d60b3ee7a768f0bdb2a148ba562f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d2ed221e0fad382b5255c89c81eae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802535038612b83778d13f22ab9b31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e64e969ba8ff66e08a72404fc3b56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47e0ebc01014193b99498d36df42d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e78fe8f371f0c5faf49fed8640e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8379a9f0bac4a227656a006693f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48436ad3e5eb4bf761b3149ff7ed5785747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4dfeabdcc7596d781c3877872ca41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbc61cfaecc9800fac15c8f82f2c11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f964a6132a2901a5e41c26a2bd13cc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6ee32765f7b194bcf56664124e2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43d839d3ee2ededbd5c1a472c96a61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeaf5fbae49d5236f2cd5b26fc950b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346744ced4b1f04a5dd9d6d75c98c8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca34f79c6544c903b08e7678b61c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f28e2df920ffacc24247306e4aeb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93864c88b15228bccbbafa3127bd45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1d69d2cb784369a4da77c67b0c20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69a72f8bc9d6e4acbd3268468174f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71494916c49bea4e6a96530fbe28267760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb085cf2a1d9c9e07420c8201e9995761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883d95765b9d7b97f985e987561ee7d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23e51f55c8990d9a1f83684c603014763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce565a60cda95355acb477122d535346764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027a5f9b740979a470589aa7f3eaf67765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add598bea5c564725e50d27f1712c77766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42213469442eb462337af8f542124e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f4761bee7e544d50523fb56f59835768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37cb0cb5bd8490f46c318a049cf734769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fc2f123cc3c0853cc5a59a80912d4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2982312832a1f5ea4412df7afec5a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcecb7e06f0dad36cab0496f9bed9c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb8ba294edaf3ee0e0e59094fdb2e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a919456ab5b0b0f0aa02f65a7008774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825642b64b4bf6a845d003cf38b6d1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9018d580a26977134a2b64059c0ba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ef90891d3cc9ce9cb6180772f6d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59568f72660d3df32b3c64d38951cc8e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a0dcabff5a40c088481f61dad27a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe02a92e1f7bb1b2c2c021aff1c599780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177643f58329478ef4165d369a4684781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f575cfac1f210cda8264a69f4e57840782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0accbedad21cf6a31ac0583416ef53783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55030027849a22512713243c75261c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f3e658e235533cc88357b70cc7589785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b89ff79bad6acf75be635534d868ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2732f4b4fcdd7a189407264d93baeaa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e30e4c07330d61fe068d6c082e0eb3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8ad483df627f97395a3c621f7754789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df8f611b3c8275987b0bc6d22aebd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4543229b14dd4e13aff765257dc77791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77f6eebfcd48b0713c476815ff178a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b290d25c038c85ab6c143d8bbf992b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d6d14a7e81d3b6e834da1f4b91a72794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32be525b7108ad1d60dc25561e056e2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacde603b3ae7363af257e366c12a4e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd574b88149d7bad7876eea3dec95797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec03e7f59b28ef9ae65fa4dc224d59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942b4cb04759508fbd47f5d05ebac13799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8733c28e5502af88e5e5894fa364800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3669344af4999aadbc0aba34f98be57801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f15e98f29784fe15bf3d12c54db2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e11c58196d8765f8b446113330b79803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107f4cc2c3db22113f07fb502e8383804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9efb4525747278a970d4594af4a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d987581c4535fe56d5d47e1918ed806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f93e0581fee52c08bd83183ac7dd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612a6c6af33934b62b7c54a869a614b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32456a48ecacd26c75006d531bee6857809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e7b0a4ec444284f21a553cd87864810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4272287e707e62964d98fbcd26312811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce4840b3a62ee66628a180f870ae38812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d03924b3b2b759c43a1a6e629fce6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1006badab8748804e99bbdf416a4912814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229076a8b7e004799c6a69649475e360815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a43fada419d376fb559cbd7112d89e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b857e4ccd4f0b5c78a30c526753a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ff93d75ed6564f0e9a8cce89df6a6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a18d03030a6d23159de171135b6d3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f4ebb2a39d0cdc87eb422160bb60d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69ecee7c01332f08e5ac56c18916d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e62c9f808069c626e8a470518ed8a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9611cbaee94d6a6d703b7cb2adf1702823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cf24639c73029f8496a63426fd189824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd978f54e43bfef5d40e15e541dbe8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f5339c3dd004b03216f16172265a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e00193c406e271f14e91db52cbcce7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb0166b3b069e0d379e7b647972fdd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb895c46775f1272855daba756cd174c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdbad29b8b67b3224cbbf134a5f3e3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fa3c7d790c6c591b7704776e6c019831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8a453ab1e124e08387119e400ed92832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc8a21579d3f8f580673e06ebfb2d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e94d4498621393b7b458bc484c137c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c676fa7a7aa72ae78a43e50887f85f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d367c58b59c8c57c24970fde31e1a2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1cfec40e76e750f4478c23a431858837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711750fed4bcc9e83907df9e30962d4f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a925377fd79a11f7fb4560ac8f865839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad930d35013c0538d2a3a928cb1d43840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f61444dcc0b633bbeafdb4e197e3f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857f94ec400989ba9e919175538de9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a1efbed086b04e94c8b5504de4d6c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6da838fe5c04855fc44a391660589844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940ab77ab6d144c05582489d28f163845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68d8e142f7c815bfd09fedd6915c9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18984020c58f45075b0f73fa98c13ad4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa02dfb7b73e7de7b528e90bd60e50848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aab8ad8a8bb277af755780c88fd8c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545385ddb1521dbdd740a6bcb678032b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387bcc3f9d146a887b385f30fc453e4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562261acafcdd9cf1c9d645fb68370ef852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da971f382c39f0c3417b471ca794927f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5affa1c2941685b8608a1574ef53854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c1943d301b212553322b9d2b8a29855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5d8db5b76089dc98aa9b2d0cdf82856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e096461dce2dfed62c6a1315ecb60857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2eeb1a6521e1b6611f327cd5c0967858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc07a059ec87bc1594530f6ea68d1fc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8790e9e31fda14c0ad26fdea161a62860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce414b6b88970e0f527dda02584c8ee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef24460bcabbc5e8852b3ed65d006862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d42ae4dcdf8efc947b6d6c8e38b08863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc95161d190b360b95fb31c48df0da864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a01edfef259173c9692f75d6fb9d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8bea992007cc6f4ad0a4aa066170866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1d1e42297344819139113df528799867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947ff04bc5e94f9f7071ec77620693e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57edaddf54f366eecef88eedd7ec993869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88350455e5cb41ac9111edf69ee4a7e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000361536328074466e322eeb7f66f8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d22c58e52139866623dd3b49b7f4c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75edd715042884a6cb1f7f1c3f33fd8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119868ae48dc64cc2496fdb66a33e8a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d751c4030967d439f5734250ac733875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f6dab89fd249024b2967dbd32e7c5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866594210d8d8b99a4688c024d34840877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c281a9132bdbfaa3e68a69bdf0fe4d1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8722f0d622f84a17ee6eb89ab27a46879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58b10d6f3e65443421ecad880978e9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672e353bcf4b86cb4527d3d8935d35881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c874c966177f14d5c0b71666029fc47882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb0a645f5d530fb072183a596b839f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee1df62420d86df15902c17ae6d24b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d09d5a48c697a80fac6bd80aef27885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076224bbfad99d78af691e8c23c426be886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb77438c62d813d19ce1238dd1de7ce887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272dfb3a50c9648b780011bc9efff70888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cec9293c24a6adc971fc96024e0f7c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a4a33fd1eb1bf70eacfc94ddfba9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa480f0af4ec650cf1682a9f3162f30891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a258db4d749bd6325c35469c26acd62892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e740a0a697ccb3501c9811b1a4cc18893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357968cf8386228fc5433cfc65bfd57894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05a0e0743b9e9b5c22036413e978de895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054cc4f3c3e53d54f8fd26c4645f41f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6b1d0c8237eeebf53d2e78d7b92c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e00ee06523430e7f2b082985cf39898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f62e026ad7dc5c310b50894ab7eba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc87738aec013fba1e888c02543e41900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e84d652ca372fbb017efd468b4f7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29fe8440331516292e76b3b5653b7a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d75285bd63418f1b93b21e261c3eb5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87f9b23750e2e2cf724b8563957906904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40947cc95d9c189e233f4dcd383e1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce59ee6936b3f3ba2750fb2d40e2e3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2e0d6904a78c428eef95c4be870d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f9a8c2c5cc26668318414cb9d4ccc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca9637e944a2364969b82f4fb39a3b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f79425c38bea7ba7f10afdaad725910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790680b3d06e2dc863536b6b630d8ae9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601bd64df89d20976f64f38cf6d5c8b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58bbcad8dfc47767e1ac75931d7ed0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a66cd369dcd67c11e522e9e1d1d24914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba311588e4e0ba08301c83fef72a1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d4a564dc09b79b1eae3b59cd021c4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81b2938efce822fba599090a520fa1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef7044c31cc4143832c90f6b649fcf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b81298e8face2f6794bbbde8176d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e179dfe4ef2edcac97bf033ef6bb71920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb043ff2aab01e0891887704dd808111921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638779352683ace39c56521c4806b223922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14ad4932a9b33e46af013ac977477923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cd350a7ea94433fb918c075e5befc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad79ac2823f07af4a6be4a15a590411925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f0d2b7b28a8861ca782c1788cb22e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd402b6e218bee1d2d66e1a28786a6a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86183ce1f3bee86902fea60e51c2e874928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ce706f9f84fe11071f56ae23b8ab929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06beb23384cc5434d27c6944069ce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0339b858d3b0f8209f08cf2c512324931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230781a453e39e56c4548667287edff932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d51428a028b56ba16b7790a3cef6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68a68620e57f266371b426f225a97934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807ca52349a480492bddd3fc08617dd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2dcc2282a10f824e9cb0fc60fd146936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9951e68fa5c58da7a8d048a17afc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17633e1ebfc967480ce49e0f1bf91f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d56d0dd574f2461a80fa4ff305ea939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a22806ff3beac0f85133b7443df92940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867604ba0f4813377a231b26db7483a2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3293d135480d94fe4d64a7725417942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b308d78043186380ea2200e22a2a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e43a7e55de4beb035159a79d46e500944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef55ef8e7426978f74119a866c4cef945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f2a404ddb8ef715f567602308390a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1424dcea0dd820e8b2a942a25bc7df0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7949113886d67205f53c08e57ef86f4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4889bd92b9198e83ea46fa1f0c916949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e3ec8205e1fecc131f8eb6936982950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad799d0c5b5b41f08ac259d2323df42c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329517a4c03a3b058f623795e438cb4e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639dada55aa5e338d51534838d0bd72953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976de9cca4db52911719dfcd0339f56954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afacf2da47b0df236c418b74c347d04955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17191d014fdf53907210408dec22e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a4ba3bfb3d56d69baf48e61992513957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee62a8cfb1460bed5dd9ca7d9a5917a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466006047bf5ad773f7ce07e49eb25959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3403639cab4d7ca9f8759d3b2ac4358960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236761244f587951d200e1dd334792d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff0bdc4f150edad58ad22dee5b593962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4b6b2d223266a3d362cb94284931e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811ca5cc2b73ea69c7d76bf43ecbe0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c052fd18edcb18518c5ae25f56f0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e525f2519b7ea3851ce75a79ef0271d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6dcd0bd43409b29bba7773dda5004967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d615127fcc7ef70b5b2a5ad35c1b1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98731a5f4754e1a039da91705f34a96969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57f7704cb82ed7f9c71167115d644970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c897ecc8563ed699a337c78a451688971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb539be53a74027ae0dcaf36eff951972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2477ca05b12274a6783ddd130c526973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf347d57394312b0834db8ee2ae147974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a59376d598653156bfca2b2d2a8c4b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438982a33647eb06512e1b0f5c0e8b0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73739cebb68bb642f2dbcf73180041f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ef7b4e93b6858112d12cfcf14215978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9071b6b05c2e643891e5450c69e6b6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea424d8be4f6f41d1ad2e8f4fcd8e2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203e26cc5baf805210ee30d33e3b46b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d46333350e7a373eb1e5c9f17de1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b37da14a4d9fb450a728e5989d5d2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eefc60c06254fca15cd46d96a368c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83749b080acc9c755ecc81fe0596c2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a66cbd74f9a0870b7bc5911ac0d0c9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe36343e0080df1fcdd0f9101dc10d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486ea176776ec8baf4acd7d257a88a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a723e35cb3f80ab1dea1695f83946a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d230add572f650ddb68923a35fd0d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c846a81d5428df306f725a3e7436991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997fdb2768818e8b70fb9e25e31901992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea650503ee04c691a7f6cacba2deb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929d6c9e4307df281bab85fe8ad170f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc3b8cacf99d057b89f165e64b6bb9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad434a9a05a3c504ee3500a9886bf57c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f543c85a0a1b9ba7be46504f8143a0c997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ff7fd11e77385bc62784d1b346ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f1c2fbdac4c3591cf80d3f02fdeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70845afded4694cef6b96c8af7fe7ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037f87854e6ea8aafdd9260f5f5ced94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bb2e6b739e6d6bf10fa0be922880d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abeb9633b01b4ae0d8b3f4feb506e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14004bfe41415aebf0d5044d41eaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0d1129df6d6f438d3e2aa412c5c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4d456a11d479ba5cc08b91859c9099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea4825cd2d1359a01de691350caa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796210460bfaad6cece9b2612635ab4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d61fc632c5324dca1fea4dd3292a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6d33d8522b8126e3e1efbe4e5075113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db02daa72876bca3fb3f4555bfc1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38814dad21cde06de0f772a5f76f035815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65374e2dc488203689d7d568893d6f8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e418f9cbb2261aa05757fbf4804d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bdad152a13d21ce63c38b407fa01918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c639459361a11e3c5b87b34bd51ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04298ef76d738c92aac063fc8e7ce220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9140afdf248341c2cd0fa3b323cf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46137741e75f908a598241f56e2fe8c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc8a1a520689931928dcc10280256223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5897ae744676031018f9766499f6be424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ce897792a7e44cc1c978d4d6ee4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42660ebbb48c4e1b160707114c1a1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbec18e17eda891d20e4b572fb4b1fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a08b04397eee6e42304a8db80c68d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4902cffb60ebdf3e83d029924c56e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365c1f50c7f30dc94b6ebedbb2cc25530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78655bb6975b1a1500d275d00b5b0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82be4dddb5c6684b85bb6575c253eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002589fa7aabac6da92d73f51934dce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0ad0b014ced0586f54f85db1441034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5784ae0ce8b222703dcfadd8e2ecc7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d32969a125e896dbbd31ce8dadd7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea33d2d774286c6d1d71298a6a44437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c99cd5ffd17a6fad25bd8056af3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bd9223f4d4083c6b4864ab297482c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ea8b07113f543a01929cda3a0f05940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6087747c06227090849f27aea753141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d95678bd49f507cadcba4dac64ca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07f169682f92561259ab4126e1827043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf1303b9099b7c6814042c39b7c5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5a87141dfee6855d227d6068f7cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f973ef3ec7e59fe9bf020a4cabfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f704b65a78f5c828773ba2ec59b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d4abb92e0723bfe75a77e10a4a72448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebace9d167714be7e98659d7169f0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9b565ef59b8c016404663b579223050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa332baba1a4561eeec7f83ff0a8a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bd92bec50c119abc8c15b03a2c54852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aec9aa5cc345662fba19b43f9f9c2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd94ff37e439044d80a63e318479654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f811e5425be2ab6276393d3dd0cda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e48389fdb253c0f00135ccf397bf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b827e4f85336e7773667fa829927e3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b88a2efe57f8d9591d3165acc7cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169042eb75bc9cb3910933bdf4608c3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c05d5f005e6c7aff48669dc1d99160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acee088f382a93f52f060cf750b3ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d3eb125f7de577583330ba5351f7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f5f57d7fd157375524b18286636f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0fa7d834e38fadf40b3bb8cbf7f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeb0be0364ce340390ec66961f903e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2c469fd1bb580a37b4215e1394e8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47b09a3a2b5c04453896efa31491b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7cd26a54975ab9a0d9a50973f1c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e00f0374e32ecc17b1556836b8cb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b070bc85cdae6f3b2587a0e5559fb9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc411d746c6015b70564c13ea9ba1c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d74a7d2c14728d69142dc300e5cd0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a772a05974909145496e0aed52e4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e35ad188bd813235dbc4d4ed7c3b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb1f6a59f5ad65eba6111cd588d1e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b0583862e3353692e74bd2854983976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629b830e5bd1931cda5316a9ae6c0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20764d5909bde21cda29b6a828a1de6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d9b0ffde5db9ac81fbe34f528293c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6c657bd220031d68cf464ce51227180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caeb815cec2c8a629a521ba2f18afe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836f8c796e80dce1c8c08efa47504582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75fcbddda199f8b509acbbb01c7f0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a9a36132fac04c53fd22f2861a4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a9642f21380d69c02ecf9566424585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcdb9ffdee899d182abd6a5241b36486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b3d735fc3acd415fe16e729a8d5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0dcea50ead3af6c82644da5d7a08888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6c3c30d7e19096602af2fac5b012289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a86e778cac74ce9a865f35f3bb2db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5407d4b6e4127105046ab10f3645091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db90029f7f1fd2798febe5a22aae3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34ae4308b550f14e1bb3f83a7f9ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa5396eedf5446e6fc51e4b70fd8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a8e03378b684d47338550a5962af595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89765d21d099fbec6f99460d80612096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830504317050057ee8bf5f7c55f8774997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6898159528f2a8f51cc46502846cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfaf7573c2513749bfa704e0a369d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f0591fcd907b870f44d57fb5006f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e7fa32a0c408236a7b87d9e06fda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a2df7665367887b4adc11583bf27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf05ff8632f7a1e64442142e9088f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388747b65bb3e32267a410d47d342aca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4fa67ccb2e6a002532adae085c73c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c187113d450272bb00b3d8c57dfa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb735ee5cc005f82fb90966c5825f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab991356ddbe5228628fffbd0a5df8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22256fe6d8520c1a9990044d2b99c90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069139761bf68167cd060856a4fe839110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300307dffe518e5016b164d96909be62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02138b070b89028cb6c7d2bf03fdb2b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8053f4fefde01931250a7a18771aa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45d9be340347840c9b71fcc41bb07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cf0071629968709bfa03f104f262d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be851f5d51d29860fdcbb6770cd1d62f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58658a1b4430beeecf58a74ce47635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a4d1f28413511fa7e898a43256a9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbfdbea90d5c9ab77af1d9e4fcc2f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533a8278fec494e44ca28c546ab5b9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9e6cbc45bdf142fb832165c3f8e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d96b81c6141630182f9f5268bd47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333fcfced6559353572ac02f07c2885123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83530e021c82f9e140b39ee693bc276c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab382f16399c7a89d0fe6cccc800f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8234f8bde1fb04fa22dead365d0a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55664f5a5fe2ddaec51d7c2dc83ac9cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b372a254f1ff8f312834d12e2954128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73fb99734fc624590f4277d1fd2c6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df780da5118186601367f7db3c815f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed064fa8056db7f9e31a38230ee1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e027e498a1864e907e8bb80e487d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7140043e3b03a947e9783fa8e24c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94344c91c646a539baf61286da694271134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4479844c6d62633af8afd883d8484fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9de03638218db8b72cac7dd81578ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40705aa1038db356a3fce4c9a60b917c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d29b58c5233c3c41ab3df145e510c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81f3dac272f4e6d7c59400ce6c390139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34981d7ddeeeb77bcea22eb29c739c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4d201e6f8e0b5f36a61ab9e969cff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7d00fc8c72ceaadef55be0e901f93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bf11f3cb862e68f5dc44df38f2e51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1495a8e86cada8125ba1f2d03a11038144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73c6c05585910b236b7f73663c9165145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb73fad30b794128b35ccf0ff22ce9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7978f44b97b9db66d333b65714fc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae38dada2d3e6d37b13e162591a7c91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018af804753063182590c8e93ded06c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a600eae80a4376cb742d3c77ef805150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16700c3fee7cd8709436108aa985f82d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee666486c03691de75e6846a18bf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf0f5f933b3eed6926b5d1ad13a9e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec926ed72a6fc6a36677caeff8b6d59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27359dd6ea6c403d06c3c75b12a16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddae4214248d73a62cf07023e1acf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea806d6adc32de99fc30f9d455543398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932af2fa5d3f5529d04dd6d6a1756be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48e237c0ef2efe7bc2475b9b739c49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a29751be6fe75434922df96420180160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee3cf215c3bbf77863d8878b8a5c04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e894fbfdd5f2616d66acbe10071f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e995a7412135e22e732cf9ae4dc0cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad186a69a0066e257a0d7b244ddd806164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecabcf58f0b5c808bd563dea65702e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2e13ed1aa559235e7f86bf58115d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049793266bd1e41c2dd4cf5a4e1bba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b20f73c0611844b4091c0bf23fa8f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e19bdd4a7083cfbc8f9f2bda972d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3461f9bccaf70a627f04ee7845469cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567d99904f5a799d921278f8f2afdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc1ebb6930b213d86883e189f064f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e53f5bead635d084aa69c2b907e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b0fb12e090a41c9fbdd9f49d90cb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3058b85bb1deeed30aad39862d9c2f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc01004cd4548aea96080ef30bab93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8fbe16b620bd141b997c71a45cd6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8010967b2f6b7892f6857dc73417c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f265b76fe0ed0bda78f8a0784a730179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728463282182a0e3a5b5b51863d2fcf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb18aaed1be9ca7b57f838fbbdfbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f74051ad3130ac41bace9376b50ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a08a584497b20f6eda279d7ad7c28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6bd4bc2e06f76b54e0c135d98d9e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b62bad3c3ba47a01f0e4f849858995185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83e2f43fd4f90e0694025bd5925358186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676fff629895873f706538c72a49a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd4297bbc8ff866d529eeae0ff1de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64017e9806b46469b9e354bd6171a11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bee467f74002eabe6fddc09258fb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86172a2bfab0a60c49a97abc623fe08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4a7689e4a033e43b3f9033febce82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ebef15beb37f75dfd440d7f0b4ada193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c9a02ed1957aecd60f0aaf7212722194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b36570a9699750e6fd2910637c9460195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c3769bd6d7b67f560bd9f4f2981a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8be9bb489eedc0868de49d3e2d80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a361e1904732135972549e08ccd907198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364673e8328b32dc69638746b5bb103d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7af932520b5a58f2891f35c0fd76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922392c708b4167cbdd926ef761abb6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f833f0f60f7241dbde965be6fd0b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79f8a560877c504663b3bb436b0c8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02fe3040f0d48faa814f2a24cc8854204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a7404a59a9e33efd22a94ab690e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf389376b7a57c914886eb4aa03b587206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0787d8e66d59444028461ec2342669a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d1625603e00011484cb60a54a9f52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928ad1a700be3e0c402194653b4194b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c281d513c93f0255597c66608b60b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69652de0868e11c87510297d12c75cf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b656315b14651191f0b94d4cbac690f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c05e8aeb9f80c6fd6cf9726db0a7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfab0b6d9c1cac942f63891446d954214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83160bd51a331eaa35aa46f6b3b3748215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b11209f5148d44605c3420d7c4573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0330c752d0352b5202cebf686ec2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe0f161ce038998771d8f00d69c03d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e4761db04403d2927d100028a6256219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65305b4f7c158c39e182a0c519229f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055225fd7fa8ff58c67f79c2ae7dc75f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577f453169aac2d35e601f821a7423d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b057bb2d18cc7abe34eddae058598223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb080eb255d01436076cc343aec9be7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045812fbec6ef49914f00aa8bed87d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b2f19054b8d7e2fe894a6ea0580c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fc2594a5e83be732d4947bfcd4133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156fb63ededcee7e3babb4d4e860ab2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f16a7a4e9aa98c264df1a64c9582d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0dd6df9ad4f90581eeb73e466ddc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441ab618a9b63b491c99539e14b3bb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe8414312f4eecdd07401b09dbd6b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3231f6a321d966353e68912b48680233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ecc6a41c6ea9b3a22f2149035e98b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ee5d1e0730c98d9430779c63a3e5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f8c331afff341e96c1113b712237236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd889ac53b9db9362a52c7da8b6961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c57257e62ee1cce7e77df90e82612238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f924051a6523361be58a9b3b54efd80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50d9233932394b4fae90bd246f79ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217abf131501dd2c7f305de77c1ccd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d08af87b335747809d717ecfc0c89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d823844a8fd0517bde89332ddc6cfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e750180ec6ce6fc14cb7d9fe452443244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2cc7d13fab4def93a255bf129f50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d480c1874567f04cb81f53f4ad0a0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804600a015eadfaafca0210685de6eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670614229d079302cf99cf79fb98de8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abe295f56cc841b83384e9bd7fc2a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691547570b360d9993ee3e720a5788250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7d344aeeafbad71c5b845224694e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6d28a5f2d85c0bcd495aee4c6aee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ebd61b4f521042bf160c17ed5f68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371e901a4f6a28c1ff3216cc372c80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa57d2de9ea7527d46166b3a3c6817e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf948e371161f239bfe23556b2a7df0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b6178c2172eaa6ac4a537f2195135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564cf54a6cde9ea10e35f7ad461e084258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6b59833e4cad5a942393ea3d20a9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60600ec3249d686237aeb82286c845c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeddbb7804d3c3e2b1448714182eae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3321720d58ba36da96025a3dd090f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9219dab2c2a7eb3323d1a30b9935bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05fae3c83e31bc34f50c1f88b595b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76007fc8a00f52582a958f6ac568f7ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb83c728cc1b2961905fc69d1169d9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a99a1d6fb723ff8990d05ed29476e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8077aaefd14fa530f94571656b5ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9ab91f19e67727afc808c450b711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79086647ba4094584f17578f8cc734f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82fd01c81ae66562abe04418702c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babbf1cfb0486364ed8601cd11aab7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd7a015bcea9e2cc6c3334f6bca24a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022140d372140bda871513266f7d1008274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702fa503269fabf25377fcd77203e71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdbf5dec1991476610d723bdbb2943276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5be42ea423435089f18890bf4dec1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6793e22191444fc00d1075e5ec403278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca7c34d604b63921bf1399686fccb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab34dec26ff4204bed71989067e3159280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edc33132161017eeccb0d1b68706da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db0f830af273c0066290407c3b3762282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4ca87771582308c44c54880ce957283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fb06668f440088d5e1ce9c1778272284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d595bf3cbe6fd19f67e6dfd8dec6aca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc0e9750b76e47b3265c70970a24b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bfc039f2efda1141da20433d2b8ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4591c6524b45f0c1256e88fdbd8cb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf9a71633a5c30904005b35bf223b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871dd61d95ea1c3ca7e08fb5aca09c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84611ddc4620f50256d7a07da79a84a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec13e2aea857d28a6671f4af3eb7e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4feb3dc27a3b79c8adef8b2fdb2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93fc5ec62a31b65d9a268bd43ec144294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3e9f323b4b8e749b3cd69b2da5e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0bcb0057a6b138dad181d610b2d12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e47d5b9b1cf1f2c62659ce748904ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdb4bcd3f85c10bd07a3b4baa0c056298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683ae130784f7b3664d9cdb479735de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d392a2b7a0e108851a8a3189c264c24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48abbcb8b67118fd79654cfda75a5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcb08afedd1fc14251321b78866ee6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b19cd03a3a856ca1a3d92dfd1976b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38d3a97ece13d4213c9de06506a7ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6ca7bfe08d6c8da1f71644f2a6819305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365df7b86f2ec783a129324eff2e0fe0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d06e52806645c933c0ca1aff52ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c9f669a7a2a6f77bcc875f3d1dc76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3cf3a9a028af2645b6a69e4066c7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162816dd96d0e3f8048e9430607011310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafda3612c448491f6eea4343d7a3190311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3f235fcb1fac62a816c963623bec0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef97b09cdda24692b6c734474c872313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01838378a25f132dd66181da70738a6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe4bc8649509a1cdce74660a1349a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1e867369a8fa1d10a3a9d4883245d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609334397668077cc073049635cbfba8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab83dd0f7b09ea8909f70e133fb9b94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d7f1da14514205d29949008be681319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9cc9074010f992fe7716805e73ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458d89baceeb79e68f80c6b6ceda15f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c6c6ba714dca261c06ce0420f30d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087754a2c9ae1682374c31f6f0ee8380323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911ba46bffa6a68539c3cb060e76abe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7c090d1d258421c07258847cef16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf1e21b3c696516e05991c6d5d58ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f9347728a8bbbf4d6d1956ecad8f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7716e69ef221d13aa0af4d7fa3aa68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df13b1e81ece544424f450e4f98d60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebec84c8eb726ab5bce21287d6d9f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336321f04bb43fd1b1f32ae16b8556b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cce1f30f1a41d8f984af8661c5a9a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fddece3bba0f1cc745826882425a07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645dae637d0137b4b029ec6739f5a39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5fb10244f5746bd9385e7d503de30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6b0eaf41f83ebab9174c9ef7ff0cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d218c996e68c8f8a2779be16e009bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7758131d6f1734163430d7c43c923e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729485bc19dbae7d28c22e15e155dd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd26428040802578954d3422cbb07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0aff5ebc487958d8c53e61b7eedd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24293c0a993927f2f028a67953a97860342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b988706669233520cee73f89391ff15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a15ee0075a303d4b6e5f802c94198c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41b04da7b7e79ffb5d9da4b42e2b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42806da65c682d87c1e9f3e8014bf57c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd00966f0602e5d57a4f88ae8a9fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b7c51ae093d99ae656834c2792b80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6bc7ebc69ad1d88d05bb66019929f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cfbe347feee63bfb7e3d85d933ab6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af94587a72287ed1ede328e57833b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461736b5920923322ab3c051fd40cc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c46d7bdde0d55aec8eb08768158cf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a200e171ecfa57820486d3ce18c35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32715c2810acdfd91b6438a5796efd36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c7f6fe3f9e7af67d6896a6e854ab7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219699e5473b95dfa7a7f7a5edb9bd3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128197ba010df6d8ceb46ec6f82e09f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90db762322917437b3782f2477d9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de6d610a96439a85e868150fccc3f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98eefa7eacd1b28e0a8258a3a3ff3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d84e17d51deb649f54c02372ef8e72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5fc15b6a29465aef770e9b18913dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49bb9cafd05e7d1426cc42fdfeb89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c6f458d2b36e2b8ecd930a811a830365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27933511035016392cad40813d92d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ada3f900cd8255b677643df396d02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4220758dca7b71f935e03702e80fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb6d2e694c88bc0374a36fc0b44d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b33ea49e296bf736b7a9a723b9cd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dce71b2b3d65fc223093d1d4b1f37d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8317bacc7ef58cf9989f3f68937cc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dce00f03a0bf208f267dc5d84cc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbbec7f325725ba1fe703ed85b70f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22358c2e3c0639d8d5f8e4e816c3cbe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eafa51d009f8abcb97a5857a7a3999376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9e584c4f28410f84e4db08166081377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57c9157bac58a054d99000f3673a6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23971df26188cc0c8fbbaa690000bb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a80006c42279bdee17b0af5548bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df8f48d6b7b3c3d118463bc61af40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06caf3d7928e8e7fb6fd1677959479382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2325c52b61bf391235f7ccbd7184a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf73cef61a27c762439a1eca14944384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b494f73e28aec0c149aa84a25531dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7119a0ed2952dbe6f876e3fa37f10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f63049cb710dd82550a2dd7d7d75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f35c6a0ab265b78b66c6253a7e39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67478caa811ab1ea60a9a917f52199389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0085b98d38f2ea3412c0a515e557d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea524d359294df94a0b7de1937bc7d3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba612711eddb752a9f5e20a25aeba42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6ad84984897a2fa6bba1952d95252393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93a9c211d250c53d19ead876f475d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a4649d15355f68a602678d393cbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166a90e3113226fc9448e493bd228e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5674bf8bab7397e4205ea2e134192397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62abd7527a519c67c41a744ca437f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce4496a5c9fd4d552c3bad334467ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e291b7c6b29021b87ea78f8433b63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33571e796cac34d824f767801b2da4e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42d63066fd0a517c02eb9d1f20c372402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3068aee78a7bdb90e65b2e18525170403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf7d80e43035751295f7fdbd48939404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776aae3b4de942769d0bd2f06a92ac4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faa5e3c11e9dcf948c1e0c5f387d17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d56dbc22cb4d79f5d5d6f70d0d3d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a0721921f4906ccbd7ad667cef442408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3425c909915777611d499464602bc6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4577c07d054f2150a1c623f72932410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6a711401a2ecd38bfd3b70302fb55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f96d04bf0c7bf3002fb9898de258c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d954a2f65126500cfb23d925bdc1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ed4e905fadee886c766187a8ea89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd31b28fd98ffdc0eee578b88278df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53256c10d0de0989087e4bedc8e5df1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45221b4864ef6ea131b7c3bd1cc7fe7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e0b9f50da971d0979e662ab1136a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8542b2ae9ebffac9e0327209235ecc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31406cf84b7329f106d189644333d1c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9394f580fc2a780116d326d924d7ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a35af6d2b4a9a6c0e56727798fa8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb78a030e820bf3174c60fda6e145423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9df21a622f686b5c6d61174cb9b25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0f819c3e7ec1e63c51f99f19fbc68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e30fb8fe7d7ece8b806116ceb92912426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea6cd71f6b20b19d8a8d6629a0fcdc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47852063e94ecc6a537efb1aa28f9154428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87b56a84baa01cdb449c9063cfe5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f0348276ddd253826bbb8e42e050e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e6528d3f600dd37b93bd01f7a9f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe8f7b5cf6dd0be75b08e4238af526432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ad9c0a2231040088e4dc9841fdaf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7a0134439c68d5b2c112f400e6188434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd38396b0f3ceb52d134a6891c702435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5029fd68943dbd5dcd43f8f767a0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7123384710865de184e32e59d0c4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5b271eb2a3fcbc082084c675119df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cab0a2f4c285b5446d8874a1e8d9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850d073953395ddaff00c6a0292352440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943beb9fe932a022106467f5222747441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a28a74035a8a7fc29e2a160692826442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f95bb5c989feb82b17dd6d453af78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d266995a3b08e369dc45e08f131ccd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84d06888484c3069d7d96d3b6893d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3391ac590a922fdeb4575d6c4fd8dc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ece75da396183860f8b8f4afa05c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6780a4bf549099684a27d3e8a2813f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca6518df3410585cf52838c2dd888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae40152665b27acdde541583d451b13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4f52559a6b05fc32d45ea84018416451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b84996dd3aa0c3f7d449dddbbd27f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7166c5eb3b8a57d3135f85ed6ef8fd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560c7c3cf333eaa6c1268159ce78a1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b224c654411fb99dcd5db955f636455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c699b5af29f0d9bcf8447e5d79c4a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1200409e602135688ede3a8455cbfb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e047839933aabd7d5695965b0dcee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f24c1d020399d58b187b182b91ba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a695dda84048d0ac4b676107b6ef3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c1549576ea416ba94b107bb729bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67025266372348dbdc573f4a8a0ecb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110602a07c651d46944baf9099136511463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca509931042e1f26c4f46ebb3f1d68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f4c8cab417a09f2bc83e134f64b6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c592d6aadd6523cc02310e6c70963466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41784c1231837482784297651f607d87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899bec69b6f6af9746121a29a7bffd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e75f79fcf9a36fd69929de15c468da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5817f8a5a776fa42b6eafd1905425e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e4927275e725d4b38dad74be9ace471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a98c2bfe7a7a17e8f356a71aa4f193472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e0457c4f875fd468856bb56a1d61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46692ce9c5bef2f47c88e86a2617c9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a209e078904a2d8d87b72d83d85dac2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a490daa03fd1c7da5c6a48d90dc4fc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b1a19eb841aa20ebdb81830368cdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf7442049a8d96037a77efe9762090478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5ecbd64d7e4d4734a06cfaa3aef36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaaf7f821ad1ed8d9a97b5a7863e64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20906729a87654b53f436ffa04e940481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae000be34c8dbc4e0dc76d628a0f7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346e7b8df010a7e3d317dfe48cd4938483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538972269ca63ed6edb49b797c5dfd7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee42fad8d1c9b47c0963b3c9add91b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb7d9ee666dee82ab11fd2fb463ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced968f516c0f64de38a16da0c71dfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdfbab787eb0656ca1d4ca19489c1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaad7a88d3c6de3de7f96ca7fd8240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce31001f87413a28bb743980ff9bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56249aa9b847e9801412911635e036491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dbd3d2aac8b85e896089f07014ec4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80279f94bce3047a3086457a55fc05f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0c14c8e274cc28f80bd7c48547cf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80660d5c349dd19281ef6caab28d94d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3602640b35509900c69ae170a35363496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c1b0bc0cf3d1be3ebe35416c0efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465d6a15d7ce5f199f57d187802bbac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e428b1583f64fdf12d6431a09d4ad4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9444a9084995e5212adc6a496ecd10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60dabc8cf9d0046132724d9af9bda7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f82c802dfe514c2c3207dfa5fc97a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d4ef68a0da0591337d2e0d18ef03f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3918cf7f904f9e9ec97bb1dad2d725504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c16fa004f927c4646edf05ebedc5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037202bae576b4fd5837c562c52894d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa3c4f06e5829d79c867028e8a427507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6584df34b9fb4a2b2f7c343effd7b69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749ba402d765e21299186478a09708509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5884b8f04d87399b0b47609330eab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec535d43f86a4ef037377eee2c3c96b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a306f282b855c03f34bd4ec8224963512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bc5d07e7b3690178b473f7006e782513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e37e3e9f53bec0e641dad6a746eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa354a454014c399906c736a9d4b16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d726d4a30526dc233db8db2780fd08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f5c641bccc4b6eb379e44b415e9d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb8105fe84c82b2ae3aaa57688254518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f42a7cbe8383b2a5e1910035e35aed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78e8212550e8c25e676e4404f07363520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbd6be2859a971fec1ec9b35bb63b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc708fe42b64e811a815f5696eaa466522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe86420797a49c26f7552787d734c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76cbc725c1e257ee7d3559deff090a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e420987cc4fc73f09a79416f5e116a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bfc07b4bd6754eee96c49ca5fc528526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696a0e4a952f2ea57780aae4cbfc1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a136b2c7782ab4cb5115f742dede3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073b6bab548dc41c0ec784695c037e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8e91155c73c5fe1c86201c575abea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76741d12592294e99956488c24191b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e614c37e93817fefe072be436007532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0ef88ac945cc040881f54b2cd534533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d5ba8b8e16fa536b5d3049d78fd0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e13aff6b9f92939413e1982b804c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade533809e2c416bc695276a845a8fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407249849b8623414fa49455f56a1afb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa32c296a1c881daf2ea8e83765ddd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f07ffb83a919268f74f6fbbacb201539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a3e406eee99f46d79faaa81a35e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2872d5a0fd4cff35158cb44162cf15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a6aea7f3264f1e7cefd0881ea5011542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca6b1a8165b8b0310bc6f6006d41ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb08d2b1fb0d89d772efe743c50b2c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956b6150d9680f83d08d7d377b603d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636fa703570abd7ad63a8c4ae837777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e8ba471a94f7f092c12af63b31ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeba10021e56398c23f2a2e9763ac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f1611aaf0eac961c38d4537f12bc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba07f452b1fe030f8a2475d947f6d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cabbf1a71a179516bc175b8590211e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa6cd83b0e70ddf95423092f2e87f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef82d40246a6880c1f380c275d8e59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c0a39e8a2e671558da7e92a6d9405554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a563645b78fa120ea68506a437999555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb620898bfd8a160e052afa3221b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cf07cf0c88b90c8a01c296f92e943557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6c25876f1bef5d6c0ee37759cdbb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1625028b5e3569a98b4d195ec2d98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3154fe868ceebeedf6cb32501693b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7979aa462b54e39421077b8d9e7f3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f890980f2da5df679ac5dc637d28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2a4b0fa4488a63df0d479c52b48a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab148cdbbf5a5a9cbb8128334a704904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7230091e1bd808d60fdfb6b19e49a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf47dbaac38cc8a4bc312e6fdf4dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685b3e3e3a7e16fa41d9b451c057ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c75b39676d03a3686e337a5dcff6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da85b83b48344bc79c3876533a3f26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c442aa4ce813802776bc2cf702879c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c63db08e256fc71dbd4d0f306021d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362432859b178b1ce520245b647646b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500f96fbf82e5ddab33156f529993d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d994d28e88cbaaf8fef93761de250574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01fe5c627a53c117ee6085c912194a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1576096d38643cc115e96123814a16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9333a876162dd933830f3ae9b876cbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18790a618664b6232dab787e78215578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd802d87e14fb4702a24ffc06505d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde1aa8d0773769419ca47b2f616be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d890241ba34e88d271cb21263123581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d46491c85263dd3ffc0b51a03b8e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28023bc7e309060a1e14ee095afc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e9be530a3e723607e75d23bbabae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e4c6e81df488ae1d3a5061cda6cae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb864c21d16149c373b24c74ffa592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323559552a8b5a448c62f9f8455fcda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253ec10ee24b7746976044b9874db1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db12309c4317a143f863ed6490e52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e7e89371b0571d20dbe773b87c969590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57fa97c2f3fe841689e90a11598fd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d0e96e00ce20ce7f71b694f10299b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d43d3dfb9b3ffccee51120f1e2e75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ca523377f8382ae7de937ac1e1bd9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092afa0461da28c5d6537905095a52e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9036b9e3474e142f8e390869c0106596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed5636c618f35a40e0e2e8d85b44e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6d7d9285b98415757897ecef4b469598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300fb5e3e3688a76a1d8713a13e817b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf431e122930b229b47c8fd552fde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d52d8cfed0a2b5fbad819a8a429010601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22329d5845638727e04412711b160ebc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e922435d78333aa79a72f1077a036603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac00a5c6c75998aa57b20a569e2b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41f050cfb47dcd20341a33a4c1da2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be9238056aac36580a4105e148c666606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d18412cd526b800aaff9c81af032607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc5f44e54ff2d47f7b9e416a69b34e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe089e7da1150f467f05c5fe100ba1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc557b47b467480f323e001b4341beb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bca2cf220b9e32a02ce565c18dad0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8090df1da2318c28b9bf122ef46f211612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afe2ee8e1a95ee36912131c4117c17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320689d741d1af37af483b9b7c1718c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c37fa5f2de8d11939d6099f11b20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da4950121a558aedbb6466db3ba0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e3adba8403150d77aa3cb20d888e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71c3e90e0c4d5b4c38b890c7889a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e6d0b3d964674dfee31b783e035c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b223846463a2ec94341bf2cc4e2b79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a82f3f484e1b1e7e93248106d65f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105d0b0dcb8fd57485954a2f5ed8590622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8e5128361701cd3aa7b7516e1363e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f739932aca91345fd1fb1fe0d37ea5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f7a1b18461c823f29f0b8e0effa66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af82c76b883a7885caeead1df189aca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c28e493566697954afa8b807a1f89b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052d339d659f24275733d0addcf07c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f64a57653d15a6c68607686f2bedf7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f29ef2d57214b4b419c8d160fd8dd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ad83d267bc38cbfbf76d1fcbdd6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ac5a252ad1721c9a6600aa6eac094632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf53e8191de8038cb1c0568fbba905b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0d05f9d19260b67b105d74cc2ea26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f76461eee89675f443ddf2c3ecc6b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cc7f2e7464fa67369ba8cc86ced78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cef244f324ff375f419713435848c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a401661a00a7fcbfac294c8bf48ea7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb8d827ec1d2df5ee2e1827a57d5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ee991d66162084d76a632ccbb3bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c89975c7e4c87e0dfdb09bd8fefd7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed0ad90560e7d006562556ac5af18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472313b3860d7e1c09ffa0fd93b563643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c1d2e53e46287d47e49278a0e9439644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793bde2d4aa9740930880f3644e49d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e79e28cf2dcf3bcf9615362fb275e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e121b8effdea7f6a88dc4917c9f470647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccabfb65120751854915f1ae189ac4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe0db46b312ecd85d4f8aedb111521649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb228c5d94386686a6c55f0a28bb63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0d368dc9c6338a2925b882e9f6dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bb7c19b449f16ccbc6983a3a6f8ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e01468fa685c0b1a089f2d4617f49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f38a76cb93868a80b39001e57d943654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a23cbadfb9127542df64cba902d28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423cb94a4799a6fb9fbd89c57d6101d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a8fef960aadcae8a2827432455ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf26a9f60305b77d55186c1f31460a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22da92a6211f31bd0de304de87b56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59cc49c4021805cbf0f6d09da39b49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e465241bf4fa8404746894caa5eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719efefdbb50bed97502522258d3cee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e9764117f2252f4c0f15f6b623e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e418509766f5eada8b8e04876836fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e2df28e5fc102cef9c285a8a6f53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4482e548ef2300911d39b1d5f47ff9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae2770d74d8cb0ca286862a09dd5b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216310ead3e19fd5eb236abd3f2ac0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e41957ce5b2929ad1fdcf79ac86ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad697a7df6b77c2448c8064bd1545670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce6396a152bc6b7d843ad1ed2cf621671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37596fc30806e516ed63bd9c42185c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfaa3eb920f8a47d0b879d745413b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd18fce4812ba4cc1eda4290d3f8ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c300ef65c5d6514b63f411536781b1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2270f06add1d857bafd4ffa8c9ad7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108bd64f2bfc8c78cb50caed5106e41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a797c339055b01d0ded8c9cc851d2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e09baa612113cadfa38b9df1aeee7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2b5d57d252bacc06d449592db3e7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e1dd109103ecccdd9012af128c8dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e132aa1ee2f0b09ef3067b00e96611682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914325eae3981fdc23060e3d94c58c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3361f0a10d178d7785dadba8da464b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66e578b759f7845c09f324a38abc4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918ef8112dbb810037f7c592c23a17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dcc89e3fda9e8d6a47a40b26e0299687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a055dd3b7426f354d9d0e6951b804688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbd8bab71c043d2ff306ed9bded1b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bb56dd1a03ba8b485d2b92f5d96a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd73612eb48857bb4abebba7c489f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac856ce0d3718aa8e734c130bd0d5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f949ced3e6a043ecb6a39b8bf845f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685822c95d4952c68c26dc037cfea5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bced56e19d56a8f6205b5342e8564fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa705b810eb25597dbace1bba060fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6a8be1c05740fc205b442eba21d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873940b0f387e1ec65bc346998493be6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11df228418a6703b2c8c1d161c551699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d52dcb131a513bdd08e3c959f079a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d2544d9af51f7b93b3cd61a891563701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10b815b52d6ddb77ceba479d9341d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195b82f2a198aad49a5a40a3e9d9346703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0bd413839670c08cc744e9955a231704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627568a668c3d06245ff0730237d11a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c20d71b61826994f65d0128ab6a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c18c81ad7941f93305bca1079ed4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7fee8ee0a3a3c861b1f8d38de1be4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701a89ec6d5205bd0c86bd307f06fad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ad2deb1e9145bba638191fad8d8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa493986e9a62eee11771965f5451f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ba2e42ad715e96cdb5a4d16879b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea865c786a532177c9759ba1a92ae5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d49d5827b9d23b0c035552d652db31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc5ac460eccf23d2d450a87710a907715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aebe8b0e0b199847c3bda78ca2f02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7c6af91537131057401092bc1642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628353266c0b9b2a90c0fef396baec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dc8c749234e34ceb4878277893674719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdefd377f534b8e76c646746b487e76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce80cdf3e8f87025cd8112d9d26a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d8239db3fb36c0de598a8ec99dfdc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037c0835d77b1a9c23d885fd2f5d18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842380ff980576cdcb3b6a2d0e7ed1a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9586ef71f9f84d7b755fb50136d2d59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1969d62ccb6c833cc659705dccd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b3ad0aa8d8959af4dfbb86197078727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71f648eff1d247951a32bab0294cc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc3bea61ab09973c285d440f4fb290729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e2a0b1c1957d38fe623b032008914730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7f3c7683f728ba35f412348d004b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d7acd3a817e0d254147e2ceab3d78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bffa7fd309d1a95c8fee98059426db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfda5761db3bc658ff30cde29d0448734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961029f723a5902db0742b06b3b9778b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28dfd4e36ab9b4cbf6a94d0080f640736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5648635a13fcfb8b96bb34ecc22af8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da86d3bfa6169622db474a59c5e872738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012c61b3cc5cce9b0c2a0e64974dc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d02684c125215f1dd199e68deff72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669aeb5971352f51b7a923d9b2fa989741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e227d37ffb30b680a232d574a03a04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb23b06bf94df0696b84c06ab394cd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90325a2d5bb761f18a1ed33187279e03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749733da73a61944e244df1502143ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a590370781bac9b1a3d09385966af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d217cb80b26a6aa778f3d1aa16dd0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab69229415b2b8cea9d40539ff6724b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7432ada7cc02be605af62ca65e409749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a6fbbeb882149dacb834189cd56d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f0b65143777f0c2ccf9e7c935a62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ea5088316be8d88df4cd6b1a3302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06fa8aa8a1137e5497af7e99918e66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a732d80123130ae1bab9deec117be2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb997845da0fbabc0d86a0db7391f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd577cc67ff2227d5f5a2b2b3e00ace756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7b962415bbee24b921a9243b29bc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbcf9e80b297b909d64495da7160ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6618e1557eb07b4c1fca8f97bce57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10059537a58a833bc41fae0ae3eacd71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d09551852d09f295262ae6c9eabe19761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14343124c2318033846f0724319375762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b4c58b21c7837ef8da121cc30bc2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca249144f4352aae30ed719805fb44764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c950e8f0cbff6da027f5dbc2bf020765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd74aec2d100a796b86e791bae385766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb976c398a6a7dd460e4d9115c1e64767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa34476df2f808ecdb9bc728fcd0133768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939f2602797ff69b52d8f90dff7ffaa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a2f0eae835194f5722da0fea1e40770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081fae9fc16204781508d285d6f2abf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ee54c5ecb696b20f589fa6a7da972772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e29db36c9348d6aa6419564e68a5c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ccaf2c16ff60cb942eb5e315945d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e3f29eb5ec55884c90b8b6d048ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa74291671c060cd56441548ef4ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248db47c340802833ef9a4ea855a3228777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d6e437f53fec12733fa5d4fd1fc7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea478035ee8e3b056fad56fdc1705779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6e9b06bce532b65991f1d8a835410780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68941fc307d73a2aa96a62b428272f2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1f635e4dc12b2ead92378926e34b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45fb63a31047389763f155b2dae8f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3887efa5c861579f2779490b5666060784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc56e12996692c5c25801449539b9c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccb658c2f503225f2e378ae3267f47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0551561e348be8ae738c7a7aaa068a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23651b4909b97a39c007af6d2c350be788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635b8ca3a088150e3ae01de777db953789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb16f1f2efc2f7a7eb7234ac7af4a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979988295abe01ea10a0d630ead123b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45979de3ccedd59ba7bc372f4421402792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cd75dffa0eea7974e59429e16036e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8687032334e1dacf507c1b0ad29877794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b7baf0d0bb0646f4fcaa38a1cc19795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b94b0dbf95d6ab1cb91d611cf2ded796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e76f6c617a6a39930c39b2b062a5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b4b437db8234366e71d33d72b74d6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a87433cea03aee2c3dd6102bf907d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83b97d97805b1518d35e6f7d5453fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258ee0607d2ab0a6a3aab6d94f31ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb338fae9af1cdc075cfbcfb79718e4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30197ad7454c017b3948d33eafb4c2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9acae2bd9dbf5db91a8dfc026712804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a15cf39792e26a562bee42b9e3227805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eb3c55aceee332c21bb5534c6dcd7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d483158a77101bf9237fe9147023a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f27f256870907cd50b7d0235562eb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2a0aae62b888d79930ebd471a5c5f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bcdf5812552e012b89aba5f4104e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec143616a85041fc7c3b36f089567e3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1caf38ee53ccd264c8df91a2db8a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b6943dd52a2d46efce6c880577b70813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdd7e988057397400dd9afc943ffce814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c40538fc5997a265bbd045326b57f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39e3bcd1013d00bd5dd29335e1b67d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcdf058d2bacd15224ded237422253817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410320fb22205f1cd65e7e47870cc56b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23588cd052952bca5f61b4984606c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f31629d96db4b9550d272f41e3793820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fea30dd0a810c4167a22b7ddef7ff6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16799eb41df11f52802d132bb2cf9f8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c98c818e637aa92e2f2c640701b5f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a192729200ac54795093d0b7f6ace824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888787b1842dbca4f7fd77e770fc0b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eea2416bea15a97e42283e5a7eee6d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a559614e2ec95e8305837881e29a7b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107106d7281e12b3e6fac5f309b27e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1539e988f8947d3eec768572f2ebc1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e151df5e409d6c5f4999f6a7824b79d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c0c756f9489f3cdea48ef8cac7fa4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a22bf130d85b91bc1549e1390bf544832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed078836c41d2d87e08151ac6001850833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1846b6d853e121e4774b24b3efe6b2c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d7299906c25063b820918a1114416835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c488ca7f8d32673dec60e57ce0ff73836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8fb2eb49cb2f98f9f56e029eca4a0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32fbc39ab1855df0bc687b6a7ed59838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db485319dbf295b86e6ec92be1a60d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3109dfedc473f36398c02be95f00b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9428421488444bd401b797659b877841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47121d8d9bba59c682987dfbdbdf3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f177c60057750f25855b6e72a62b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f1cbd58af42f15c400b14c03c9dcc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e06201b95b4f3cd349a3b4f7d0e818845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf85157c09b7c21064a9df984981619846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33f4cc3067e692fd5d37a3a5d8fcac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2d4b7c174640d3d48bef64fd8dff8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f11f1f47b33465e1e25444d529d188849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70c9a34baa1c1c70af99485b39d03850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f4b25bd2feda2e7de7be4993388dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e63152dce1354ebcafbfd5dca80831852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a7a1e68b5bc544859113e0d5698ed853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887a1108a8ec34f184cf3cfcfc83872854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900f1f259b2794ba013d88188156aae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5592196046cfa57b87c78c9ce7b39856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02420e530263e092d533124e6e743cb1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383764e2d13e6b33ea374686a7fd699858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa96406d70ea6bfdaf350ebf99b4ba6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1958ca7376fc82ee6ab90d999c351860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6b599120fe569e0fcfbafa1bd5feb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1500c17beb7246c94bef95935e43f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a87feceb7fc8da7a333271fa78708863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bcf703f30c2464b50ef21f160a6ff864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf36c492cea8e0dca562bbedf2e7e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6221da5aebf96db1d8517c3f01b072866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30922dc483051d09183870a0bd2b95867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f156014f11c0e7f316f90975ec2610868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e06dce233fe9c45480b2576a31a7c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4abbe38ae334baf1e44b4113e6a37870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f55f926eda81884d5a8cc563c2468871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8e8e9d62076918ac44e367ab8ae80872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5cb32a3ef4378aa25e49d2bbf536873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0456dcabf1d488baa865131ba5c6aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351c238b5c1fc8c45acd9d074d413c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b07a499b817b0c7bc62a86b790ee876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b38588dedf95c1282f56fdd5969d4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecef0b3acb7e5ff8ab52715a6b4292878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad5cf24828880b60c1d4ce0578684879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00bdebf2ca32b9bd217d1f473400a3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12abc51fb2da746ac6fbe01b7a391ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc618f5ef3cdda8a619eacffb461b9c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043a4a931e52193ac78da8d48a486fa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda33c23658a812ad375b2ac630940de884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4161906ebccd8caf798b57e5201bf05885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7cb4b54ecbd994b75b06e6abea137886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f548199f9ba3ded6e069fbb7254c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899993b3e3f671beee24e1ca0cd52d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce643b4ec2c9aa24484614b512c5ca4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e9e764c748e2811b663a20f83b173890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093911f6bb6f5d88cd35c5f50ef587a3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45e9a3f032d411d1026acca0a6663f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03bdb8a5f4479aa9e3cbddff5a16d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62e0094e7b667149357872a3faddf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a30e646de7cfb1008bb9f38ad1cd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f52696c5189ecf97f564439aaeee3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd984b3da65e35d3d9a67ae273510163897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeafbb64367bc7c47c7cee4638caff6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c0a44ae3f934a9dc08df1dd29952899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1964e4528373c36fc47d09627b3880900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be7c4def04be67d50646d5134ffeb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40a301a3985e88b23cc836bb1e3fae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9705af956c29df8a135b62b565c19c8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7f659896761ba806a5bbd5beccedf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd942898fd86df67999a0b8695d4f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b9ee960faab64a0ed700ce992d66f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208759140aab992df473fc1cb44ddf7e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e54c35103cc9bae0f7bd8c817566908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663092dd2a65141fdbe4b3b34f186d7f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd293f72ddf3c1d08e043af5bada3264910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e20da7a91f5884c96314dae7d070d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674b9718a1eb1a0674020f3f4397d01912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f47a587755429352e350c39c98d9c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835def73c3726bbda0d51888066853a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c914ddd3c51b985374a004d9f9b9a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968773da63b1ab663ca49c4f1098857916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f2bc44836ec04920df170fb448f1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a640ab7a3f71e0f99865410f92e1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745d29d967c08c4c7da3f88e45e9f3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c64c700efe830a8905cb80e0d4b244920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab5b9761796633ff97684d3d67875c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5f6849304e042a57a4710ebe50fb6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71719dbd30ecebefb987d9b63ccc19cf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f37173784a5e06dfcf27e26f0b7da924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880075c3ef1077d85d2f98894c289d64925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeee34a908af9caa4f9831e7a12504926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b16979a81e0639367806dbaafcce927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7c3c34d03c11600dae86ea79f2c2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959148f0f8fcadbfb4d78d51015eb989929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c830f9b8eda1ca26d24ded7e5baa5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948769f622cfafb8f1804df38baa50931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c81d837e87458d41d8f11bed14dbe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467fbe916ca544f54aeee69b042230c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec9af2969f1334757d58f459d1ce9b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3849524960955dd597416bbd211ec2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaec9f5c36fc70840ccd6cfb291a41936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1123b87a4b196dfbd0be7314abbd4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9031350f74dc8a01ef54496b1b47938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894cb21b9a4c4a15a888cf7a451d611939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d3ff870243c605d30e71d4dbd02e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73dbf7ec74c8d00d07c3559e7913f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc7dbd42656b8305d916f806fb1da2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473980b104a55c82f6c0034d000b0634943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f46334baa880419b414acfbdb0cdba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca83cd0a2156bc414caf1cf8b03f88945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c31ded7ba14d14826935002645772946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c0cdeadaac967b29d2ef1ab68d07947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe6d2c643b42f3851b8f3d9aec0db948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2bd866524f5a6af83e1f0849f0abd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dabd0c50e57df9a30df791acc0e2dc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139dcfe8c3389cb61b2daa2fd789c5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c792fb825ff023effe3364bfb0772a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d980f1958f7fa3dfe46280ced57798953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6a341134a1fca05501f16d663e021954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3073b58eb693dc0f6e9ff326229a11955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7371f5c328e2b42a6d9ecd6a3ff8e66956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa3f5c3cac51d7e8204728300fb5d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764c67f7bc20b8b8e19e568e109a75958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a6f2566660379414399241dd32142959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d85b369874079e7b927df22f83021960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1152d9bd4f96939ac87da52e1d2fd16961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085f249f6cefed8cc06b7e445748eea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c9362d1455bd2115eb1f8fba33934963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53cf0f16116fd7a6159df864ba22e7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d9c8a8952cb10bbb9efe4b030866965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7568c712438ffea99375706dcf5f44966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2cd69f92d25ac8c5a4b8be11d5166967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f07e5837fc5c6372eda0e5c8a1f8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb837dae8a348768241556a88fd2f75969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98b7c2e07f1ce6ce098ddc9812ab2f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c8140a4ea24996c81ca2f06db25ec971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b595e603f67dac9c96fb43c65e2d95d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff78332977b4cf2ae96393c7098cf98973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961912b9735fe319d03d7efcfa687620974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfede5ebdbdf01ec5bb7a2ec7240207975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2f3372e46ba01de31207099ad052976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49964f2a04d089e7c903278bab8ec0f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4b94f1a66d491ebc5f25977fece8c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64615f00611ae08bd7caebf6c504e3b5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a64e4602c201a740966e309868c25980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec947fc8e0f5bfdc22f99e50dbf95981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28910578c8716fb23a77957b1e6baa7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a832078ef83e4e2a0a39b74c9ea37983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b639fb7104eb5205f200d13cbe6f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216046b671ad5c7b53de117f8a56c6fb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa88fd7673efae7a5f49fbef898db0d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f61c98524b192df7ed49df96130f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f05dd6bbebc400deb1cd5730d4f830988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc02bd549ee9e64422224f6258d6f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52055df56c3af14e796cb4f49e39fed990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8efb31c0b2cff07721602c2655ad5c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85185518322a23c171f544b87ec9975992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1801975335118d1ecf3bc55cc5fd4e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16e3292a64debbcbe6d747e9d36e4a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c857be628df6f9d43119e842dd106995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3faa14012373cbfe2d81b49dd2bf61996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a5bfffc3033cffa42d01c58b4167997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>