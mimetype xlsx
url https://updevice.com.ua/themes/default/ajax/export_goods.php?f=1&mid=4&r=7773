--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b75239ced75c38a2f3584770650eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4bd9992cceedc1ccc62bccceddaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aebf480814f16e170c1f13d493819e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd642e3200e3f9b8a6c67fa559a9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380cdec73349e1b125a4f00b1e457015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b0ade3cfecb0a34227ad3966b6ef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1d9a90c00b9c596f884222bc9471a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851a2e4ecfdd9da613c8e5be720a9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fc8b33a6bc8d1e3dd77feb0e8b0cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8435f1759cc37b991e098cc48742e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c35c6da3e2d91c8e4eaccd5bc9df011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808275b4cf3a4ce3f803f41f2df053612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3015633fb0d6f9ae3d66fba5e277c9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c477aca563632413ca0ffb3349838fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7372d6ccc1c4091215e40155ee4da5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccbd1c8c0e52ee7a9f19350aae6f3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8900982a934007d9431aece85339517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eebe1bda63668499542abd625fa51218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1acd7b6bf3da68f0614ea781f91f0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5119ccb55a2bfc519f955c08917df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c95bdc752716e01432cd1b172762e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774b3956bf6bc494fa8f9c83eb76be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061cd38e4afea316fb3d66710bc7f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf25105be3fd94bf4e51ecad3b78d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1061c70d308e826d115968696b44e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd372eef230819b734112e3b3ec0f2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353ac95390c2995a395466e78d6d2d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a20197aeb41ed520ce7dbc64bd66b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef58b05696fd5889f563a94ae4ed4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c21b3f39bd386822592647b69cd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae144c4cd3b3d07b9d2e35f439f8de931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b533eb0fd3fb3964538277e1e3697b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ceb330ee0c5722293b3f873c8ba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0278ea092408b15fd63c1ca3b4e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee618ebd32a283d06e332d3ebe4d045f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539658e1d75ae6f62068e7837b717ff036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a5f67212e4b87c6e21c6d11c3c5ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0fe0a3c6cab6399fbd27e1714157438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ed024898f66d5082c8d503c52b0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845923af997df8912b84cb451cbf288940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa89a916958584b85df413da88e53041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4cdd688674317562ef749852a62ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fed47d241bb099df3e78304f86f1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc475583c5b5702c205dad54d0c487d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5704baf844b8bf072f08c7975b409cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57522cc676835a38aa47c6b40516d1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07e0420a4eb11d1965cd147e2ddcd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8271ea05cd63bc8aaeefe3d3f765348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e00708f800de86a4fc721b20442cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68cf4fc96691728817a144679b9e7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5df2313042d32bb7bea4feee7c3ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c012da5c22125e0a91a14ebb2b12f1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2a89b970c773736e8c42d7833f97153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaab48edd3f78732eff69fcaa5eb1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c893531e34ae028a36ea5f2dfcc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c6c758691aad36079aa72568eda1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5e8ccd86ccfe372740beea8df6a8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe132196b2738a50c0049509b03ff6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6552df2b1bb530ee96b045bd398d0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd0076d8ba7c4c5aab0da70294cd2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6f35aa483aa0e1a902ee3f7871d8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ee8ddc941f3ac850ccd4af989ad1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e6c49cac965fb58b01ab041eb421c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f00ee8b237ac3d520213776a5cf9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7882335aa6b1b38ce78b63c2fab4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873086c5199ba7ff94b900665a73f42566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa5faa77265d759cee2a7791a886067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b223443d60a7d0542e86d36c874168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26c8ff357513feb712b2cda1405ae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77883d424cb5f3cbd1ffd3b84b0414d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d1d2e0fbf4b4b00113ec8e36b08ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198f62c0d138d4c9d2420c8bdb998972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00366c00f881a3f3e0f7cc8796f6f4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb913cefd73db2bc86e91d31be147eac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb5b3acefcc463779f5256c28a23c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b73f00f08afb2bfbbe0ee03d1e2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1b5b222978dd5ceb092c243c765ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10716cad2d3ae21c69f502a6042460f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ef0cd2391c64c189f876d9b90325879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b9846ac0ecda7ccb8476febaa7a2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc508b3362ec2e92151faed7589711af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80a1820940aa91a57aefbad825857a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1437fa739f5632b1d5491a788b8c38e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cff7c47b2344194ab8f48c0ea280f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b42bcd5ce3c7c3ea8e883fafaba185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffba96d14320d907df0981b53de42486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c6861792006030d66666265cfd4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67b2830086ef78a41e1a1de84dba9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec30635e7d9424cf009b2469f32d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7befff2f7a6491626409651106f0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14643a0af4392b39841a28d81b1a8a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a4f81b07fbc3b5849382a28e33bc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded56028f24aee1162aeb992c5566a6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d058eae74996cc39b0505a92bd1e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a953825e49e5610b3aaec93eb42ccad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5630c8a9e6930c03249b906fd306a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef15ac876562209d003f0ccc3440197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301de56fd28366c9a19ca7dfbec7fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff2066a2944f6e4be4ba9efe7ec1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811621be14adccd2f7b6d9ce7cc98d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e93645b3b04c92e414300dbbb5697101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e3574a8e587c556994d952d26a6d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc0ffd279097fb0c03d68ea740286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8cac8b00bc83c2b43275f3cbda96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d0f8b679e9de55db2872db1720a40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1c2f4e7dbab7ca28bbfeace8d2b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3839dc37bb58095ce416223ff3c66f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e4adad7d6955f83fefe52703aafc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71643f01838c4254138497545e22258109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb069d14339b1cf7c3dcdf4f69dc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b3a2ab5b865f75337a1a66a51f8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f1ce39169746ab7cc843e978c2940112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77274b8d54e26db832a7b04f2fc8b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2252d0b7e29938ad38dce1373f0eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f2a17458c32b29bfbaa144d3364cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ed3982f42fa560f1a851a5682b7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93606f5866b6ac5f88cda701e8321095117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43821cb1a9d24c942e7947c26c73c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d64af13a5e57c4fe2024b3b44c8d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55169438a3a56334bd9567ad8c6a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d331091372812b197a260df67ae340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e65e647c43d0f77c8192573d9d666122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7edf63fb2bab490cb0f9133b5edbaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c116f4d43eaf78527a0318faeb5cfb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f81314f4b63a50091a0c3c05e6252125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc38aff374f528df556dc36915492c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f9d2f5679c86567db180e3e091b0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96c8bd270b9d73b80dbc37cec9c7af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa53943f665c214f03b99e2e3e5f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e0d28c58247e7ff6528de5dc19cf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5af205cb73f9aba5eb68e08ddab105131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff76d8b59bc5f0c4ecaab54da8f548132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f585d96f5daa311aa9c0cadc9290844133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88bced45b53b1781e14ca4a6334838134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694338a1ee8d9a4f466cbe8ac3daf0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b92cd67906226b1a3afb130edd310136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798ae8c444118e7e211e373e020c90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4290e026c49aeb67ec302b87a9fb1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1d765a2fc34d23d2e9e436cdf21d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67040ed4bc84a33268872e0e0769a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62a1b1b1419e17109986274652115141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477c499673912958adf33483894a274142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7e2e402265d89acf0f02244e268cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2423b4966783f42629e22df89ae5aa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94634c756c90ff9f5f2680704897a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfefb70d26214b12c469daa0d0f1a59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d70970c846633eca96fa0aebf9ba3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7221cf4a15988db73ad258505b769148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9f269516b1e3f3e62f662916613e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261ab9d21ce7dac78e20f6c57d1cf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08603621014de436e691b5c678547bd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3a6780f9d0bd01ef976cd1e17263152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a04ee4474774cf95d6b2b09d6334153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e5a80f49a2d0e9175fed8a07e5d87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8abde49cab71bcecb4de38c584cde2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c546767c80248329e823f1249c3db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473c8bbb3ba69f1d77d579aad7cbbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a738350bef4181e0a2c8ca0291ac60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae79aad1344f887097325143f036d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f43a44e36086fc5b906b80fca8854160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a50fe420a77f6294192a57912b17e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141733de3c4c5ca66b9ceb77a780b137162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e2d50cd92cef9508b1324df73184163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ab65279a1ac333c42250ae596e4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0370d0772b958d06c00c8c54bd083165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a4e6b1179ec2025a31a33e625de2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb077dd3a5f0414c7c5498f4d4affd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546585e8529aa12dd7663bedcb236821168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47a30fbf20c8143a08328690a932fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34eeff5c7e4cabbb065d18703abb29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32933a72f68e080358763dcb316b2e0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6235fc953f631f5b9f6123391070844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437debd393cf8a3eea2c1d423dd22c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d4b05c8deb004dc76a757c795c9c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88ab9714e7d6c08784724919520043175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21eb35b6fb93247639455a0aa5ab36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c75e71d72e0f93bf35c99750d8439177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8af7d7ee8947024363c38cb949cd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a16d250283dd608630eb96c604c57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cc4c53b07a53e30b84f0790eb7ec6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e7ba2c0411a7dcfc977700297c2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3495a9b1e7a72ac9b8d978fbbf92cec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca313fe2920a4682d535e4e2a32daf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262175c8296ebd79079a80349b56f1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3337b564484e02491226ff7b70fcbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297336e9ce26e7c09eb28651abb1fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513e00140722c14849b1f1610603a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493638b0ecef32eab7c7a87f989b593188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66993eaabf05ada6ad63c5eda40780189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43590eaa73f02fb0085da54043aae8c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc513f3ca6bbaea0850f7798b4441191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def40590ddb01b6644f39fed2ddaddbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1852096a6db218378cbb5573264d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364661760d8ab1b82ba7bd5f931b445c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a188213a73c2c0eca0718ede501800195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a584cf4ce0740458faa36a4eab77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978303f40b017f0b565f9ea6594ba017197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cefc9c92846f8423788a90ec69a85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9c41877b0b0a61b2544088152849d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412981b8cc49c27013331d0696c247e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3c9f206a1f14d93899cedd72aff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb04432673ed53849bd33846b7964f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc154af289fcfcf0cb2330336dfa8717203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688315de940e0c220a9581ca963b301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab23f9699bc0f7d81d3194c22b2ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68d8f288a55fcbfe033c179edfc5e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdcac5de6b0fbd4da74668e359f6bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b970aaa906d870b6b0d50ca9723fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321e601e1031c2218d08e7a9e53a710209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16d39821c04ec5c4f145b396eeb3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a05db390f3f3ccfb0eae1922d3547211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d5b037ca9b36737cd147060734138212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc40cdbb521409e691c57504157c344213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48e2aa434d6784a8aa5798f8dfccd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de167067784fe04a422578296536c67f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421aede8897e7abe9e177139767434b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e426947c1399420c470a6900bb69f33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaeab00b8e2c5a2bf9f89302639353218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f649c06c67ff45d7df5ed609a3439e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53f5ea3e89d983146ce6dad3cdfd07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c56365a902e9df1d57229e5b71d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b97b8c114a23291520f5c74b4f7e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38b40967d942937d7fed074b87d134223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68106ac2d3a85d1aee87dd06e3722224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1fccd5a5d476677322cde01793374225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dba75b19f73ad13213af08e3b4802226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b250d5102b404f25ae3050fc1afc06d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a077db5a0e9154b016b9464d5aba1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cebdba6d09e626d513129c4d192b6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa532aa6e05446c7d77a4255ccd3df32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e133e4b1da5cdc913aedb551f8e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a751915a85e3c3b5f7f18e17e5e97b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b097911e031561a12ade3376ad709ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4959fa2e0c4aa3319cddb63d445bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ab00465f54e32025b8781ac36c9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68038219a4f1c0b0f96a89fe0b4c8aff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864b854b6b178247693da1b124dffc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe95620bf1cfab4ee18842a0fb82a15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bda8b10480d618bf47bb51314b50f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87dc8e275746b960b7d610afe510e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9c17fe18110302fcaa64995caa04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11486609fc9726d3eb5fbfe104b9610242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b82e493d58834ac92be39abdbee44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fdba6503c157022293d6b1109a01f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382a1fe55f18a763256aabded947839245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff721dba1072513f4c89ea6da7c9739246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742681ba48dc88874b701740ee95b8ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a32a1dd9fa62f76568657810c597248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9a0d7250d5e53e3bffef912423db4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778facdbf645f823255e84cfe87a642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc23d870cd214775f313b03a40a6b01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345959c312be920f57be1d89fea65b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752ae31ff5371e73de7a308d0b46c88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26be0e4bd95640c2250591cb2ea9bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d55589018cd50aeb14fc8a80e629b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f203dbbf10fc71711ebee722709917256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3644c2a4553ebb780b21bf68985fa47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74037c6cf0179146002acbfd1d301e27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179172e8a049c10bda0bb5a0ace1f220259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af65a631c96011022493a64ffe52ece260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf8bf8010daf9c9c885c57918189e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf4cba4c2f98aaf55634b63cf67e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a9b0e172eb024911e5cc23ef61471263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa3e28eb5654ea456958f1f8e93eef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76ae0105315a9515b8d4f12425b0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75191a57f8bf67d294d3e0d0ff2e051266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f5d9b78704bc1b0ed4ad9929281c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e520de7331b300dbf596202694686cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740fba7424f48d27bee3b073cbffd67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd94297b8ea7cb826443758813d65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4f5ddc3964a5db1bad2bbf230988271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1d84bd9ef7661a60be06f4ecfdb89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce0cb13db76db7b7b95ce6f48094d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa94e04423cd2d4e6172023762ba9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e7aa7c543c1d9034aa33d6a648f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b8bcaac6a3cafe1ae9ba38e5271e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f92133049bb98383ad6f37b21e52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f6d13907660f22e3295fce9d5308278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e7552927befc82bde6393bca27c3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c2ca4a314f8504adb83aed5d4b0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba931ab66cca5f1f3e941b831676a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14c063f5c57b948e9c46a92a534b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5dfbb6e88d54116c895dbf4bcf243283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af51aef5271a1785f055df6168f943d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6022303f53db7e4a6505ac3afd0f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efcc955317de97c081014e9329a0b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb7c87c2636a75ed7761cf01fd3480287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c1f26840599c41c17042ebc77b586288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44071761d8c65687577f4db882ccb14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5550e3365ba2014ad7f78ad3746a72c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a1dd6aa89d3f821a002082efaf840291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd9f5d18e089cb6ebb20d1ff3bbb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2700bfdbbf5fa444f3ffcb3b03739293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51145be6abcaa0d63e2759df184a21ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad229ff8bd32dae3642fa3b3726ff8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec31893b5a9892587c41f791f6fe73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7d381e3628f4afc0e1d9f7bd7f90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf1b1cdce06833d0e2dc88f38992a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e707efc8bcc14d6addfb1969781934299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a9a5460d58b021ed5473efdf691a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da397cf53bc72912793ee411903d7d35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d7b9da67a3885b8eac68deb7a3d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfab40d02e635657d482015860a8f18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439000f141a958ab17cdbe336e4e4847304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c0c7e4384a1dc85929e27f5056829305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e56902ce807160dcf68326fc7b5196306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28357f9a33f4284cb7eb1f5b906f73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8839b65feddf5866fed4c7fa9ed72d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d02b4859afae152a3d55a784c559309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0ac7ebe66217ea168ac290b9ace29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b4a11f83880a95d4b37f1915d3e1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3e38f2fc1bf8b81d0ac73c9e4c05b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e95632da7ad2cafb1d13567eb7eda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83853165002a58135582669e3bef671314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105349a59ab0b632ea4577a5abb0c33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c86cfa71d408a0a45a3795f7cb7088316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1bf5376e0cb88d676e52644f39fc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98137a0673b9adf480b8704af3077386318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb80dae2587eca4d319fa1cb96bf94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345480dd06eaa9bfab9076fd53813be8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938898d862cfe3fc7892521827cb345321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b8884869e8a68967d7e46b869632322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f4b02884d6773e245a5ca59a9981a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a7a58ebbcceb0993ecdbf9c1e2148324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858dcf36c27449a774a6b2ec6a54604325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1014cd24486766237cf7ca7a4aa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f11574124ec5977c16b3ad9eb092b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456658e3cc7c89abbac3654a4f1e65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81504794204dffdfb660229bc17d4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbeb8cab39ef4ca9d0b8d630d5e1bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fcf250feade881e8b03c611bc093331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33628c7f4ece73259df35d1df55a7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af475ecb06e25405d0e3fdd706fae4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c56cea78c7fadbc733efc23df3e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900666f22cb40e88a6f239fa4f5486f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d707a57f108bccdd302a40530917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e53d29c7131bdff7e307506e4abf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c735fe8cba7235825600c042edec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8f10437b5db4946fe157cee672781339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bfab643580d93e6f9ff838982ec43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a8b586a6fe71d5bfb96e2ebfb4604341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d810c60d0aff09910efd24d1941c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748510d6ac28e2cb0106c06d0857435a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2972dd0e3175a07e3321a7b70ae2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2942caac1f3fe281aeea4cb2bedce14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac746cd11254f4abae04375cc4dd4702346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc8f6883c032cafdd9c33dcdd8039f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79f633d975efce5eb6139f1ce5cff0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef5563945b6ba2c1f178dd8d646b8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd06066bf308f80188a20fb647e5669350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56475887a00843de1cf9aad1c5f207351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45e3157ec33e4f0bb2e8490927fa3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d6363c851ec78f3bbc08a6717a79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03d037b9235e8077121b4f5be8b1b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7a09c08e9c6ec28a9e69cfb460dbb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e24671fbe0bee1a07a9b465a7e24a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67805bde6294f7e192580f51a3976c49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a24fa41734dbf287f72d93bc932aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7262fd0d481810781a9fbcfea1156359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068659c255c51f6d77d1df25664324a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1b96697f578e68419c0b16d83274e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27554f05e2a3c454899f140b7feeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303b4cd147a1bfef4f21d878c10c299363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db0a0b86bbfabe8bb0c13bc067964364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c71c4bed7717db04558033910032f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863e23f50ae3bdf43c9899d49b0dad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666648788c0692b84b27a69414ac019367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f9f1b046dab601811168dc8d6ec2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da027ad04838d00f73c20489ddb0d950369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f9d2f3e54c3e163eaa1778df13ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fd1bda12dce09232295603befc77d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367655f971c8d1db5e8ff9ad01561d01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acf97fcd165b4a7abdd2c4abd6a4ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0df0434a657d39fff7b609b08830a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f96d083aa59e17af07779786f5607375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7e29154c9a8d7c29e926dc91aea7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fc159e044c8c7b6b631486200974a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b404bc4f73d71b1675eb28f5bf4448378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7333147226792f5a5fc9f3d8d4067379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c87f3e8e18784d45dbff67a59e8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3492d2e182dc9bb4d8937bd3f5729381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c656ca91ea86c922305f58a061e38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea663996a171d107f53a7fd7de7ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8f1629a4cad2d1c624c5188084d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6955d214eca4d0117c5500dac21cdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8033b03ba760328d45a34ba91732c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530724fe719721d1dac86db12776d91e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c2a3dcb8b2fd08593e56c3ff7ef3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4040059f42084d8532cf7dc268b52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616972456bcee7b0d3bbc005c12abf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f6f6c1695e1efa6683f60e7babb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c36815cc62fc33495d8a1ec6672c80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99b819d58f00ec2147c575df0d3c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1edb3a896b0e1569c39d3b5a3382ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d794a24d16f77550c330b2b87e2baeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c5254e534dc1988288c0bd451211396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d36e0402759085923e15cd785f8b1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cecee2dfd0af5bb19f24ffef69c1e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b11b825b1bec13d79a721a97b0b9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a532f01524ed7521cfbc5db4b05fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27faba23b064077d7e5f55aedca837401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab60c5a0c5b0e1ba1851fbc341679d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8b6f6c6339778a23da69846c70384403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92806403281fb615d7ec2951aacd677b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c4e72da4e41bbbb67a0370b33f5c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e8978016c49772a33ce12c0b7824f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702a5bb1f26f149cfdb88a5626066d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f6579fa0cf2aafdc3e017cd660439408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded644680eff1bfc5545187ed4f11cd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3703625fba8045f965740bbfe62ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed69efa6db3d508a7372d4e7755d76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821437b5dd1549c83bc71aaf95b671412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d5a3abb3fff50305c44323c1bd42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e249c57802bf5eb1fc2390e50bb21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f539aa62033a114379aefdd5777edd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b204ef78b10ea5373dd2db025756416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdeabebe5d21260f82bed387788cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e3d3cc79fe3546719e0d281d015c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8a4c6d3113c22fdffc2dbd570e74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a3e1082740ff7281f3d0800b125cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815de4a6746dd34746639a81e0497949421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5f560a444bcd354f26e1e5e731cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d813ca71d72ec96923f854f68e117e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8c8e1b9a303d3a2195ee3a45afb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f8ccef2b354c8c3516c0b8de3e0b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729c6e54e2183e948622cb4cc53e06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9618d2fbc67e4fd992a280f31355e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a22c1679bde9b8cf89fad99e56409428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d83d01733ae8e20de91fc509f058429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a2419059a0323454812fec761689430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816bf9f80490c115c1f4fd9b0c68897431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a31e2cb21d3127be55b3fbfd88945432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ba212de9763ec0096314a3e5d3dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22858aed511825f5553676df576d1ad4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff0df97acd8b212201a2197d01b9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f2460b574b53fad20aa972298fd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372d556bf3638d7269d93f52c88261437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf5dcd1a723ab93a8658f0491771e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e516d2ba76272ae1305225bc403898b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580ac2d0df39a19bfa255948badecb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318bef5c13822b2128fc9b8803915e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6916116627debf696bc942fb6d755c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546c16b9af3bc9c9a8e1c5b04977ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30767a50617c6ad1583812abfe7e4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3a8a6e6a99795f4a5c702ee4a3ca1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb356fd185f347ce67a856fd22823446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a090039939373b9258ebfb974c38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf77b5e6c76633c33cc1a714282b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30a0096c87f62db846b88b4fb304b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bbc90552ecf50f728d517626fba3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb420d7ad3d88fbc53bc9b3d6196c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ffa073445c8186ccf3879216ed9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f855cbbf0d9449a3af87f6e61253bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7101811e57e68348281f5494a7c9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04cc2c9dcfb58d1edb627a1352a9b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42300091194f604ab4ad2486ad7c42e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bb84d0946ee7a8423299d81827a71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e76d68910ec19aaf4795593e5c2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e02b15521e79149d70cd71964f0d09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e1cdc1916d0210309d3d6b1d0771f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b86bcc0a25d3f7d5e2114d7fc8b304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04609dab74a7183e49a86c9dc9deccaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bf5ad956f65feec1877d253e2eee3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc7c0d94e14af7f870038580823e3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f631ec9d26c007c2498ccc5e93c5e37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb3838cd2978c4c3cffb7ce71113f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2225f0b68347d02244d8884c3f78a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda402d64c7b7e31c462b0375b12161468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2973c8a393c13bb0d7c35c2fbe78a87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aabf82114acca0540efc8b4397dfc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fc6e9bb42be2c8cca29e308469fe9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1970f696ca686ae29530e4b8ead7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293d1db9e6fdb69395246927a44668473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0454ab8638a86de99b506037c864e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e50ccad14717f1de8c5ace928e8d53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d7a44fb1565f404224424a4cbcbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f441b30a8c0a6f0a312570d71fff6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a65890b11f6e5cab226ca6f59cd51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371875e1f68ccfde37b07059caeedef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faec1f528edb27f62a4e0d163924f44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4b9d7d3aaa36d34a118dca61e2a20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2ff2a734c88ca028e32359f9021c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810d0d36c8a2117959b9c1b22cc604f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf9fc1faba70008b0583579d2fb8a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc336b0b6f02dd6a8cd072a0da7bbec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbea1e4966f6522af19f76c775556486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbaac8f36cf77b8c3293d117cfb39f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b554a026577d871822f38f817726a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4d1ecaff09abf1fcb5e406a6f2f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff3895b617cc4c0eb7b4feb8780fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270058617ced5bc4d0676e0f205bfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562293a672ef9d1ae85f00d7474aca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d391a9f9ea3d856a4c7886655ccfd00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa7f304526ac9370db807b056ce17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdbf2b623b0dfc709722d9632da59d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec61dacd6f1e3e8a93340e0d7ae7c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81c6d365340d7b7ac4f51f39da35b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45187adabceed61e0303b6309ceed12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20042582dd04c08485ea289d32ab62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b663dd6eca2dfdebba37750ee3e5615500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79305bed527a6f2b600deb4ed851a00e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a4f8daf6b999ac2ecc25776c641a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2518da41a4044d50f4c80cef2a04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca172294cdf1e52a308dbbdeaa9a26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd329358842df8f62472f7a4392a7ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b067a455d145f22e3fc0543b47d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a761b625045b8fad9891fcf742cfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6b1858d51ecad119e43676c80dc95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78f3bd374c669bbe8d4c8972147c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59804065d89d7b0af85f3829c8a4d56d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d54f2ce8756b84bf0d1e061804e17e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20d9c84bb20accfe4edd8464e3a644512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57777098d1124ecad2a5a3d9ae3d4b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05eb3a0cd06443f89db30de737069514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32535a9a5e2c77839902fe0a1dd7266a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a88580e4bf8f1ff3eb018a7cac103516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94a1c7fdada4daf9b9f0c49fec1d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eaf87ba7d637834e08daa4e51028c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ba8f97cabdc0d7995065b4d33664519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e878ba4829cf39e6aaaca02f753d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570b441b78983f86f15ecf93577aad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e4f0a8edbb92dad2151240686991b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2350be99ce772920be52f373cdea30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12756d5b9ac8f4627ffc7b7ec3a7f629524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb7bd7782c17f1ac73956cfb3338d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b543756e228f089131c94215f727526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51723be7cf0abba7bfe16b2701dfa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68074eba120c46c723b0cffb994431528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f005595e7b33a17ad6606056276c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c8a54dce00f522a069002e45637c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c2293554986f13d8b9e215811d8db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531d143f9b962e1fdb814e4e2c29eb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf9fa7761355505b01de95bcce8355533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3468e4e7472e2688bd400be6ec781534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71b2624addb4482a05daffc8a5b64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc095cd542e76185019ca13feb31152536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ab22019582796fd1f13e12c337472537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339e71b4d7f1e23ea48ecac1ac21d33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498545dcb0b7bdaa260ef20078cbe73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cfa9977e6a99130c6f50cffbb50ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ccd15e49a574f2e2420be7f59e39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f1a2d75b53410c4e951e157d410b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f516e3e23101be3208c53396629c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96556914676a211b018408cf9ee3f043544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973400c3a615a5184888f8e0f6e4534545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf7ca8033abc63aea003f20395fc32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864ed67837c0383cc498ccb28c12a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39f6824e7f6212b2da62bbae6369d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf1fbbbb75a19d82c2ff5424eac03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe1a4f9cd176345a991b476148dd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d4d833359c6750310433c0a6cb66b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fed536be58224f24e9b348325c001552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9628902493225403e6655e184bab826553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceaefd23632e43ea3fd1fa66929895554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc970375ce885bea0421d1c1b652ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce6dadfc4a4fefdad569b685a8b15d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08221f73bdb0033aa318b5a608e324be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d63780ec56260a51e87f26e6a9d7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dd95767e5bc9ed5f7b91f5ed6ce2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16d0e1e63915c7c19ad2804a9a7c8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd630eb6b913e8cfac9cc4b1fedc09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb5d9f3f60ff21e3a69f7a68a0e3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c537823e98ed2f6aa362798753336d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e63f8f7fd77889f04c89f7bbd4e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d990f610da10b3029778222b8aaf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15810ce34daa83e6704d6dd55b852fc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ddf2d1da19e1cb935f89659e0fd62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcaf25a8be76ad27d26688b10a8219568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb481685aec1e1e7bb02fb67a4b65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e9831049cf0a3287aa597976b1cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5840ff9251c03addb6abc95048363571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ab08cedcc3fdc9f570b82afbd1d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec57df7cf287f51fcf1699c0295b2f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373239423cba54b658367c12b253fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9eb2f5c60af6292d9c6a56a144755575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2235af1e6682d75406aae9ae4f9f13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf989467e655c3918e9540b7b0c285d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cde45803198279ae681d58153cf96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18092280c2806bf1b1fd4c855d153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b159739bf36ed9d2baa9c52ea1190c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38f1b374dce3decd48af70e574b7da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf89b4a329e8d5a20c6edea1771a22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f7fb47145e4e01ef6bb8f5c527053583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4a5b9fed7f9e29f3fc96faaac6730584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb49e92371c13d9a8664ead8b2177585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d330287d1d72f7ff781cee01f4f78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859e7b33aea44be55c87a4a2a9d3600587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a768a7c11ed6aeab1f0c25fd11b8fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bc5cdf9f4348f614a8def0e52d2b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d388831475ff7a82985cdcebfcd9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c4793d94782ded34e5d25607ea9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb15c25f2fef0a538814919a88b9d57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803d7ec3bedcb6b970de2a85dee27fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfdab7d7e141f236d3c815d8c13984594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f0df6c59758fd528ca1955b044491595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b794d5bc9ffa291cd6655cce96dfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f08224bb43e603a39916e9090003597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5231e8e8f468ea7c9297d93e369cb4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c01f9f34922bdf9caae7eaea5f2243599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d246130efb7943fa949f1ffa6a170600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cdb1ca07f7ef2960cd3183ac79684601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6f58e23032643abebb207f6e2a919602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0bff222fb545b0c9cc9235ce77c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44ac51107dd352115c50c182905755604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cdaec23b3fdd624820c88d16875fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f35ef4ee87ec2b001bd11e810d4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b782cc4ab2cdfd15a2287bc5e932d28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018aa1f69ea8c247c921197c7bd779608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197929f1bc4061975b0115fe35f0a35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2271d1af269625000914b8ded6d291610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe7e112e59bf13b3af4e5d485623e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f38e95ea8aa7c00dc7946da87b916612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51820bb46a0ce1e132d110b65553380d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db0db711e80cd11534c6b12c937782614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bd910db0bc5c4cf5e3538abe13b39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633ad4d4f37f3b269fee5d27c2454a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb14c2cc5ace208a4f4b6d43419b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d57ed4a60e9ccdd60ccded64b54c2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535114a32dea8638cd42ba023b27d7df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfefa851b6f21fc368d7365c22f0914620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6a179d6b50b141b7528977fd090e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32090695b3717f5a2059cba857fdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb7d0c4e545d7ec2942b0665d36ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a9da228aadcabecd43fe3ec8e796624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3d95d87592dc27bf615ee1bd3df5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d336269d1e1b0ab68e421d05ed99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145dbdc41a8af2543037c362d8578c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafd330319a20d9a99c1261fedc6087628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e0d6eedf972214eb877a65e3fc5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6af8fc611f04b0e05aa4361ad182630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6ab29da7bf650eb44b5a5a8b7f016631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf6225a3d40ac7c120c101017b8e08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ca45f10b2d3abafbf8caa91dd7dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3fa9c9800c196bd61be2e24d92b5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9ac78bc4e4e105b0034171b29966c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233971dab98ddc79ee42bcc6a34b137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b355ad77b749bfb568ffe4117a6efa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14f21cc158de0f23cf07b3619e86c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f220eb2b6af93607ef81406c4668e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14788307237f84614d732f0311cb2b0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd62395b1ef09bc4fcbff3942dccc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a423f867d2d0b27ab33281daa6dc46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc367c61a3c38270ef6089fa0e49f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ab9c5493dda722c3f82e8192ec4f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580cd2401a467c99d63a28d8ec5080d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364383d26b2d7049c50941aa63ac33d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6562e07db9477a802ba867abcf132647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43699a2f3a448ff333798533af44cac0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279f34e4f4b5bde0356f675e0ab3ab8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b7a7d12ba3564652ed3b559594f5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9455df28e19b7b654dbe9394c7b45f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dc912f80ec0006018edd06c0fc879652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44c3f6596134723d4a0a3a9bb2d9d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee9f964041f1f1989fba26b467cf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9166fd01a9af972eb4d59815c9f96f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a561f499999b6754c35a093805235d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084213a7d2a26b3ea5bc1e61e2f424657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc2c2ded6934b7d1a78fef9f9f570658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b199b8ef294b7412fa61861871d6b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047171d003052605381426d114fc3ab2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa6c23ba71b15dffc832337193c1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ce0a61d30805e105dd131b9d158d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451b0d1170a0a23fdc9f96753d7874663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad906834f74341361a3f4965c58f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c668db559df5304b44fea7387c4a849665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc706ccc9e4c3f8a6d5eb349b805b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b5c15aca4d273a73394073ccd9ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd577e5a74dd619bd81850e113f73a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeb65419c259d77722bb6652ac8691669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3141a87eca7eeb4848907de1a1dc26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ae723a121f3b0c0778f138fdebb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d2252a5635693950fb6adc3b7f99c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336101f78e422aa494beb322a2505797673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ed858616812c97956a256672a30f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765a320e314f920623e69c487fae5d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b3dc10919b3ca8b45f49b3d6616b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0678c1bcf7bed0613c7442ef3d8d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485afa3ed526362ac302dd37915a6409678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc475f01cae798e51ffbdd9a608928679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c608254b0bcc547e996a708f746b349680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0042f5b4c05fabb6443445a07fcae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5804a31b74053b1373204cc60ee71f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e5fcb80c2cbe1613dc6634919f711683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce856b7b50700257d3e7cfdc2201dc60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff336be6ebf94203f7e7de6b6e0c2c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431049dbb0b1eddc75d091aa32edd40b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378aaa6609bc5f9640fa75ba45f64f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eba4d3fd17810c0efb221d149f084688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed857f9ffb750b2b6623e5f13238121689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085794ea97c3055635af247ece29ef67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269d380371e214c91c91fea44ab8d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ae8d960065cd394d9eed3ca067f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bb9a9637e581adcca42b1f47e3c49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079e8a7c0634babb63dec28c7038262694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b26fe4b965398f9f65af56708bc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b297832b206be0b7f46063062456913696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eadc83c15abcdc7502b8bd9331ba35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ddcb51639993e832dc0216329602c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60a39c38781b76c1bb91c442fba13f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03a7a7ebe1b0defcc7b7cfe9c16f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c8ae0927fa7d276b80dc5ece4fde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df5e5720e2c4730cad74153ad93a13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74575bbd61ca59fe0aeae41ff299f14a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de3f1a823a311740410760691294c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e287e97c432150765d8c8b826248e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ed354ac1014b6b39e9835e5f1028706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f827832441a1b4bf0044dc5d970bc47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a493e2560d4ae9212d35abffa3ad0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a063134992478834e443e9d6e6a2ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f78dca6f757b8de35e4e186a8305710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4cf912a875d90b05c504946bad4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dd95763f87cb2492bfa64604ecae2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7566e34cbdd55005f3252e34b604d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41356a4204b652773988d3e58ca4d29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a63f4985eef2431f8366fbea41015715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b08ba922a6ab7322f8efdc5d9e70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a759054981c8fbd870eb94ad177fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c43c70b940ee77072f54aba73d87d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450449255be8bf7130b4b0469042daab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba953b46ba3e886d45d4ba6d9c226b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf2bf68114c0aafbc91a7ac6c5b348721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c765a6159b34b8eb53fb578fc4b55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d2b1efc0f4eff464d20ee8bc1948723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2530b277650787c4aacecde9927c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046597dc6be513e174f31427f82d37c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123755c3751d6834627aa68bdd118e85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1a40200bcc6903ded2b1e453e779727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3721a8d7aaded2907eff934bf79dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768071af59750f2119f80e2083e80a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3b80b1ef859fd6b0c3b8c3be60b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ba8863b9f59d1ec1f706b1869b75c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55259a6e6c1d1178cca396a38c583813732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c686575f1ca97e59d31167e8932384733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eab948e1169d68dc3b4cb523bd18e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b1354e60cd961bdfe4e5cd4352c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af51efc914fa4bb3af907566c6ec943736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622995400f008e566d2fd23e625cd4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f5a24c2186d5a7e7315852abadd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22df279b7e73175abfca56b5e231dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8255dd32aba2ae52d9373a14044ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558a9e105244a0219a279a5c9ded21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccd17d9445fc99f2e04f5c222292e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d587e2c37c44a8fce61ff2af175dd7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017539e6b9a806073946c761d82ba6c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf89c1015988397f52736226299de0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d6c75423ad6324b91d2fa3df2e805746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da2d58adb2b371f8f24f4fc41c971a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef05cde8077089b0a8ae8f051cc9e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022df67ab2644ee1e31c7db4e32f7bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536d83e8c8b69493647fdaa723a9afa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216fa073c056ebda60f411372067aaa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899ca4a6ed7452439c88b9c5c370653752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b722c25965a41d2ac64b28c31ca11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf9964d5f5921ce67e3e0b3e2f497754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578734e409910b7eae6296e24f021d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100590c8c279eee3d2afef99b7157c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51b72764b959d034d0f7091dbf6844757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47302ea68b24d0b8c24a8a135cc0b89b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f3439a4756644d0c90179c0c803b3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829698ce9cbab9057304d7024055c311760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dd84ba45e7eb8a4f624b3cce4edbf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9b196661e9086a2afd64e0a4c3634762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e907c993a2be60f9b2f4d262261ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379b8b737438a36ed019de74b23bdb5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e44e131bd25f2b320c01f49ff3f5e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750428f98c5b4f24d39e76b657374c08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884ea87a8b5c019c9d7807144026de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e664ca4d32c4f3543aed09b0ad648c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46561a1115400b1d06b54feec8705431769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f30c3274b4e55047616946bf6752e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd995b4b7794d44debd969fec34d963771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3240e6ab3b650eb8c3ac320aeabcd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b692fa001df97b32b965af5de695773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4de07468ef244da37404ae5b94010774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b9986a26590e4e83a0b1de5f9677775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697839e95c7d305669d396baaaa6fe6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623749872513db1e979db00f49b637777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b90e07954970dc4778ceb22532809778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac741627b17f564bca3e75e070e31779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2a9ffdc106b3480d0ec7d5844c05e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f66268c5c7cf4648fb2e1467b419d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605c64af841e46d1153df390a94ff11782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed36613e59aaadb489128dc5f2e38783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe009ee9e5905506f107ef134d33ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc13005636354459d03cc2524a4c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dad4712d13d014085bfd85ca827d2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893c90de65df9343643ebb8056a155787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf4fda6c5f8b07ba7a2bd9a50df5d1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1325b868ece9d6b7f6a809882dc68789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d1a24bc2afb3d3e4b8e9dd5a19fc1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9f55dbf03af1d7aeb9f0f272653e8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884d6c08d4e072b9ab55fd4adac02e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d803d5f588540b7ba41a08f6561561793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67421a0d7ecafb241adf2c3c3bdb5c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a23270691e0c09715c72214e4ddf45795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb80e81b1fe287a217c53c1227fcceb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707f994722d0ac2dd1d1f721adb6cd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832211f136c23ab10182893e2eeb1177798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2383bc8eab53a5e191ede8bc410a5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faee34f6c70499b40b25111ec559958800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5062bde38ba44241098ef1207b7a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a52526461a89fe115117bb83216a55802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d763d947c53c39a7d9580e68bbabea5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0051217fb911934b8ff755d159390804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5249d3646e1601f5f4176d4cb333805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e76c15bf044f6de1c8b5cb6cc12c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8066d9f137490b8b225d4ba1946e9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369cdeaf143bb21f0ca46d58201f0fe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894e1c8a6a9ece45e0f1c5ecbe5c937809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80474c113d95c251115bc847547c72810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0837c89e9b5455f6494bb4233482a3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd9ea19aad83582173c82639faab91812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382aff5ad61ccfb5c33bedae6237c00813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9651063a16b182edd37737203bb8556814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d4335e07b23a5edf75ad74806a437815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8653205e442fbe0feb66de835e3e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf1c594d4c097b6d4bbadd6b9736a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718c9c4e842ed5086ffa4dc52015336818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eed1b2dee49eba9d9a86f47383d5d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0117f515026a8cc3de501b1c305c30820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271015c10b1dd0f72e98dcb4e5da52b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8213e2c002c157602c248f996986822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff883531e6e9e93b35f7f085c4a7ccd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2c496d6e689247df899bc4c3dacb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f276384fc14ed9b246c860ea51fce3a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99af8e76b016317d586f141a8cb6d9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b085b0cbd0697fdef5b00dde18632827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e9ff68d752cb71a1be8562de77237828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c114e004b5a89eb2358e23d5ecd155829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd7396fb77882a22d7f6e8b0204e5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5207b22d833798e947ac4557e3f2600831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25dfa5e58a457f0da1ac5418083ff6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f2da1de8235794ebb7f0aa4570c19833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ca135fd607052de95b0f35cbd6d38834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa08af6943d2a794d40fa3c594d29835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d0dc56a18d1057e7fdd00253df50836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47210f64d932b61d44c896c101d00b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6296d62b91b6dd266a693b49183a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8cfd5f4d0e5e5ab30c6cefb8b87a8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72aefb156c60887b91cd7b1d8dd9c5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc5c71018a7443b07097cf0c50ff75841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e1804117b9adeda4021cfdfa71c02842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378576ba1d4bd402340810044009f20843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b7397cd71e3f299d9b33cc91a31a2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dbc709c5854edad5d4e28207fcd77845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453958edcddf63f7cc1965ed2103f2de846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1438870928a5701a83baca2198ae1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d0ad269758f95ef86ef3452afb3a1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96318dd7aec7225aa84ff47e8f2a0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e093a9a9acfecef8c5053e964b1a6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7f2e78c44ecfab81f2aa6d8c38571851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e747f5b10c05dbecedf84ec2238170f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af894e9b7bff80e0d195601430e3954853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b33f79c8d07e50504fce14586638854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89421291bf89250e211871d13c3d94855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3732916875ed7359a8fb6446f9384856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83434ed995139977dc3e2a4b4751f0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839506399bd97cc55abaf2e9c5c8866b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86a90f6a4ec76efe0081730da597c9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55b4268a84e59b4827396a0e618d8e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b0605e94a5745e3fd4c34ba409ad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf23bb066223cba9fbb23a385b47203862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0ea959835a201f2d2a9368547601863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f77b3e085e3e9f424cf798362ed4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07e78059f988b2eee3035a935fc888865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bcc5d51485b5570494a9419087fa5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b135e9a4e252d088cfad06ec5e191867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab7e4db802458801c2b396e8ca345868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ffde3ab486a974c1479c534408f3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b870b20785d9b76ff832405c37863870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489e0f1577155af519ebc84ecb16e0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243aaac82b0bb6b066421800ab6ddf7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14dad24d3c61b982813072c2496989873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d9e3efdcfde6ceb94c9ac4d5ef08874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c321c9ae6bf23891fd4dbc49ee97e8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be747ec237dd45245bf1fbff578b7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d88e026707972d876ad403fe45444877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b1e0e24d243e5737b7081fcece57878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0f43f997862f93374bc9ea9b94a37879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18a8be8fcc1f84db1c9aad5b2c024880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e05ea087bdb4e348e6f18de7475379881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7894b842664256b92cf2655d086e60882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44635cc643e279f847fbad3fdabdcdd4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd822f4de96e09cab5fb45907a627088884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69b467941e04f95350cbf3f5247cb9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12c29f4cae3b9b196c8cf36ba42552886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd459d4f6d7040f4b9eca36fe0683a6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e2421da4444759d1eb7205398a9c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f12b81243c68e21a810f26d7c6ad889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0bae9442c467efa703608daf3fce890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f72c0a99b3227308f94c9a3d2b93891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ab6d112b75356f4c57116ee62aa0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6239daf0e67e887bffd90b6706f34893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb63319189b26c69935e22763541cb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83398507d134e01eebd9ed8d4ab1425895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e3115775b1aa9673f84465d1dce9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9d7ef8b3e0a269f0a38011138b4bd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16260682283925d008b201493af55898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d1119501c3251cad9019aa2b75f33899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35bd8d5561a44b8f7f2e1e95af4ae1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6cfe63ee621103c470968061a066d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a5882f1e7540c3aa7eb1f336318e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13215329f7b6bea18f425baef4d3c933903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39976a9834b325792d76f4dfb850c27904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a28a7a161f181fa5c1a4c9acd5988905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b43770f18109bea0d7a05287b6b92906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa61996d48013e2908671410891bd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c742990cafc82682a383ff15909f2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7006855883824fae6734510822387909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471cbee2f9e7294677b8ca7e531007a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e429e56342f062cbbdf74e6b3627911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4ebcacf7687d7f0c37cc976f3f2df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009a02682f5b73a82477e8d4ec74dc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a2609dd941994eaa2182f66d340e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30bdf01af05a94eec1360d1ad3dec7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064769428f906f7ec4230ee19e7e14916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68eeb6cda805dd36aabf11a9f06ebd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a6759ebff7139494cae3a40db821b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af02c642ad8c1c1766255b5263a090919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f697904c9904453f41680784139d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b7514753698383cdd60c8eea173ff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9715fd7ba631b7abfd427df105a5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933249c9e3c097a0971598935efe39c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250a1a74663e571fa72bc3e2c04941924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b7245b60c40387d12c5aa5f0dbe62925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447246f9be09e0d7e63e003750b74e07926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80855091b59430cab7c827d37556a24f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d4102a8a2347ee6d9d9594100a6a7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f33ffe6cdd42decf0f132b5128162929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907467f6d97235883057cdd86da9879930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a25710e027428dfe638795d4b57945931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f074634a6700e84ec87ea2d1ed64932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7f7b4f367130f1c90a014d38a205e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d10623dc5c5812789ec395973defb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee09d34063732f3516160de4135c3aa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43723419ffdf02295962a3c7165b1b3b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d5b1f3a12f9b5b2cf5cf858d28bc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d32b5b4d8039bec06c54d221ec68ae938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d5647c3bbd3f053521a65e6bb13f5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8189e4a6c39bf607f8f903b5d111df940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd2354d9ed91f2713af2f620e79bb8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761a799395b79a2ad4a94c679eb2654942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a61dae582481a876ae302b98163b7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699756fdafcbdad0a9756251db932f3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63455532153434535d764f0e13f52945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565865081d32096759cc37bc3327c3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb6edf1d352e4b88cd6365be6cf7d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ddd46534a92c559b98b48f304422948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd145392c3f1ae16b7e5562817533bb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b9342eed7b374ff394def8d0419b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab730ae8c1c498668c98b5496a7ec38951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f8af42949de13d694181b884eb6f2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179974554dde85ad0339a05bc07eb503953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d71749c35eaac59cc882bb093e6a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ff04122f54799b31feec9ca91d246955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae0527d8a0c5ff98332c61c70a449956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8732ffc33efc78e0dd599c5cfee143957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca3ef0064d82843da09a9ffc7a667c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1d78b2eba2dcd24da24e01eb51a56959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88734fea268135a580c6a56e4ce4b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f34a663628ae7fa492fa681dd77fe961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187e185de48c8cb93991d4898114cf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74594e7cac49c9c12f10058bd4f1403d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfec7643e21f4e5ce80714b570b297964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ebe8ec5e27d31b8292b16b4eb5317965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1b4095187c3f452bab02b9854e2b7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd68a84fff47d695c275ec7bf3186c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f2f0979f34429b53bb67dde7756f3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e21f86be1b56e550e981f098c10e5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a48e63df0320e88f1a75b077e5c86970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d487747341d08292527cf447a9557f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3132ef3e1fa1f468d26858f3992ffc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d8e8edbaf5672d34ce35f787bd7f5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389518ab1c6d0690c5fbafebea1ba08974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7bcd17de066993f82d29498a5212975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d3ae4e04128083bb108f905e13c6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62579d1356a6d64fc767ae755edc5855977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c360f1c891a99c3cc7fd589ce25ee68978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d713ddc7749a729d761db379de981979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55881aedf5b9cffac38569384a6f26980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd7472009dde25bc2b300f3630278981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8471b54d1715ab0be17cea9fead8773982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006cd05ab1871d07d58111626f8e0c7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6519775907b9e2b29be479b8810a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c9621c777487533549594d4c0731a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff2a67149d4ed33ccb7a0d00f5972e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73486f03c5e6bcc5262716f62f91dbfc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee634e01eb1dfa0149f3fa96278fe7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdb3cb705fa84125241cf5b4004097989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3690bb0a89463046414bab3c90cab990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d66641b78c5ed28e863f9ca0ba38991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af6d43153cc4a66537f33e617dc703992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730a9c86f63c78b9b1f8c72cb891332993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eee1c0de67a57b943be2c07276ccf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a689ee36d3a2b75168187e74d413f83995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace12bf107a2fd6e83290fa41e2838e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8915253195df757640d5afa265531f5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ad0a9e1471f796f7e8843db8b13d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ecd38fd103c12a82beff43a6188042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55576ec32ceadb18c64e8d900a6c6bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fd62add6a8d3c0efc7f4b5ab1f7244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240b9960704cc6caca1ad7dc53ee1685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870054581133209ac7a4ec6844756cbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4da5adf727cff98fff6cb094524b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8f94bd0fc2fdb7b53d21c2a8c7488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe444657294f1b3fa5a027f96206a5e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f68db72f387d55615a4d1c007d1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a40e9fa9926b2e335fdc9bfa41f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f106559b8dcda1ace84a09813994312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58a2c0680842878353509f2a01b3c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e0488228b88cc2ac09739b208635614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2eb57914899d52a891bd4f2f4d15515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7552440a0aed2f12eb7eac6a813116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa00e3a897897159172c929cb92cc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d31b0cd9599bc1594c57d4b485b32918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8324c5303eda353e3874fb39ff3a1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a02b677456d042be5777f1e2c827420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f321fefc346b4a0606280b294df0e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9aca3522999388ca5cd28f7a7cb1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c65d7a6328fdcaf317a257a521ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378e1c0c12ae9488bcb7f5dbef425424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf7c22b69fdd67657b2962e4d758f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e96ed95c25a8d3efb5485d9d6993826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1449e2adfcf47bc699fde74773ed52927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b9a00255677e6803549dfd4b0bb4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007afc4f2579766bd38b31c3939dc95f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519850104ab4325ed8350d32df86338530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a87446bba57825b05af3ba44d877c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ad3b6897c94ac6518b3197209dec532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fced033f8ff26e95b16645ab56e2df033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d0078c7a608c689e9dcac0986e36634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbb88964f536cd406f54e598a0249435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec30aa59ebd38ba2fd920d4e229e5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d23c7496681cd064f61fcaaeac751737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2845ae58e99f6c514e217ca465e5cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47a85a02037ace4ec75e595a45867339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606995fd44920bfd43cd72ac2fad222640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b0f527a845d9d290588af48b623f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8fab6ce44dd1a1f7fd9b2c07b20e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef98c3b3ccbf8e97c079ee3d2133aa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eccc790e50fbaa7b4ff0b08c1908544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61fd811e13d9772c07a2a7db440b1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107467b58c8a369b8e0a997a97f8a04e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d0812d896d62cef2e5d81984aec947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c8ed701be9c90ddd9a42f6a1e11e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d395eb3c2fce5bd2428e2255354b1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff71fed18ffd90fc35e1c39c14a33550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffdc37c8aeb7748c324e6473c6690751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f62a88aa1249b9c02c0dfc6a84f2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73d1389847698a3bed02b0481e04153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea311e062af62618816c6143ff01456a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4911f118a42386cd2c15554b6fe0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad501809a35e7eb8bcff085ff6b7f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce01f10ea163afdad289b852f230357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087edb442a111d5575b6d58edaf67e6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e994b30e4a4c5a7dca3ca156f02bab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f608531f96965f90eac2df2625218a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68c733358bb2b7280e10acebbd933561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a720426f8fd4f3f2854b17dce7f55562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921d11759921ba21bb2ef2dd6d832bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e36fd242ee8c50e6b78399976c8ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fa132eee31d4d58f3d7c2f1504bb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e288ce6acd10798041d8f096e5f4e7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae1535d5d5557fdf7d7c0ef5c78c4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8093cb037680b24aa7a880d41d75568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa93098603b5589ac18425c0394d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf709a7a416cbfa22d07e4a3b6cf7a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12d72875bce1a69e773310539443371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61e66106a9a979b025cf3d0244eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3eb3f04b44ecc6dfd529ac53a4abc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb03fe33316077395b8a276a48a8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ce1c105778b47589207fb350d05c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07811794279fa0f6f7b955aa1f399fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529565c5d9a30c80004b940123aa511477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ac91763720fbccc6388a5a6cf3da478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebacffd9000c5665de58d0690f8e44c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a52687d8d7ea81f8e8b84ac566ff480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06937c40ae0a1cbe7959e6fbccd180f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794de6130efdf2889d28546f9d8f169882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4993255eed7a3ee7771f79326d1f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ac523409c1cd269a17368257d7db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a02c138b03232035112a967ef34f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19638c8c5cdf5f42eef5dcfdf6a2d72886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2616e762d87eb209d8f3cc4f3b59687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0302490e61e3bf7b37ffed3ce58e0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6df3a6807c39ad6ea3657f4097e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d8d08ed1f69d524c48c7fc76b9db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccde4c1230f62e26249c79d679a33391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc39cc172d1e36b96cced3194a0a29d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d0402e47e56663fd4d222e7da838793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747ebd13fbd2151b6026b105ab16edc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c8ab366ceae772e980f1cbc947e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fbc4582c997b5787984f57c21c78296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dd940011ecbd60759a9aebf366c7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc5c4e45ac346e24bbc42129833c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4b2193c56e69af3add2e30ddf3bf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440cdd6919c8f976e53cb215b54cb9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f40754dfef29713693cc3fc31b010101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7fe5d43428fdf4a666d90e967798e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c65de1d2fc643bedfa81b267509a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ede72a0320cd611d856b87375629104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f61718b1bcb5f3fcb3004e76f63968105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ff15e49e377e0b502f0bcbe2595d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056faf949c6caf59be94aa72421a133107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c67e79d33e3e4700fd4d2632dd1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd924c81bcf84c2938b6971afe31603109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac43a7865303ab899c5ec8cfe013a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d49552b601eed33709500a4d99be72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf2f1a5c7f95934cf1f67085ffba9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c268126412b142296aacb7d51b721113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d85b5cf5a3badb7117d1b2b13a368f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc809d63a5ab7cbcabca1fd8e6522f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad9dd29064bb0f48ef7db6197a33b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ae22341f2a4fb8892b216f96ff25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2d4a067da08176bfcfb8894509a1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80160931f7e05f5393fb5d06a9717b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781d2c4aeee479d6aec74da9844a502120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3f2a06bb40b53120d5ae663ecb20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c2ed30ce2c37339959c44e59e3c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36014776244a998ac1a85419ce07e39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374a43475fae814b3659ce7d4bfd5c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d56ebeb180db9ac83bf744ac638e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dac41d1bb562c0140007b42360f41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94e63aa5a2657584ef11a69e23904127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d57160851adcb01b07aa0f6348da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771fc3377bf97bcd7f6141532c71919129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d171837fa31adc1b7a967b90ac184130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634821c95a0fc0d73c9a57eb71dd0f34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9179ec6ef1916f9450df3a83de23bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d2bf9983d338cde86c265d18250b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836ac6b735c5fb676d2ea5959b1616134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25790437ebcd078e85716673ed2168135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb48d6b2e4f2567f092958111adfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d28aca4f1ea51aec6507fefd754002137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44ef8e854b16b8284b02919c5b698c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a477529fb75efce694fca0d4470fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6f9b925c1dae0e4d5aa8532f243f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b436a94031c479c66868c4578724d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34736aadf18649729908d994187cc5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7079e238a8149c3f28c1221fafdc3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2394cd00547efdbb7b6d09c893ff42d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed23034797bb38064a74d1cd70ec5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc62bf4f8d5e889bbf1923e6f193a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dbcadf87a600ae2e74dcde929862b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228497b5f91417a1f9936bc4ba7b1fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94458a5b90796565c424d588b6d5714c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ca2cf8d7bd7f97d4a71c9e16c8ac2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98879859d42e83b81e7f72c4e589e0f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76931a6f1f16ba4c4433b8f0f733a6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ffeded353f790c4f6f325800ab15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b5d1f89c4cd845eaffd9959632e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f8673a95c0eaaee06c971e9b5b8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b28f006badda6e450dc1baeb66cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac03a96245f23cd818bd542a0a373157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b166020b1a88056937b5466a609f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6591f046f48e32cfc134c41308157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec175ef92fe20aa3792553818af81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0fcfa79c4ab1f2da3aecef2c769a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560201d8c356f9478afe326e3b27d870162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216b8596bc1f5c60c9d325d25f9ca56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eab7c01967bc6f0bb7e20009ed4e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41958e51af9d270fb09879cd57097678165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681759be8e114508050896f59251ba8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5088fea70d9dd14e171696b2e3eb5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b745b51a9f170428f88ca213ee9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d182621fce5efa2e7e02a6fb1b0b0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fd6868dcc0a6b6b8d1f04ec7a57a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36758f31690dc3cf1782c59b65147002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f5a9ba165bd0acd00a92dd039f3f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd6c31d3215863c8c201cfbcd2c72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889b2bf87de85779d17052827ae8876174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777577077edf63ce09c80cb73aae34e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b82dc85ef854cef756b9f1b479686176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef80efdf6c0f6622444f1a7038882d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e136987083f1569f761e86022342d66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e92f3fe3717537eb8c5fc9af2998a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad291ee63b312eed2bd15dcb05bfed5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27cc221ea6058421d05f4cfe0caf49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec44711c6a16e05f5a56bc1e18af3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f655e7aa4fb5dd451ac86ff0642d57b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986595dd3cc7ce7656084d8f19be0971184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c198979bc118332b88b801eacf5f20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345be03a29c7ce921a0df634e2c7c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800f3b8df991e4f5df9965fe4accc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406132258fa1575bcafca5ac73f0cb72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25630279c352e5d9a3faeb4fecd0eee6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06741d8a3818216f2011d846129d09c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d72068200e10b35186c44fb088f2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a46a80ba2efc07375b428bd4f658192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fce07c3c250f72ba336c6cedf586a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e0acc076e65382f857def578c955e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0df69623be495142415f9e0b288b47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307054c59ce52c7027216ddce3403e6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b4b857c510ff0118619d8e682d677197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c95d52716022919637b1c29f795d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd5459e2b2bd78853c073fb43e9d1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba7ee4eff24c14f7e468bed76db6e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c151f09d90c200c8a7a8e3be95901d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fac05d8cdbf76ff1d97a3afdd459e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51208c75e288b758bdd1a7a17b86e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11921e005ac4580fb854c96f2ac1c24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058031728bb324617c9c966f58e52977205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a3340925261899316e4ac7a8fbd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77370396b73cde88d285441e2750c7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d6f3e3aca681a07f7483f83b9df66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11b27ef033d6c5c0e8a3bb83257d76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11496c232335a23150e5cabdba73ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6c7811f2beac462a3be291a6253c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b79eec36c56a3a515c63b08c9c6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc11e3900e91ff033437d875bf9d43d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee8da324d0b68a0b80aceff68ebf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ccbcd9ef6e7926ee44a6d3944251215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae023c12b465b7b272687c8b498406216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8db39ddefb930fa61269e02d640a87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071714166725e1cd4f5b49de75071224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a57b3cf28cc9d09228ff8950b9d08a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d578afa9523f00920205e4402ba16f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a56eade72218d19c74032cdbdb526221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59667ca5290401b04642e623538f06b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c37c5b7d0eadba03563c3b0bdfbd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a858cfac03ddead5ac087bd1d994028224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed23c247badef9852781bb00b2890a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745fc2c1ac3cba9f1a282f33ed0846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb05143504d599c66c08bd5ad9a8c37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54f4d2fd6297bd613fe7deab13f5f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f4cf688b8f4aaae6a87feed18b089229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc468adfa27bb3dbb23f534061e4ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad1ce21f4230b1a9748b214af9a0ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49b9a25ba90c74769331897e0913b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58636bce89d20e43ffd12d1c7340cc18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677647bf5a691c57f1b3d913882a39a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7747e758c6c9e489049658aa3afdba4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2fbf869f1743d799400dc703be72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c23544cfd702649eb954684cefc6de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e63feee1da7948d4164d65fa16b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ec3a27ee74d7740eedc585eeb4f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ac8a8873f572536830947e8a05d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6f0887b3d06985ed86abde0f9bac0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb29cc37c93a99993cb362dc50a72d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c4f8728a3c1c44e23c4a2cb1663c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ba6d5965c1503039e37353d9f376244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caee030762b7035156fdc14dae4460245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286485de2cf5af9a3c167971d9d23416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480d5368f8d76a3251de7d6f4b37e91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f5b2f8b57e2b0589e758c12eb8275248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0898d1dcdf86e83d515c21de02147249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0caf19b379fddd9ced254f73ee695250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d683d9fa8bbbfd1533df28723c642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255604f6d4ccf86beab480a64f310b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2c58514fc26bbc7163255aed3ed0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ec8f62b1a607fec24608c3593c6da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed6eebb308dc98930f57f5d5523bad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f731c05be698eb2da3b666673a2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe57b8e1d9106cfdf607392ab88d9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82757c01761bafe6c4c6ce2fb9b094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566a35f64d8220a4918084dd1b4167259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109838731aed0c18bfd5bdb3c07eea1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306f2bdf264c87bde4e103de39f12ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ba4d5822b92210c0a750781497bc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779fc3aa7c0e840e8299256914f20b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c7f3ee3d7adabc14c9a5cad0331d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c8bb7de9c99fa4f0cdebf97bc062265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122ce844885cf0f7ba1543c27653d6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b98bdb96b568847bf3afc61402ca1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630218be9707faddb643e69b2337c0c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa2a3ebb9e3cae8ac3bb38b459ced269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d127607d71b4c4279763e4644cc369270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72e5e1943a009311bdb55c3fd530b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9622ca333e57bfeb97ed14636a774d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e026f23134c04b754ddc1d4197c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e9e4393e7f99ff4749ce0576800ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02150ba3b524c725f8b26ffdc48a5cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22884f13a211f7854a648d8191a677f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060845a30c7356025c0f30befec630277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a1844f6f01e06dc9fc64cb4e54e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015a0f2d0d47bd386b42b22a4fa6de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a701b603b513f5025c345346caa0644280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5799380fe86654a19bd86c287bab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9c3172a3d3b0734416e6c70ceeed7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05cd49ef9cb716501aebcd9f222d9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e0fdf956ae6460a1b434758f71219284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba86bd01435b60acb6f46e4fbacc4d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929ada833843ee6324a8f637a549d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1df14e3264efa79ce932230a48a9eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de27b9c3071b21dfabd08c5b3353a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e737e4a2f16a48a9e1f62d8d13c0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b6135f7e9582e4d962cc194d08d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72559fed4bf2e026a75c407eb05787d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6339e73e2047efc9dc27ebf27f5c2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c9825a5694431160d2c48053cbb5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45d224597304c7fda101bf368f130294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9491f81a5dc45eb762a4d14c54bff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42d311b74546e68ec35e94da68ca6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217edab898894038a0cc0fa35d11f6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ecf37fb00b917bd6c1caa239f0f46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d86d60ac45e9072545661acc1c088f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067298e042754f4c67bf1774d0545058300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f76009cad2bdb5c1382c3aa43a0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd75da594f8fdc322086ec8a1932e5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a008041e32946572eb1768a37f7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999634794dbbd669e0ea5976244627d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7473a4c11faa5f2e33cd4db31b3d4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eeb6b690984b66a90ea59c5221855306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28647e68f20ffa45c141d4a43e779ea0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a82df3bc95a498d78adcc159b66d08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d46e6edd8a5886e254a9b44112e77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e14b4482e0d31355ddc3136d6213ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d4574a76f2ee009934f745673404311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4442b4cf29503b78baf7567d4f63a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cfba35e1a5c0010290c58d345a494313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483d068c83748efab1a431152def06b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca109d5e9bc402c45462c8980bff1d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a8f19b476e5ed16abfa10573e0487316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33331464f56f149f50c714cd2b9975317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240d83125ae258bbab41d55551d4d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6659ccf01c38a3b772d4dfa73ee19b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da9e5014ecb2f5fdeb27a160a8c780320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a71f5291c3ab414a4180274c9306321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1455d1b604fe4d29cb1977c3edc0914322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9abeed461b6228d99a612ad507ae8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450800b4d0e68df69fa86a11c6c6d2b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fc81b498604a7df1675af937f55cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cad4eac093bc1fe9123c6fa06a616326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987aaeb9c1f1ad79a2c78d48f0d7209327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab85972b93382da9ed705416d90f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccb9962d668fad2d407b9c536c1dce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e16e51bfde13b5bd91101d0151eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03179c0200e2679a02c0c473786cdf7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d5a0dc1cfce832fa0b5c2de9057f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eecbb00767386d405b30adcd71b309333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871e693d45591071c6df91ce6db678b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e355503bdb99ab054206b76f9f4785335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c609a8d2b781c52e601fbab2d81ebe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47982092aedd4cb36d3b233a683ea331337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff402a35e78bd5ef970f74d3f83f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937a45f7c450656cd3746b7812b4b2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8de7b0af695f3f5f75759ad64e4108340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c6b2177258acd1f278a32a7bdf4d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd95236c06b8131702936bf80fcf723342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a04c75e94332c1c308283179d2c58e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585a0c81cfca8d194e18a2e0434088344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c760c1ced2e3a967cfc1a2fb14ce85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcc0c5a9c64f1ea76d874220de2ed0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7afa71388e837744dd17da4c7e844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219b98cf5827ae501ee6eae26bf8e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136d13880b2a0281160ec35406d0849349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbd5f3b6e263a45373913df889cce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663313d1a8b584354d84c8365543d95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec5f78e1f04a1b2368e24a8052ad2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ff497db8c79a769caf849df6f86f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d3993822b084304e62dbf677460c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4f22b9dd2660525b9e31e97dead36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc238bf22b2c21fe20eb00aea61d14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598556c8ef16f79f15731e58ad4436b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdc179e9974b5caf56bbbdd14bab9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96c8671c33e2f594ff795f345d3cc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c72b2bd6732934a2e72a59ec0c8e23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d8fcac974603ae7c0fb84133277d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292676ae12adf5c1c86cbbf31c426fd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dced53282f51d6c8cf24367e5b4d2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96820bcda20d54693f6f0a5cf71cc74c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c76468f7603399aaa041514ecedc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e2b15983d47a4fe0b37f82ce7e43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20798a980985d5777fd0e8c680fd4de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d1d8dd15eca7dc8da52947a87418368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93222bbf9d989388c6d7135718bec29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa57c359800ff52dcc11866c5812a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff7271ee3eb1e09e9ff3831a33427c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280059837ae5b9e753bf712d7deb421c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75d35f3eaf0e1acbe0de1bd8c03f33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80fe257a6f4c892ed724c19ddb07f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a84ac165d32939b0962f69f4dc3a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc2416b0214ae7198f5b21daa2172b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e645a37cf4a2dc3993100ee02ddbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111fb489e4868be37abc0855cb1c357378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a2fd596994151e198ecc71f4b48b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6460210555d34908df3e0a9dacc0a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469e9fc7c5141b978d0a2754847167381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2b2d6918ad48e96bdcfc4c871f635382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75946bf1bb7c05cc5879c2ac9b296383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92dc87396fc873a3df62304b0cdf69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd13630f187b7e3e445347d058fa1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f7f1119d61de468816a2f550e7ece386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ccf36beb935ad5556905097a6b07c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f09fef8caa5ec51ef63178d1191ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8615099d3cd8df8b1e7268a87dc50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406168523e99aad031598b8cfe73c22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbcdacccef1ee895898a28b802572391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae63e00bafaa92ff14f8dc1ea08d5a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4331d9d298c4ab602d4ed8d2b70362393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99acb13db866a1bc3f151f3a76848d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace35a9a647ffe876c8c1478417c4e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916309a484a6e69198fb3eedc649e966396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc70397f82d807598ac96dcc5c72ae4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230119e2aba461dbdc156425ec9dd734398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc703cde58de2d204ad31b028e68f168399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea2c150f5369842f612ef6f985413400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2554999a974c2d1728af431d4da7b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cea7b956e6970b6a8c322c0eb61ddc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058bf9082cba484d2b528becdcf6999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b56ecfe55769739441dcf15fba052404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e4a414d8610e0f8566bda26f67b43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b135bd6981e0f414ab923040634ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce1715639a3e58eb15f581dbced7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986adc3deeb2a9b4d0a59b31a7c1726408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3edd7f3b1985eb21bb8e38cc67ba57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d40e6ba90a3003dc52d8f3ed8fdc4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4bc9e6a8ac69040240dfb28572cd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c2968958fa42b34e097e63167e74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d2c9ae4f15f4ea63c22d5f2e95ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ea3e0d05fc95e96de56e18eec0443414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79839071b8eaae83ec347a61dfc500415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caf3e19acf2afa33e92241cf9a0635416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a342d36a381044c48c99e6ca8262ec1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d4549b6cd5b4bf24b65cd6759ba3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1cf363a5ea5823799dec10be9601f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a71748df1539c292f28cc7f4c2ce8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278af44da8be3fefb2b3bdac05629551421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ac73c98dcf6e1b9f0e9cbd6261cf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375aea664454778886690f9237a1386423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d6768a83eae85a59450e2a16cef9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2ea9d9e581605863cb9457fdf9de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da400dec5d64d7fea02282d6145f397426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb787de1b037adf96dc8e7009a96c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e233b4cfe2ed697aa097a8c1c4ac79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684d5c2d821971cf0ee08f1e5308660429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bfd26a86093b8e912d7916c52befa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e8a4f96d9d8c7dcab1fe7d7684e7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45faf91d9ca532194826fa35e06abd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f29d17d4257c08f8abe4459a51acc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18531dc2f30dad1087776727c0f463c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e3e2c632daf5ff818f7f1ebe4977435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97422d6c01a286982879f22c8c7c69f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb0978a967e8877f4ab625d2350c77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2621d70ded6cd2f2f26e68ebf4938438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8108d0493f4b9b085f106664bf5a14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bcfa2007db1145a30a5f0d601e715440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265088a73f74646a02a6f6dda0caaefa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d49580767f445c2addd16c9920830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815c4a5eb71cc5cc5e4af1896c1e22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7608991a23fd8da9dcdcc680562a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7285958325af473612788d78f0f231445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac7430237897a00118032c28fbf69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf6fb6bf6987248b85de53d32249b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86131c90119183b1eb92a54ae0e98c5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025322594e3b9c459c5758acfcc3513449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd29ab6ced7cb1cf378808a4f828a9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2ef88da32c2a12b3418ca8420f970451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e112a7f24790e8b930fdbe45f0fd9d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f004b6d5fdb152ad80eb87ae1402a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273d1120392d2d938010ecfbb1d3125454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72cc3484b8b92fca1830d9337fe67f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432770ed9a7f6086dd3622270ddf57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875469197bd6cf0c40ddd0c8f5cf3913457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fed3cd962b65165fffe6657c75f1b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840dfaf18139544ec398f736d94bb7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df41a4e9f107ac944fd11bd59c173d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841acd425e3810eef9920b19cdf60ca8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d9d7d5b0ea85387e057b9df314cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50d613177449823e259bb5916382d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b141e765636ab525a66ea65520d8c33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f152ea5b93d23366c68bd84a7e8d284465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9070177ff9e35d2d9b025fa40132013466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953cbab06864f8ed4dff725c9b54c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36575b746890b0ab6df4e662263ed4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702e6ecd238a44089a6abc3e4cba1c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5c56ee38c42c03cf0316272b4fa24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49c035afa50eb2f6983c207e1515b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b0cf94da7790fcec292bbcdc4249c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2c0b28d6916aae96a0150bc036542473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa427859d8e96d8b5ccb75d2f0b1e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4842bc1ff402431e9b51b5b34a9e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5096c8f3f0824ab32001f767954b42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03a7898d8fd0f1f0112aa1523b15e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c655bb7f59224639aa22a92155cfa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e944f404d1084223020c6ad4880ed6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aaa84eafe2fdf466057f322bc62fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57ff492209ddec709ef1ee6615d39d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9d8cbf9efc2eb20e900383e0cba2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e823393d513f19b909b27b6ddee70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52208c53ca507b3ffa39b1be03bbde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1dcef49f065860b446e7dea78ac66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4297cb186617002acbb337c33bd737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd649b21f1635a249be788b1a1c4ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8cf67679d5bded56e1e835f47a4d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3a5ee9b61ea4f8607529c3b926a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8514a2ee3a4d5c56d3f31c64cfc77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ba4e51d351d7ffc170d73bd38790491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299301ebbf1f37b645f2687a0caaae3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe378bbc17bd6078d93fca6f0a6adb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d5e08841e1408529ddfaf54033fec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271f0281e273d3f43942797398eff7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4454a7e51018166af5bf8b02caee670496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d4977c9d763ef630f6848fbdd1ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a89f32c0d665bef603f31d00eff51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0181a6a960744c3c1ba0aaca1c65c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d15fae308c9ff2df0f1bbd2aa76627500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d0e6e898866c3841096052c586ecc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3adc51747c798e51bd46e8836e8d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b40f74012fdcc226a33f3cc6ae95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1d0ab3ae1a3424d504e429e2b1de9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cef4e1c12c6917e6c01ae8dac000e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af02d9ad58cf9c27e13f66c823ed690506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3aee49a173b57f9be6a1d614c4713507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c797844710a5d287646350abb195e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26995a98594b5e62f1777947d82558a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22103f59ac9c145cfc1311887fd97757510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c505297059ee8297fc3bd4ce2c71a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90d6d24389e94b941ff14ea136a459512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088c1839ff2b6946b447f08c54bef9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a55c10a0bd804e9c222d104e0b9436514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc688217feb44ae2344d1ccaea2cac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69392285b85444b38214ab9f0283e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfebb287b09599049c1a81aba9eed1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81afd571e690f67ae01a7c627e4bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8361197b3ef89a3a353b9ea8d1b622519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c154acb3dfd09f3c1b835fb35e7687520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c53e921717fadd5836aa167f49cf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c1131c47c842f539b80839becb64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bde6013fb164814a152aada1be50d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e761e65062362cb4086bd9453f669524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367de9951f332283a0392e5b05ea7c74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e47cb27eea7ae6d303b7909c4f73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b616e35c1d6655aae3e31a468835dad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dee9f47a5cb0df6adc90975a650a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1afcc5496a2afdc150c9ad8be7d00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd67969f97c351f83165cd47bcff6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e37a520a14398a1c930b75f1ea7cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad7db4860433d6d94d5a44e74fe67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296d86c5f0f7193ce65b5cb1aaeb02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2f188820d0c75e5e4a19b7d4f53f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c45c25855899bcbc621710f6902c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a965dcc419a8ba908c94ae5059945536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073310348fffdaf13f514c91bae224fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a3f9f87feef5e64b5a835add5fee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b015b8b26f41f7a2341af5aca1b7e74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e29840143c444f403b230203fe367540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd154a49b58ddf97192b7e03c3cfae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb085342891a2f9797fbd2838bf81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb24e9fe8f4ffb7759bbe749076bb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a3c330ac0185804d485f9889950e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35a40ad56be64ee9b7235d274f096545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fe1b455c134e3b81d5e3327c01cc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70d7c78c5f0127bff22b014ccf303b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90901afa9994514e98dad76b0e3ed0a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe40337fd538af0c7aa8e347ce437a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840f50f9b74f087d4cd93ea3eab4a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037bfbf69672350e29a72a20af1920e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c543d80d69ced91c133f18761272552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298d085b0f43bed6f8bd98a21acf290553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd12c4bcf8ee90ea0b6bc1d3df69dd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5522862829eda3244a52d507698e0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d3e18415011b2f464a05ebc7f6fa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ffb282836f20eccf2d2886fe58042557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca000a94cb4711f41220053a709db1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe59169c953006bc2341b9f7f2e7aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d2870b9bc99d2aa9056d8bf51d0e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715671184db03016aeb70f7b62a82fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf59a941769c79deb1dff2a2aff0de7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6e5813365edcaf463d02f0b38c32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9cc16a13866c732706aaea44d6611564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1589e456057abf45e4f23fcf7502f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe50a40d12ef6a91ae9034e4c1561566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f6a579044ed4e6a7296be89601e0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883d53a6fc7fee14e9d17d6ee853e9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd2e2ab1587690d092816fa4ce6b17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd171aee2eba6ec96649fa35ddfb0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773994d418f51b5ae25999cf43ccaea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ed7cbd891bb1eb6e0411bc5e8beb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509872cafa24a6b37ae96be7d3b11107573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bec1deafefc1d83beece2223e04883574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2728660f1b29056c77383792615ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60464a515d6b19529d6d137c4d760e32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1100d0ad07a631ae41e29e5882811577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf96696b47db1adb0491c3d8d5611e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdf7966d320b0604fe3d0dd1dd1ed0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946b69bf78f41fc757b9aa2a2e33647580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b4a29204cbec491554408eceb161581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a657159772429b7281a86706bff43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbb4c9d7fa30799b24503c1aac41a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcdd563bfa64943477a64f7046bbb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849c4a4e27069fcb0b53b1a49d3d055585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f5fc61fde1be15a8cc98fb0fba8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692fb4051428cadc3173f75937f9e5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f002b2f2781621dd4eaa3d1a9d7b087588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f12f32e42e96e04c30231ec6f5b4eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098245933d1b7759645aa16ab756a07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44410d7232d241cc665fc84adcac8b39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587ac107ae0a0c76cbf086dcbb616b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf5d089097201a44b735b50b2c00d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad712338dff72fc91f42746066a728c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4456ac6f9de82df718af5cd4b83c16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba9dc9bafc94283b272e4ed6bb9ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34205180e3d664b006b450b7eb36e298597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b2005863512b1fbf41b7bdb9c24d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55793eda50d997b9f39a90a2346475d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a090f29ef44e887239ce538e01d7cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988a1b40e7a9cfbb49f528e82d51c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891661fdd61164e666edc30dd4a84b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5b271a26169f7142bf542077393b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db0fe33e781f478699c9007a6dacac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefaf11f71c3b2e0c04da38f9311460605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eadfb74d9af819f3d375298dd6174606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9adfc4f761eae23df77f92ca3ea1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f91b4ce1761a55650e584c0cb8fedf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a4fd9ba9a9d6adb70afcfd8ee4de8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0f19b647f17e3751c1bb7c39337e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24755a120a1306382f6fe4c770b23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f4118b03f842ea3503d289e2de801612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380053cd145cf72f0a276639c5cf2e95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759e6dad33f859ece2676bfa58476d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff325590043332d03739e35f22fdac61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731e21128d21e1e894aae258cd7714c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d56dadc0cb5111079cc878a0747d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14878dd70cf0021eb9bc81d2aedd86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34035bc224bea80e7a85e762772f8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac3f2f2fcb6dcf83060b8aa87c88a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cee1e1a5f6bee46d50797f5b2fd82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf49b4c21270771cebb65abc686f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ad36278ebfe203402aa599aa4cfc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9e0ec32af32b567a36c13cb0eb6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2d036db5b818b70b60cb64d0fa7bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b1a08591455ca979953e5fc48cca7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b4e1d8bbee42dac1c30c1f0e5465627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956cae215e7e5e8a0c237d8f60d1a26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e0e7b7669fac2c917389efe5f7c19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02094ebe58c1ab512750143a6e6dfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872ed176cc60ce4ea71b682134ab96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e2f3c636dd36ec774e4cf9f6bfce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdca2ccb828dbb801e12ab9c6d7370633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0f1cc351dd4d9f8b0c47192d5460634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de162b56caa45d80237d8e34d958dbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f39e8881c77de12b92079413ee16e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad9b59e70d7930dae1e4be59bce863637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab23fdedc8f7010d1d7290b72521de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58ea1793d7362a29572cb9fac22ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ddcac66d43cab445b1038043d2db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3e68341310911cc4cef40f7ea6925641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b4058f05d0be700370dc9a105f084642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d08f05430e540b9a057bfe6cc2ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2493987630846140248d57afa5305644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4655b03ee0293f5959d096da2d45d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d86974324ec44fd8ed149eb0a8f0a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7be4398c0c6a2a45e97f54a65f2d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ca29ed5d4778dd542ac36eb8ff3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15731945c155177059c10990decd9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225dd610decf3a95f34738568314b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a676d1a03fe833f79c6301233456651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bf7059dd6913071de0249fc76909b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c541ff063b44e29815f7b27795669653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2c60d439b5e05da083643920c20b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb7670cd983629a28b6feae782f16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487eb7f61ca51f85f085c0ba2ba9cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67dbc0eabb5d32edd26f83c330d41a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08519e56dc24a855f6c8eb006b60b58a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad271a152ea44a64a0879655989f42d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d22272a5273faa28b593b279e1a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342143bf0d49da341eeb1fe36526e3d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1fc71ad15dbb97e68dc06bfcadaa7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d8c05f469191d8b892e365b9c74df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f51b669055de8e887cc692ad8ff72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0ab40a0cac450af4bee8afdea77a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf54468c5053b342b16861a2e7cd682666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563167bd40491e0e8813dbcfeab791a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d35bd2009396cfe2e7a6d70edf79f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da45efbfb603e68c2d034b74c8de3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad782ef2cd6171c5c22164ec467694670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270e6cbce78a623706d5c2f799f1f42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f923ab2038fed9a2db5af2a9e5b4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585abe3f8763580f5404c500072153673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62574805e7e96e7bec02254552b361674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b500ff3af2fe8933617f333b36a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739de2406a07be91ac868fe09bd26933676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ce40fa10416999640a03ec8714ea1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa06092f9909c92877a14c915a40ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7197e536ff19b0de8385564bb43b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aad0ef3015a342774f4853fd47526680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210d9e7b459894e24fecc980bb91abb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c70af28824ccd11eca3e274f34959682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9b86255d22fffd332a5097be0d7ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d9b2d731ee79ab77aac1337c01fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644c57427a7d70ca86efc7c275d4bdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa500c101d5ebfb4d229a902b52734686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e6c49e1d37dd7012262b3512bc83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49414b1a2024e7d25fc9f9d83e329f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74552ca0c2ed8e10456bba6f0e32cef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077618f00f262918f476b80eb02d9ae0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e49664bb2c7c0ff9b3ebe68ecc297691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ce0ea8c9b5ae54ca38588f9f51279692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473910ee855e0c557944250a2412002b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a733bc689b7315cba68986f519f8816694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c990765ea7dc72690bf68caddeb27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b0aa375f5ce710fef2f9656226ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767b7930a8b01a1f050d9abf9f5827697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be6d037fa9d929f9e13c4e049daa7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba330e91ba2ce289a2f638985fc0d1bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164939a44fb9c5b71e37dfa71370570700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa486ced9e384e2777a4dffc58786bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70256b6a0af479f677eb2e8e03d0e0b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688da1a21faf130f9d3f6d3b9e910161703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c11e9da49f7e1b06264f90bc2f75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8837709717a94430638116cdb57e5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135e7dc883a6cb3cad4b9baed7af2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd9eec98d5688081aa2bbfcb39dd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcda5d02b6eee27b3c40353d5e01c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955732f40c55cdc3e955ad8a39bd10ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854008afe366e0c2b71fc642029b662710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e52f0113e3f415b6cc924607ae00c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c87f3a2b2a15a934a433ef50d1bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532053f6408554dcd3d90d3c7fe4f041713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b71159efdfb4b0b37f0310a72425714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de677226c2979b4e6a1e8cc09ddde136715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bdc6b06fa5e246c95638916a76bd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f6f4a8c6a81719e192af93b66a3a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5b754895c31955cdc98f2c77013d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646923c17c7f5dc6201058442e53c4dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95756c18059d4e1caec9b07b84dac093720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d29cf2165c16e2e7ebfc172c807c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5fb07077725308fdd3a920c833225722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3384b34f73ba049e6f06045c52690d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c020ff60cada926e7b70d6ba0264349724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85deb93538bc0f80a43f61f84bf7ea2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446544d8636b71a7f1cd737a8a8e593726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c20cfa5d249847e39b2a97bd6ffa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50ba74e7249341826f7b92fdba806f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5086e5c924afdc229fa3f8caee2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379bae535987ea9f40a6e700ddbc0a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be294661fa5f1292140ecc624613d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35c77c2cd294c2d583c8fca13633fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054458406057bc950ebf69b8916f0e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4e2c12fd8f8efc9c839b6bb098ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56eb4ee7b59b31890ecd452fb42ad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e863888e3e530a0a488828f5443f38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccfd3ce638360090eb8d2737efe4ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd1c39f3a7d67d940b1a081a66c19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d3bb55040b09ceca9efbdfe3ee5d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94b59451981a8d6f1b52400bac215f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d014c6a14b675482d1c094c87fc9b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5bf58342e85ac09df38ea5221ef5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247c3c68a7c8b11d1ca5dcfb70a0603743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1cc7b1e997c613a9eba02606113ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c90ae3589a7525af003c48fe69b2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a9b35fb7c2726d20535643cae8ebc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827399dcf3d3c6e735d4f8db901b1eae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb82b1dabce5ec451d0ba2836becea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2d16a0ce607f04eb1e11a389d9b2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f4d4fcc49e002d05c23040c848f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff737e9707ebc2c67afc771c51376f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea8f90748f62608cef1d4ea78c243752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7241fd3d9f2daea8b5b5561f39580753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989482ecb30167b69fa71f0ffe31b3ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720cd5f3db7f98b578b497a1dab2c95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1113920bd4d63d53fe89b8583b6cae4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8437dc1ac515109fca8a679d9b9c4b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e21c0917ebdf06a899be1d78efd6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0284dee18ca90ec435ab1acf6fd4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bdfbf89ff424d483bf5e2b31b7f19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b81346ce067c19bbac1a97817848761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc15ca0d7f6106b41c571e6fe1f572762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f999986022bdde4fdc72a0e6cc305bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ba6114a179e755daaa314c78084f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887766562340a46f4521761f82a42123765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a38e36b065b30f94286fecb4a1e63766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab96904aa9df58f453dce7a6d1e1aad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5867d0712c038b970e3060ad7d4f03768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de47ccd4a032c143a2dd3923c4122b2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e548695a83ed8787bb6169d1f062c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e5fb03dcce510fbbe83c5e62adbd4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f53bdca697f5cfdca38f4b1a4619772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b0538325929a8c29607c47407d41773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8be09cdab5487f5a669f7a55e83502774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d8a76037867c12249ceaefdf41e3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c802beac71d93ccfb2d4bf3c6b041cf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a91f99e80b806aebf50918555023bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7af08835e24065be33bd6dacb3ec3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a5c06a64ccfc2c940d886d767df7d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d7dc0554e82003eb2532200bd2a14780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb072cf77ed32d9a0da5736d868372781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16da6e3fb72dcceeddbf85a9d95d51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c600a19e9fcdf367ee9e5b7dee7b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93050bec6c17f49df1de0ba357cfa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640c082012fd4cba05319ddd5f57c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51551265ec7baafe9db75c8db2346cd9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858b839af120c74bf57f724041d8e1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d687b5c43d6d57f5cb3bfa353d4cda788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3f94cf08ccac232d1b841d3734200789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770a5a28234ca43165b4c82873263ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7be24b60448821dab6d9059aa27ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323465406698892dbc05e40218dfcad5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af269af772997057676da603251795c6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41814619d245d2a167274971f5d40102794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e245822871af9cfb890b0487ad0d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d600b41f3bed850c6fb11743bb298d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ad61f8d8f82c88cffefc5c90033e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7825991b94d70c49dc53e609caf1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfe1cc4dbc0f7c6a0b5425cddd0b29799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e618afc4a5f4c33160a5b41302442800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2cfbd09114b11eb1f1fae670328f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2724c413618ed1b72667b06b3c0b9f5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2314a1f63f0df77871877623a813803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7ba13fff8d0d3348e8ee1a294c843804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d1d9a5b95a8f05832b147349cee4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf80e526bb90f0e5f847bd624fc97806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b936d032bb95aa97bfb722abb2cb169807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18a5a5b85c9a161a5df2086a0dcc9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279dca85654f89267691d8b3ef81834809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfc40cb7a27af108e5d144f40e142e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2093351fe96688aa3c91f205a8ad1c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b360f0f37a32d073dc46f198bf999812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269543e8103d21e359d9482cc73af985813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724530a675f25a0c07c15196c263e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0a646266937b211e93e55a9b9019815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d80a138b11a4c92833b17f485e62816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e382d40947ec4ff8e524e9450b293c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e3f83768837a263f87185e748bc87818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4dca5b7963f85a9eb35fce648c26b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7876d5337b3a2d7ad64d541666cb6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b40ef45a7df73dc53f01d869cee6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624720e2d148735044fb95267b6d40822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e64d2e8e1cd6b509988c0c8a1b194823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5ac08b96f8c0aa6dcee49f754e2a8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1e85f423a9f39c89bf68e229b1c6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783efd7cdd2b606245666b3029b3042826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d0aa74570252aeaccfd8891696aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b20bfef66c6a2779e57a04f28eef828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf7b36ce9cd4bb73c91472ca10bcf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253a646d3b11e6c352c384df7fa940830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1ed784fc9859371fa5001b47d620d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a3e635e1e13592801234f482389b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f553c57aebbea5b3195fcc57d0e57833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc7941ec91e9786df53bbd7df4eaf7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa90a3a6bb7921c622bca86e2b1ea1f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf5754980225e4bb13a1c96cd2ea9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbedb2d3d40338122198385c9192155837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265328294775daf60b5fc8e862efb7df838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee312735932b9c5d408234a67ceea983839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c04b2a120e261b28a98b9a0bec50b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843362e88358a4ce632b7c6307f55be1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa289f18d6a2db041392aa78ca8af4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa43720ea8b42fe43fc01c8fc108cf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37865e6558fbcb6246e41d54e1c61e42844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0388cec1aea27fd09c48da861870a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba7114bee9664e7cc142deebdf60cc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942397a3994a8821c6ca6b1acf82b687847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c90bb81d378f20eefccaebe78c43ce848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c14c9a21dd3c9ee45fff900ddaa7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98935fa9fc4133006851dd84026aab3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431779bb50ab3ea9d0f98796ac1c06d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae9985cb689193bde8e60a51521ec852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80109d66e8b422144bba6032b6267853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657259e3b0dd322d74452bfedea79b29854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d418ca1612a76f62cdee7f8411cd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd9b8255b28a63e0bec603745c3c20856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dfdda6f658dc3923fc5e5f1c937f7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8015b3e799b071c5939955fe1e79f3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b8bf8c9c273eac574d889fddee738859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee136981972dfd3d92698aa7bc743860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2733568ed840e163c553efdfc0df1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b49eae2102beafc0d3374b302fba1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29401e81e326501fa0cbcdb07c348de863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a67ad5f9d6343dd576882b75a4f9f3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f59c14bbdca1400c16e20908b837e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d3a81af34762afea9c312b51918d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e4d7cb0e541afdbf3ce66103609b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad5680d1bceaa7da4c3b414e14e49868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d714dc97d80bb32aa56f4453d4e87cc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3300c7a80cdeb7547328c15b9965571870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38f48957dbce9ff281417b031604d6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d5baf148071eb9091af5e40f03ee872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0137a3469f00fc906d8dc25e43ea5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda4adc0789c926bbe3067220be4357874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27083fb0cd4da35941f1556814b47a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b98809913e4bb6c24c0815d6e2334876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdfd4be2ac73bcf0fe85289a281954877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744476e9dd96fdc9a73e13e2b6bc8d1b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f44fcafafbe5704b9999f888abee879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a97f9ee7564c8ae664d7ab800f1f5c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070066f4ad5702774aec6f912a53d639881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac872b0deae87f7424b8681a0989055882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e491131249fd33c8eaece5d011be91883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75103f9c39475a1f6f9b3ea86438f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757f54b12e5e8affeaeac040bf90060885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c810a2380c7b8ddfe527f242aa63886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf49fcb93ddedf764c5ebcbaa8cf94887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a94693743e8bd6c96ab9d2efff330888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1b82e631cb3be6122c04e94dba23889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc498c64bbbd596e230ec2ea2c27a3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda629b031d3b9e6dde62324db620629891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87028f80171b45ee21c43bb44e1d8e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6382c8de9b7e3c0a957b7badb40d8b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2116b1a917f09c2ba8fe58febe6ee894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636341e97eb4741243557fa0644c238895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd887786293e5b9839010bad97df5d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115dd33d66a0789a64b0af25f481d76897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21426070027a89cb74f0783647cf9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab6660065c7e444cc1534bd2d444b9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dfc7829b71618450e128a9293e28e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03380dc61023da739b2075b03504c0a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf147776eb8d4dd159d2166a2c68c3d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6455a36d17640c95d596f7033daf8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71ac74541a74c1f506c56befdc12a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780177a855d91061e344505b8b2b59905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468301c07e9d64a964e529132f7abd6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee9bd9561598b800cb2a450d9229be907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748411e662c5788fdd94586c04bacf4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a7e757f9172418d540d75dfc3ed2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f1f0126bb54344fbc3bec2b8b090910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cb6ef5eb79732cf491b9d3ddfcb02911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88efaa47206e283294afbddae0a5092912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015511befade2864771caf4cdce126f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450340cb71a146fa8ed4cbb24b1a788914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dc436e975b97fe143a1a81b7291c9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da8084a82924d505482a6d8097d213916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d83b54368358bdaa8eefe281caed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128bf0397b2110d8f9b08b3d2b5c0ae918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8c2a9d6f5e816948197194e1aca9c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bcf9e06f5c3f14015d11944bc5c0c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29efbf2194f360c10019ec1567d6e2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cbedd2b4c5e3847806fb30a26911a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956738a7835aa979e3410aed7304615923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98079a616683b76178dda9d346d4bea7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2074621bfe3f3ed95b5de5bf1ccb8a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a566f5a38d320cc101e90b99ab38580926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44c5910c0ebacbc906a74252d8ad27927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbb47649ea3c2738d3ab1f5e78b67928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48383b3980b7b0ae404ae1542876d7ad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db30f0ddcc6d5336062adc75ad95a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd93ea0975588cbc6cd5f7693f1426931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa9b33bb8f8cbf438cb55ebcf64f8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47e68402ad84dca30cfd35eb1977d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a971d9ba3179834bdb2c9dbad73236934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12b437ade7afae6f9545e7cdb24c2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ffb2069c7c3523fbde936db4a3c1d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1ac13151d8e059c8777eced1d62e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba4c3e64f4bf9fd049e51812975de938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29887529ead8424cdc30cbb68472626939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e9fbd307474827cfe636594dcfea2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1beb28f2dcc11059f76a01eb8f80e0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055cfe73d0c80b04bd9b2f11e7414f3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42aa5530ebe19cc9305871f7107da1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ee14b5a5e76fc47f40390474b6216944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad54b526aded1f168e1307d53bcb4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a58c5424f68572e46174524bcfed48946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafacba1d69954802513910f60ae3147947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0b22c731c29aafb3202c338e4312a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbc8f5228056619ffc4f6a47436a27949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062441c8289c980ed802ad67c41c360950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853e7b3c40e3094534b8943eba428f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859ddb6bb80cf1f0963d6b4140fbe6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123eb3a6bbefbb42abf6b554368f049953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b272bef617404f38dc3fb2f85428eb6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47fd2d36edaf4fc4d750d6507b3900955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b300e42a77cab073a55e6bed56291956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50589afdf0f3cfb58d4896f6c46ac3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81701f899b6d9237c0fe94cbf22a347b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa97a04b7bbc1c401cfde0e4b4d668959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d13e6022c7f1635dbe93a468518e6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6887a686736df852f9c20f46be75c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045fde0c2694fda67fecb9f15b8c013962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf146fa10201b8517c558eb06339ece963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e24df065edc92bd0bf72ed21543081964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d026f06ae72bbf08fad31a2117c6a9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee1e5120416e1fc0ec75631ec66e2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e14016a83d5e9f4ce37cf0e28ed8b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6de2496ca67d3717b4a6e2ef7fe09e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68f879d0e1593d1a012a34c4e9e474969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec04c539c9e9714387e6a7e36fb256970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac53a05ec637582f57bdb0944a089971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f3cbd618603f6a6bfb5c37b611be972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a93314804a8efe6713956b5f856a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e3a456083f5dfa4ed2a9e7f69a319974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1776a5ffcd6022e248e4deae8f5ad975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0ae67859df6e42740ef21de64c9de976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d264dc4d56b3d3c0e7968bedf9c163977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0934840015209460c16c146a431ebd3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f36308d72e89340de6b48249a8655979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c83d66084af6b3cc81f54644512a5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2f3e679d401a9c44cc42b156458ed981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e192c25b5ad0bfbd60ca6ee904575c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679ebdf5113fb9ecd693c23e7e182b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9053e40186a908f0194dfefff5de6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a33ed7d23c7d841e8f76af3a98c5b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f9abb7e8ae81469dc194cc955d132986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586313119f7e1e8b752bbe250e06ce2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc268a777a4c2ecfff983889fa7b64ee988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a71973e4952d7fce7f0fff99302d38989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257749db7794a118961522eac2cbf3f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600239f9d92c7900023b82a1b4566c0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32302663c733d068d5a6e6fb8008e1b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c72c6a164f17b58ca0e15ef25e356993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08e72ca12615d7ada8ce18161bc5ff994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6a1edccc18364337c1529f97597f2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc99b7b97f0a4be28e27a6bfc7ce826996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fbe1179931475ea273814eb8c6e98997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>