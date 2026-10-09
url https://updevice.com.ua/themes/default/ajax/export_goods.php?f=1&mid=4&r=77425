--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988483548a9f8fb5c40e129d70398b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc931acf7321099117cb47659827a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45aee606086c436dc214b9b86be32d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada67c5a63f12873f79f9cde3357974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e28de7ddc233ed45849e3d7f45dd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e550d8318bea7d1a10a7b11a869d336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb2277dd719cd5121523128facde37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8daa75c5d0a9c74fa749c34249ceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f6410b8bc7be0ff6de61b408e4b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c02cb72427cefc9be550a477d9adc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808eeee78cf83751730fd37965fadc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2411f93176424f69d41f661fc52a48a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e301646725f6955cfa8c7d37ce7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc971544288cec2d22112f0cb78695914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec309d2195c521de8ff8d839e8b1d61315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e333dd34cb7354ed5bdf4e77e61a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f36279df4736e4d176bf0ce37c39a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc21479a917a9c922f7cd776411786118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca973181e6c4730e76418e8b576cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193ff9c6484af4166f0a80776febbe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384773a95b18498851441b1f83d342f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a884c199cc246328f446c434c2d17622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfd60b5b4e9bdd8859ac7e2b4b078e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc98d7d81cf7ff576a2ba1a4db5b0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3149e6fd3ac841afb7f4164a25ca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfce45bc68fa1ae99db32c6dd3e328f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e500f01cce3eb178d74317a76e10427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303d0da2a9fa18a2deba95d9f5a42228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300841801e7d32d26ed66b0457c4ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c720aa1adddfc765f62cf26a4b47b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d6e118d36268b72fe1fc56463c5a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400232adc34f8014437c95816eb854dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0bf93e904d85f1e374f01fcc383d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e67526a9970af1782eab572fc2dd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a18d03bc93d961b517590e169fcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeaef49a976702c24cd8cd6924e9d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84a3ca789b4baf702cd9120e8af6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a7cab6eb2eddbaf2c2975f73a80f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60209b6dfe104704e472097183e473a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa78ac4d2d05cb3707e0f8a7a2abd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61441293e5afdfed5611c104eacf1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1571bb3a7125ebf695f7bb35775cfee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdcfcf0958636a0b19a3ba65bce34843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9000ebd6e4b0755366eb08f0daafc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f20297ad5caa44556fbc04de89fd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6462689089cea3eb8a7231f5dfe5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3216daf7065f5fe284ffcc8f2875f2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1fb80054ee84fa56aceab5d166db748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a789715f2778be0cc43a2b048baa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799ecfd8c9473aa5e69ff55ffc3e7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba67c1a9c287069a8ac92bc8cb775a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba63b059b3bc29a7c26f6a0184dd68652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fd4cb44924b2aafedfce4a0a06a1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed5110024044e46e58cc3d3ba3b0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40111fc0fecf5b4e507d260a6b1a6ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea395a7cd3537246ee0ed8a49ad1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c83df5fd0467093f6cd4e3b1310c6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af028b745cd9924212a63835f735e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c4388b2e60c4db17e4e61ca71ba2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15188e24f234a000d07554f38c8d0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa904d93d0cac6dbb758caafa1e09eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f94a737ad08df5ccd84fa628c852162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f85636d4b32506aae21584ac8eea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771fe09b2097e046573176d8d10b8d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daada336ed96cc53e94525b0936eac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6338642e6cbacae6a32000e5d030966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069a2f36ec3064b28e75ae71d86e1e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40938bd7db95f3fd13c2ea6ad4bea6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645856091ea4181089bce1e8cbb92a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d49f4286576b10921999947625f39e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f710274a30b08995bcea4c697d2df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d03ba64ce7a0be8fc91e316f73c9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab8d3e4cf639c7ed7a839abb8d12473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febcfa326ee4eb0abb9ec1a55255ced74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92065d873c8b956e66fbc4f4f7483d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadfb3296dd211960bf7bdb521448fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9794ec102e0adae865b5b01a733dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b44048cb21e9a29c996766fd8f53178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e202de43b2406b37a45cf2fa73465cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09199e98b1f7e8d6ac60c607e371ea480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6796b0ee4cfa5b71a69d72093afe481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287cd85e21c18948752440c122ad1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce6e7981b6b8e8f5d008b6e1540ebf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c3ec57e077c889c8ca8db3aafac384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5366da5ceada5b745fb78fda19553b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db201ade17c3c1b82880d97775519b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d646097669831a1c2a837e68d56272587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c92e0b3641602db5c924b07cb3bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d26d1e27d1d01653cfb0d0dbd637a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4a82ab8398bf7e39d4c0d1b5d2eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5b630ef2f9a82d83157e0a386cbc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8b42e8755805e9adfe0120e1da14792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d5ca677f8866f0548b953d817fb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d68526bbbccf87c804188dc40bc2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12010c85d90466286e419454a004bddc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd221c3161ee0bbced22cbd33107f7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31ec0aab96bc7ed368ee8a64fc06f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b1722070499aed0def35d3668f47098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abbb4f3b52f6b3a419536c9451580799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee77b7ed634c1acf8a15b65a8ec2d28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe72b7e6c767ba8a83ebcd558ee3f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2c61c0c3b5bb471c383903a6ea6e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb4f7eb1e30aab02fb4bd473e78520103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f15468799eb3e97e9534c09d1154d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763e1cba6c16b1c69e372603f64ef8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826963fc52a4f0b8ab6ec380e6ac40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae5e6fb78fcd52885dba7fbb371a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145585581c425ff678ba4e5e36613bd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466e1dc00fac845e6704aec61b28ba6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc82a9154010be508052b1bb11965a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c1064b554b7eb98b0c67d2e2d4ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db581317cd388554dc907bb5b593e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9d2f66ac39357e70aecc763818e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38525fc026b652e000b754835256fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8711b95dbdcbf852d4cabc4b7f081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4829a54932642dbdf80131177d547116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89fe08507111adb8803fa4dad8dd17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8846f7439a627d8b21dfaa970301118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea3bd0c3be69316d5204ad90939ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bb8c71ff8c4a8b42a34e3ac35af37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b2e7da588b7941cd8c464697f3620121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cdec0697d39117f46a747671552f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b5b5d6435b34983c49a1bd684c57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe014620ab1b82f2f939a1c8bb4a7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33983d445b0e299c9da84e194c9e106125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1978a2e472e3080b6e2fb86ebc18f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad56019e2fc16fe4da9a326b2d0678127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c2ecda088c20b65b3b25b721a537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3ca9496fdb60652e7bd53d9dc1eca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b98520fcf798875eed32b8efea9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd90e22898c4f4e12501df047c38d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd01928cdac360e9725b325fc1407b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb77d82d0e71040e192b08eed675af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34f561b65b426a6c266ab6c2207faf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce61c2ae882302ad3536e9d56bac077135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d80ad2fd22cbcfcb2c83447b4fc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91bfc6ab43908db481ce875fb61e09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6fa056e1f57f71143b594bd19ccb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249174beac92cf541923306e7bd3ad7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91923a818e3fd2fef6b3daf1a782b3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a2500aea9e5c4c8e4e953f4b1d903141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f34601c14eca0629609c3050ec68e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4ea343c365b8689e0f4f036c69425143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeb2df0635a56cf609589b5d562073144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d0eb41d4821d9d00b9e27625f6d68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf521d1d713cf620a921b832367403146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963cc34e96aeee2f4647acb5227ac2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ab23d8a66dce7fdee51ebc0228f6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd6bdaabca27486ea2ebd10508e29d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6740303918f39633f6788d1c63af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4c2a544de17ac516501985ebe084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57549e75b46d721d253771f05c8240152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304be18a72fdc073cdbc1d0865c415a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258343b4a0c9dfb8312a237ddb59fbc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d67528a784427c244358083e5c45af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c45fb93c457f73396939613a9f316156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db42c20e97758ba7dd21c55ed6badd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ced964670f5a72229ed54236ba6fae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335840f6b7f8fd368dda6dabd9a26089159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5569c560713fb8c2b17e1369a4d15d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906ae627a3cf2f1c36b1716e65c9e20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f1b7c024db4c0ac978028bfa41406162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767df9a08e9187aa0c04b1b9e1c6ea4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20533346ac17d090bf4d05ae2a4ed662164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89df1241ac90fe1411d79584f2ed9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395c5e1a4030074ef942d2a413d9c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bee8a05dcd1e16bf7b71a3eb3451e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde6fcc7ba61989ed0312f35e2f3b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c05e0d109b89f1d11c3ca4d402518169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac7f968a7e41fc3c1140c2d2e15fe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e257227ab6d674a88d00a7fc86a67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f3c51dd19fbff9b8f14a5e22a1de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febde8ea79a442b050153954e425ae8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb192ecbbfe8da6d2846463cf39230174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c6b18cfaaa1a732dfb61fa2c1c35e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f1fd0c79246149cfadc957ffc282176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76bca9e311ae2621e307e72aa69d01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e4b45b557b1ee989f47a4f36e74b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532be89d96e7a01a49b6e8e6392fb20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd450fae0f37443c625f415ad357e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb89ad74103ed3cc389ec2f5e9b0af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce591704ce87eb084c186da617056182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214b13f8420cf70d4557d7f7cc62c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d70ab34034eece734a42f517fc813184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0fa09f7215030315246cd1780740d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ee0bd69c2e46b87e3390f68fe075186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec187e5434e64ed7421dbdb2ded2134187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729adfeee917a17836d7b89554913d79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c877a012a3b1b0241e729fdf2b275fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b675fe7915931130f22c431dccca6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41157496098dee87dd92f8cfe06855b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8cceb4b7dfa142b7269c0ce655da7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f663e7ee43df76ab993c739f8696f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9515b2b01eb5b6b25c09145cf4dcb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff870ef1e7cfceb48286363c566f93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a41351a2ede380b2ba4c85142db3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc662f29be9dc4ef940c97e74f5a30a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e0d8fe49918412f3d1703ce0104a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533b49b7f949fd8eb3f7e89720a1c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf768926dc1874070938de0ddeffc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0700498c39cc4a13abbaabd361dffc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7026610c69c7d953c2aac51db1c6992202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4512dcae90122d02dcf0e9ca2deef6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546803fd18df3ebde40a079533b8618204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f97f6af23e047e4a92add324ce29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640fc2278882a124aad27d2e2bdbf2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01d9539cfca970491eb46a773a100207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852840a6c92139547f8d56dbc24a25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a6e16fa22134381f421c5c9a1301209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6b85afadb45c711558a049be6eb17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d29df88ac4f33da0d88207d09f3e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031351878050d010ca8931e57fc3021d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c17df2df0f75606c403968f9709ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159013332dd5d2a54d0d7f8d4e4b1b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701fcc4b38b26cc80e47244164a947215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594fb236e890777132dc98befd21948216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec58e36d51e93fa6766621c4175654e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760b158b0c157c6d63e1e0dfa253c6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0807677e12b555ae0895b13103d33b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a786b647dfb3ebe102dffdc5010b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992b2bfe510bcf9a108a9a6d050b91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98f246db5c871551fd6630427d25d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0264492a1018b1659e363dfd51958c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2daabed1170645cedf03a2bbfb8ed4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1264ade8e915eb525befae11c1e08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e1c4fbb05cfbd1273b9cb7a1a85a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cbaee87e93303b8bb38e98bc1cdfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19bda7be83af426c15ba84c7dd568b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fae1a1607ca007aa803ab1180a3f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22d951ef1ead754cf4f50dd215385230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c127e138d62cc8766d5146a6c00473231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a9af94a2e931987dd5a5a239e99ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e883c5f71c24ab6b32d7aca9bb693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf226f440f3408c471428685aeb8e91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710ae087d3e270ff22fced72962dc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8318340f666fc23ed52524055de35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583add9cd8246ec359a681b8ff8400237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefceb000e35cea7d75f0b67f9cab02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d15969dbf9c5df6aa1e5e4ca025fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd61b6de1848895eb12c48fbb9770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb372a90c7cfc4d996dabf28abfcfdde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283db053bdd970c5a32e9fe2e63a013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de16ced0fe215b0a81b660070275e2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04971c296859ce3fcac65fe326424a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2427d097a42e963aaabbef708c317c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a11de324da7aa08004afb89464191246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af239a63bbbb37c85433b191945467247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866019c2e804571466286f1b8b7e4495248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6530b5e3068af5fe175c37734925c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac1de0616df62c85f79c1881bd66a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360b4c793cd94f246f195a44eb4934d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb21d177a26a9e39ed22a6e4c352bca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86175f7fdc2cafb0af8cce7f23534ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba081b5ec6f71ba394bc4496d07090254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aa92c86ce7c1919664e3ca26969a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad2966a4e8148799c86a493c8bca91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd69cdc550f40df2279c009c496bed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd481d4fd3334836b72a472eb52bdd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf249fdb02c3ed0bb149ac0605ce2ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb28012aa3c6c83e9f431ec11fa535c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6e059c55bbfaa1e91bfdd72387586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5005d6c0cc02acf1fe6a234ce577597262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de050276b0e9cf77172f7f24f58f2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15db926910d46a718b0f7501f94521264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aca722e47cfc89bc09d142e80b2e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a89a420e1922494d489834112f640266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8795590ce6143c17f85204495672c6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84051c6956c7402e51f93a27c5885643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1051d085d90451a4cbd56abdc6553269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da96316ba660a056c29c213ed8a0b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3606ff7f004352688e48b697febe47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79cee1b65a32cb95e87dab08f68ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7e1736baa6e55cb69a1f3ce23b9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966f9a7373697069e55a173920b7f5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d1462dd209079d6c60a1c84ce4f90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef93bf808706275ff86e50e99fbb06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2868ff8bfcba17d72c71e67477cec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317e2a63833fbd9c20e7e4b0dd34d03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51508451ac076cdf6b67f78d0e1536279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66a011f3013b19792cbc2c9cbe6243280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a645c0fef2d66277d3b9823d75c66f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851e20700f4762c1625429d83bab05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7441c1d63de2d10549ff2110ffbac19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49360f711f6c6ad6b3c8ed3c3f500b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e03dc8930bf43a2fb53ec51af37a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c0d8a247be1ae674ed90ca99eec66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f80c02ac51e91e90ecd57b4b4090287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f621dc6fcf2ac72c1e0525f2b5fe35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79206e9a78ca9fb1342f067fcb450c4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0db31f025400d8af9244c19a9b17f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506bd788207d38cf7dd00838e5a557b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbdb994a33a39309c46f1641e55d51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fc088f3591d05ebdd8bc1ee364f28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0df19f369b6d0dcd738b5a55a0c29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861ec70491f87819884d025a28fed4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b2ddac7589cad847866f88b5dccdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16d7b9564d95b728d12303395a320297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0447483a382560cb390cd6410ceb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2472da1922face6bc8905dedc9b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba4ee11d891ef0d5301dd03b89b596300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfb62ba0c051df73b5a7f1b36a2e73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f0c80012d01c4ca40dfad064edd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aae999bba19624c1dfbae51fce75a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701061097c40119489e1c3565c7e3207304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681423162f7b11754b14ce5731c6e86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4ccdef4f56012b16123715d54f8fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add3c95e49303eb80a59395e8643410307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da2adf951540c224a5bd3b06c804d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1821ac0214999d6a8c8ab94d5e21e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc3a42ab34f6e30c8a3c4089027c20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a08cb7b5707b9eb6d87d153fa562c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f511e93e8fb88b2fc0e063d88a4113312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59177328198a00d79bcd92c1da80a66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c41028d93a0a3189ba4f4dae2d3ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc985a1787a0b536d2907a92b1caf42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464bd7f24763ff8981c84058fff1543316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b5706f743345a541e917e0186d5fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb3664810a9683497baeaa10a7978318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f41797650e9719bc013a6b4ca6708319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad5fc24f04291110a3a2edf03cbe4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b03f3cf01ed338e17d75b0e4d3efa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754192b858469a3474125fd4249587322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c9aba59d366d3377edfbbf2fda53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c641890785917c191c431396051c9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1cf0fd7c07ac8f39350d4c10b89e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5712b981f5a9fd1a437251edbedb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533bb52251a4f23e7e2bb29aa267489327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3618a5b9a93bbc5cee07e1f563633ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab83d00377f3be0d958eb52167e16a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889963ce21f667795620eaa4b4fb09e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee45908d990faed29e3193151cb043331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744228d700e7c83da1d0b552746208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0b0fb71ec738d7ba2691174266e4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bf4db79a19a6e4fdef8ce3986dbcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac42078feef95a6578813a754c92f5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce99f2ec7c3114f4098d38169d931336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf33a52368cc19e809ddac986ba8ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13478e899c44a362bfb29fd6b61385f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27fbf656d2ef2bd87ee5ab1a0acc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749414d30f3651f80282a0f20779f5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49937bc7e8737e51570e3db2eb8cbc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d13114647025c6d3c9477838034f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af3d01b1e4d1a62f7537abbcd8ed3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c21253bbb4aaec73f3bcf9893324e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa31645857a8b53ebc87fca8cade7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba5207762a1b3515a61e2e4bc9596346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7ee126616c73f41687ed125f9c47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d63b21bdd6d9830f35e6eb2dfbd72e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ffc5c16bb8cd8bcd2b7fa1bc3f90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cb048043d8a252089ef5057525325350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2e5d3a9180bfb3788e590c827b7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b67b6f6eaf82236a3c6837fefa7dab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69749a070c99adcdc6a6f32caa6e01c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4bc71774ae6349888cc9ec2527c63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566cf83ee105955b9ef5dc068f549f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351748629bddbcb2a4df1a169ae982f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a26d226c370d9f683d0eb4aadfcde9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2d9af3bd4dc91e59e15231f79472358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6a6e3ba1b7133649cc7019d7f0c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee335eac6283ac9f590221c9b2dfb039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28273267f4f9cd3dcb39696f400d41b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96538a551d1c8c8e9658b0104911814362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaa01ea111c120a79283f0a39118a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493119e919d6f043027f90bfef9f44e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9813e6d5148d62e3a0d35daa8d85e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fb1627ebad192f3f806c193ab9964366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ce7b2d5408041aafcd072cc186cf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d2358844892fdd40139d23bc2dad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05780e575e6c9883d5c14d6961ec08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698af1c6ab5fbb5cb85302114fe2f48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b25ab6822e273e406708edce57ac8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd587f74a0a692148a1ed94819d5ee90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde815cc82abe5a2168d0bbca7829d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac288a52bd5b20321dd5cb4fc402cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda45c17bd1da99b46454045b2d9b37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6b959ad80617ba6a7f88df6a4a07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539b221d728c0841448c634f644627e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbddbac4d24db6755c41766d4c53e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395d629e2e1c88d78670e57596fe329379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9970f573deec5e2b8de01a4972ef1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b384eebb9f6fa46763988b310b32c38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e60a8ea28c85c0ef5aae544785e6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee63d55d4a9d7ec98b2d26f2afd3320383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b28e24af8ed0634e7d5d15faa4803384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f5f54e78ddc2c1fd14dd3bab878d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913cacd3469171265a602f529e697e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ce7711b165059b164865470dfeef9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e80b2667625ae0b6495836cce42314388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2f9f62cd0aa69063de56070ed6ff1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c12793744c74bcb31b198e4990ba82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f383a67752cb7c100e1d7a041747c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cbe0db695aba431159b749797fc3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2140314bcd000a72b6c045ee9d27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa0980004a042197229381e7f8aca1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71a72701d9511c1c98e80cf6159bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989caa841d30bf8406781074e517f02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a7acc900ffa423f0e683b74b5fa53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdadfb211fe6b6e7596c5979feab085398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9a3775e3631022caf471400f32ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbca9eb1e35a7a9d733e84ab76bd85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4d9d011c0e38a9b55da0336f0fda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a522540fd5be9d53453878c429d793402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb27747dd67fe2b122a36ef4529fb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7c922807eea04cac1fbc9374e764404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da14c80974855d17bffc95d9bfa2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646064c8f4e5567d83b54973962482f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9198f22e874f0342bd775d2009bae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda35108f721db83cf77cc829213fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d45cf548da807dc941102590b5040c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d68d12fca4ef0e27b90ca54a0c8b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ee4e59965a1766ad2f095fe997e15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dedf0040b35c7cc8144970efe515d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6446f3036fb58767a758c4880f5a1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb557224ab842bfde7e0c3c7991b96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed150851c5b68dfef4bdf69f22e2e81a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cde9edb0d3afce4e5494e651915bdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443341e5c5cc0f752d20419c49b45f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7576dfbce9664a7386d4a2232b804418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c966dc1a6366e0d4468b3631a7c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e98c655e400702b7fde098a848d96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74b0698b69b1ab4b92adabd271f3bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbbda546408c340ed879eb415e4d10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94e3a9c4212063063a6fef2152912e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bea8825c954be7eafd705159ee34a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71cd206e4bfb3b7b2ae434013d15c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b407a3dd2f0734228335bf95a23127426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7d2d4310875704f4d188a910a2a4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3935e4903fb75f8b6e641fdd58229428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ebfff9665cf0781cbafb5abe2ec8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a49db77cb0d3113078b48ef890739430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429305f0dbf90f32b13b46d0e549ae0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c5f785bc1c64be1ae4b951436694d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9063eea810d2dabcb1ef8b6a699281433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858acc203f6dd900212a144abc1b29fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973579b11b6b4291bafcacf67b93336435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e8654ffd0648cae8bd8e846349f10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34cd48969b78ab96c47f5337e4cb55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb3c2428534a76466f6b63842a3b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dab70e966cd96c5acdb85cf079eb8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159e06834ee095e56efb1f75c2e92f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbdd5a4e6ac90e04b795a8452595a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee998a8a1c751acdcb70085ea4584b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686084fbaa58d11dc688f8ac7de7792443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6431ea58f1bd9b293a7c074034cf8d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501e2eaa77a26c4c8cb3e006f99f0f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6413042165ad79b249dc0ad47ad20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd67367c330b4ec012724863304428447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd58ac636c46e77d6e6fa976c52ed4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09a1fa8742e5496e2665818e46b7fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dead7ef018f7457f87d002b9388f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0273c9896dae4a4af6bd13a4f312d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9e4aa729e5cbd28b5c35b3a05180452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10595ccaedc9aa6e48a606229cc1cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e201c87748482e06123050869adf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be767e9fe6049f042e0faca0d75fdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc46ad6c509b8f833ccbd41f2fbc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511814cd4ced7b84530490a7ae6d99d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ece6355e3a4ad1a7eb2a126efcb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eda8979afa3b5b87c9739e84b4fe4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f439f658d5eda2ff972dd9ca83671fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740514148c14c1f11c2221595a1938e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74662e8824ad728c9b7aa7bd75f3769462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e129d050011f4065af27555d9329463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1f03a4999eefe4b6eb4337ab73b93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb333e4e1ed82c29892db4ee312c4d84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c1008f5f418ebc3885df3cb9620d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5431e8940c4310938b5ec5a07b5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991284d684d5f28c27faa42853618ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa263d98642ed7162649774eda732f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d29b3827d8eab664842131b27b2431470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c56e8494c10d978442a7fcb3d381471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577d2635fd8fdf9afdd0b69147a081472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4183fb799c920bbd0001fe8a1afe46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f217fa0609406660c193293ff18e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f529b299aed4e976550ee86d050568475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890133bd60cdb925c92c6c684bea4cb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aee27eb05773f9155a813b59438de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a041e818ed6900561f2c80fce224bc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8077dfa9de97c64c90c5d8955fd437c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004e10647d6df826c38239f4d73ade480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1722ea9919af969eb9e863b179bf477481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f34d23f8d5359057edc91a56e73701482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b6ed7522b622bf59b032bac02ecf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b26579ad9d17139f5cd57bbe88ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1597fa7bc9b01be24bcd4a16feed232485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c862f7b03311b2d9afb52a54bfab8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31ba286ef93312c48b8c17842f6406487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d989bcea89adfd1087e46dcfb3d6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062c0f2a45680662554b17363645ec0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c0453bbdf396f0d3e125de6823e0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d0dc513004ecb6a0284ef20316aa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe8f9463d970a8453826ade95d5469492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c548e1f99da3a46d17bbdf9bfc07d90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660bbb3c41799081b635a2b6c568bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e973ceb4e197a89e61e3aa37a8dbbf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd6fdea9742b8a319403708fe891f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13939e192e9034aa17dff467709e91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a580acd8f45b8cbadb714c4ce416498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89b5d726dfa5e8a1120916775f1791499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905dd6fee998785e5954946c7775157500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a16b2a2f952e35710b6d26514e50c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810b4d653ec96863d821759202a05e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697cfb3db12e8f5ec632afbb5414450503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229d87f2698ae8782dfb9958ba5ab4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a6bad3dc449481405433c51d56c7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c063e7e41a5cf7aed157836b9399506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70864379e29e781a46a11eb995e22c6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472cdee1042a49b2d040c1cbf4e5ebc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdc5a6bee9afeec9e461d72e1c5c65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24add990726e68f089fe8198d7cb65db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc608e4fb91ebfb1260aa84982af9a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e0fe596a5b385a6949d83f2a1d03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813ca0f9804e90010a27421b2d55b1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a326b6cbb46ccd35c692f220588cf5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57070c26478b0eb24cf02a7d51fe159515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a019ecd5bf030c05348cda105d2d0c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee50c94cfd3854703f5e673b841e0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e8913d0919b5e8b9ce1509df0070518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11463b52150e4d0af26d5c7aba04271519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155c447feea923535f28f228c41895520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7c179463623a7bafebf77c6209c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32bde5390ca79fd52bad022a3503ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0634ae685dbdb0b4eaf8c7ccc2b740523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd1cca183600852284f056d0f2c8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d445a907d9777b50711c169b3d0f67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff422c2fffc74cbafa6a0fc624f3c79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb868c54414e8e632bee2eb077153527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279292b03269486e8c1fa0091136faf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8df45a97f4a9397c26cba9299a0786529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec1e7dd90aec479d64d2450e8cf456530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81e1d9779e6c9f1498019f0a6382d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d44849e9bbc2c570a5747dfd9702532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6be06c0228582784ce1d4dc419ba7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f30e5c1d9fbe0cdf071d61ed0ec7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172047eab50c597140bcf219e45eeb1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaece0cbef92ffa0b73d9321fd283ceb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658a618449b2534452dfb3b5e13610e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fee164246dcae3ef91fc8ce27bbb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e4310781d3e9392eef34ae408747539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56173f3a62a72211721ef4605c5992d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3dcbc7bd1a4643e923d949247f52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd874da4fce26b7b7c40227479d70d34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c7104fed78e30de35b1a1cd1143d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b37c211c1e8c29f8e15fed8d7949544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c0da045e0f46249ee01a8a08f30fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fed2a7761455b946ddd3603b33c6e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff4330e68411644fab29012b41e51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebef2ff8b613846e7fd6b540170374548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e900df0fe7137cd8dd87fd84fa293549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b168f2fda364f5febd580945dbed8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6a7727692003f3605b38ea131a7bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d030edf2aa5eb363c1f8bdddefb36e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7df7d18d8917e9ce3d1d9caa7110553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84673200acbb9edc2771e7e4dfc40d5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ad1b5111e329f869b1e89d48a52b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6deef1851735ccb2d4aaf9ba8a61a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b41ad92042b56c5a118b3f05759b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae997edbe37225dec69e067264392558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8013c4bf0241fdd6c10ad2ecc7d6c5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35612cfeed57abc90541121850ec1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9781e7f334dedea31d7dcb7d0008561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bae430d9e3c0f6fef18b5da950011562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d8572b38c2e52eb6b332ffbfe006563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f934648072623278c35140b2079287564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e891514972ceb182a5d72d6901cb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec284a7b102311b331e9cdbd2b374f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc01c6401685b2f91e308c961ee9ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eb92c1321a414218beeb95efd4ad9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645e89dc19e2373cea57dca3040008d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298741198546ecfc6eb8950f9abbc4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f634bf8c9e8245ab265ea8686859bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3fea0846da2fd6cd158795a9d032e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58776e932b42dba4c54113de243d69c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670a61794e93133494c7345e24e5ece574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b0b249a7431a35b7c665d52eca9ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c46d0055f4436a769d0ab391d380c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e331af83bb7cdc601a4974c77b38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e9adee0526b30e5f0b6a2e73eb0b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba37e9dec8d99b30afb1ef54ba7a98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e278153a164005ad1b6e7f4ef1940580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9ffc8e592eab404f42135fb6ca681581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f736ffffcb2d2812f2ecfc019fb495582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167303251a8161de4b956ee65f651d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b6a52b8ae36ef1d7277f6eb6c2aa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c19a83b875cd6c176834bc1aa3ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23275c0f6ec1bce429d0bc6a5899a99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b88e9ee0bf8793ceed77c5d4e16eb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca179e25e6ecd99f38a9acf762cde98f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b4c8fb2d4201e0e4e793b90a24848589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd46965405970eead41e53c037298590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b303a6fd54c01665300b1c7edf9f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd394a7a3a849e281e35ef72a4a7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f7803edbf7c98875a7bf58780b10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6e660cb4e3545558f10698fcb6183594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015106d408f4ded84f15c128bc83393595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f192e7c92b0608ba192d329d38ab0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9b7af18826d8ffe7455238b47cb92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0954426f7c704e983246e3347dd8237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb929e54aad96f9636cbe75fade747c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc146ae90bc59b346374f419334b73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1952c0625e61c14d599d2dea35b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa284a1c832fce27714713e62ab103b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff26f6aa83bcf86cb5b2cbf43e98b95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fefb0a30000f9342595e7b4aca8d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7976b4c65268fbd1c1ad38622312e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042389f9355fb40168026ac1c37fa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e25325325b2a2cf1fc26583713f2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3a06050aaaf538881ffef2ab9b5a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3ae80241c66c61d6a6adb4c152d5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076635e82fcd356f2fbc1e2ee7f7ed71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e03aee7cbcb82dbe8c59ff7dd8a19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394ee404e3dbe5e918599156f83425612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9307e2f0242036a21a1b0c27bb5d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192272128219b87a800497d0752c61da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3476d775f0d7a4405962af9cc9cc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab00c1063481f9b2174f20590f789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f7e1ff7e3ddacec8e8e442ab4ea7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ebec663eee908bf3d5995778a22f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82be7d0d9d650972d08c2f82ae8727619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af214caf3f2dcf25e1f7d1e4b5b64ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e43d5c728d8147b62dce201ff0739621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ccf731cd063d1157d7f92addf1986622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137277178d8e8ddbc46b41b83f97318623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c185f373e6a663e93f3fd8f1bfaa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e1280c82f878fc3288472f00f4ad8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab38111ffeef506c5410b5f4c1e20b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ac0e271464f40201ee505601d13b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc702440f2802ca49ea94de9c30ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee1254301cc7aaadd47993b15f88f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00ef733aa0a5127b2421ebe635043630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c5b216da7a36514985bb426fd26fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ebd5defe0658a7d8bc4698124f081632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e616e2e848ed23091f5d20611e162633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258d6012abbc45d73602892476f7861634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895555e8f5629c3a97723767e96f93e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3fbcbe67b0c7db3156d0471a67121636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640647c3f1c0a287ab4248cf4d7280d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dbbab5c0ceff7d6008ed065fd0ac6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d4339c008f46cf99e8efad4a72cc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b31c28d7f15404f2ed32ea651bfd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe0a699a061ef97ab19457c7eedcb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1036d7306f3385d6ed8839e97b207d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6718dd2ccc6a15f1a8c84bd12f3fac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a66797abb390c88e129d66170cfbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d8f10a172b53549555567390dd67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff80fb73160a4a2e579f55713b63753646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e5021fb938d3e67bf5d3e0d25df4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeaad4e8c2fdcf80190c20047fef2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184087ed04267895f4a703b4af5030e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d43160b36065441a3e31c88584ac4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcce6ea72c6edfd25a33c07b602def651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3674f1699c55c2fdd87596090a92ac1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97714603c4493d921cd7b0411bab510d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fcdba8e9da4a771b15d48f494bc8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152900892823cc3c3d2423dc2cc8e8d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14eb4b506906d3786fd9613009d107656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1b9f511b5201126d217e2993e7eb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddd5a5b40ff7c2a0e266a2a8f3511c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918279ff24eefe6ec46062c63968e83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56766a23e9faf6409754ddca4159eb98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66ed4dc1e192f9b113664b42b3308661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ebeced219d86dc07c1aa4dda8b3fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ce425b1f68e89994662456aebd238663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7bf776d11b30b4b57abe484db53e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8c0aa41421c1470b39b990589fd1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec1530017ff65150f1a33f726eff95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c0b7053a0e4bd406f700592ee4ef0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d158434753a8c34f12a7644a9869668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373b53144f4521b70de153907310e8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86404db36cce94acff8c703a776de374670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38b1aa143c72ca0fe0ffc85bc5481671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687853636395f0733e07cc6c74a8a31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068af50da87ade2812b30a58455fc93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0e3a63d6708cbd4df5a63e07dbba5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d7768eb05ea17ca04aa07d0aa52e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5111423697e7b5a7c18c3be8766475676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f430c0874080e47a80d651fde4f0ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad877ef5b44c26c683bede46350dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075b3ec6e123c62b5c0e75cfc28025679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145ae016621184c2d169adc992717a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eda7ec6772a5a29c0487a3e86fc58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ac170bed40b1fcdcdd6002858cc12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8944d9655be7ed1b885538379a05e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e06c4f0641e64484d3095e9073505684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edac2b2acb23525dce2b6424b3f041685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231ff03e7997614809ca92e6e2028d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471eab66de9ab429fd87cbd4228125b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688b8bf7511a60fca0070b79dcb351688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ba37eaa1bae8a0799dec8e8964d1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00382ffd5b0f2dc3d267cf510b84f8b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889f1a86efcc830f4db02b9b4577ea8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd3d2045ee891bb8ef81f248402b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde72e7c332945427b3f01c7bd5a1af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045860db8e08d3348ff32477d10ae9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dc04bea1a6c4dfab8c737b9e39f51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e89810a0100632799acb6f81bdc744696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834890fa0437b901e807981408e68d00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3b4e720b3b37f8840a4e53bce57a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2d381567a8d8e9adbf8b38847ae8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5705f81f4d5722175aaa72b05b12827700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e1a11dd3e82e6b1977f88f8ac0e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe884fefd9b30924c26584101a2805b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe78c770decba6213f3ac0ac31cd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362d0cae56fba49bb70c85213cfa375704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966b33cedd19c3ab2ba27b9786a2ccc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718d2b956c6fc0d380e14f5ac130e93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b95325f5a64eaac016c914901c8628707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134383ca9bc14fade3e3d2518db3038708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f358d069268b44ee3cf85c543a2dd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05130ba45ac921b24472d72dbcf1aaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abfa1c035be76fefd8d46f71afa55e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492035f6596b2118947b1f771b52580712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4825d1049657c786c53c7d6af52a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d356d43177a6cdec7944af88c2a40ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5b48d7898bfc4387f207779919b99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2452007c84e77931ca501320e8ea42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5670f8fc2f668d6fc85f48f1736f7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ff355cf7ae0546dd68be07f2e569718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998a91c584b40f11195b3a1cabe4c6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6508897e0203b9fbf555d299cf90ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb2ff283f1786663cfee065d93298c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743864d4414bff839d5ce8b333afa2b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125068c772131cee31a0249448472b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e226e8f9fa47d1a5995ddb917c0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ceac5c22cedf03d38e9286257cb2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dc8ba93d4190531661a0df29cb3e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90749cc5de0d46b90a83825ead11cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8890f34b27f453c9c4b1108717793dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a0ca893e9ca07361dfefda02ee47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db70c08667aa9d1814f2ee759d58c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3143c05dbc74ae22531cbe7f956022731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638739a9e241460fca80af6cbfd9b5c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b4740472a8eb433275497a5d91cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49acd53f8520fe1c9f0a3bb4153d5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f2030655f7416b5c4be94fbc6084e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d0e4b7dcfd788acc12a07094185c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c0a58ca4bd1c6162dabb1552d66c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24a9e3b5bb865efdb254ab45ae996738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b046193634d75b594a85d37b3f26358739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92714b98924b501f6d3079e4ebc4045740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b183547aa5508ef06b1a43ef487f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecba9e9fa77ebfb09027d3318bd818742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d21465888d2504c360fa5f9663c8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb9f30f903367d1d6c3cf483077e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da91c8c73d09e9c83b395dc466052745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26503a0106465cfc5daf7e594e4889746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8598f2323746253f47ab65ffe635bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aacd14713053dda70f18099fe8c5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e1fcb80d50652e1bfb48f2300ed72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d9cae2403fb7444320d246a40423750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40807eaea90581856bf339ddd7604c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2e3b866fa55ff8af872deeff6a31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc614a4eac7e76784d80f088aab99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306cd10fdf3f57fec5ee8d51d915c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cee0fe712624c548ed759dda109c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56949cd772d2eecf1a2785de891d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c01d08426252772c9359169d64c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ec119657b7bb63d3cf3a030299594758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805373215d46ad0389b29229315d78d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba49773a0c0f1b0a8cc3232a720e6a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf4bc856330cec8a2fe8f27677dc2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d23906e3304f7706f2ba3fb698128762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ddf11bbd07313a6f64e146e324252763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881be94e76cbeade0d19239ac0919509764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8335f9c844cf8cdff19c8b2243fdf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4189deec89bfefa5974008ec6c952b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500835c12c610c16ae7dfc06910f8082767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a730c1e02e7b83823b649d03ea943768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d36f738697b1fed344682b13c43ea9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c06fa9bf6f7831b1e19573f12014770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8ef9824716ef8b7ac5a115af42c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fddcdb96869e4d74a53b16547e06d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef73bdf36df561374aa875b42d440773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111b1db37556ef96f10fe06309dffb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a62943d146cb0a7fc9a8505693ba91775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca04b38c69322acca0f06e7124c1ebf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7acc71d2a4c2ea5b73f1678aef07f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c52254ed38f0b683373ce51495156778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb560facafa1e90e40a1ef547d43a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11704646c887eff8cb48cb839d340f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971132e85c11840c2aaf5b48186ecae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518fcbf544254b8f4639e52a72c795c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac351f33c91b3a314f9a47739e6540783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa369c5fee85a92cf2bc09f60c7c91e9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8089b2da6cd5add82fc52f3e52df72785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232760344abfea4883c5dbe239c9c6e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafcb6b218287afde6963e579390b3b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47573dbba8f937c8a475d727aca4326f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce5d5938f11b11dd1c19261b26016e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24d0edc638fbb9f6e229fc2b164092790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2822c979f700b7147c8f2a850ae716791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55585d69affb624b1390c63306e8d4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0d688e93befd934f8436ced0f060793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b26ec3e488080206387222f7afa4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f529c6b9850cb466e3cb734d1fd4a41795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7cb083a388c037b43a8f169ebb22796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825b05ab319f8c365a2ad6fbb93809f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6d0909735a8e6caf00e54c28da054798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f32fbd9df01431b1f0f5af8c668df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220054f8fd47c2c40687b746718cea6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4301669493c29f4f2a4d849708511801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea03a399a522c2da27b07ad65941f38802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97b6add520aadf9471798cc474689803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4979717b53a49e68abf791c6fbaf44804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1822655ed2af49366275003e6d84805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7588a3dcf705366a803bd62e19a9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b5c93a2a6da804b2c5015a55b3ed5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c1102b1ae118a25515eeb2ce8ac9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df626b2d9e92526bc6f23b640aae1f95809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106693b246524a89bb33ea799e57cd4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cfb50270702165f365a14ea9b96e0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7065acdbb4076b3d53676bb7751093812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbc76074e29022e75171f79e33c419813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67ac784455bc6fbb533ed5c4c44e7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebb8a20f3134b452b51082a8165327815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5125767b205c6c71dad445c82ee4e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c0942dd68f676e796e15e2a8ff330817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06534f90d695a6c44a1990e7887413c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9bc251582399d33eb73dd4678a1b6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e61b27bf8405319253b61e094a000820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0fca023e5c87a5b8a8cb3fa64229821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34fdd50c98f9f37da0f9b1c52dfacc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71c2989674c85e42ad76f888d28689823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbd47d5baf894c30384ce6553bb6c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819e7b4aa1995316848bc4a0f1c13d3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b2aad03e230d8b7de6969c216cab1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8c62126fd6d6c6d905c4472a957d8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e958f13cdb71410aee95294ddefe51828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4163cdfe460e9dbe520d9674c9915829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecfee64c95c3bbf240f73a811c428e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b94b618423a9f48abaf8b39968da6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464188927f1b9a5cb46c6f65af28ec55832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1e8b36dfbf201d7294a771a454a8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e3d43964949bc660abd16daccf15c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8cefef98a575bde1988e617a4d054835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e2909a5e6aa2e6e4741d960da337f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea072a21e79a047299664a1f694db837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2749070c355f82e1fccbee0ab547d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff0944de0441baa4ec446deda09e8d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0868508a3d060d53bbadfaaaabf14840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade46d236a1c0ff738a6af8d85e7c07841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699acf5b169d8528c0f68cc805e80208842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd5dab7dbba7a6c9b29e99fc5f4e6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35934edd7da15843e384013df90eb678844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3440bd2b0e2290f4e0f0d0544fe863845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ad9d20ab7c1430de90421cb99fd72846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f7f5f11c71e1ac0920078a7f8996847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3489d794922fbf3a9c5321c3216b9b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd9232cb2952525ca0f2cd91ba6dc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f74d38035e3ae384e47bb022735707850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4576cd794b37f76c2805b25544bb1e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f1a896c5623be75c1ffe3f28b34e0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebdaca2c2fcd273ca5082a63a11d6f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cd432dfb93212dc0a326f1b19d2e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397a628b49f31243719fdbb15c9085855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa52e499b3620eaf258bb6ec1b6ce0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab1a94e5e2c17dbd0febfae1d18eff857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b12ac01364ab90528804adef43e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4368a613fb84ddbaa3fa50b5b8eff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8410a16609e495e1a9eaefa7c2191860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014f4d78371dad62f6c47f0b120a1cd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac743972e20667a748272ff982c061c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aff08a646d0cf3763235b0b08db37863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c646de42959830d778c56d81236d7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97d9e195deda118296e561ee3e7e42865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b79245b1ea0b3e9e0461af8b6a1d21866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fab1beb83bad3837c243274087979867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a76a376a3707f1001b83079eb61bcc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7195c6ab0866ed674e8306afc291e4e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9031455002a20c236ce2f99d5bea3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aced4ca0d92551279991ad61e4710871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d906ad0b65e2adef3807b4c75e482872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc03b3c670cba477a842d9a13f01b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bad1ddc8352295f04c54c81346fc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b1a92ac1eb95afd3aad07002e86e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e618f50f213d7cdf6f7bb97cf2183876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a63216a7d7edfa69acfad2a88da43877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0155fb0741d05c3cf86c30fe2424a7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903337a1467b1ee26f60a763e9bab694879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0dde76c6af4055534850585dc2044880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8137f5967322975b3b71cba49d052881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e552df8114de8915973bbcb19b02ec9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34210f9e1d0ee1b1fcf2c3676a4c50883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a13e91fa348a51ec3f7e3ba660fcde884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a55c8099a970e358d2ec969738c24885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d3b724029b186f859bef4564d696c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4632c774f97f0ba166fde9c41b0e87887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed488d671aeb896f975ef4a0d6522f9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4e3413c9556430477ac8d6f81e59889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5972e74b41a6c7c299e994fb135829890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12a3889c14efb7de96b9f00ba117e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211bbf79b7c035bfd1835aca5566eb1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb150fc0afd99184b090c15c44bd1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c098f9ad9aa021204ac4f039f56f26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447788c34ad49e706c5f49b528309e0d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e42a704ff2e06d4a015834ab28c85896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8ca94f365cbf5f493e45e5249cf6d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664126664e68641eda83a9daf0c0bcf2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f7fefc586e05ac8026ed371f79f8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada87ae201e73c783f4ba139c7906cd9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b360e7230834539fbb9db351c59c6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb1f937ecc9b83c7b4ec9a8af5a9c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933bfaf937fa0df53f7897bf725c50d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c75348136a0830d718022a0e5100f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45df7a1578309102351aa3c3f0e92905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05fbf1a0397055ac07e71d93676788906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29447322f6b3e6487deb103e8286343f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec1206bf2d50bc10f41399ac5f5521908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e654c281ce3180014d43e17e75c9418909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a40aa6d576e818f8ceaf4d8dbf15b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3037b4cdc1f5f11e581f7a527445e0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4aaea4c9ced1c7ae767aed504fe6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de48b5add8f4d5ca7f78516030fb1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db2a4ac6c4506c8a53f603ece254da914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b6f4d4d8b526a60aea0b29ba5ca1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024fc347d7fe96d11f488ca84ae6e71916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd58acd6eacc2183080ee1fd0b94e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007681f7209ba4996a07b577277dcbab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4444f506d9e72fce406771cf8c59c1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750e7703c99363210345f0a817970f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154953f698c268ab2684943172141d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7226b40013be7081de30382a94cd2d7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecafc3e520373580adad8de5da775ca923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6ba383f93c5244c7a1b33bd4698f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c4293991faa386a3e39021ad510b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cab20037cf5fda4a116e841e4adae3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146cc69fe806bcde50bdf3cee2b717f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49596816ab6ddcd8e3b4ea3779b0e577928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164da342bbcfad3fe0cfa6708ba28858929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8291aecff763314beee5274452b1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6157e0c5aaf055feb3ac33c20bf24a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74181d53d9d4a2d86cd82a6fa7efaa932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de175bef15dcb4ea0bbb53a88ca90933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea41a60531d4038a74265287ed3a36934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d754c3dae3c1dc7936b511e1d5abc4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abe012b14bc401d756959ab3ec1030936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b01a31f1acdb1cad084a24e0218b31937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d88970655e311a1b1c40995758fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f1997dd9c1dde66c16fadd087f7dd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c11c97e8e2eb3565580872e10abf44940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af5cb1e107779206df977840c89f7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdb0679fa01e67b9518d2b6f186bea942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef712ab6bb1bd9c4d0b4cbfbf586ec8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c045662908a45966a6d421c2c18f6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d90eddfdebda15d81d2075f3963d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a36f1aeace1d402169b4f4d43d09946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af303fbc853b7ba0ffbab8226c4bc6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757256633f16230730a136e52e9cab7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb587821c4ac90e599a5a2717fa1f3e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6b39b0fd4659a994d7391998d1329950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53ba986ba1b12b029fc1a0906c076d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4104272c48b32ed8d51664740754d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308fa828aa3a9c23fd811d2dde9169953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216cde0f25a6848500feddbc1b2445954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13014c96be8eaa6aac76141d0d28710a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f315af88417fe1cb86a3a507443e131956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364bbda3a2616f0d23c95c6fd50876e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481ddbae8d4dc3bc07d186f19ee538958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58304b19fcc55906ae7bb2d5f4c1db90959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38900bf1a8481ed90dbd3d1c46ffc4ce960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df64f78cb28acae8908f70d433edf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87144c230e12ad28d4f5fe01dc50f43e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561396fc4bc76dc4c96bb99e23119a9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be454e28d21dc88968f3a36bc7db4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccba704dcafce610276f830d249dc6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a117857441b466a5a57895af670d88966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c3c810db3f408d98ebddf674c327967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34475b54ee5deb39b7c7fa7758d060d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5073aeb0629e01561503c155de089969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33261c0d6f7a3481c3a1cb19cb9661d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643aa2ad263caf694fba712442e847971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf02cad3b8668b5354893e05d0856fa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2f7ef23749e9b8526f59db13ab4d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c8352dd0bf4a9d0020655209e5a70974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6fc48b794d5b455812ed43bd37fe7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2979233053c2599cc7cacd3be84f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e07104d1e247a2d95096e9748505c6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e8d001ea149103f4a794d0e1da402978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf412d8d8184338c2749f7e68e95430979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a7acc4dcb853c64f22028e371d112980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3a6238a45e4735ed34e1aae79289981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad442eb6c92a689556aababc17b65166982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8e22e3fd83a16490822b26f846d8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd0bc253001c6363cbac917d32ad52984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b6ae9821b02c0f4ad9ce09f4e85e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea6da0e3c7b931cc0cc926d9a6907986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d69b7b2b8a063b4d71d384b74ba9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88fb623697e35e463e5672a5cd872e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13727f6ce7c4b2a7451d09c5c466770989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0814c9c83c1753ab4cf03b0d3942270990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e267887d77bc1c25ce8d437c2aad991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc1e003293c3df4b18e439faa9b590992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476b1481bdc138193e3e6a30e19f154993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dad979b1cb1f54bd39b4752b15d91994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7937b6bb4d8c2cf7b5d42383fafca995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea471d0d9b1230b6f3f28365993b08b7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0b75abca1bb989aae23cc832c5777997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497297a3cc7cd447a671d72f079c32f998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346ba6a7992df886281122ccb851c091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a759f993e3a419f2dc73e95d268b0d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f50a51d190ff5029852d6625e296813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743344cebc9a1928e8b2260989d4904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e194a2a516efbac7e59918c80d983ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86a4fdd4d67b3e755ee23eebb0a4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d4c52dc39f0d21b672fce3139a10c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e5b1cde4a7394def62d0d21a06fc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e8458de593385c5c894ec93d067b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f3e7041aa335069f584e2cafc1f4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac80d4585c83d5c37336acec6a49b8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d8b2ffdb5f812632ee736f0b470de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd89d37de10f52f599cb4f3d530e7d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19b03780b009c65b894c894ba109014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a5c45195582412888813b24528a4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0402aa6cfff0300afd86ada9555977a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a484cabc5348d02173cc4ff6ff93b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce2e98bd47d294fe7bf6a0a18834cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25a43c88ebc92ff085ae47d8ad8e2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b383798250586e54c5657033609420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee3bade1fdd69bdc0aa819f4bce1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eac6195980c67e6c02042977397aa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f1618ce47a886c5c1d2d490c8ff1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d32c920cdc31b6345708d60aa1007e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee07820eb0ba696d33bfcba5b6b65625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8a3a73b4124f321835441aa1972c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a6985075493dfea2c0fab50b656727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af7ed0beb497c01446abe5f825bc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a8a4219306fae247da2435105188b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce827c59553a4b022210d538f48e17630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26edc425d3d27553152e24fc324b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399cccb15d8e1baf5c71209a408632632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c269eba1d78d1b32aca7b7b2662509833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df48400b1fed0a26ccfaa1fa3f1dec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48811a159a31f7a19cf718cf239c0d9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d87f56a75ad165da5e43b74b80fa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a0cdc050bef32d47d55a08123482c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f54671fcc022a392eb04d633b4bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96042e997c6ce72609054110128b8ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a5818f71ca7319d3d043238ec410b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332477ea63385673002750eda54f7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9137b7e961812f1fa0ea49804483042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99963f0e99eeb67af3a3d2117889cae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfddcde97944e2c70d33b91742f6a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3993b89490bda1041befaecee8df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a80e56b493bf8d552c38ea96f0fe246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334961bb9e8376bdb0608c23c96c6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35971ee728c91a8f4f90dc37dd906d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219bf85c95aa459965fd5a20a954ad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99981c25b29d70dbaa17ff9c35bfe050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190f5fc20d497d8bfe4fa654f69346151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9cf47110529db993b229a778aff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebb855b9e92209d690b93e87c8d54f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a531d92c8f7921d807a68a4055ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee392b17544d6fa866ac344494518f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89be0259da3f180be154a349f5d8c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4f132d0e496c8fd39daa78a2a8ea457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b239328e3be2411d736db31d369ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e5dcaa60db8786aca48918d2f9e8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1187c53f8095f5c6578512bdcdb3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b9cdea78a58a0ae5f246d69a7b30361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122455eb9005345ca49aafea06dd4c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644507d3fc80c4c914aa73f770d26f1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e54e17b8343517c29d536997468d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce28efdd671b628e9e13e56491534465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903b37044cbba73db093cfd6b9ab23e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2813fd03d1a9705c8da2956581e96067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0da65520da591ea6a0a829e2856eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75de10254764a3966d230b6174412d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66437778123f53721b0130490380d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3477eaa2c6c0dacd9df75e339d83b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff0d5f13f5779676065810bd007eda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e789d6810641a6a97fac5e87dc075473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc0700b20a7f403ecb60d4883c4f9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000369566dca621c8dae35a65490e02b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f93782efc71b9c014dbf1f68a4ff076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c3e9773959ff6396b87aa76df76b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018246deb45935037e9676486708fa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7383716bdde6ae1a78c2308f090e7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c1632803101446233bdbb5381e27a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ac62e412adaef24f0f3cbdc99c00681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e5b1840882aafb5a71861893469cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c91f275f7397a608a931a1dbb126f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e190fffad9511abbf1ff429d112684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c157baa955aff59801f88d55c49b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23e5a8074823b61b19807180aca5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe87cc971c06a8f821ea569665853787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c9a395749def730e84b1562e990088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af631dc11ea8fe37f0c811b1978ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d0789dcf0c3ed084d33f8115895190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f54abc22d978382568e58be0101b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1088fab096ea17d1d715f72b03e9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd5ecb17b8bde61e8ec3584e5ef9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277a8b0ef2136cf73af613b5b1f4e8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6ff8398ce01fb715f5489e172f5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b689a2c04cbdcbc4cccd363f984cd6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efeda339f0e1d4823420e6084580d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cbdba6b6937544756faa381138c4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce8ebd713dc6cf86a95b6d5839c2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04e4533d77c8fc6b4a81fc2e7f78b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69e406461368f138fee77e5f4b77a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f4b1804f0c3e5ef6a42e20db3f167102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b924e72bcff76c761cb8e29ad9fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0239fbe7b29d287178b0914eecb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d80e158685d4fee7372546c2a1c40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7b1599fd33d95777eaa049dbbe946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf0d16d84144e502e8e89e46251c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd108bea5230a5bbcf440051bb6bb50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deb7caedcc40a6c57c1e75303dafa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1891bdbfeb1741340de4afd30a207110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7bf371022e0eb9b73b0227b0c12c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c3f93a7823443982acede9ed19bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6bb03eedc93840fabc7ed11d4413a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d1fa54007d34fdfa093cafbbf8c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e6fc73991cc8854fa57fff6fe7dfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923915c45c6250581bf6d94581df0d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a590a517db016ffe114f05448ad1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a0f5325d122fb2f56cc3f6fe515f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a08acca959f580419ee3c1b5883020119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6c6160ba31124b36c75db7dca2c37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9ba84bd67ef6f88092ad2d2bf73df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbd0d44b36c8339c91ab00ba02263c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc7fc38ec1f73f23be54f17482d123123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3ded9d00aa0f9a2644e280074dee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dec34757912c338bd7605c61b6991125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64219dfb10be06630d6d1f39ef8f647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500293923999554d0ab58f45cf54b89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e8e7af15df9107e014dc71456844128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfe31d8e01692c4e0d2205ac1e96ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a539b1a4784d6363978019731937f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdadcc7482600d7c622177a2c5fb995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de2b538e0bd3b4c8da484701a6e60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae74a715c8094aeea0967b84a585a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2c72735dac7ceb972f3e8fc19a03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7e0e85e9214475a2a74c3508b960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a018dcccfc1cafbfed268ddb12e6ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8a6f749cb1cde14c2de2bce8c3b0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356781201b7ab37723205e9420b1a161138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa89e677045beb814cb1da26438681139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc52ad164c2cc88b04a60788efeb2f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be9325a17d1de63e5617e6b1803b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae4dbed01e2984af304dbbe1880c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862575598fdad50c8fcca7c1fb5f6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f80ec2523d8abc5ef801470ce02ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be6964b560b2945e5db743462718e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d93e5f90174ba13fdb383fa9e879146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590a5b11764dfddda0a3d549326ee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4116ca6675e698e627fa9f6942297148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6cef9c930ca10002379d9bac6c5a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e056309a83efe2ad8d88dee1d11c5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a099f3fec6878065c5148638a6fdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c2cae9e74a4a4de64e9348d61bb49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115cbd75de07399607a53d79afe6332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e68a1b930e15a3c33e53e139823f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcb0de63e0c9552fa3515a97a16437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf806bd41a6276172787d7f45d1df3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead8fafd386b4d5db6d05a4e1d6b09f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e372f92103580f9637abfd49143a526158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc3849400b6f461463e9e9ddb174b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba413b917ed21898dd6b7ba1f826811b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e4781cc6d9c58bafccbebcca44a7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded373d3c12f39c3b999f534dcf9b218162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289c1643d0055955ca0500fbd8d46bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2008bf71e02e2e3e08c0510dfb4b6ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc525dbd1824ace6d027ffa935ba445165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabadc5bfd5258ed3a325bfc85e93f65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d8d8c8b4ec2598d289ba32ee9819c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c0591c5c5c542a034281ec13e01df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056cc92e9e36dded3c32c624d534149169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633ad84c400a807f84fe08ca0e6c707170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570518942cf3625ccd7db95b8e42a866171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2869b0466a7692b882e7858c76cd88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42715469878f72d8107eda3dc83773173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79cd1a300f5792809f74140c461f6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe326e62aea7a76c0ff4f1950d465daf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddec62190993c1d7a3b93677e6f791176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8443aca56c00d9e7e0fcdbef9c2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a8c4713011da6fb25c53e0a42aab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95c4645f5715d697afdf0c228503ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97c6b5f73fa1e58fdd5683fc7cfd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7878d18eeadda6dbe15bcfb3f4457d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6781ddea4ae9703bd95c5397632df49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88e1275c93755200b3a38346231262183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97766ba963762a16df09a5a3fee1e221184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b92233bd8919608861b08d26a77d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b175794959e0e526ff7aa2a43ea318186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8029e20b1b3c756929743b3a7d6b4a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030a7e07507816e881727ceb4da16fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267ccc2553aa41d94dd5799c1be658c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7debfb1c2017674a8d86fb0c0f830190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8aa86fdb2672f92b171e6db425f9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800e4976afa0ab402eafa79fe3973bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2a30c2b6a5f46d9d26e375016eed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8fec8b3a9c36f877420f65326a862194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711fa7073bac9fefbd07543e8885a66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dce2112c912403fdb7074b162af9d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd3ba52a01eb4f4e2a1171a896f96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c839dfd43f0513c94a631d525250fd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd22f1e866a3e25ddb7751b77ce035199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d614de61756fb2f15ab76eac825b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5d4b3f69fec0b20251e5918075c81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace58ceb716e854acef16e5647b479202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127a6b8b8ffccd6e1d5dca69e9d861203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3df48d3e5b833b8b3f71c1365fb589204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac7b02d079783de54779e9ee0d9a13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466bd2c0553851519c1ff6ebf39120b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf03ef6053877ad5dbbea0c795e5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e960381fe64f515b40e9362fdc2e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59018732a3f2bece0b021f8a6659b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895feb1d7e13e2004fd975113b1417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b7faa8b2026cc056a75018b441119211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6460f491e1f60678ad6f48e8b793212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b1b975bcd0ea02bd335a66789ff3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa390106e765834e70b78fd6ed4d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2371c6c93a5de82749513bc516378f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdeb1f8684a0c3db5d2634d253db34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb40410a9c5d22067cc1095e778212b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda3bd7bc363c89f1e553ba7e25696218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31304059d76bc5f355c43d93ca71d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c040a1cdc77231951a0aad9becf1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd92edbf30093137da49e0583f201d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d42b023f55b2642ad9598c3dae127b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498e72ffa458b83594e8174f5220cbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3898d4c909bfe90bdd2ec431dbf77d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e0238a4b14529b51cbaadb7526dbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920db5e4d910d15ba9d5ef725c40446226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af073689d7b9e7b9e51db4c56f737227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490429772dcf062b64b2dfc2d841f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812d97387fbca0eecc7485b0b61867229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4870cca08a82c56d6886153499cb99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda5aec7f2bfaf8ceebc2f447553b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc3572b7ff68e51df62362527d1fc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143360a739df6000bda4f44e580f358233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276314a579fbdb2a3af25857c1f332f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c5f44fc1b8d0441d07ce0e88408eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a22460030ff814aacd665056c739236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285bb4eca3b4a2741d926a9e7e9a03c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bc3f6659ddd5685e496875d507686238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686750eb5a1232ce3d420eb7517df71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aaf73c93c208a70366d911bb5f973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b3a4a21ff79e8fd6fb91cbcf2ca7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc839e920ab1aed6fb411b2913aca5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb73028a51311f5ba5ecfe39b34598243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba866f227c5847c7301b17554dc3e6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56238df0f8b2068026f13805e0d85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399dc99e0a57edf3a03c84c0686871b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e824eeb6e3d873500bea6496efaa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed78c9c1b75d7fa214f5f34e182812248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6627f394a5cb5af297d9a269d9fee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7eee060a34a2cb0612acae7021785250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f39c809d8072cd1fe250cd314966b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bc532feac5d1689462cef9486b5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa0a01b2c59d185b09ed1904837586253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c91ad49534f505c56eee0ebabf419254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd30b65085ff97fba358e1b270df36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde0117e776b23a51668b6c40aec05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf92fa7c15781ea1c9cf2d5eaa54b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769dd8a90f33f62e4fbf14763badd8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c86e5a594f15180550a402b42dc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5c686b9cfdd0ee4779dbb5a8a09fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836de8fffb549b4329dac1f4a13d46c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d089b9258c1fd5e7a5ca356b1f3396c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e01b594e03271eb88c382122969f76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959350139efdeaa13dd1d5d81be4b7ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b593a389b9b91271337305189ecc30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39562c9996d3e153490f2c9256b068266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce57c9e66997029deca9af155d050fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7bdafa9bc00b0aca5e11b1f632714268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e63dc65a6701c9e0c2aeee0fb8afbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d978023c2d9444c69c37251c99ff85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65dbf864e920a682b7dbbf4a8f01be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9a722e4598df04ce826d0e8e45cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc62fc9492786c6b77a600e7414c09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59476f2e3df30294f6071ebf4c67b0f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9414c953fdf9f90cf8eb4c3527c01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b744cf3e247a9edf0e0d7332937c32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe09f5bbcbc589df41cbf501654ab9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6d111e2428722039e695ad1907fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c839ea5b064dfc647bbe85d6fa4d25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c4b53104e9e638482611077bf00b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e2ea54b1c26c59b9b1f1dd976f266281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ac8937d09901c09292062687bbc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806aa91b954cef81c4387dab5457625283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a2fee60249b254bacec6ee47243ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c53873358f3743a1b59fae13b360285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586fba67891daf066631e6699bbf14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767324717cbc66430ba736c8b44e05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd1b97eab7e5e54d5ef01bb8fd2369288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a08f2688f10918ccca814f6bd774e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c9fad0478793f9824cd65eaa5756290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cd1c4b743ec9b11a3cca4064405a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8949992a93612fc8a0a882999d01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6326a22ccf416a8638d3340bf5a0be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d2d3ba18b5b25899c7ac4473dec7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b08e62ae2d80b06a6ddcce7e675c23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c92ba717a0563129bcaf543701905a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e778d139fc3f1d7b6b6a4f76a6359e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e0e5edbfcaa149bb84fb4330283e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2710a1c217c00f40950881a81bd9c08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c415ef76da799c504c7a26724a9530300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa401f72629feb766d8106721194db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc4546cbb711fc77c80d37fcc5aa3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41721ddfa1fa9efecb3c723271fc168303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb001a022d73b4e243e5990cfd1577b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8f2a677d63ae74aadbf44fa21f18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc1860a00adcae18bff7df48eff26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c21a34861f2abfba1dc2e5e8b357307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5162f273f2e20763334067efd2d59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579355611ad39add0bba81932f64259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb04264f647225172ff94bc99d237c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315f9cbad85aff6192f835e12068ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abfbed63dc68a182534658e98baee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d30e5cb1c8f5ad0286c02cce0268ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3a331db4d24703c12e2b11dd52cec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155a64eddc25f17dcc77a3cb40c8d12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e403c2fdf73405b0cdf1af125d683e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ddf70962300880f54116c2c9e792e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8c4b535a552123334d69acb2ad554318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366482a88fcbd84a4cedfe2d55c590319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1de55abcd57305a7b029f8ec6417a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ffe627bd23256a85190d9c009f3e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb412cf1fa151c40686c8932ed7020322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e289ab64cbb741dc00a05eb7aab580323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266242013249190df9dbf2ec8e3a435324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ceefd7793307b7a0afb3f76e98a2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d35ebcbee7d7d5c67740b10c7f7b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef02e3ca99ac1e861dfb1405fffd04c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b11870a62531279546477c7e690a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b5af45917c7130731af406013b2df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6cab7e1feca5a65256c71b54b1d01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df38aaa3709515e310f0332b289d828331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079000fa119dd995adda15def0b155b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a819785c764d746bc71617f9293ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab02a3c8ab74b9691c34a6d10605ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d19377f1c3f1dee65d402283e40f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ca3af4eb2f57c3758281000524ec2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f86179feb9daa008e6fa068a0184337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf8b37e25a1afbb1befe388724fd59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d69345fa2209d4b148b72ca8a456339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88a700ff7594e5855d8006b0ea388340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd87c222b01311a5f07962f52a82f4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da115ee0d29cca36ffe3ed61be6c16ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bc7ddf402f0f04d22305ee9776d8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658f5201d6c2333518f13eb0c8e2462344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77793931b90d2d5ca81b63d791b064cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5a1b44969857ab4df1e8b7ca70a5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b020d5edb050a4cbe8b5b87d399bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8dd867afc7577aa4e60271ace40bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a9e63f9b5a271e766f26dd8d24879349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c132eb7df4f044a1d8ae3dd0b741ea5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc5c4fba384a88277fbda4111adb9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e967c3d046cbf6b0796091fc575cc93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a5744247934ce322fd81a43b365ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd5819570acb06811c635f4a41c30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add312ab2870b6b06cdd9a5ab0f9bc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04110f28909dc66abc77eca68659ff85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3078f4fc70bef1f120264c4da53e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dd9b6dc413126ae00a47c22c0225b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d037595973878358c31daa1762e42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b243f0761fe9ac2d82f1bee21612cbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f864337e16a0cd9f02ebd92502620361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd03e66112a38dc65c8ff52998d7b4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46bb037bdeb16cf8c180fb0fae7f07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a099708c3505396903153684a98378364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c482ab451c87d824f2ea741780c31f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef062cb68fc7b2376dfc690e7fc82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a3f5c6e529dbb49fbb158a7eb68e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771484c8beeb4061d1ff0b50787968368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ba3dac4fc87557a1e12e23134f24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68b1b8de28c6d48ffe671c4ffbbb5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b735ffc3e4acab9a21911a3bef83a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c690f94752ba83923a917c3fc22e0de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9212be7628c48c1cf7d02bf7062ed0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2452b4ef57253b0f9a067ff576b1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017000ad3b6afe51942730bb3b4352f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4874380c37823eae62b12d47a45b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bff7c5a76053dca131d44fad159ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169e212a7da6d55913c4b44ad4d0636378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9b623b31e9b2466be82cb1a031fe6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f969dd06ddddad40cd18459ec4ff898380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94292cbeecdb9a845cdaa1918ee035381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d68bc36887ae711d1fbb662c7e817e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2729c07a2bd57970291831b221e67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289182c49c09d03c6da5ed6fa4369d20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373d43a88aa04b01821b7d3d3849c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461a7fa93eda7258058bf485ec24e8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0730552ba644494b7feb1cda6be022387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76638d66e502a4cc7f27311db7ef9358388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c49932951ae03be21ae9b56738950389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726ae7b9a47b5adf09fbff3231d4b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316b3c9ca4bfaf4abc81bc0ab389a28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5db9a93f108d7d4716d33cdb43e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678b9b00fcf391d26675a06ad584a87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb978d0f10dc72b23c2a2b47b4543394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9cb6fde43776ec8ff9c5ae4c8be9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e729685d3cb6bac29d5fefe7d4957396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d851aabc0e8b66f1a89698e3c7ea00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dea76d3deb033ac2c25a83df44a70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28892ca61241585e69ee87af5672c83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421527e0527b4ab0d7874059983eb2b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74459333ea49e14048fd685ac6358401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17caebd23de0101109936df25e69d07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0ae9ecc7773bef890bde9023516e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794607dd64a4f9ca1ba91895ea5865a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d925411b748c901ed0571497faec2eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41693f9bf7b10455c7440ad3cd519944406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b6f058a912f0eb4e060090846f4de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622bcfb1f294d0dbacb4f7999c78a92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4639c3a0ac969da2d5227255f1b56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2553fd541217c1f05022ac855fe281410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaf3475d74b07f00dfc1ffdb0a0a63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c565d760c01fc3dd16330ffd0e9c714412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31535d895908e394c860f36fec322c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189c0c0e843105c5e3d4be492d18e97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752ed99f0496a4559b94a80cfd05346415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa8120a6a859d313af17b2c6e04ae6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135288fa71ea4536f96b9476bd554084417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae2b486c317bcaf3beacacdfbdf84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29c26380d3cafdc23c927a608a7e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20010b1d2c75ad436f7691546def53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f246d9f7daa42e7b0c737f76c75d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e18fa945f67049e1d40dff78ec23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c02e2c186a5a1df4a298c845da39a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a42a99f54eb8586524f207c7d4b0c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dff828f2286fd0228173602d771230425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5002a9a666f3ef85bcffcae50ff9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320bf441c2bc71dd2688478df26404f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2392092a8da8eaa26735479948121bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c8067324971a1c088e822ddecac0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b143d09020e9dd64a3660640bb8cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e662a65ffb61645dcca94b6263e81f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68de7cee6b6d6057baecfc3fe1fd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d037d67268202a1e748c597d782924433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc576f47326b0be3c70bdb2d657cc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f969bd7aa5332273380b46be66109435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46252a34db1544ef377a7ac39caa399f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48feb94547e843811e2fae756a026e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee81e2a732d0d60cc6fa718ddd169438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3394b2ec7da0e204f3dca9c52c535439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d49561ef8b131231fe5ac64bba97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd038bcdd35ff67e614a3bda4d10582a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6394345e33c1cd99d03799a4f187ae4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1526359f00e61880ce7858ea1371443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3427695b4d500ff3a2a774f0ff0c93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd976be784fb3f56489cb3388d1b8ddd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9913f419df2acf38bebe1c323d6b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee762cfd387aa6aa938b62fd870d1de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c8e03c7b9171eeeb7fdbd442fa8d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590fd72c312d3d3f510cd33e3bd3fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436b6a1d72b126a4f7e808e50277965450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba383491d544c53fa212d1192f4f456451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84584f0714a3a738ed9ebe68169414452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a0d9723ef1d229d7f95c59d8306a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc032f1702f9f2c93ace6901bc6fbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e5a0b6d67cdb53ef599695ec6911455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6906491702031f8f419731a3b179d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f17213d3f4f0929a5dc0c7d2c0cf1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70974fac9e54a1cbe30d870508ce3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c22a8f66a781a9800632487c0a484459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ed4f8e24f4b642335ad48819160ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7251e8c1e5bff56cfb34c68057356461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f23d753fd2ef7fb3fddce710cee66e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d69325f66b22486343b238e60a92e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87035273674d09433193852ee45f6bca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38070da7cf00eb10bbfdc9c34ad1b320465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcec1c76c1bbb0956f3997fcfd5eb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed98bd39f27c5c4ea50f218bac751b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac8449782c139020e03bc91fea6384468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c80949591c343e14004debb887731469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e6334f9d74a7ee78275ddc657018470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290d4d0814f57b2401739ecccc43fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a68714d9f9baa19c8c7220f5f019f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9c492d97f64eb7d4843af28f6c6bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cac86fb43974c3cad8cbe40a67fba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c7a9f81b2f764c9d70556486f04f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518d6989e568e6e4894725a487e8dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc2e8b60f096fa743b95f835155f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b4e1167f02c8bd81603eef8b4dd1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668090a8277fbd1ab7ddfddb753a86ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bca956dd7f9c007566e989be1c28b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61660ecaa9ab73ccda6526913ba48cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68bde61b71b45a9f5a63286038b7c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c6de4ea28dbd4d119f71e1426cb15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482c041e1f6eaac8d61d2673b4675bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60ac23e885dcd1981362ae6ffdd37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b2bb05c348592c7968c47a22e0158486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf23730da91adc0fdcab23507e50314487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565ceda1cf3d5d4f7adaa8e132808f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79becbc6f3a11a1b0b52c3a9aad584489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccce1343bf030c4d26523901ca105c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6508d31cdc20d040fcacbb889ceb41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dcaa872a711035e2867e51b093e25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247aa42b50229ed779c558e3c098e2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1e82ea183fb2eb604d7b492f2b16b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88b4455b17bb885524a8a9ad782ee2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b1e0081b9d6a2d376fdf3ce7dbeb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19718421e451113019b7d96657415e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793857ab9d4c936fe273460404ed241498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a1b5cfc3abff1a79442ddac66ba1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4fd237123052e378e1ca9f2aa966500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e3464920343baaa6af50c8e727a24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe3943e98997789dd9dd49d4ab1a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d4bf873125d2e30e95dc646d5d399503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3e82ae68e2e77af2f2dd4a177ba75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9fb6a1cba50180e1fb7bf14cd3949505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0be740de6f8346335ffad2243e68f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e425c110645efd1d75762b00c92cff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b517ddc21b2e18220b44beaaba658b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac325d4c4394fe93c8a7086af78421509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3351e752d26b8c71054b550ed1ff0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59579d3482ff0a6ddb9626cf0bb578511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815146a4b7534c5dcbf6b0d394971c65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1eb3c7099f3282f0e0c05e34b9ac4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fd0c4c551c50e1ca8a5fe6981288e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096f6f02e828d645d8d72cd0f328bc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70dcee8d3c9378117ec0e5c114cdd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11c4eb457f99092ab3cb8f8572956d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7002c92f5ee22da93d8168211aaef5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42993e22ee31491727db7935cf091519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290137f2d16d4a8ab5db06e8b9e20398520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42bee09e58c08479987a4c97c729e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d356487246286609606096bd2ee28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fca19c67d6f2122a3feba6127d924523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573a9681e48a5cf39fe3878465c0ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251414101b2d79e21d8d941f80453716525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af992294c2bf830de170dd2a90aaf1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff852a41db5ecf413af82069f739539527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1decddee52747de5f0bc33fa4cc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad64dabf9ecf82be47ceb22479c2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf99a4ac0dda587353258518575e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb0a1b7c8ec30c4b17f7be7ffe9fa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1e087f4434d409b03f0f4e1a0b487532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813049abf1aa2e4a7b01472574d8bbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0118dc1f1f1ffef970f17c21da09949534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223773d355f9472debb5986fbf12d61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bbe955b2e95397ba00ec334600971536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8a2c9d4855128b3aced6f5f348110537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a32e7355bf98ecc2b2077b9b9276538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da2bdf9a6dab96529b01419617726539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f7a6debd3cbd4feb39c900e03b528540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6fb40b744082be0bfdfc685795dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387010396078204fd2dc97b0d58757d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021fc4c99e5017f5d6825563398d732543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359b916e7925bfe2ea0c548575c821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a057f055890075261a189b920324545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e6ac3e708f72decd8090a20c0d95c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed633454c5957d80c5aee911aeaecddb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c765b6d5e98dab16d64b23625d3c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fbfcde6c11432f31ba519ee79ae6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3b569b4d9beaa271b98eeba592e68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954380f641510ac8defe3c1495462fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ed3da11b34916f23e8d410bea91fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a384660f012f8e0bb2b40dd4f7174c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207343cad059a0c867461283fe5c65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62970fcf0e64237f82c51d146c255a7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b1d3b2f1f75f9d5283121dd46c495556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a220f9c54c31ac4ac65310e52983b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ae0dbebfdfb2575c39614272b8e18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d3ee438abfcd5dc60363cda9adad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d8e7486eb6d3a2fccb3e511c13f35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab89c3fcac52672007412bd85df5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e5b2fec7cb29586565c2124bf321562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2721d43293d302108c6c5d28e3794ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af5a323217dfe44470eb0709b317e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b51e5438a68aac1d4c821f824600b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5078af7d2d23f0bf1656e3b5598e9c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06b876a1825fb623d2cc1a9502f7d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c56d803902da97e5458aa9422a528e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbaf1681378847118bf91c1a3e9e02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9412f894cb6458fe373fcc4fb83a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a7d97be290a1056728d712b2c27ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803b4d316ae86d015c20a0c1aa6de7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d432b51cf9933667760550aed71f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285369182579ad014477fba6fe21859574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef569c0cd624a0be8dacba6d68955575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eea0c00f6a05b73a9ad42607459c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10672593aff7611940861e18cf101a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33695b47495a2b0dac1e8c25b439726578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fcbeeba2022690826fdd68f994efd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c41760a623e04b43c7db677276613580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6744830a9501695146b356b41c958b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c98ae5c5ad51b60110f71dd99d20e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabc2f76dbc9ce32efe18f016c131fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a983a87cfaa4f957a6c468511e5d24e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba3cedc2b70025e9d7dd6b0a73c1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fbd2db524b408e4b6cf20f0dedbb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb159cf1d46f24a0395525821b7edefe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043554ae2e987d73131eb5ff8d58731588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ab34abc1b0f5b3fed88ef1ea6c73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710d08b601cfe55ed8396d568b48d41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab1f191bd4b6750324851c8c2e7a6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f17b6c2f6b416daac299085b5d8ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515d92116ec122ae83969ac938f6844593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86fea5aff37ff5e428afb645a83776594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e0e4f807b1c9a002a1c2eb9a035e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e605c6fe299da73ee82558ccc47125e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f369c7f2f496d4c799632a3f753f4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee29bd5b80d76c91a9ef2550338b15d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636da346fcfda3d09f3c7d916c1928b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7725428cf51fa50e7081e220a0e3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dafdc8505647d7c6d114d7358f0c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be775943244714e716e7a3e5f9f1b723602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669eab6ff9770a5875f9c911e1baec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d15b4abafc32d6482b8023ad4ee33b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73306b93a30d333128d9fc61a045eae6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b9bc9c3d48a6b973f9bea02ce5455606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5025283cdb2669ab2a1fa77ab1c69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3055ef97942ae6a28e6e90b1332392608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304e0f46ded06319e4d99eaf5d6ddf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317c9d46489e3c191d571eb3bd2f1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c8a462bfbc76fce8def5acfe4ae0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbb68e5c68673eeaac41def1f1fb4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3674d6c3555c7fe9beaecfedf43566613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c88925a0f600a6b9a410b849e978614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f9d4ff9215aa6896154649d902f9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3ce42b573b8c7ab10e659fe9245d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78aa1ca76b835ee101c8f832d0258617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d461afe444cc6c03752cd56c2379f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955740a43ba2afb252a50dc5955e094619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6a8d3904d6a0c75fd58ebcec81972620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cc3cc97ff714bd044637ca9876555621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f28c0591de038b3c484ac674e6e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e32732d552b239d7b4930201da0fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40af728db864c8ea69a054809b21b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f21781632100b62a559b081f44c80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02658eefc9be7010503a6460f1bff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95e10a924bb90a3ad8a67cba9fb33a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717251bbc5c8232c6d91f4373fd5008628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dced70993b1aae1d4bee7355831ad4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aaadc2cd8b64fbd73e0b65b555dbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadc902158a82b2404a2d58f22aa58f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e921a4327b3ed7ad1ec66fd9c4e756632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4dbec03f3a7403f30d02b44377d73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a7daac1ed2b2455ca6025ef4b89fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27cf9f3c11a62ed4f5d9432ac7c9bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d026fc6357e509c5d92630454cc273636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc62f17e3baf133a41b765d549b8dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d9487e464124d927e5f0fcc4fbda5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c193399593c9c263bc4970cdf343af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feb678af46725b8c932eaf37796a18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8fac61f85917a7d3ac16c6fd18390641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81553517430d843aea778643ba2d91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe7a7f6204ea3f45d262916862f46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d2988ce4507d17947a9acbf8f182644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6e63f253378d791f33ed25b70310645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62bc7789bc5a6ec7b293f744b31800646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457aa5cf29d941b08d979d7993d38f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e4de93b71197b937461089a477297648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b966b67d616e29af4c32745ef400d6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c77c897840b9814d9321d739d796a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4dcbb406213fbf30e8d63941739df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69d4ea1c7d7b7c3dc891634000878652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c190b4c2132ea8781fe2b51a36222653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd7e441572d5104a25e689c343c555654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87ffc4da71ad66f747997c9112910655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e5ac31b41b477b29c768a2860f2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a801078765054e2e0ad120d390ba04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c5275cdf421658bcf9296f8eedde7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead83d01fcf88902ec3bed9c378f3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aab81dd6ca2045b30b763de41118ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeec9e30bed87abb8194b2262a02de6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd618a3b44b0f4bf1dbf4acc677b7f54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43f215fa8b4c786be4a8fccc75d7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815fa72062eec8eae13b97cb1e24001664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408103e67075de963ab9c5048465836665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153c0277f5a80d97743ed802dd978e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d7f7ad7b9763fcf5d10a359bd087f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda80fcb0011181b955a353d1d97c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa1b6240d6055fd84a3037d4b69f3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1f5f0f4b289bf2a35c24d4908aa0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a4a1afe64b52da65eee58fea0b69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29701fa442545d6bbe0febca4cbd8d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e9cca7232f90b2b68c7e633b895f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d10ffff5ec502a082e0a707b8a9cd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271736061842307816c0cd57255bbe0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90fe65dc050c7d9be6db49d24cb905676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576937c7df826653759f272cccd4d19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57776e423c47f7f0fc085f68af84584e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3269e0ea9b53e8637db85281d83c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14efa46fe767fd23ea11b7ede2838f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31d20aa6003979983f7469fcfe3ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c979c8e83b7081bc89f51854cf5ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7113ddcaa5084fcb11788a98d90218683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2faeb841f2c1e5bec88eee123d1e9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4da7e16cb987d7f6017b6318761e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d85fc8155ccb1c2d048efc383bf01a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181cadd6913cc3d8b16ab03aa8ed485687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f868f51519d089e3387fba7a526a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444276a9a36a0a1f67713da6a30aad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594ff34995941c9f993f29ccc74e388690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4e560675d7b62770a2ee865795aec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3692dc8b39d41e303630e25af3e74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98db9a4db99051345230f3546256098693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b0538fadebf2f6e46a45ed447496694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef2a22b167a28960d158eeb4018c20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e7d3114ad18e186d6c13f8a9332e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c5b1917c7a035a2c061d9e41f0e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084ab825c8d4fa2a39c3d02299aec9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b4aee207941cceb0f1c7c56e4d3c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6628ab502c1980f7461b493e6d69e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89dd3e1263126bdabc46adcc2c8d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673a6f816c04403626f4a82a0e7d1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817a5d5afbfec8b8e8fd28a61f06c0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f28439b554084020c4f4bf0d41905704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce868e0d3add0f4ba6a71dbe87ff9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed09892fcb0b48b2796da9af84ec612706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e52b6b4445b4b5b9cb6d5596f0b695707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6382cc063f52618f50815fd3a9f23aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f07dce011300580b17182c1655f07d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d794a7b18d0c2f99bebdd73b7258e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac18a61bc9f2f25c6d319fec904b8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907d3d98a9a541b72472a52c17a20c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce7533833e10baac1b051d4bbde990713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e8d369771be67d7057a9ad6f39ebb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0fe185386f83a483c1f7b6062b6a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526a280120e159faab6b262dd119bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b107767dfb216332d4e2f655081be3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83965fa99a653b6f478a9cc39075bb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8acd53df77a4326e1fd571ddbcd87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8256838bbea188e5469f76e8e1b01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b4fcdd8996b615de1bad70654bee9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465549bdc513b030e5c10bf06777df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb7a9ca588f663e612c0ff5bc4e28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b138af9c685bbb9bfc270b368d529724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abc7219c36a24c094ce71563aae55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941f345f1fb472cfb5dc432bfce19de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b7589bf27da032a85f7631bd8242727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaae0c806e9af4e44e198ae902262e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a35fbc12a6e7995eb003e81088a2a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02c78018263f87b27c19609b5b5ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ea6f113ea7b27bd235a9be42cf6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55a31db5f04464f52eead72acbd72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e0feaed9b6ae3f822716dfe7ed14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bfa7efc2dab1c12dedb26fdc63f10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902f5e501e86ca50a67a9fa3ee8f8d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a146a4993a315dff8abfb55343e26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1db774282b4b4c7d86167c2637c63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5362ffc73a19b2f1dbda1da84859738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7285b2a179d5fd39a12136dc6ea7de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea0f68d4eb955ed9f6ba3a872d5e65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f239d0aa74e9e191d73095674ae91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c8cd2ccd97262101a52227136374742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc970b23e2132b23ae6bcaf05440e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5872254d1d6e84d55dfcddf85fdf8bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3339ad174b72990ac820e894a1e08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67889a94f0f4e5ad75989fd50bf4026746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c3f84cbd5d44b90dd7e244d3d5cd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf19f070f34d1b37a4ef5c9fbffb1bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee4966497a19b421dedb4960ddf58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be1cd3fdc94db89a57477e5aacf62e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7a6f1ba02fb916e1d3ca2d57ade23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5d68eb90e0be97dd0133551293631752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea98a87f7374eb0e6cef6a925b4b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8df37cca349705c0c738d98349cf0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d7e1513a4e56362e4d2d39db6f345755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b4e991fa4b9268031bf55e1f053a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363f132095daea2f0209749ab6a003757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f79ed2366993fb9031675378fb762758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aabfe26fa2ae1b7d554ae14785d19e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06fe6dc5985fa0d052360c70aa9cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f5e3e7b45e24ad1ac7012684b7e4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e5be0a1e9f21974cac25a2fa79e6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0b926bd4db4c823cff361467be205763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f469b08eeb934437e1ee9763281269764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6750d40024245e601417df44ae00a2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d69b4a731027bd68894d97b14f3a0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b84be863f5c20af92aa8a08534607767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6e40f24a907a1375e5b64d24ffa0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004638817d03bed32397678c4caea59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da7704bb453671b057d3588d1458b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a157033da391116b40032597d7455a0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b980e014867f49a428711a5504cc57772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518acdf5971b3f83ee2f09541ba548a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c623ed657aa4a2faa8bf4275f2cfa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1b708bf884785ecb113c14b22d82775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe29322f7e0e6e86503467003a1c465776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120489888c1e5a1e274074d527fb25777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b5f1196e38867d84d8d117cee80bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c71efc69bcd19a03270e6c9dbf0a2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cb19048b70900d834f1e3a1675b21780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cfd0f6ab7bdb9d7d5e3a6f4f11a9c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b74f80cd9ac027d032886e81a34ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2dfc86859d9aa356cb873e812fb90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2883644eafd658fd6f93046f6cc6ad8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb2d5ee0509952fca037cc012c7fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e875fef6edbcb4b81b871fad8306786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e0540450ec69610db8aa2d6f95e53787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44fea1a126d723d9ef8fefbc01ceb5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289108939d04a897bb8159e32b6af43789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efab25da2b564126d46486c8c708f8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5667f0174895abe74d8bb4408396791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1a90523dd9ec5ba2981f8bf41a3b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407eea4c326f854fe0abe15691f9b8d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d2530e54668d22b1bb57ab049ab38794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ba968bfe667e6e272df1fc45a487d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337968213e1d49c7399cdd2a6619810796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79752265e874851bffca61c51be5fbd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d371d4146a8d45cb2e0d8989ab1201798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf558d44eef1f7810b44286d9fb6063799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498520a8d420f0b8d5ef18d80f233115800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a687f3a7756286c0ec35258852d164801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c06fce2cb21399735dd3db63f2739802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e831d19279f6b3abd0b91297ff21c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c023934904268779291858da026d47a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb43e3eff6d71fad8aecbeb3a9860b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f1b44d04b04ea6ee3ecdb577642b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff87086e8756b0a9c8b6db5c5888cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aa7235c62bebfc57b022a24955188808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d854f33378debd30428c9e19f9895809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9f45a78780411d360e96c48ba4e4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbab59ec82257dcfe961f92a37829ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec7c630277f9201f785eb2b5e97433812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db9ccdc63d7c22624a183a96fb223813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d85dab86ad7fbd74bd203d0b456654814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749ebc29fb079af6ea6645a7af5221815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771afaf2f53002583fc34cfdce24360e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f2793e8ac443a844b9d4e02ad4afe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a77ac478d996879fff6395fe3df81818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af213ca8caef8355d7c4958374e571819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998288c2e4b6ebf39d55f4232084992820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb07a9e25381b5bddf8f27197dc5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df82c9bc1cf98904e4c95c987a6dec822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7123748d7de9838e366f7744d47963823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eeb56fccad05da1e958d8baede1f3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891f467ca26a2f91f47e14a60e74307825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3844fa22b023d534783b1ea585632d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d0565d65f7ca0d5a326166f67e0d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15e88cd62a5993cb0559f8fa9fad0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ef652f476e7cbeeb79c5b4de2707829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cae2cc7f90ecd0d75ae83d811b54e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72b8e3b882d6b07606ae799d7dcd95831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a129bb7e3925a366650d3ff17eab3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b95960e05001c433ce0c58a26ac8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e339929235e18ac1290d03ba1879834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e46cf149eabb59f5b55f51e1cfa7a5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce1226f74821e3bff6897f029b7c65836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834116c91fd4c65faf0fce1fe14bebd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a369c051456498492cc94a652b85838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342d31a30e8aa874d8e3e980f4af54839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2854bf1d890eff21e908ee23cb3153840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37bec8ecc66fffca95f0b4b0629fa9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aaa36b537b8dd380c4ed269bffde4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da268dab462d8864991d320253d72c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987fe87c285798ae06b72939cb72cf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e8ac8e9b934bea32ffc75a3f8bb8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96219d38b9aaff03862d7fc7b4dbd363846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9074effa8360b2ae38ed091f1ec99847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150209655f24fd6ce946457404d1f608848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdab67d5bc6f83ad69967b1c1e85d2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dfdc8370462f0a16309d642df58dd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b75518936bdd9db1c2beb8309461c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa256b8c4c68d259aa5758af9decb7ae852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083506e73d74d35735dafc1f857899c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7d0bbab35e09329f63946f327d56854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf27d694c977b6dce1459da84b9fbcd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e828a09842209f510c05c9b127456856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad992545f7cd38904a426d71cffbe0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb4e80148df27c29d67412c31bd994858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105edde79bee0c4f989be43c50fb101859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b9c1c5f5d4786307c1c1c87afdfc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b330bf1725a16f8c636c8464b2aa7c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a547fbefc07c7baa3dcffc823db56c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5368d782b3cd9e7c5f655cb46bd2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f702cf997c29ec7e6838b4f1caa9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a2cdc8b4bd1d609bbeb877b925f97865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764ceec77ca6056b067aa2306df4b2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6292c50e2750f08e5d7a4e840844a2f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037495121f67977e11d78851a0da424e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c83cf7dc9ba47c7389a02cc25dc0a7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e7db9d5d9c7ac4df210522133ccc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a82a9bdb43dffd055ea5a509d3911871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4e1ac897732e46ba69174e15513c9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0f315a9493fc4a25d49314c65da43873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7eb0a34797230235a5e8c2d31fe39874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ee1f2e10e97c758ec0e4ade55825875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116eafa27212bbb0e7f1bd9864920a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d45c423d759cb3fd60c29c9af66e9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0276bd016882d8cf5e37bc3ea5969fe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d2d1ad7308ae923bad0f0c5bbb74a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ce334962ecc5fa8ce947e71249f7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949de2268025824f49d34bed7074ec4d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5cdf9b1053de008c280304dfd5262882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914b6ac19002d7468afa788727cc520883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae1b1eee5954d48672d136d28acc1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c932028927fce81a1348adc29afddd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd709671ebc38bf104bd6d3755bcf912886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b907bde7cdd937dba6d9de1ded0f0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c7a426819fcf7446437aa5447a43888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe7f9434485db1d9220c1f2b18e043889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b6e43cb501b5117c634416b4dec7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da845a551253bd406280c5ac2cb1c74891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a3adcbc02845f6eacaa7a65c8202892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662704cd82754acfa16d22652376980893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c2956d736aceebe68cae8c986344e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2508c0639ab9324a23d31f41bc8d0b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef3b201064733a30a3d763bdf62cf2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9d6888f9766677ffe5ac8794feff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae563c0337df237604daee7f246316898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed272d2db0107e046d94fafc5b0333899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d5ebf7a0a6ee0f89870316cb387ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a0bf65cf06c4dba311aeed8030d70901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ab7fa8905501202fe2b1f498aaf7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11024d1d9935299295ee32237dd059a8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdba40355af0060efb5767357ec353904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987dd95b740a27a5e31dca5fcb3e50f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296920749c693455e3b0010dc7cbf17906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a0c8f324a65d1cea9e12cc87c250907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30310254953ee9019a7a5d95125f96908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188893250ea5c93563c7fbbaaac194f8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797845614a940eabb941bd314361d68910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60440ebd96a75c5d7dfa0a2416a7e9e1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebaf95bd66bc4b50081e9c674dbb4e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808285eb55c4a97ff7a2796f9e5090f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141918afd43bd25b71934d26e1271d39914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05770b30f9b474bbdaab3dc03497478d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be7d8847992ecafca98c39c6f45f61916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b76fb7887c612e527ac849b10651d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35daba83b20c5ddeb4339d07987e746918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5e9a5eb6f099535da28f696135fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508195510d2e94075750485e9dbf56b8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3b58627ba2601832e2324b9ba8a91921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c876cca6596c421bd9e5f5fdaef9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff38888608951e7e3a6752562b29c1b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac8777ebddcda6c317abd33d0c6f3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e3c1c02dbd9769a5a1fa87ea7c7a1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d3b6cc7bd23af275bbc1b4c74418926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2bdad4d52db55d285e910524a8a5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc072816169a6479357a34c47e1669928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfacbe3487d08b7b63c11e4282f7fe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f568e682b9a92fcde5cd9254486a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf057c0b6c149751cefcd28b479d48a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a62d4e72a56a8977a4ab6a937558b0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e60757e1ba716d1d566806fd2576933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec6576573d2546ece9fd419ddffd47934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a9b4c7fc349b552c5a7fc6a100213935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbcb85c59ba8e02c34bce160bd398e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafb6745346c14c479f29663756489a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62819b6ef437aecdcd7b53a2ba45752f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b91a6ec4436bd422037dead28199b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585651fc3a84985aec1107ae32532b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c27910ac7f13ffdaadbb24f82c17d6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee00f7c262ec286ce6d46f04550083c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516290cb4f2b88612fc8856f2c54adb3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee93583a9cc4350dc52cc47f153430944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916334f9b29040d555fd46908944635b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4019b15e1447f1166701fcf6d35c8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d99e93fa84e76464a0062beaf493947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbac4a0dfc874d33061a1127aa17e5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a88d2f659b6f1fa9ca83209a3f0aa2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b05d254934bf141622058332cd8c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482e349848e004b03252bd4df647e0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21caad4568b49b4471e02cc416fd19b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c0ff332269dc6fa8421d5eb50e989953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525762f1892e3bafb8189c20fef3ade0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84096d930fd707dfa9568b685a05128955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824118c167099e4eb8a4d4fd25868c9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fef4ebb7c29ad49d5fd857af1f461957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db8aa98895a3d6f7ffbcd95d89e785958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fbc8d9b8d70327caead0d3e2a0731959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598c46fe381f9180dbcd4158067997960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee554dea2fe54375142a632d0fc07f5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e880fbb996b91841fe03f75bfc5507962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c56fd582aac3d65c37568ad51a5fb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43bc1ab37aa31c8b0aa906e9cb90aa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03787f88bebe35fec4b1899bd3af34965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8993bcc317e6650ec539b7b212482966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336eaee33baac6198d7ecc77168af34967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8adbe095485deb97341f11b69ae4ff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f1c3405544f92515edf1b0ca6bb4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544f495672d59660c8ea03da53c23d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733804215b0177184f19893a550ce31971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9132f9221ae67c9238be497d86ebd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f4fbeefb54e1fff3c76f0c8b93fb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e636348da697d8c426687eb7a47ee8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2088d006e47b26d652a618368cd580975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249716da339aeb79d2d9b42c7262aad6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f99b0c8ab7a2bc5820cd4ad8dc510977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c500de96cd71fce7aa2c41c299b285978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0e3da9f6032c9b0522dc8c118bdb0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93bb23d73a56eec3707914b40ad74980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d4276379a77e00f89fd939ff8ad2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df0dd63f0bfabb691decb9f0e26129982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750b67605f3a4be297fc136cf89c687983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae1e8d4e3abc8b4ca25e8240acb3c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4120010f59afe0516eac39fffc41b52985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce08159769e905c8372d9777f380f7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4254afd8214b424ffae70267b66c9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf758fbc52bb0e813aed751e89e5bef9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cde3a360caeb6be132a2da67dc5285989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9815cc0d9176a78427c9c6c5f3f53a2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9417ecda8759349d9f91b5ef37f84f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343a9e20e3f889c9cd3080b946d0862992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b2790452c5451521ca287960b4a77993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb37a7f1a01e0827f86cd1bbd312381994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837efc7d5007750a1fddfc74bec95077995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728f2e59e0fcaa9375d3a4b26830d29996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27e81d9c13ef7105adf3254d6c8e5a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>