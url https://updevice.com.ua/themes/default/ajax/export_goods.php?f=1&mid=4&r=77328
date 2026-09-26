--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255121178073044b33fffe75ba032271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2485af2fd4f4f1029a433d1148d9c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d4bd2e6075105a1e5dcef5fc9ba23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852c6b4e358386b6378003b97cb75cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a9bfc448aec80c0029a5da141a735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae18b384e574714f983ee20a68bf5e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8403ee8667bc009b2cc8dd531e6ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19fd43e813d0798c1c47c36da67448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2ca81a32972d83b6e5986c8712f1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aaa90d17767d94c656af9b3fa351810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d610c4c866a1c544f7a3b24842090211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414069ff0f2cf7e847cbc9629b63f79312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87c7cbf7f755c092e56e83389eb4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d19d377b7f125feeb20e263f9753f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd67af69ce0d7a47790f3005c964ad615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399625301a72e7b88095e475e7129516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ff4be7b2284e2681f7b091c3eb1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afb384445a2d777941fd78f1e97e5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eda884e1a811ad0f2736245426124819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653392753ab7afeb7f4980d14779a9fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99d48940f421c7a2e9c2b71cf2ae8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27918e35b1dfe67ed69db47570865c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef675dc94656e0b6d5339b13b366b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f6b340444483cad36e19035b05df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa6e00a7797dd8d14232661f6d40fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847751f802d058469e62f7550e555db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907c5f03825362c6a5a0621c111bfc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc8d99d11c83e959a5b80e3c8d9c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a79989dd50fec2eb6503e2ce83d0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554514f2572e85b5b0d0f1585c7400b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752a0f4c1be2dfd43ea38c45fb602eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae57f1a99420c5a4b44d1d4937852ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e7e0d8b62a5ca9684b79011b072733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac4ada43d8d91053d618e669eb52a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1a84b44b5a7e7e0d5c3364a74ac1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e8de085ebfd4c4338322a4f08e8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88584d26acbe08e3d119edbbc25fa0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76555839863ff3150b4874d266abd7cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf06a50a1df0a295b045e3cc384c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49860dd48be0d72bcb570d719cb3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e476538c584af3e73d5b8e8f662d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed134fa5f273af315b802051eb280bb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c5a32122fd1afbb2ae6469f0f1c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c59546ede0e8528a658a287ab833a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef37498500b17330f775a8098a9197845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928d224b6a1d958596e150f70d8c3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c552ed0d4d5939e00f99b777c87cf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9236f0095b2700611c4c662e19168c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bf45b9d621ef4b2976531a82ecb2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe024722bc237dc2d367accd520b3e5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dc0e740d16382b4933342b7199a9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af090b37140e21d27ce74a0269e0da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd034ee51379d716b907b7424b9dbb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a201da14d22a9f60b31be5e5f45bbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cd844645c653d5d8cffdaeffc2bb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb14fe241f01694c793cbe4e6749156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612aa35b90b9d6c65a164125bbff12457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7934b7012ca371e13c12ee7aed4d3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27317b89420283648f464ffff1eb1cfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1029372a16189ce8da7f28df548daf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077ef542a0dd39aef8d6521d4c4426061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae33e67fe4b430cac4baf34ffa90e3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc067feb532197f600c43a818259331463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a371075c80f96a444e7c346abeb9f1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a03ffc3e4d7b3c51ac545f0b46deb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1f6fdb6711b466482aa4dd73f8a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ed9c0035f22d009084ca182dc4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752253005684de2f4298896be40cfe0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb456d8457027bb075a4bb2b7437ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a74f9953d1059d2ca318793cda5c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3719ea73d1e07e024b87cd79568f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4719d1988463e3c9319fe024f67f6d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b2c59154c862dfbe4561054b5262673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54765751b5999eaa4fcc0fafefac8b7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a14776a246a1e350d2b09e84155575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53556e9acebd317b15a16174b90ea676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e59b90886e9dd5a4c6e2539018ab2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e9b5447dcfbd7b44c8862211c538578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb35ef6aad4db41e22c3c7472da720079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae063de046865b0ab974ae0b765812380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73729599f803eb0b6ecad0ac21ef2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e961b8ba1249a6cddab0c127a23782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b2863093ca092ad2504ee3c10d9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011953873c995b70a774346335684d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e17adf47fde54e642f9225b786ab8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2c6ead6a87727a75fff4b920d79ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cbbb0c4b2089736022c1f19316ac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54887b9febde5f7f0acd59384a70a31588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850622498410907c5bab7fcc8e653ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ff4a80ce4338e1111ee37bf3180e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a44cd303cd27709ba20b784b08ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b58ebd8ff7ee8ffe5f59a7671f67a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dde8748f02869c5f90dbec280654493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c866da039180c9260ce5516f9b9ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b09b6bc9f8b246fca6596941f22295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1e9a3c8e3bb6fa9b774de0f3037e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454662e5a2cebffaab7ab8b24b182fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf14b578ed98f28fb4977f6747cd5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95d070dc99d1ce6918d1790e1728f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc80ef1a46a7bf1a5f760de1f89677b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141fd86af5e48a102e00ebe33e7bdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beadb92316cce8da2a247821547185102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8640c433a051871b269df9953b28e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9896378770881ac621067ba7cb1c1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a9388b891ecf74b4a3e2171bb3458105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4932935c3f45a454e9bda76c3c2ed7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d961b0949172f6a1dbce4414c1df35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c736f837f0ac61fa83d76e23eb0d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740bdb1be0f4eab68557431d76955c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac05801232642c302b1d124db32604110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ee8328a9f343d3f8747ca9652b69f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d3d5803452cad8db44e1600e4a64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0622dcd6d303fcf80343674bf9c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe79a933fda3f4f78373fe1032035e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f67a20fbcf7323881199f08a7cf86d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fab1af7505083839269a80ee17807116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dce625076c2f809eabe1b080538d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d334f224b64128e5fd5bb3a7f604b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62138dd3a135bdc56126d1a1f4138ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4dcef37609cf6038eb6c337db9141120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd0970699a0a24fa3a1c5eb12f6ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c62bc6ad819fce8e1b428b38ff74fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82c35560c90b9b683e71b3021b4ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a913698333ef8689b1a342d690445e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb406c946a043107755f7c702c0079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c7bedf8901c36b9f2084f5bbc19ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a906d2657a73b13d440cb53dc662d57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c39d86ed5cd4b60d783c6a36104e47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e868fbf6a14e384ca38df2f003f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a0cff8b0c9795be24cbbf84c0687130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf215a7823a66767c2850f47eef5ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cf7ba07cf64ba14c05cee385433fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889e0cf731a801b47da4e7c88fd4ba5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425bbf8dc48fc91dfac65674bf86a48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9f8bacb4002b67ff6a4adb25a03e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd5717b4e6306f818a8e38f4a9d47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0952aa2e408353f902d0c69b46983f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341730aa9bd1158f9161fc5b6666d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d46fb7797e62723d6544f576c92e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044e77190830cef95512874941f46ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ba33cb81720a80c6b99dfe62b5a79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ae3dcd233b9df63dfba8a619ba96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1004d6916c856aa2aeb4d54af8470d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6289ec0330730747163e783cf6284144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057af2313052cab544558c17392f457145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c97f877de1d9f44156774c2e78d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b07499e913aba0c971ea4d312ebdbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7b755cf58996c6cdcb1a5db2825b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104dbbc62e8020cca14967075853ab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a40de0504b2fe8ec536b02283abcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042104a7ccf596d7fa9a3fef76bb25ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d928ddca5aab612982fff95ab880152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadec71066009884cc5312fe2a461be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d18d3090ed9b05f407ff303740246f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f70457cec2209e0da5a4fcfc79ae62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652abd1b522c2329700a21aa09d5f54e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0db4f35a0707776fae4baf88deb26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d56524c62e01c5728dd8159d4c889158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1599c84f66cf4a27a833857e253fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07909d5694550baa18b2b8a85140bd07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315d4e7343eb7adbfad7eee7403c7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d7732e3e7d7bf4e6d2a9668e0554a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e5f3d1d845e8e8c53390a7feccb5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf56136173cf78de697db9a273e30c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a87933854dd3f09f5e3cc9a83f4e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9494e07caad997df94db73b1460f7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c2092ce6cf446a227d587a7b7669167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6823dfbfedb161add6ba02d8b045168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc587bf722614dbecee0a5b340e333169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c0968c833e0676a5b24bb852d5c8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763d8b792f10b6c90dcd3f783a81c63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3abbfcf23e6a7d44a74f6f6ce1e29b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8506fd979ea61b7e69e8948570d7fe3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4785380153853b44624a8ec6b37684174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105a84d77693972e08436041b810b6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c409e042bbc02e86e6594d47444a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb0aa515290d723090be35b48c404177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5b1d7541fbe61b1b223691e4b7a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757af2f8c5c38581a60d2e63bf1fca7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c659dcba624a61c25ce7545ea22b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ecbef72ace16e0dfd8cb73957035181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba55a1e2ece59ba5349abcf1c37ac7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd6badd0c676d4f59dabaebf5a82d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cc4776c7be47ab7f9f752e278a9a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c1ef3c8a9eccfe03d4fd5284edbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84969f9d484f53ea2a3e4fc72f3eb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96af22d6133cb791d2e7a5ac79a35a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c45ba431752198cf14d35a6f1b84b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ad69d6c8c0bf93a35461253c5a2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e287431da6946dc00f261c25da61a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321ef6c888e1152723b27a8371d7f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0f8a4f17b31eb32fb6b2bba25ca60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007c9a694d488ba9708e1ec928c2fc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ce618c22cf548dd447ba0f898fb03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d0288d014814b388489b5ebd302f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1b39269e09f05e44b25e770a1815196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ede8d4d8a8db9e327d728456a523a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f1fc17ef07fa5190ad4948e2f754198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714dfb000c128d77b74f6686afd7c0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49afd5d6ab9ecab8915b5b23cb07a27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e980a9c318235825c0d0a275fff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a071832ce7c2799ee7e52ba9f9926a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300521b13d14524cce58826d4b5e0409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11e79f615bfe5cb0d3539aaf63bf5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316d9093d903b5e5b02077b53e10e85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb79fcc38635f67035396de774499cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63f18fabb5742f707377ec5d759770207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf034ad5a3d46d4ed964650739f71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc32c5943fcfcd8da6c26d06b08069c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77adf1ff0e003837117b7eb41903690210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938d34b37925c3ba051487ce4d456c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c2bc931a203e86be7ea4b7ed8337212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c52f803de8b3227ac931105b63efc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe967eb99d01def68ebd65e67c236b6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258dc98c43267008f55706c7c7b7476215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d91146790759f7e5994278ec96d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e56bc71dd1cadc3bcccfd621752455217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f4c3b6621f6273cbe76c526506b37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8986fca2c8ce80ece40cc3bbddddf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddaa0793b38f97fb9abb6fff5803c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2ad21b2628c83c1e6a6e7abc65d84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3963142ee3dbb8ef68383e34e604b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341e9f064d09ac63f22df082087eed6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c0242ec460a3ae67ceb789e4a920224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1523577af9791c9ce60854f1d3af3b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b812adb55208b2a8ffd07452c843226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a654fb0b315a8e59f8f543a7a6b64c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d7c33706db19b73d36724a687688228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf797f90e39d3e5f546d60f961fd50ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f62f565ee742d6926b82032d8458230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404609983be9964888842b300b5f85a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f1e876b923d895d0cabf840d3c0c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e77cb74816496fcefac4e4ec1a53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a781e12c4106e829167dc6f4985ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f89914ac6a33e761c400fabe1125f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff150d34aeac7f432282d9bbc7162d6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be4ca57d10afc4c3b1a9fe7ee60f92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a73cf7b31a268e4903630cf11ff8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba242ad74c9c689562bdb9c43104cf29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce18c8e309496340d692d9c3cddf89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d245cf6d581cc66cd75c628160f56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6102c7a37339cf162e4c8c5b7d331242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2df2c2681b460ad85793d78e810b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ee70c9953911cf8c9946ba8df7f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d9510b3677e1f41d2ee1f6b581bfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f460ad7b1144f00cde0e9c1dedea6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8d68cfca0e79215a4a84b2e5f64d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb9ee7b5be02c72f8e3d8a048dfafd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529860913405310c711d775ab107bd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6c6f6ff1d9e91b42052eabd3f544250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b650a0dcb421e34839863a07b75e6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93717d1187a77474316130deabd283d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55981f690937e6d717d619c457d09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599bbdf43211ebc2be5c6d9fbf8ea9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aea51f97a99a76699a958f2b51dd42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a790c18c5c2f16cdafae42462bd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93765bd0fa4b2754102b1ee4f61fc21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175aaa75dec543d32fefc7b0e6bc4f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b636d02cf4c60eb07d217c63713fa5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6fe67d50711f66ac1bcbf4cb3f2f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3635debd5a648b9e0e582caea574c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f9e9ca2fad94c7f74c83df2a5350262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17567c13763f1eae26080331cd424e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513c0e879e72adb882e570146e11393264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af8fd00479924c8cc1190cef0f6d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a058da31bb66c4762425c3d025cc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1eb5e8ed083e995ed0b6c0e2972db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0d4382b4eca27e9189dd750abb253268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804f6d24d8e779e374489ca076680cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6492fb69b02c63676346e1a4116975270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115be1828ae67ab873b94bcd0717e903271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf765836c3171486b10c48a37f8ff85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ce9471b9ab40a4a42ac77e283659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6032a2280553b9d4a846259fbd82a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b0801c9165ca485e218e7af4f478c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e0138ab26708795df977972c868a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f5c9fc9aa411e8af86bf44c66691277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0171f45f6237123da79a81f8b974b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e37cba25604ca23f1741e060b2f682279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f0ee0552524a876860197ce71ad1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1446b9343ff5fedc8de17869e040e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a3c93d1f883b389fc6333e812be44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8db61309511f93cf0f6e5e0360517f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d0abb85fa7100b3bd3a141097f22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65801e4b4ba756b46249eeba74b12f38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b009acaab24752cc8d134019b83807286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0784b32ebe29f9cdff056dcd95b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce3de5b1ea78a675ea325eb842cd36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c7de25e7f25eaef62b8c635e131af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f7b678f66f6eb75ed3d28cd438e9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321e4c112e60f68be5ab4618322a611291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331347f6af5d9798365888f2efd079f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010cb6d50fdeb3f4e3e8d6d9051c64d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a5cf3dfa611555944664cab1b177294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9502dc228d3a26f24a06370acf7fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49972f27dac005d893d71f6349c9ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195221c25f691d968ca62e09a3e5dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e50d1d3e28e0b4363fec66f476b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420d85254fb575df3861dac4687926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ac3d5073dd487c53fe356c6a27302300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5a53a040c8d8c3ed757ca6b25cae6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eedc80d5168feb59c5db17eef3e79c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e9c7ef517f13b9fe52ef5d743667303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454249a858d558819e9cc12494f7353304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff8037ec44dfcd990eb07116c918f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf7c9df82410d90c398efcd27c9ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c5ae2af9a62ca772851606c8e5aa7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290915dd2c54f2db0d1d5a5496b66d32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1be5e318002f45ead6dd1ea13be6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07191fc8ff6f49cc58533efc3ccc5f64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790561317e9015bebdbbb2ac241cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c4367c7edf1765edb24ce3df3b7d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15cda89b6225b02b30f792b668dfce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b94f4e435c62674f8a9e913e28d9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c764c95653f9cc54415636df388580315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df98cb01e2de735c2d650f75fba51f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3314438e2c30daef0e2ab68de1f2ea3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84f55df85eb3f9948806b1f06286b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237052e46bb539018b89980aac8ba9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ef33fef5e41591de0c8a23562711320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160be5661189bd2ca3ddd0d48dfb67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc0ef4580f406c0574088346898092322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4dc2f6cf82aa096bbfc6ebe6dc685323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383ab6fc8df673c43adc739725e45b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5d46034edffc6df60f66c53c57c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97565dfccf2942ec0cb46a19c57df00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76402a77c8b725a69e085577d98d2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b626e1ecf80081b87bea50a908305328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3580f31967c2c745d17a30669e91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d06c0828815a2753cdc03182eefc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417c1fcd611439f17d09cbec72893a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63a8dba78fef16e0d4c711c70f3357332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a6aeab5a00bed8f155597928cda4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b3fc56145563b3c965a09d6abe0cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b3ec14b86b39250d6a62f0d61bea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c97351f8f827fe49b72025f8faf9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b944095e002e7c250ad38e0c696d2c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0212e89e54ee9a39f3006a325936f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de343755551a87fd55e62443281eb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c894cf7bed900200a3b6de148618e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a80f22072784697da3d820f8a30625341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2ee3f9e8765dad771bbefd4189cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904839d56ea2d1ae6f0b861cb6a509b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c1d93469b48cda32662ac8576def344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b632f86327e991ed0f00cca7f6af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2f58adb6dd59e50a1e6bc30331540346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb59b90a587657803df41f8b0f9b39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef882d03b016df8053b7a4f706d142348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541899ffb158cfaf4112fbfc848de7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534af9ee48f541c88bacf5df027632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e59132adfd8d486f6bd26ce4321d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd4bf50801917d519790100e42e601352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c381dd1a87d5928958f11cc80dfc1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5fd4b2369d14dfc54f3bbac2f7d5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c6565fb54feb2d61fe69a6833fcdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d47bd2e2243654958770f890a055b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba83a614834537d9f91554af4a1a4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038589e85c8f45affb3bdd09e3ffdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14dcb28c5620b1ef05d90551bf680a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e30222768b22b6af510bba812ebd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bc19c8a42df0f54edc504ef108f6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4d390394edf6b6799136fc1dfe9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b27bca73f155d5dfdf16f7c0facc6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97559b7bb9bd0a6d6a6f3840d6cd03c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c19f8f404c35f193a448aa561a75ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2a836fce7d3f369904e5d350a4cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38443802a6dda6e40fc1b524e47a5fe8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738fa7191fd78aa4bb4f9b17862cc57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3019daa08e458eece2c2d5d97a3af7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac56d7a8bf39e27ab159fab7fe573370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aba6c02c39a69c76c6e8da26809674371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e07b959b4073d0c17c98fc2c6eac1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505ff785ab2ae9f55c890947c5f0370373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74433d6df11099f7a6c860f447487e81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe969813a596a8cc8d1096d38b8df514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863c75138e035e1a532dbf86c2052d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79c144c38fa6934a1518f17d5120f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd04b97694bf1c2c4ab970e82601f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a07baf49e8b02e3f30a6441321de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f15c97b834901ec76aad6dec69df2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccff0b666e83fcc92f8c55416f58d0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c3e22f3dc579890d1d6325de74db9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2cbb4a02bfd3a05fe43ff2e55e5ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa83d803dd983f39e1cd510a73af2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb7e0a90277d26907dd5b004c0304385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e16d01bd04f97970b0db76cb7196c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067bc9d3fbdc5c1fc70fe81d0e06cc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab46268d927470c69a2ef5112dc232388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816c5f7bd037bfa95f4161bbdb21ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e870ebcad19ca9b57ab0e1d8f2e205390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbcb8e3ab8a599d6184350fe03c6ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8226e7266822341daeeefd236f4b93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bae228151b0e0cbeb8d6323243b5e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10630e8ab7012e37ad68e2088ee11f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced3bf7f1d65522e765d9936161b38a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d08d27bb9d8f377ea943c979358f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c273a47906b0b3967b56171f631afb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363daff90c571314bc1d4d9b32fb227c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead624dba5186f7904b3aa8cc20c15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76e7afb7c8f5311c69a97daa3e8a5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2b61efd7e04e6a423358f8743b14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc2a80b8c3ae4d0068b619a525807402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e68d86fee868376af385cfdd66b00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddbc41c8ec18d7bcd2b3e06111ab1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1fc33f3a74df005a337390df2a080405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4df0a7b8a841851044a2b810bd7f26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360d9ef475aec78da2ea23bc3a9b6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450930df9a9c432b5609a796bef2a219408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081970c2a2b472757db2bd5f5f6375409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2754aaa40c817f2ff26c8035f6ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18794ec4632697ec5e70998f8366d2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940671026a145964b44d884649e3ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e506c73f4af731298ee8a1cb5e5a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd895f01864e7cc72f0d4210cc084793414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec15484a9eef0cf0873468e1c4f5317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332732c0b21a3f47366394a8adce189f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1851d101e5a40ee23dfe3e6201399417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4a8c333dc4f12d11db51941894eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df9640b8c0ce46912c018368ab228c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008eeb5a62432043462cb1d8ca29ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7278ec2d6664fa15104bed36e9698421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5324d08d9cdb0c97c827953cde8071422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588ff06863cef7682ba45ed8b49b97a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb9536f91cba845112c866aa3e338424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f075e255aa007e5da7bf4725ca91ef8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8faccc88173b6702d6ba3d679651b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c79e8dc4acfacf82d72edddc070d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf1aaa369e33f079dab1ca8ac7b0c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f79f8822a882b98b7255af2c441e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b620681178e5ab11ea49dcd811cec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675229258fb07084ae9ff5ac3fcce963431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c4d31c0a00b3416ce41eef6eecf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6814d3db96eb516d847a242c65519433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce1f81416a9b64ded33143b2a2ad5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa8c5efff905bd24dc1218de7daa43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441d533c1ed28540121e4f9ef096f48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976cc247fd726e53a98a7d327072d9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7db135349a93a4e4a4ad7ce59f7192438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f00788d4390824282fde359053802f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895579d32dbd9052f43380eb5fdd1eb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e2486244387faca56cb5b1251d29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81665567f41f809bf434a77f14f822442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c0ab92314376cb3c76aa5e833d603443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c3c9f99f11b8ff55221b53d1b819f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f09effbb04f308088bcbc40bda39d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b938dcb9487dc54109f050e840f36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8be2195d2a9327f0f4ec82d91ebd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ac2d9ebd7f1688a87c6fb3056190448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b970a15f59858631d758aff5f20f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e895f5f144a0437119deaa450d60646450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae456eeb178563cf9ce81697d33d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c385d5068e32bac57815af22ed59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ef4e0a49e05ff9c0981fd5d5db5ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f490fbe39597a520004145e1c548454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b0240c54cedbcd9197e4249c7545b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846186cdf6ff83b96067467ab03b3adc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a80313271d10ac60e36094ea1f377457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ad9b7432cbb2136f11d8bcf55153458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738eb619e5153fedb210c5b3f961eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95cb9122ef64127575244b84b4cd45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d463382ef8fe433bd1e302119ab00c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea63d0eaa0351341a575d83f5b774462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f13e771057261458dee56666e878b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b736998675267cec68468a7648af4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6015737b30318cdce0567b27a9a40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179af909b28d7b3ccb14b8f2466011466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a630b7932be41f8150ea2a9a7ae330467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf65a20af64cee674d2832044fb580468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e473291ef15779f31790fec608d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5befee71b8d57b2ccad82b627ea6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd82069f5e8c40c7343bbf919fb51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670546326bc290db7f852b7ff4567c58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0df767f8f1b9ba5a10171798c901e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e140d2aeff1565a23a39a898b37d015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1ae95471a3dc295906f0c437336ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab6cec23dfe3ed8b71d01960a7dc69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9345a29ecfe8aab384ea69862dee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159d759f03794559e01e6c8fbe1672478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652974e699bcf510da08186bc40713c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52728506740e6b765611925bb2e0c9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e9bfb30ca6806da89f84f39c04d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb8e6ffa0e16431aa1dc7fc62f22c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af427ba80a80566e862a3109f5194f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e81c691f342e193e4846a3eee76c64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294446e319484c6223b07ecf02fa707485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f550ca529f0137132ef405a818a1142486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cf7e3f4e525aa64cfeebede5b0518487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159c15c41a3980a57de3af1f3fcd61e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994823f08e7b8a7351510f08af30af8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f474b8445d6d61fc9258fda7bd26b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485f02dee0e203b3945265f5515562491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47c21224229fceec52255b37492ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3dde597456c238aa602bd1f6ebd4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefb76cd6d4e95d49bdbde8111a048d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927d7ea333b561c3092f0c7840cb71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24cf616ad921b020faff3347ece423496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068ad0b5b826b3ca7ff05443cddb617497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90672bb5b30239acb82b2ffcda19194498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc9d99e6642bfa93c56f3586de826d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a83a0ba1e232a8767d4214d513754500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77374db6422ce60ce8ee6181b6524923501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539a3c58e8c15ee4f8d115fbcef4e8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456fd98357d57e31f62744d26065c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc7af088257fe199967461305a6ae8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b7b8edc9c298aeea4a4484174e1b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b8e4b5f6ee9f7b7f2b4c87d4b6b30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495a64837df2391a66f6c9a4305f76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a4e0930b322f5ffa4e92d2e013197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d3696fa3ffa84717ca4faa74a895c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ac9ea3e4c5180cc444db6dcdb7481510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec5a6e0f221fafa2657f9b16fc64c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850491b12fe4981b5b7e0554e340be3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e775b17bc33605872f1f1a7197cf90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a98583ccd103572c35cbf8b32b2bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbc89e055c53c5c2c1b4d9c806c754515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762c7b8b511a87ee2ceb6988723432516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d212668a2bda1b9f0da61ca7bb0948517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664609e9593e098575eb4f1fd9d4c90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e549c27732312f985cf13cafc79ac2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cba8fc52d42bfa03c0e6cd0831415520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da648be72927686e81f94a7336ad260d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c517214ba95faac6ca7504f62eefb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06377c5adad9fa341baeb6c9c4602807523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954d8a70a241b6e4f946c257cbf21e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8984b5fbe7a94ff34af7ab469b374b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8e5f466607e22147d1f90857a6ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62cfb3bf1dfc01c1a6aeea15b44cac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49609447701cf61c72963ba78b66e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a92647ae186fa08e785492c3dc12e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd1fbdeb94c8a8f3cc8a6e1b5a508530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd23d24df1f766a3138b0a18174706d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f672c834dc72b0ec35f0686f84776532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00cb48aaa9f29d5ed00b087c0fb510533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c7a06711b41a552b4bd70588d95c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b5baca183e999b1ab6929f7b27a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b2737438736b39a97b756f30ef55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aac89edf958594b87efb0e6d7d070537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c6cdc1b6acc9b020fe32801620c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f0b7f42a1b16811b2ee8df2b1145539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c8c095515e57c143d58f694236e5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe1eac201c5e399895a0edc3909486541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5ad891842d58a3fdac7c1dab6e56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55145a6bdae02cf16ae5116a663682e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327d87e09b11f22b472d53a8074ea2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884f141e0aa08d28277aa0c25bf3c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2be23d48a66f39ec7baa23a4ed64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1d202670b0fafcd74c1ece559658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147ab53e294387f09bbe23b19798dc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f5c8457cd0da5bf0b2b69c2ca4a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147778a28e8ef47f4b82b76f12dcd2bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704450a181e8b4fc6dae69a09d70760551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a140625e9a2447d2f5599b7181318552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b8a745c33c8cb73c241ec57613a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ae4d8067fe8602b00f60cf0070bf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e9264b323aaaaecf9233542d11041555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378b576dc5908461042b80d119866d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606175c57dd10d5e2fa7c9904fecd82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0a51f74845ef349d789d2bfd826cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e641e14996e7dba5a501b956e91909559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea6d5fe4eaf4920f4c0640a9e86dfd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a40c9ed248e56c3e24098c39e917561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0986cd52ee57d1fde913954c7cec4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21f6916f5b0f8a7bf9b8fd78091f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f995548e09c2cb8781dfa6f6a13e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075826b0447bddaf1f04e51f724bbf41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95672d18d854c55153c65cf9c2b3ea98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6893e79752f3803c77d00291b04e16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc23f744ee617dcb6fc59d87e111e75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27c2365eaec52f3705aaa01480409569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d4415aeac432335bf54533f53c2d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5481b657c93e0edb5bac6f984249571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca786f54fe50678418550025a4c20cc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707aaa7e76a895994956888a06dbb99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa0d3f6fabe19aa7891574d78e827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d8861c08db2ad1d0249c09b585c52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e867f0ad67866574ac18d63c6bdbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a2a8aad61dfb4e120d1f4bd685398577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207bd2985be9e92ee2866add47f82b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3ae2605eefd8b3177a163fb39161a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a03963857a60165172f2fab9a023580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381fd4465169f40d430582da2ce3a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d542a1883195fbed16b605f92f34c6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e8a33ee1951aac795857690e3a253583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee43e11434ce87e0465a267f4e3c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2155881c7f846864e6684108e862e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4ad96a869fb0972b410dd66a3a51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7277b32cc53e9626998ed51a2935587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033968f60c78bad6c6cc1826baa3993e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322224ba65b90d2b25f8fc7c15e82c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75150627640e1a66f39ee71b260df2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4efa6cbf99b1b0e1d34e1bf111d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63616412f9688ac198da6fcf61292e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd89722c835a2ebfca8abf2962a329e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef67597ae92d1a4b63ffa75ba4aed6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ac50f8d893606ca3381577d18f701595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5073a9241d79f385bd7ce8ca6a37a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcced0f0d01dadd34081c4c3c12245d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21544a8f6cb406faa6638dcfc5dca4f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da0a8c1233ba71a080948cb1774234599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d09530a26c76739f6bfbb47fc5f1df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cd94d2a9947aab6b7f7b734a854ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034ddc31c1ae6dc22330369234443a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962f6bf610d7cb4d560a69f7eb86142603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76325884170527760a6853dc272e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff83a57a58ea36f92bdf06ed145cfb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c483260b7ec460f6efb5eb5bf3947606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbecd9c161e346ebf81d2752931191607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba8ad926100be3bbb51ea3fd22d2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feee389ec33ebf7e86cfd72f93f01a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93dc2cfb352b80f0f939bc04fada2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cdbf847b8b773a354d7b1a0bbd4ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e351ba5e6437110261526d0a9e67d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a9bda3c4ecac4ec4a92d72030c3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971efb4909eb471cd90907ef6ea890614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef18f5d12f8dde3a137551e07d21cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0dd3c5ff4ba3a839e498521e9b7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963be2a91d2be627d40dcabb8115c96e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94020608f070bbf4590e40addba9c07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df32d441c7d832e07dea198f7884dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dab58d43bfb40566ea8ac4320552a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fc0e753442b5952bb4cdb0d6f2488621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece96ceb276faf070a5888118b8dd7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05918d1cf6784c76657489ec0877cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75a92449b1aee22af4e931c18c94e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3c1d1c72846fc8fc7cdb306c46769625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f55ed7e171780fcefef8e4f79aaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16828cfe0e2c404881b05154d6d787627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe1f97d0669387516989ab857994a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e643519b77bcb7ca8f3466541d5945d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0df1f03b3d7f16b05cbed78352a9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9138908355d2b7fd228c19b9ccb2ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902f2c6e59068dd34ec360faee99af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544beac248ba8e9dede3996e17d24b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a969bf2501ddac500654e6a9aa811634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76986a6e2df0861ec527b1861d96af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e097e0d2c4f4b4e44fdc1970e85fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1804e166b1bfd13f1791a3469ad4f2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353113cf9848d384e2049924ae89ae5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9697cae05f2e5ea356f1658c7718639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f599254e2e8fb3d8e7ca78a1748ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c28fb3f36bd397f0d4481f3acbe95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc269629953600e64dd34563211ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65386b39617fb04285ec3035bcd303d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a056d399d036e7a2c58d6167e0c081a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56835d1577cd5f82f12d0827603da3aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01fc09f254bed341b1c16fbe60605646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507d65d84dea406cca2cddf3c81de9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3b146a2078b5569cdaa6a6dea1718648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b00ac0995ecada90289d1a91ee19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525785c1acb443c23cce6ff9449714b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f06209cf6c52680fc8df763186e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103f2364cf94faabbf60627dddfb9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68e5dc6cf4ab6b0ba1a4b0531970c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab2131094428c8f62ca226a1f5e638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffce998bafbfcc0a9ca7d513e51b1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf76f30dc2762a8e0987a1756dd7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2300ec29ca089ec673117fcd785bfb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c03af42a8582aeb3545af27081da6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456df607055a58789e03ad70051e9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1299355a48fdf950a31c5256bcaf80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f41b5ba9853c047abead5200fc3dda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098491bf30273ba97e93ba81183fc16f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37060ae7758cb4cb1dbdaa2ebc8e0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07878146096219c790e694cdfc84330664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b99bf655e30758069f39038787902665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00918aef0bb5f9eddb3e15e3ab53e1b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e28cee11bcfff7e35b50306e23ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a08497b11bcf03433e58a501b4a18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aaad95de8aa5d8f87971d2eb19778669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3549ba47da6a377967c4b5fafdcb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3909046fcd6a886d612d4700d7c5216671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea8beab434f79dc13adcc44486e89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cad202dc78f05ec8c02745907e81c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89943992bbcec0acabbc95bf911466aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ec372220551f39c5e4ad0cdc24d1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b208c7fe2063619e3e70b87426b6ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba880cf93e276c7339905f9d2ca125677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab100ad6a4c2e928c6ae73cb7fe675678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdac4ddad4a307e7a1ca32eefa9f0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0186189af346381b471fcb9e6c47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a76dcd16934f4e0edefac5729b4e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375438959c451754dbee82cf435e5e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53bf86b9b17ce80b588bf15f65527d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6242e017146b92581d7e33bd5214f46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82624d61e6b55353cb461dcf8daaf90c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69edeae0daaf0d94e93f63df7916ad4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f3af8550cc8b25756ee250ebb613687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd584927c4f7b9b0e36759bd7f7737688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b7a992c455562033008971017d0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43304a6b180f0736cecd3f3531a3d7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6920a5cfe3d19e9e56409b0b14a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d115ec9ded223743f6ee822e49247692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f96d44dbbc5a3b88d088eb6e1e0a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb533b7a072420846cd830756db702c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abe64ebc62d901e75ceed374763b95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d2211e1ec6787e663528904749ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b55eb4234abb8fb5b833a465c732f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81157b74ac8b00d8701a9eed1de006eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d555452cd6a4b770f8d37ca052909699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf87e36a1e272f429be49c6d0dd99e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3e560cfdfb2793534844b6337490e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac038adc87edc533a5985b2cf687f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2f80c1347f2de7759113c7015b83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f2bfd82bbaf96ac40c3d3cdd3f73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857921c1570e20e116c2933356c54619705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca473e2d45275c4bcc4603ef23744b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad4c467775d0584d2e89e86f314d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28ce3128c3ac3f5e06aef2bdb444a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0d46d2b802ffc4d5135f7bede36cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c8911d6702b008588265eae22f3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce85c5f8c10aca05b7a784d58469b04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9387861addc6ea8b7d63999ddee83bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db5291242cf59865040fd2f01004ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f525ded923442d80ea986810dd9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9934e1744a88566924f5b0b085b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264be6447234611f0498bc573ea438a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e1f58fbd96dab239804c45584d89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de5116c968e35b3835131b1133b542718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4f6e5424bea4e608261f4658ea29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3bd45682e2e6275b0472f08c0df43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc93fecaf9dd3cc36ffd87d46093b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecef0bca860fce3466bfe76cdc185d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b5ca47cb88bb93e9a8cf581caef8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437cf9211d53280b343d02346aa13a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0e5fd7f2cba21168bbfc3b07c7f59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a38bf3be5e294307aca459c7e2427726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2754a34908d0fcc27ccbd8e827ae3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bda7bc877be68d21f02dcc97a7ffe0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b626774ec186abb45b920e2d7ac8ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a82ad808e441a3680ad7cc9011296730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b993a1e8d541ba91dc3409ad2b9f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92801ef1765db308724fe4ba3e59a252732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8fa8e03b16b8d41582614d2491dee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc83c65557f11e0a4d0e5f9fec67f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a0a007399392c4a23c6b235946dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ac50fc39a8b657ed96ed5e7dcafd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63152af79194cc4f0761244ce5299dd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe677c982dd0a6a9ee102e0cdc82554738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fcf37f696d4a046302638c79e67f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db1a77acb28876051794d7e66ef04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea87661710867776ce5292a4eb88102741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf8190bb214488ef01843aad503ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaedd8cde48ae92ded8efa4f037c98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37d15fe6f45a3c9ed36bfa707e40b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5010da91b0954f0102aab997e781191745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4781bb5820aaa350f752543edf6e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776863c685dbc7f4d274dbff83460d26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a66b75602f91fdc143b00e7e5043b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ee1a3fe5a966464f57fc97217e45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09f458de5dd5bd0e946cf16ab0c73c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c80b4065bcafea9957f281b061069751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d629d16615be558a54e538cd8f6e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ca69e31671df36b08ace2ab6d60a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b95dd83082cb275a011777c50ea4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975428c10af726753784dc24293f73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebdf5aaf02a9ff8767e4dc6843ab66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b1cca9b3a0d7e191089befbc001f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbe18ae146c2f41fbc435c7b5536d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0f04a1ac69fe63334d931fbe32248759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390ba5e697bc845dd70a89d8f619c2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92c920cd4c6f7f7329a597817689d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826a00605ed245cee8efdeea36ac447762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9be02be534a3005b20799999f1795763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9548240d834d5ccc9981b9fd870c30764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60658c8a4edc4b652cf3724f45803765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef6bf1745c9986b319e443e94a3895766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed9f1deb8b29879a7dee296e260e8b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff9b1fed385b4bec86398777ba1f96768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446a4d5c3d4c6916d9c64f3261084ab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266a47339c2cc8620a03af29f5169b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e174efd210c77d2ca40a4620555641771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d230a8cc3f77b74381b6e89ea60b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c641436e71d51a83f89f1104fcbdb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630e29a35e39aa7e8a14dd2569efe0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52896542683feb4457d73febee219de0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bceb6c2c3ed5d1903da5464969d27e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b32137b4d69c4384f8c086c910f1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4320dd96fddf17443f52e1e4bc287a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d95a950d9f8dfbb7dbef50941e1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11005792c415731d1f7a79d2018881c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd591120352711e4468f444e477bbe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb377825d3aff550b9980c9f37a174a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb39bb355ac2aaac1badddbfd49cae1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84824f406e5d78916d111a8a4bf06caa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec94ab4b568b6ad537d072bc10cbdb1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee16eab7ea38975cf9e45291c17d266786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e152580e838775ca6b42f7d769b933787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801d29de56b7dc4bc3efbcd2d2b06d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b69369487919183780df699fc6f4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b63aef0ff4ac9de8a1484e20601b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303a83311df01a4e510b303daabe19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e462e284b42102c4dcc98cfc9cc0f2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65822d668088b89e5b1395878d924382793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc54eab709445ca7e9e619a5e9ac932794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744226e24dcc185a5318a192a14da6d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a98a0f127dae60f18da12b2b78b3c4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66fe21f274f20a3c4e083e7406d0d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15f2767d92121a99d756aa43ee58f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a843be3bdce677f4b21467fa947a61799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ba92301a09ca5c79a5fccc866ad73800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38051e2785106eb3424cab2457d41d3b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84b5af415b01a69c5d73bda5233e6f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620df549331caaaca996e7e3fff288803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee08ba7c51024f24a73e2a48fe4abd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5aa79c78bec835e4d2e8bef3dd332d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd923b770c919a88506ff4c9907626806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba643de148f342f7f3d13a591f2ed894807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317804f16a33b4a857782962dc1efc20808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c0d1d9e1a7fe48263733060794aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea995f9d2ee1e07394d7d1388f2d97f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0731e0c00af8657686b5b0e0dfd8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0fecfa14e8fc4bc80baa18bf75881812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d52dedaf2bf10935bc53da3ca723f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53e1a8d4b1ed92bfd33bf5c9c71b6e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3c3fa0abb2734ab17d909ab2a484815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dd54f61f1ff6d1362cdb2929b8630816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf458c6dd8a2d24dc5d17c6ad12b754a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf0613cb1b7b449d3809a68f3de7d6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2c5396a3fc6be1adb5e923c57fcfa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7cbe7cae37a3b698c39578ce740f6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96020f8261a9f23f9f36f81e5d6d1d0f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309025d22924d03f41d62e52d3d149822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b16859206798522978ee856c2daf18823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b12f4e8024e2ea72b69d4dda447382824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9f797ea92673c2c472e5f445d30a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb5786167d8b3d77325efcd3389dd2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7c4bc81a414bd6f1405b844554219827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209fe86b556b459b416a5ca217aaf50828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a4994c0b1ba8f020ffd8e9ed2701829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b8d6603f904f569fc042d070e58d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04c665c6ee5140f763acd61f54752b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d330b99e9e739e883e6a7b20ab54c8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ae51a7bafd1527b9d5bb2acf1d5e5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51503239b4ad9f9a201dac21f491d9a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271ab805d82d7f0fea4b0c184362cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf054091ecc5d844b541c1d44aa764836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2048d3a2a46fbae2d8f6f02de71b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38883e0a4709c48b830ab1bf6695ef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c44382aeeff1205bd8d30c44c3bd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa110daa1132f85f7e1f5ebfddc6ebf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff84a2a750c5691fcdb7c18ac33c71841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f14f4fc9fb1575e58631d2178084f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba2c1c14efeb193606f2767af4ce14843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f3da52f77db2b41d3ad85c1d7b65844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f2205333c28b33395fd38835d575f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249ec5247787eb29d5c951e1830bd52846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eafd49dbc68eb388968545884cd1a6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ea48f71845a157865cdf42600c0be848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2417be671e87fb2fd8a3ccc68a7c93849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fa8bd832fd55ac868ce01e2cc6418850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022960801f374d7aeca6e0b8d797149851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373257073a90858f167f0618d8bfe7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2d61db3a06692675c08c05f7f9f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978c45b68d9c6ed57ebb71379fd782c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b3da1dd9d9d45e323001b4f620ec855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb506999e4f2173dd961312d0533cbe1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c460ea30b518745ecf53ac98b63bf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa270c96b2ef4d3da7294d7f5ef71d3a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f186830f9820ae2dc97b2e04043a0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb10d1437e4ae9e30e820b03cd323860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff733b37716ad61267924a93b7f04c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0db24a0aad7e11ab6d7141b9950fa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5801d821e18e05e0707e2796b5a86a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78cb817450ddda55811e49a3ba7b31864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f897bd47a8fd59056839cc77c3703865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce44cec7704cc4745c2a11dc3ac22c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad67462391e253918b0ac918c8f961f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5353d0dd9cfae018d1a0bf0ad2abc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008942755cc27b7f8c25ce417ee8c5b2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e432d6f58390041ffaaddb084f05dd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86908002ade031a81e9c43f7babcf732871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef5ad79e2bf0b2558ef2a2a747b318872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b288249f484235bd2d4dab082d780a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3625a5e0caf8a696eaa7ca47f5c0627874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992421c19ec33a6f0e8a91eb647dc00875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214157513bcc65033912d368eaead0b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e68fc0cb47f9a8c26b1eefc4d079c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c5d57c37e5546af9db8108b571fe1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aab45ab059b44fd75ad93449b65081879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd3a70b080b17694a5980ad64fc0bb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a57c0fa4d6ac1f6c1305b1051bc2b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6badae60dbec8a39a92c7ef0b73e7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456756f3e487816a819cda4619b104883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ba7ac04c5dd88e58b2e6df20889c1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afd0bb3ed676cadb7af8df6a4bec6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33361b3c6d5dfdad1377da98f1106424886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fa9311c7f7c26697e8a2a2b8bbed8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71d4d0fcfcf0affd02245d46e43bc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033fc246740cec69316a3e0f935598889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca1a2d27e83f5089ff538929552b3c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd5cc9ad0fbfb8cc541e730faed1af891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0741060e457c590cdc9b9a23a54d4bf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3c1a2c4c9d6a6ae9baa484e2dfcc9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c3e4090e17f43776f64ae541a670894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c540641ed51de785a69c71299a676895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2fe9935bfc1ff2139d0dca50d869e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c4679d6830bbbb2675208156aca17897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40e19432653851c7d5c21818e01fed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d84f30620ec6b48a85a4c9c36433fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a5ccc5753f2c041e14bc3d3f4579900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aef22ebb2fe96dde05d26db8ee429c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fa7af1a0d0ee7bf04d474ff759d25902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c441d19cd9d2649276f8f5a060708903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f4c7c29335fcb4998d4d5f5a05fe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c35bb813daec098199f5ac047c42905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f3565da54b644755e09ceb981d683906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c563438d4fd144aa1c1d1f3b6853d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1e214d4b4bc058e558d549e72cf9b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c113b797f3aed4036b95709328a543909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938706d1798952f521588c19e53f78d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636402cf7d5ba4eaa28ecbdb1279113b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfac14030d9c36aacf655140e84ccf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b59690d42d71ff660c2643cb7dd3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c90260f584a15aeee0939ba1fa3b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70567426349c6bb87c6e6c1f68885006915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a7ae1caf102f6ada9ac21fba139b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e15e879c034edea60301f02d8082a5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aa1e1a2c64d7830a64a9cefc94528918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502cf82b433208fba60a0b1e6f84852919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400bc5dccaa7a7ffff125458593f919920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97eb7e320793a98def4a5ecc4156b9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3508c228bb397e9348dec4ab9779922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3616f1b353392132c4cd1e5630931923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce3c77b63f9087e7f012b3b8a6d4a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c77d890611e2922e5a520b3f1654b3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c6cc3cc04f3545237a88edf5ddf9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53ab5c7493a7e40eb9f4f01a8550f0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dabc6f75be8be566caa913dd09d1b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2deb58eabb6bc3b4935cdd1a84be72929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65cb6d089101e61b2e05e5d40e858e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1f5603da6cf3ad340160f64d00f8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a9a1a11bf3f80fbd4a646bc6881e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba3c8c79f3174194150f4b6680a6a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f66c234d1399dd22c36ab2564b554934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785c62d407b3df8aae35ff6f7e13552935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116c5ffac006431099c9635648020db936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432568087ee6c5804059c7866d3898a7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b89c0cf0f1f4ecf08d5e2e5b0f65938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1d2d2f39e34cb9c8de2cde18ac159939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8d6b4a6d712cdf26ac86775bd4bb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900d12db99ca45a7c382578150ce4fe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f106ba79a64c05e088cddbc4530d51942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04f3cd7319e0f80b682838a22d867943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db4dda4ff3bba44a4caf3b3b30e186944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6466666081c63cf669ce62ab84615b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752368649f5720ab13bcb066da54f4ee946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac7cadde1091f4bfdf4f5a58a036d2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3eae0b8ebf354a3f424017063250a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b646d3b96c322dcfbc94f8888a45c5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1034550bb2f92b4dcaa880be68fca6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540411b40d8dfeedf809f6753b407ed951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4ff9bbd632df33e99ed15551caf93952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b43e15daedbf45739a7ed77a24ce00953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470dd8e5bd68f0814860842852fd35954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c0e78a6c87e2961fcb0131d6e263955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522edb27db66e862fa78681cade523e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1dcff0fe9a10bae8321baf6d5dc55957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f2bdb318b77bc34f4da4e641e9c70958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638123b0ace82aaff15fa041903a830959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7707fa590cf38dd53b4fd55a2312de960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf74b6ded747a0678efcabd8d7ef97b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a64f684738988b66a0719abe3f23f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5abbec0043b44669b0ab484fb4be02963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4cf5d989a857d92b254034028061964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c4cc0b160a05ce34db9d79f1b79f9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1a883b42e49ed806fec1d78370a4c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d7e8f68b7b3111fb37125e47fc6aa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff3dff22e2f51c6bc6c6bef2e52e4b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27846b266e216e9e6c69904752537969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af994b48d0f7e7d00e1712d963ce0fa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196f7ada0c2dae5b9f8d026cb2d19eb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769e214c7c2752dc55832c02a5d962972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5419665130b89b44d9726ab5670302973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6adf880d6c005177ed575580f7057c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe8e21769c1558a96336736f0aab11975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3b9bf58fc63fcf9de91e91ee870c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6533a13a438e178fb3229fbe23826c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdeeca7ffbe548fdbf1ca4b9a5b537978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d279fdd13ae391a7561d2c809349fc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f974921dcf5358b2c1813b8a3e2ec980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b04c91036efbf6f43128701a7429ea981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b0d68bd6af0ffbc3416c1550cab2b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a040375600632bf3b6c102f59451f2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90481e990c0004f06d8b25891705239e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c4d5dc027bef0dabbc73d4f533c5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b22495867d3072f8481e037950cac986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09943ff464e0af681d2f32ab6f49ef86987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd4029fc7ed4708d619c631c157d30988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900baee068033901247ce5329a46a2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1935ecf3f9b21a08b965f82278923990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac7cf2e20364f2e76d9e6e7bc6751b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e59d22ece593439b27eceecfbac225992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed58e47a8490c30c8de2f1cdfb329c2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dcf9d06605e8507df132c7f17d26b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06e42bea2fba5c43eee974ef06593f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c529b6d730ee908ebcb1aec1461fe996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9231a1fc7abaf9bfc31ff4b952f42997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616d166c0984a8d14eb43408c2022071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f4f48d3e39cd854c139d55a55a45f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ca3187fe2cc51b311e3e3c2d90bdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea39fc3260c217ef02fc217480cde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40578b9e8ab85730e6580ba177adcb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b014f1fb5db26a4c55bd34ef9d7b286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6539165c0f64e04ea105e4bc759b9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f0c69363662bee5b224c118ea76e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973463aab9df29f2415f37e70728b2589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8db0074649e4150fa38cce3e42a2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14f6aab1f825d0a2c2348299ecaf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9dcdd85188e4a28de1a2a78c053e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4053ee21c256b0013062d90a4d39813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23158e149bf704a269828f11061e9bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2fed702384c6f6cdaf609aa8613d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7396b7e18ff57b5bca3cd83b60a50616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab93992c836e26f94cb3187a016ec117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f3176a1701de3f386e262d28e55f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc94ad1134af7a06aa1bef3427ab419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fe929074a20626cb71eed8a8e92f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52abf7fc5a55fbafe56ab22427bd0c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676536a7a2d82783aea68101ed4553e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5825aac46dcf8b75c0cab97b145199c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dff05fdb65728d2c803ee289dc008c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c49377ccd62671fdc01d80bad2c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d37fff4c3d380c537aea1a16232ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e05301ea9e65ec97b0a254bc0fbe0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021200abfe19cd41f1577df17c3519128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2c2be80c635a40462e1afceb363829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea366b8d63c1465754bdff9b988cd3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62c6482f6abcd27bceb5cb5d7cb6fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b206f2f04b4ec0b618b7cdcb9f25f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342524979589dbd9d4cf8b21426e360b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ed26487e32d690667b4a7aaa5d4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c30d3b4bfe477538f74e9fcc2140f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072bb2093c6272ec86e3ae697a3936436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee2e6b743b5a6631dd4fa34b039c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b384a33bdefeb1f21535599b9a2a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d4a7e2088ccb76e56a46d917ca5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad887be1b621de1c0808245cb22e8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e70870adef99f04e2261caf9948cbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75024ed54a4d33b6883865212975432c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540f2f1967a4ffa4b5438c7682cb81b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27308af3024717293b1bdcc36bb5f32144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e292829ee81afda802f65fd718b4b0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0560e82ddf9a74697d573ebed4916d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f599e65bb6536748cb7837aa05ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a4763646c38426eb8beab2d96485548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be371f6b4ae8b64ddd940e4ebe99849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d66cdee93c64c3445c6c122fb735450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578c761891116dccae50106977860051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ab5aed525666098316fad2beb93ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0a3a9f6839132510cdceb3067ca4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e54a86677503c1c78a8a4a996ef1c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e00d4e88587e4be17f2ccda456c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49472790ed2cefe98224ed64bbc0b16f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed0a9fde69500a400096ec36728fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eaa68d681a97cfeef20393245ce8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6905570ca2606068840d342b8a12cdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ece91608996af2eca78e1152f8d6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68639d91bd32a42eca87898a76203061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97a6a6a5150c1ffb638edb2ade8ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02cba6e57a682910158d703d5fc65a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c82cf6600aaf58705d0b094a04a4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6db215a26fb277bc93d853c9791a6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23b1fae3503869e0d443ffbd923d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde998c8b55b4e04211a0ead228a7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a8ed1f6d6c287eba7c7574d788f4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab871ebf5032b879d455138a33d1c1a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286e1e276e6e0d00217b5fffc3b40c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce13cd3fb6d2d1bbedc8a7c4626ef4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc758792b157ccbbb18f5f0eda755872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14272f69b1aa2619fa02f137b7921173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0722c9e949d11a1ae91580a7160b9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96437b8d1b18504eeeede83029d593cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb7d967a58443395b7b06cf53535176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ef83695cab5f8f15f241a4941374477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50427f9b390ffbc64bacaf54295f0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f3441da7ebf21f48c05def712b6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18cb3f5f8028a4bf48b2f8059660d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167932f07d3f9aee6af85dbddc4ec6ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f7113c3001f34d7fe134a3f281c6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91634b7916f687d36280882626e606083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01e1aa57b5e8a5abf736d27fd8bae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f64914af0568372ff7396afa130a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b09d769ef94f91084d539d3fb1439486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c5bebff71f0ca10d2439404e2b3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4729327650505de5a4e6049188d96088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc785d0ba188866432fa832e255095c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd9d9b8debd86d40b82923c13f03590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c66db78d486171f97e9160ce9a20891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c1e8bf0a576bbb3b839fd36fd6dc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21129868b1bd257ded14d80d9c43efff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53885349251ef5fab08ffa390d2826a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e849b7445356bad98bf0a10bfdd7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f877a984980dbb74f1cc984dd7f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e188c37fc22a14079cf0aadc5e00b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304677c4d1c5d8f00559e3728a4addc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c60b4d7cb6d240600ba84077e3eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf0e77cd3835d66a683a398268c33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed72e67b413fd5cf6579dc76e5c4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56206ac1431bfc2ac440105e79770102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8cbedd94156f76b4e11e59d4bf9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182da02c96863e39ac185fbabb7141f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d8939dcb76caaf91502b6fbf0384105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38056ad0e65267953548a5c18847b89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ccb71ecd2bb88b2bf716ab8519dc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cd41d93435ef9233c886ae44dbb92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b8dfa588cc90f0141786abf57dabb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff7e38e28afecb1b08f88b27c47f86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f394d3bb25427a1b91111117a0bed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1462213b1638022c612dc6c619b2707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784bd7d0df30e897c1dcb85410efa60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f139178d12cecbafa1d8e4bddeb2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8eff46064ab379a500744fc037f0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f88179dd95dba68a93f49fe6cd49e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22813865c5287321e328ac6321c06f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed76751761b70c9a541cc780e805aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bca69981b752c2f879de4ab6d19fde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad3326724c1155f74717dd23f34f1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f0a94f6d4f396bd947db37532c799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c528037355b9edd92bc87fad291a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cc1343863ecd43f2b0cb01ab14d92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7860e5da034f1890f81041ce0cba48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497826709c68daf6b260ad79790fe95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820da2f529988ab106da00e5d09ae68a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20d518be8fb3743b3cea4dd042cb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5894b66ca3ad82779a2518b7a625128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c9a0184758907767ca5d2563343e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcded61dfcd36bab608129f415378dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef454afec77e6d43e6a598da12129131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce6076813e0f3e4e267c5420b7128132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881107c59db4ae196284cb2f9fad170133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64709bc603345f5f6c5b294562d09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd195e5257b8f1a843d3160a27c800f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc330e253cb0f0a0bf7cd02b9eaf75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e8618c10b3dc7acc0a498e67b61e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cb794db472632ee240c6e1ffdf7a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e83d9864a39974750a432912f361cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449372fc4cf340c1fbf62cfad567751140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d47b5543ac0a8d75ccb92b1bb4467a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d727c48d5ee8281b9a90e5c3ce03f4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413d96762cc159a0ec3f70b1490a296143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee3328586be5a39e190e1a0dd92046144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b90eb7b3cbf420a803f27581fb6df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8baf423529a9c46a9a794cce24708e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b0fa3eefa85d87829b70796e496b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d8546348e9144a71a6dc516bd471148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da0f3bd5f37680960f1c630312e10e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73835fb72d3e0746ce23f4a871a47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f699c87f7e3475ab2afa8aaf477f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c66dffab63a644c6970b2c7b1b2b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642356d5883b9088f1a7004a45aa7161153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf7300ac959288a76d118caccfd536154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd17378944fd59e1f655c47130e6f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d078065a6de3a8cc69c8165334028156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7234fca70bd12649ee4e7e0430dee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388df553c726251c088f132fac6c36ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcec508fbc7c8188206cd5cf5dd433159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a39ef59e1c832593c7f0dda9871c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1023dbf143945ab665d797ff59aeb55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066bed335ce624de7bac126de8ce3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d63362ba58ec33543db13766f497163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36134a976a29f9999a6a8ad07922bed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f980027bc5886f22c5f9e15b1277f47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d57fe039b9e92809d954e089fd9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801e59119bf1c0725481a52b43ad30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26a896c492fbc52f725e791a4edd91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff173a9b8b220dce9d6e99a281c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b4251edb307238a97c1f0dbb3cd99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b7453482e738290235d575dacad0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e7ab08c609a626c7bbba55b6444ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10394a39ca622eb173bc3a82288bd82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc678596923d6153c7277a4dc305357174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15420b262e2dd3728a9add447b6fe1d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bee243811ceef7b42a8c7718ec44f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4db20400b48f7569d888d5273c751b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161fa04f6e9331871786a0df20a62b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144af18cea5b5b65f8374c5376f29f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943069e242c76445864eaa8bade97342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f29466d7833b031e1ae29787c25e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894fb799e2f87d2803d015421c7d68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104a369cfb8a02ba93c9028ac2fbef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a395a31f1a343421cc6a885c1834c04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70e19cc7f7e9f99ba5c053fa06294185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10949a33d96f93c5fbd73716080bcfa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc8f6f853b9a3f9b9de7848d2e410187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f12dec05a07f2c6e47f6398ad4f4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dee649a7f537c4fddf655119d44968189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd33f8c4542055c5d70748b9ab0402190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4f575c7673432444d97b714b418bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43520a7b8dab23389ffb650f61a5c0f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544c6bcaf91edda127acb548b323505193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da95332f50b3c5b9c541d98093ecb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675cc22ba822024452fb156b03c6686195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bffe4c310563c30048161a30f7216f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6421c4efb1c59cddc7a5e4d500f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7681f992957f5b458afb0dcc66b076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe73cd64a4b7aad84a1b179983125b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796e00f01ef53ea6272f96c7fa5c106200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bd655b24048320dbe0834128cd60b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849db227b887aa994c9d5c5124447298202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b876779a3fb5d82ab941d134e759b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3604481f943978edb6743dbee4018a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa5c6f7336c31c178551c761a5647205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93840fbe156785714030d9d97ac37f0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc60b89283decc528aa2844c0ab968b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51248e9de8f87135409ecc2b888c53f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99febf21202dda87395904c08009318d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b73d98ad3c3cf306de487338d9b50f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7f36fb852db6a9fa29c9013903f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7b51b2ddd11c43b62b1d38ff9dc0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bc63ab38204cfe498de36b53377c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ab4cc4a5ae1e9b398d22f9505aa7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de6026d9e7fa498c757900118beda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2fcf6410b4ef4ef559a2a2476f4d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff562ac64e84a322751492231936698217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e942b5628802ec139be25f00ee129aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6fe44e2506f5a817bc270203ec03b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22cbba9e1b3bd99be69ae42d75a87c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a47090245d81f6db8515e9b3aa712221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961952916fa89dfd43dc86556a008f03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2cfd580d033acbeb9840dfde64846223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab7f82d202e1d4ebe9295f4550f6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f6b43ca5b56e2c2e346684f88aee1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d1e9cd779c1fbcf7a84222152602226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f9d20566b532543770695da73013227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b958d328fa754dcea6b41ca48e20a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a9b829eed8fab105ec3decd1e20ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73051094bad5f2da254aa4a92f53a8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11066d7c2f84cf55fe7e08948bba2bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e39c15389bdba513e6afce6bdeaebc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379600c548a0e9673312969914515ad2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff2dd905bba20898d86218b773774234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f53413bcc2a2ab488fa4b5a6ef5c2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36e4185aff25e242cb60c80363915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1800ea825e682e8efe23b8bbaecb37d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0dca6217a1de620d59e0325e0a1e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e8dda54a85fead69c848776492332239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6b78f3497e28f3eb499faf3a3641240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418909a69c18f5b7bb0e974252180f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd3e4a7714bfc22637d57b3ef6a639242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb36c67c58027090293da70081ffa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853e8c7c4e0f583a1757a62d85c42bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587da6c770e10862cf7184dccfd44d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fc0cf258d81b505a9443e59f23fe2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486c46a52e4199e1141e739dbdcfcb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b873c81ea87e80e475a2b98b98ed497248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbdfdf9119449558ac5ace1fbd83f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b575809dcb4b9c066b2686d2482f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80116e3768d789098b48d95591543a6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8743ef4fce9d03ff6fb4e444f383c83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd068414fac27fdb419e4d50d3ee3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c34decc632ab65c5302cc10e602d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf790f04801c41348d4915dacd1e37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56466f82508bcafcc463c94a8ffdb48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de4481c3a6c566ff381e5a869f74b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cf56363a342b9f0e31185689117de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088599cbee48c0387a2b68084c92f3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2ff87fd4e4c59e1366602c5c778cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9966b818979fd877d7958bf66549fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c9d48830552c8b0f5040b2c2ce2b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf78d1e101e02fcf62f5e27445c86b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052a29a4ad86f8a07d489ede7c619f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84356eaf68bd9bde34477bbaf062e065265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df95c49052e5d7424f5cb2ea70cb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef47910e5a4f4721aa2dea95d3dccd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7087ab67783c0d84c38f8c1bc60ce5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a188b9a1db360682b14b146e457bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066186b4dad1dfde21602ea9091b177270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e325593afbcb0ebf868c8c90edef154271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3897751640dbd9469a014fb575a02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6625649ca4266944843a44e3c87743273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd16db2d6ec4b1465015be8ea01d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d17da6b948ff8c73253dd44ca234ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4c6022e79b6db7a75635209e45f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db81ed8c45b410c237e88a0c54e01f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f43109706a2be9588c55eae9dcd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b2b382259c3202f70196501488f68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08bdcbd154a2d67a68d6cd4ab41977280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207c15d85b806fd3df464a1c2deb7a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3cfcb0347df91fde644a638840e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6806d7e7a7abf6c3bd79ec1a02d67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d62d519d71ade5a14f056f4ef4ea0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87907751f6ea0b07b153ece853fb329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb73728baa5d864d7cd318a0e75397286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8884a60af822f4e5ec54f3be455fef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227017fdb612210e5330ee6ed2b78b4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc93c4c37be48082a9b9b4058ffad6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c7c9004af0bdd8f9d9954743a772290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f49a2a69a08b235abab30d1f6ad9f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6092368264743ce9d7090ab7c5978292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e25a8ccf6eda1de7ab3e85c0893b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2bbbda05ce459a36fcf45a5b112cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49544a26024d0f509edabeb1a1b949295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085a88d38e6fa2fb293fb14867fc9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838687e8ec94d8024142ce7e30da17d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dbb7460cd606c4e537d88b2aa9005298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af421fc25f6ec3668aff71cc774e310299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbaf7eecca1c82d607eafd5aab3cab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec1095457c73a8a049a15989e0db52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a7774c9274c8fbf244b54ee00c935302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9e93fbe27f58263b1624c0f8cdbe8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a47fdb94dbe121b3880d7cc2d72066304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eadefb9c621ba4955b0c7b8223d59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083b63b62b27e940eb8acf366b75a23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f8d683431415733b41412ac81716307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454656e7a27a9810999f280d112b186308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98139917abd8631bb1b1db510d1c46c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620916e3e9ad5b211f1f9db098309d61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a0b988fe5a0bc8328f50edb3f9c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b8741d46ffb8283d0b20b629dbf35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9c03b792af2e8e949c2f0f365c0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cd680a34725dd7a04b3b2f65f8e96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e88163385d051a33beb970b443509315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fec116d1136882c5b49c66424a31e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe6fbc0068378a7a5a04d6e1596b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811e64f74f66eb193c445b2e364c8fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680664bb4b54128ac242a84e8336d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff155c28ecb8c57a1021869fff556e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3e6fcfeec3270288e4549df98b590321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907417097378d005ab0ca9d6f12e36ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1dd8b26d0ae204f5728cf16db58c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38f534889cb5bc69104ca2bbb48740324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90519ec2330d9bbea074fb22e23cb29d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349f04810823172acdc698fb21bec5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e617bedc277c9681095a5fd7257a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d1f898884a73a34bb3bcc70172b1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1edb123e610f6c4a5376f57db53f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3e0259bdd8dabe1c842c6b35aa66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b3818311940ad12e302573fa89e09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084224b9d69b228756c59f9aaf3744d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0db316b20e48515668b77e124513df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eecbce459eda0fe57eb2c7f1c3601334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd7374dd9f912120d8bf0cd3a78b87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6292aa94749a60fd7207e221c480d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc0e22c2d9532cb070874fc71589a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298840b82b232a2aa363e097f84f632b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301edf8406ed8933d2ad39b46cbbb7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c79bf93b3f167e044119b4ae955dd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec7701858d36a319afa9dd5633b364341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e688f4872aef5ecca571a680fe7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a42cafbe8edbc619a4c0daf961124343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72326292c1cae43d92f4e232395c7741344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243d5ea2fcba59bf6c1e526edd45771345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa835826e3b7341778b6a47c2cf03e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae5bc8475d6347b8b0e473f553c85e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71741fb4f2405bf4639b39aa5a773516348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f34f9a8f6fb4b1929f44fd9344bc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15857e457571c80621abd88cf0ad3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a8144cd8c30814d13f4cfe9b88e92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2cfc0321675b1a90e96dd69b8fa87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936a2ef6db041e2bff6cd8df6caa4b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89241da60dd9cf99f65b2943ccfb7af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0330c94d40a6a0786e08bd49f448355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf3a5473a3bc28c6ffac16276ece5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d21cf118e2697183ab3aaa7f6bb26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a4af9080a2c9a07706d06a4cab6fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5241c0002ff3626f076ebca946e598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc7479de2ec6db4de55f29fffc8891360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f047d6aae458bc82a316feb1d0ba500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89c8ae230531c4418acbbae726c99d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd9463bf4d89f8f46a116db6dd1085363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393baef4132263292fb1aa3dfc2e23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac582aed327dc111c39c24dd66f241365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e167bdf90f10b41550d52280606894366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b390aed081ccc68e983cf7d12bde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ed25ca455ba98ade6111f25bb396368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a386d11235e0c9099a94244493868369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a216e874a047363036dc0d07c7ef69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af424c50b452d65b3dfc47cb0f53f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea33473d2a418a363c59088b7429e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8944b9edd935dae0f3a6a2e6165f08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5ef2cc1f57cee3be238e8c2295ec9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cafff47fe30e6bc576fb2b7e0e2adf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd1e7a9df8f9f8e9bd6e0de41dd969376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c375803fb5af1f73242ff309d75c61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55baffe8371ae3e0b01f4a34eeddf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748469a1e49f2d5b177130cdc3dd805379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0fd66cdd4dfde945a65ed7aa7b14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e411bc968e1aeb6cb3f3c9de91f20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42ae35269151ac437a6cf5a7491caa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30178c36434e40cb3f8b393915d60b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136c349f603a3a119d1b097df8165a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a28f0ef10007d3cd8a995bf2cd5d1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7899a58b2b3e4cb2c97ea811b47ce39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6dddf4f447cb72a0ae2bca46e0ea1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9286e79976f36897f70e42e474c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2a355e7a80430b0ea511e0c01ffcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd4488037421ed6fe1f3048118d9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4d747ef42e787b7e68e166ae6ab4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b367d0de2e51e7a2f9e61cbfac66c39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c14fdedfd69b76945a3c0f2955ad8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a45630319e5b0b312c0deaaa77f9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba357afa3e0dc533323d03266bd5519395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60416055c40279340766846e3752579c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e280c049f72dcd389dcc2bcd3b37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3751b1bdcc791b1bc40b87be2cb48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2553a3e7b0c7a9683e9a2cd696c5ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b77473816a036467795ecb8b63d4c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280dcbe0bbf9bbd505950206ef6559401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59ca2f81b6a926255cfe559d17c22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886af56c40c8e5bf69b1ab8ff81dbd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf21a1c49f2e7a9e1fb42da4f5f373404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77afa2ef9bee301cef8792360a45c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59483847f58bd8e2ef9365eab855b72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e26a7d7edf993cb04a35f46d500f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174025564b09318a23e24836bbf4b29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f50294e7fc9401c324c2eca1e5c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e6fb8af813987f17850f2c39f552f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f75bbc11a3b9218ab4912c5340b365411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d95c70ae4f4bcb55298f08e2c909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f477d458afca07a4c07ecdb07870ae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe5cd78b8b8567d300e5b7b094603414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deba5debe66c56a108bb0dfe20cdc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312f85ad9d1420ddd9a21e42b3f2f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6967c13c024b2b7bae3418d4187b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff28f32dd81e66e0bae51c93f23ddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054caf90fd63d50c3bc44119cc5a28a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92297fd4f854cb26733173d2241079eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075eee89631183bf4dfc569b27cbc8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81e0950ae4d23c086bc5caa1fdb8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7734201a1968721540b21519afd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a55f3de041425aec25e1a999f076ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced03df1ce774d7abed4bd687c590ce6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34ee0b9fe4f2177732e701ec5034bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef875fe61d966a61d16ae0459ac19a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a73b63e9f7f5a830a7df1c0ebb5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582781f479c2bf039b51dd0cc4aabec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23069c298dfbc1968e375796075e892e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1623a0ad30f62ff01e4bc3f1c50517431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712f6c183df34b4b4dac6be498355e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed467055388709bc57d13d938fec46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f9d33147d70dfd7966d18878bce7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47d605c24b635593ef8ae4f12690e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0062e6b1daac6ef1f711bbea8fe1f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c39e596798c540e39a594b47d93663437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146e256462f4b10aca99dfa3cfa660438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e231cee80cbe4c218b54664f3dc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813eafde3e14cff367d43b1186c59b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10759225a47e866585da2a38bdc0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de80b7e138c74c1fb1e0e236f7e35c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915be894cd363d21b966a850a217de6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7beef8da71af2b3a58c1ef16c6343444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e611a3992c34f7771ace10896cd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6a7a9418daa741505ae2105d94ecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c634904817d5980874831063a45475447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19a20bebc624ee8c6425d391ac566448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e81c1687e57c60ce81c3dd2ccd233d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c4e5d5973c21dc26f761314142d08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2339d36ded903025e5c699e611a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c7f0ea1f8cd59feed943f68fbf266452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2bad9419c39bf88b28a6155931ce5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3235758e7b272ae5d945313ceab839454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00967233b638acba550323dc74970fab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb5d30225ccdf063ebe884110a9aeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f00150efa22811885cffbf61b558f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01550e380d6232c6100e3917daf68c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9293277d7261e45e2f910fdbd5521459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f343fdaea34342b847b4f181f383f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f3948f2a3f24ce8e36cc9baa9e55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98b96e8f176bf8338c97973ce6d0a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79557f59b67e40de4965bcdd0e34c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95bca9f5fa6aa15374f11a7d6577d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5725ee461538510a0aecbd734e4456465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721cf5cdd0a62a8377521b64410a91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105d71d5be1b5612affd2d8513f32d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a16a60f264d7194235b79206d7f080468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f4929c68d5c4b40e632741e9bb30e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e311115cb6d9632d03f7d36abf417dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee04e015e22dafda39218c6c21fed5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca668125d5ad7d89fa9ddd4a9e5291fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61ead4cc2a79993ed708b99244fdb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750d0687944aeb716d2672ecf5d297474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b9184302de2c7a64c8552500af60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ddd98b1e72f17e476d038ea1b5e5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47782cd4305ac6f57900be5a5a1370a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ce01489c63ff2ffa8b74e52df7a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f33cbb9eca9e4194c910171956ad85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb64a0025dadb23eb9a540c7cf4344480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5f5d6eb466c505215083b56fdacce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4b724bd1d21a4a7d7322f3f224eeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6083b0d7863f3f1d263d4416d8e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09540dd16e93758f70e9396ae05879484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f00f2acbae3fa5721cfed16b362a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81741d9e37bd4beeb7895de8aaf3f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fab9fdb1afa59c6755cb867e94607487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aeb08608e7939e3d96bf726984dda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc1618584d3aa4674e7227e44010a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d7470ede99e51f4bedfe0d3642732490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86860191b8a6454a567dc5c2279804491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5968270388058f59327011c23dc432e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a61120d33f4d746ae0c9cc1d13f2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684c5076b3a022faac36221f552cfe7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7348912bab79b01b82153ff79dba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623301d855e05e4237842bd58c9cf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417622f29a6b1e47f0b5e292cec8d0ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e622b7637be19f4d2061a59c5051f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ccd6d99e9aff80b26802730a08cb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9addd002528f7f07872e5d80e1a9d4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4de42101ff86ab77f556407900073501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12ffb40257db655e2917c45c413032502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae4c25851983b00255240dec50651503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba0231005acde55af01db291a379d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faead31aa6e5bd306f532738173a056c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b358d5bde9520585c63541477374e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb90157f68b8fa664763a4ce9f087b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d84065edf8e945454cedfab28942d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47868aa70a118705a481ddbdf0052509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8addbdfba19ad5f632cb5e81ffe64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb3dabd3a3ff19f06eb2d66c0e34b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96141a144428d9432c8ca8b227506d5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3ed87cd15d4e118b8d7135a2014e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ef082bbc5bd44c0fc30666e9ea63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a8faa24b5f50a08bcfeca3fb290f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d39a7362ebf21cc8b53b6028af751516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a900a36a2edd083c7c6403bab6d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebf91845d90bb998a9a353e964dfbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4dafa53e44bdee9bebe4a0ffc81e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6bab8b5a8883128372d6ef7ea316a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26222a339fe1c34c496907771caceed4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b5f630072688cce3955ad5e81b1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c1a11cbfadf054bee4057278a9c91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a23242feeb7a703d6554dce023ccf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c72c1fd0ae47796e08692415c86f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d01a4d78fa69e7aaefe5a56d3372d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca95d825005a8f0cef8dea267fce6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e54c8ce994d0b217c2406890a58d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052a1e2fbfaddc6deeffbcd5d9bc7ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f0c1b0762600c3bb6cf0dc3ae413530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba2333ee1508fe94128bf69543e62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08722e58fc160f666f84872c85fbed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f47949154a2ecd677d6a9152d650533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028edbd97f1882d40ed42774730e09f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c6625bb5122a0856c5d383b6743a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e2b9c43503a8df3fc722ef3300e48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a84c4982bd5843293fd248490f128537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f12e059d0dc153f8414aeb6bc7811538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f8f3a07b7f564a811098d4775067d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127776aee9320df05e67bfcc0e0b0be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f558706e4e457c4b0c18f38b3215f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d71a3fc64e069c74d48a470c86f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbddd9246683874a4e4389b7e43670543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd82f45e9022f4750e4f58014cb40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e84314fe5c8948cab2c4528e644f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df6bc7dad663fe227cd36ac2c4981c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec813e694ecbe487fbbc595d30345ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d145f01608b5d8ed60e454bbe30b2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db22fc45fb0f74c46b06e68ddb5784549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b808fc4fa6e7e3e0232a09bd3a827a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545db990a020d63a81fc7406bf5d973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b72be2b70aeb00ab027360ee74765552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f680f811249306c75e4c006f7870ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d610057e035f0514204ee1d12ff47d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d946ff58c3e85f3a551c6909806a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b58f38caf8af46627811cf31cfdba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8a2e5b897b2ad12f9f26800b71ee1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278f40286f282a0883c882d2ccdc196558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f287d57e58e66a7bb472c4363dcdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7491ce4e48bd51dab121687d0a0dbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d4f41ec0e694df4c2e32e88eab8d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9373f576e32a45d0048e3fdb7344c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57917f3c909287a54e42671b7d4264563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126719bef52b41a3e807e7fcef82ec63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385194eda0e6bd3ef684ac0f73a646a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1282db7433fa6848f5dc7bd5ee4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d0529a7a65ff1869d80f2f863366567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b19428390deb3b1c5bf88a349450e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7da66f09aa5833b0931ea4bb0629f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d0d1bcb9f7efdcda1c05c1d051e0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc21bd9e4b9a292f60ed61d7f8470571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddffbef29d0871ba29c2ff8815a432572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a327d162ac180980318ebcef19fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e082b09400f253b9d4bc767ae8099574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c7efec0e0fe51a8d065ddc7eb55a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e0ee03b140fb60e113bca8edc138d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41979d78d4cd68e44a4187625a856999577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be486d2bfbdba5f9dae6895d703fd47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f982ffcab9109b65ee212971fce218579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d685619c67065c811f44296abe6f6ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bab1a2d31c544bcdf8b54166043de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f23644633d9d060657824c209e2ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3101f797b30aa620603ab8b13225fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04314cd8638588fda339512c74af2ae7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3324ff94de33093adcb0bf07659e39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817709e6f3087ca0c77fd86f6c2d4dfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743e300472ef8408b366a1fccbb61c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406822749231b678e043f249c37ab3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2b8641005e1dc94560ab5e097c1d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce779f16f8c7332f4ddc9d1498fd6075590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e756e53ce0e88c92777223dda94f90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511e965ac4ddd36fac84a518071e7e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39187981fb7c0cc52f5ea5469ed60dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b06b89cd6e95148965d40b88afd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724277a7315e486f21bdafa00413890595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2c40d45d0de22b90568fd22ec977596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e814e1d2253f54672856eb5a31c864a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f55210e5b0b267f32de2e3ce12be2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbd3d9e2c6d4891ae8ab6ec3fc8399599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0adacaa69e9c44e60721be47f7f650600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a694595ad52627a8c7ca4c761b0f21a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d367cf7dd7b1f551c305af705a9b24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf2983cf2fa5d308da6e09cd5188b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b92f3269ae1c2a7269a43e56388ff4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec3f6d4652b3834611db143a89219605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45f16205651f700f43ca955f63f8a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fb981128577c17322b2ec7e24fee6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5fd2fbfee38153504ba7aa6f20228608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dba78264d74d4f6d67012fbac76ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6079e5dbb5da6ca3fb98841a4723610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9382004648d1413fb83adcfd9a30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e68701ebb5e94e8df00b285eb38d90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1a2cc88d5af4cb36be1135eb8d9ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37afc729cc2dfa87da8310f5d0ae4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3644729e4113d6e720d82be7eb77e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8401da4477e42b33fa057bea5e7c857616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a751152bfaede0e670a14ebdd0757617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f4cd2d634af1aac2ef6c4cd499188618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef6dae42ed8a605be697496d019ab5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f566f45125b5feb5482f5819e034cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce5fbabc44700da7d17eeaf18a855e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6565ec5a21b3f5206239352f28034622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c415ce6dd5dcb9c03107244f18a3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc73e34548718d00a451efb1318723624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2fa111386b63a5847103b593f315625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cb2a512ce3e88ac4ca11dd950ff13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00728ae38653727a83a061645fa357627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040808f0c40ac3de0ae506e6694f1848628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36486fdfbb453e7c7b408c590bdfe58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b997fc708afb75b10ca7fd0cca2fd7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105189f3e9cafcfc3288273f3f558f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d05c93737fd93eecc5208e8140fd5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21410141f9600783884f4b561f442c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8568f13cf90bc0e1d038b43b94b254634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de069fb9a9fff94f736d990ed9cd2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48d2f40f143678659748d64c1a7acd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1cb13206064484c4e52ec9a429a71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e01de65fb464520b0d207adb135b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3641b863cdf9f0ebf6cf7ad28f73c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6a7a18ffac563701b2e4dc8dd87a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f6dc9ee649d68260768b399b4ca80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf5bdc9ebbed7ac87eb285189026e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca33196afa22365aa8839a6e325d0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1fe6ab5d06f818cbff53dd08aca26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c7dc9ef29759223592567870ec7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe759fcb7f42c2c1bfbae4f6572df42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3bff571c23ec5e5159acae246d21b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dd05ef130a597a4ba7a6fb4df4eb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434161b73e787ad7dd99dca57e8ce3ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e88c6175244bf57f0bf60c0ad139cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c179bd4bd2f3cb3299edcf1dbba2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2580236c32186a1c85c59b317ab9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132ce94d245221ccb5fe2dc465219ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73b168d332af00a8c39735578c723b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491cf65f82977e2d3fcb65cfe5cf8c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15170d4a377859536f246e442fa97d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8af92bb1c168262e45ecc35f8c7b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d2a0e20e4320833868f14ccd6e389658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d32d768ba7a8a826d44cb7655fad4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ab07dc6e5fd2244e91e91e3076655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16096782c5dfe0d0fa30c3335e70649661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5682f9f5b645b4714429ec9476e670662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fc45b71319f1c084d2585402c836663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35e227e5ce5d5fb9e498ccabff1206664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f75265511c1a7025def073e6213d2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182b09fa79114da3471858a4d7c58d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c723a455273fe0f907f88e2e3dca3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567a7c09880f5f3476c079ab6fc3d92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266701fe6e3dbea9b2e663047485024669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208311adb05fdf72c18d4cd727253b50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e64389d83a9f017e3c4cef2e578e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20099c6f5d07d83d3601e48d96c3a309672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec01e35754a39accb316ee3ab28ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235511a37a51d0332870a6475b03015674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec11bd01fd5ac27bda27d62daf2e14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b581dc15fc6d209d681ccb4f50f05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8e026c9502717e68fad26b055719677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb328988ce3e3bb5cf52039cc9fd3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f02ef241ee23de56d8a75de42eae74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d70726ca4b9a5329ad09f178b3792d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800699083111d63dba43c2f4e08b62a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e19fa8b45ff973d5eadcf8364b7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d11ac3a111988576c3b69e0e8013683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6675baafd93f1d91b783870c84c163684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec9dd8b468b150a9fd8e786f1101b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd626ba54778f8901ca95b00fe392686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9e76ac924ed0061a0ae2b3ee6c1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e3b4b0d963757ef8c0631690ddf6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb5f9e9fb133a2a08ffa713e04521c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34267e39279ad86035c8dbd7082a0e8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c11c640e2b3c77e9e37242289bfd6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36e3630872cca4c2805d5b233c9f1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd760d320456ea0ddf7d041c73ceaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2000c18a6ac580b7cccb774a4d61f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412371cae22014927345c131001b19a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f42168b4cc84ffec18d88268ec9a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd841cc0e0840f850ca9ca771020df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a221926322ad680f47068a822f2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce8622cf8e6081472808fdb38b7245699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53f1533b60db3e7c9f61af35b1696e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d22a17ef0590e02552510e5e39d9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae3d27ee071b56b8551ad56d0e212e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c9f35f4f3fc7d617b074af369811f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f116ca3a5a1731269b5f144b87ba5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa88db43aecbe7dc2decb961abf51c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ba1ec605091702791be0d9cad653706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba22785677e245dfb9b06865776b466707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16911b9fd29df17cf248afa4c5f04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08cc4ee26a5fd75710df49da4012e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0b72230ac86bf88e78bc9a2d04413710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d726a972f7ed6b9e9fc1076f237c112711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c111212b267d7db95a08e7e25505a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debad7538475a0d0b0c2772f1d995429713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f38b4a3f91fafc64dc8f3e3bed1b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be17f714add4db5f296b44ebadb35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6d973a42cdb7279c6dacf42ec63d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf91c17f32587dda9636a84ffd9c5cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3d558c55a4144192490c12a0443b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527c5b557c425d21753472d761c9b40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359bb35a5cfdfc73aabae7db710e65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3bf656c504be2b89a80cdb472c9b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1417bbf1fc1d0c1985f378dd9f0beef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638f9d5d13ab55a45cb8cdf0bb624a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327cbdb51cde615e9af3a4945a7731724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92e03c2f8615543b982ee3c15a83d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca969b7a192a0c42d1426d8e13da5bc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319432cf9623ca1f02fa79f9e16048727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a485318b4acf1b937f6c0015d2119728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848888a63232817faa3bb1edbb62bc81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7172da9b281d7c4a10b0bc9358090730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abaac49a204cbff12e35a6c646ee1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac814ab4b6ae29c00ada606f70afe8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93d656b38feaddac3a5edd4b9f7bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c881d0d5aeeb05adee49c9280dd09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c43f64c22c6850ff005ab1ce41c236735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78517085806d3c8f1204364bad1b1fc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3157e17da694408c867273db86889e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512208bebcc71207e25c03a65b9fa9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0308882ca8cdd9a0943570ce5a868739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767bbaaa3a6e8b3736d739813b50e74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0053e955bfb41182898b71659121a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed05b99ae43222d2117c687149afa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e92859946ef4d3442cafbf698bf0a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a733dbf8c50986998104c19811b503e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdab39fd0948fa86ac6f351dccb0b60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd102b8c9576daf55dc0430b1dc24a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d3c04a71bcaf1d85093e8d6b84fd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42305b367711e1767cc542ac97379675748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2b72f6982e04b94a3dcb2d96345a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0775e12e6da282c409a255f90f5f3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e156c09e338c3389faa2ee42e64e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511bff450c9ed7039de0d8c37711f89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc33cf0b693d860d9a7ea08eec970f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010134aab2c5a9461c19a6024121ee21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37c682f7ba5f02e9d822cdb49831b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5112b0201880dafb72ecfbc3b2af8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0c6edbe2c2812d31c8b13dcd12e0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c668f4b20c269eb8cca5e07e7c12f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190c5909ac5718e3ce56de6063cf1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b08c16371108088f169f6c31468f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5260c0a6ad65b64b7cbaa64881b2b1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107189314c22015494c5e0f7a841406762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d2b4d6e350fb2a1ed2bd8f69b2352763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b4166e65e36a33ba523c18b80312764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fe19578f48ac446045a9fa40f71b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393781bac67848f72881725d969894b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83165dfe4a78156f92495606498289767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563be6990ab1a573819d4300abd8b328768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64d835fef258e9ba6b7cad7c9070e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c50a14b85be29df90fe7faef0c200d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8d9aece9b9741f3e8b6e30cbb24ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecebe4f74dd9d3dbf4a818b2e3bb8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cad8fbaa1dad88758457d247a52cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc556b313e3545fa4f6c49ece3b65774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d28836fc7691209ea0fdedf2ae5c1e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735454d1445ebacd9d21b90128e38b81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b613c6777a4b2c5f65e9a34f900529777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c37167a1288b260f3d0b61fb2acc9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c8ac374de0dc36d0bbcedfa3072c0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71234bf15161aea06d36d1f8bc76f2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485f016fe0dc55fc1072ad5a9cb4af0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d239a08150eeb67840cfd87c83e04782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3783ca348252acae08f178daa75cf6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf86758633c78795fa5044c428989d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b087326af37e249e752a7fac73b5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4862aa4c1cd81d2ef9ee1331b75f6f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0b46217b7888bbed46879bca4ee8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853851f5500acf59a0a3fa873ab3353f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf8e27fc8035642411d3a89255c5a1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d16ff1dbe3ee46171019dfc1e54d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d89315074863dc12eea22c3d02afb8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ec8660bb223d87626ffcdf34da9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc842870a352c1ddfdf3867d082e58793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d01e252688d159918197f1fa0979c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50e0aa53586ce3bb59dce713e50fb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec094b5c6b21cf46c9fa776694bd7524796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64266632250d0c0f5607c0eb7f5eddcf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7e8af69c0beac7deec6e2217fc63798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6621da6d613934b69920670c776253799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3127e6b07ca6a09b7f8431b0c435800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0ce29bb9bfa6afe26e8080cb504f4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12703154df68fe2e366dc17ced80884e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ee1ef3d3e378deb267a9ebf5fa7a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355488753e4330d8a95c48f0fd309b92804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593677351b1dbb01af19509a07685ff9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0e14519f83b91c1360956f735118d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314402902f40b8341b1b19b33d7e7fc6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c7a656494d0d11b5d2bb1e6ad7e42808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9fd78f7eb31a71e11536de8a37b9d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c16a2f138ab8f6278013922c969e0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a67ee7f3eec80aacc6f2b992db8ce7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee18e264877b9bb29aac933373a2e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db90be8fca2ff987988172912ce416813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e707055b1f61c3ef4c9b0e9db1037814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99eee69d64e40895ff63d090304ff9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f125f1317feca07fe39e124cd89295816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfef6743fad8a8f07f387acc78f68f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fcb86f10f614acb0ec9176163aa09818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa71621b81042a0d88fe6139232ad71819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ebf0f6dfb6c2c005ea1a79058729820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b2b48330274aa4a2f41cf80fbee3a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96872900edc6bc8ddf7dfab1dec4a3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febb43d47f53ca810acdd9904348bf3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65581757c53ef0ad50ca7b5f936020ab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3582b3a5189b7122094d7fb5024e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c39b5d87c05f123dbae53d201970a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472bd3fc8b4d5071eb8e176bf5f1f92827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69739edda3d7f106f4a645654088a37828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981732093fb2d79ac0af88c3070345c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea81322654676306401b394cb9f77e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88354c68222db659b718e512e54aa41f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd56408f88befba2ef4b1180fe5c6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f891440bee302c1c5186a0aa8bf1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6db0303963cb2f31c86654df769569834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dfb8fb4aff6cabe4a3883769202b8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87c2a737105fb1b35a2352c41310e4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b0b4df7c726f2914941ecc089c34837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e5f4ff4b3d0fafeb082f0ae5309c9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254045ae4dae435d99e57bde654ee695839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2640794a167bf25ef0ae9d755785840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b65d8d24e92ea4fa1d217a534c2f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe74d5963c4018e9005afef1898205842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae27c0c8b0f37b2e9630591095ae7c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff8049d19669fa4b978751cf8cd41844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa539f6dc85a1fd557bcd8c5ade4b1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39c37ee98cc535077e69fa7639e0b2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f63a81b6e6557b1776ef8456294ae7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5adbf886c3ee29c06557017d0a1f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdd37778a5f7031367587e45c5dd56849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212da84f97c2f02ef5ea830dfbdf19a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb074557a15dbc46b805fa7883bf52851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb760977b6d09d4b14e70ca3dd74ed852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a0ec907e15a6e393299b54a03afb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11530100bc8b7dda100966766ea9e19d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95f50cad73a46a6964ad7ca4628a4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1c9b93e8c77df995ed24c8d5a0972856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e4e3c8dae14bd6ef2ebb332e722b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb666481a7598b433ae752271b043858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7bdc28e59a6ae26a763f3f669854d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff738e46157190b00930bb2397aa270b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe9c858e529e80a38d1aca96a18ea861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd4d4711384351c775c9f75893def862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afe4259adfb88271a244f4c3ef2dc2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b961dd18d0644a37b47469a2504058864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3bffc684b0ef18ad1258add9a293865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169a0160d35a1e1c37ce8c8a0d9f2cd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d11dd08d6504886a4f84c1b32a8ef867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c30c8946f1f445961fdc91b2511934868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f226a7643c7fcb15167385ed3dd68869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f178bc648785590763f34a1e612ace870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e08867caff4df48e94022dcbaf215f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35fe28c0435b25f25535581b28524872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51aa9a3833531005ad126803541095873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474bd2fc876c76ebf98a9c6dc058e1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c15ad54005249744ee435549e3ba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e900bba744fa92ae3d112177b2eb0d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eeaa5efa0727c1d32b9becc214f76877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610950dc73892d9983eb73ceda7f1f0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e81598651526c20a2b8a38d28a909f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8813998787bd3dad8bbdd40e4419b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c6301fe0f23ce7c6c35ca09492bc9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f50db04b833dc6c7e1a4c07f703d9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddede91f3f116dafccbe41da3f2fd9e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adb7e7f82272df07738985afd62a55884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43408afd73d20c12dc0355e71dccd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed418f8003fbcff97f01968880654886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d473ae91735064644679a75035d27887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e005fa98b67da2e98ea761b6336a7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8124ee1b77dd2d16cee632298670c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7ab1e81d4c186a065250647b87e4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa18a7b0166b8804bc2d1f1454abda7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a531cfe9ecd3142d6432c2621e7f97892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397f5fee7ecfea68c7c78ff021a1c4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d760f2790716c013fda5f7093d34e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e5b7f82a54037020faa6be7d7255895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879608bed43a4e2b9fcbe781ccac674896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7efddc56ff1f61b3156b512188e4a6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fedee4002ceb2f3fa04d18b4eaeb4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705b0a0e38420c2a186d7bcc5bde216899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1096ec39b07773868f38bc8e416f4e4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829dc49825dffd49c58100fa0ba5941901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd17c4d9eecb7c93fcc647f95f2e98e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf882265e083ad669640f6d5c4cbdd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1120efb410e33c8478006c36e52aea904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2671bc11e32bfcb78a74af96730864905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fdd848a12f82ba1ce4c02ef513eb6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb558dc5808427ce747b7911fec59be907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c1d26e70c183eaa8ac55967b5476908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd78ab58b91fe8cf8e4a131a9cca2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92904bf9601433f5b93dbebdb5a74b81910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7415e4040ae86fa316d79de8cadb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320532504fbb81385ba49bab7fe671b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4969dbe7aae69b27ef4fc4ba2f5aa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4854cc655484303811bd0bc821c4f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c621769df6164d74431a63d5d99b2d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbcd6f22e5d530f4ac0157d9ff2fd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a71d74f3bbb4d64c2d0c6bc1652b0c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3805033043dea33c69e70586d22da2d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ea16db393a39412d5f1795e0a6fa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3c56f4b61bfcca5eaf85ddbbf608920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765cc6c9cab9fe30aaca59dbedfca46921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab54c26c002f2bd6ba150aa8aca3632922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e35d54343baea76006bce835c7d6a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc6439867f969c3fc3bc8f3ddde9ed924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d636928b5d778c0568141078ef130925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a329561221e619aa74edb8e6fb9f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9d526acf1c6d15051d3288c16193927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d4d5492ad6de31abb83efabb01c38928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae2e3bb3f0f77d6aae6dba3e10281b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037258ae54024971631aac0e024c6d7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07d5245a8b5ad215036c43c64aa61931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66018f02ebeb7f40496d13dc59b3c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927d68df6fabb1322aa69fe21a7537933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce211d882faa8002c6882aa8e6235faf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8459801a23b089f06e7680a110ea33935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec5413591f0fb7192ac6d3ff1e2e4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e805107c31974a193cf5015e0e690e1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52b82caf69d2a25c190a39fc9b842938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a95a1034be08579d4c9dc5173e849939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4c382bb883642c365c542dcc42f09940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb85a54b8c06c7a7b296f2e96e9e3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed8fd39809980bc5cf26b00aa2174942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e302b6713d316eaecaee3d9cba256943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7917df6943dc307d30a949c8549c32944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32189a5dfb7294d3d2ed4f3759b608e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3ff7c449aa68d619f7255f3d161d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db264fe5f1c724cd891c0448aa4124c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71462a448a766a3018e1d20ee8df0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05769163c4d0635923df01ae168c01c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0576c6585e328eec8b86829e669efc3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb539a85ed5bf4bf1c4c78e3a8e593951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31209c1f9949b656bcbd9307dee11378952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03498eed4c1ffef9da0f710c8381aec953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e8fc86e06cd3d8b2226227b6ae76d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a2655119f3eadd41ddd2e75adcf53955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9935d9ee20cedfc35cc28d34b05c8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3d1ca9cc330e7f564bfa7a6abff3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41a4f7904985b28f3ce621dee5f062958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f0f878002417628eef771638d251959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a0b1c462b50cb1274bcb1a40dfcaa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeacf479a1ebb75a04970659f93893961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e290a4c464a03713dcf2d0f11ef4e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747e243bdcc618a828fbfe882a8428f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f91d1794b02daae14336fc190f8438964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff8eb80a274b2e71c03b7844e5291965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c50e3bf7b5ebe02649afb8962c943b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99164a3342dc20caa2bdf94abc3042a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9259cf2df2e1f826ece286be5f562968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc841fd8e6994389ef8ab436b3fa269969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc874c5ebba6cdd8664e3f8ec1bfe33970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b163717b7ceaf6ef87ead7a615bc36d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652f112929aeb5efecb6e1f3ae5eff972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da2f109e0d5353e849383e88ea795973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921cf353c9ba7bd9c9f9e586571b018974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51018f40b353f756741a20612b16754975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dedd7829c3824acb9d785fbe2995fb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fa3681fabf82c17a08805b2f3dc2b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e91475f385b15a58f2f1f5ec67cc7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade38877814b87caed0eeb832e0b73e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2429ee1f3ae3c7ea17a6079d4cf0c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0fd9cdd3b2bd3ea7d71c493a14090981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf33a37ba47541ff6618c4c1bed4d8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6912071796453a85abdba5fe825b5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa85ba792b595d3104e83f8f1b0ba984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e062a344ffb6d4309ec18d4de264985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09822b9e6de19765c7844e894945596986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d618d9328477f3c0f6eec9fec5a1db987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff3b5c9762276a2c4231bbd7bb2c64988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979a93bf5b2aa9990a506c542fe2f1b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e739182a6205f9edd619e29e9a6567990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccf61a26e4c0782d850b7124ded64d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b0e7a7a9bcc6c46c459a3ff108a41992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ec756d3f49b75cf4c12447f7f3f58993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b674ac83595cd40bfa63f5ebdeb6d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81687b07df60b6014dc7d8ab6100b7aa995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5147e060fb56b35191f80cd57fad32996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e65994fea6fe059f0c58b8aa2a8f997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>