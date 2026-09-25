--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cd0b56b4b5ed94db794d0618a57391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0434a394ef1256a4158aeb7e158d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170dc85410b382ddaf78be0e3484e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88c2b4381748806a5fe71da5760f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4e5ba68d9213133087774046b7545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2a8a4cc3b67856cc0ca98996f1926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a739ae7a121df080ec493cf2c1b6bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4dc5a70bed4a8e13354290fd11aed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abad1cacc46abee441bd17f502f24f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d321bab60b09b7fa68805198848c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309164c977b0cc5ffc54d5406e79c90a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900574ae67b04ec58e91b3445184f99312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfefaa578e97c89ff811786e5f66b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1616d15f7539ef80c69cf2b1b08a3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e4aca7fdfc9a2508ac3f3d06b168415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb85d8d6c5a3a6e788dc4546ce325e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80110b29070311173ab0f09bee048f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8a4646c3ec2ce63e18ad637b0d64118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40174d99e84ddf430ca16fdc1e86c7c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025d734a65039ff570a2971a2b6a78120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae823ff2ad6f5752bb121a90cd754721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9146d33efce645b188d95a3b0807c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e5d5f6aa021a28152ebc9a1290b5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5afb28b07b6f678bb028e8031134fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98604fe1ddac4c498d36b50ea498a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec625db0ee48f3e9d0edc03b1ca7d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11f4bfb83d809d5bad9ca559ad3fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89a8e8e737396df3b5364310bd734328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352fd0ce3601ea601f9eeb3aca0545829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a5e27b7607cae4e354c842bcb017730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b715f26661c1e04c53bf4139cd06d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088bcc6e6a2d2b6f46329fcf94a4b7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b374f8fa16756836f99fa993c901f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773c37ad3f1d49c8a7b357e1e17048f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9264b0540056928b2bbd15175d95435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f7f8e5f9d008abc9af0d0210031c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3423632523fc7892c2c09e01b3a7d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d958847d4d3ee46be253c83f8fc1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc8de6b0b70df24354215759571da539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845d93fe103f09d4e65bda46c3828df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9612d69817d92f24ba06d7914419141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e860cc853c5d5f1d71a1979fdebee942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb5e68f59856a5c4c3b77222f2dcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321388d7acc233aa4fee3bd6456108944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1201c819fbc8785980a330f45310145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949212965474445f5df526760521d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429a498fe18af80dc18482658c98f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cca6eab0fb4e0ad51d7e35f72077f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb0e371ec039fc897a87869076f7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb9b9091898aa8ca271c7aaa684a5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16127ba57e18b1f76d16c8394e1b7a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e275967598770019ac7d90b26f07a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225ad204ff8d4fd9813792a0e7845953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c7444e1511bc16cfe659abd566d6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b42818eeab104fd71c7251e68fdbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ab5312d8281f20a5df24571c290056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09066b3f830529c066dff39907822ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360db704a50118d89d6db941c3f237958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a4269e1f8c9f9cd717d5e2c2a71f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf88fc908e13bfd2f2b6c0b4cd4ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c4be1e41a8e59c5257af4edd2bdaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555572dd16dd25fff18611b14b4d43b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e945239206f4b90287e1b6b34a79e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3910571a25c4bedeed6c6bd50fc2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c9ca41499e4455a1f4c13ce514ce665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430620948819d3438658238a129b151066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927667889e2266593b1c50bfccb47bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777b702b5d84be9904fe515edb047d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95a0294b275e8ad6100f407b2e02569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548164bcbcda30b57489456c1a48aa1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc83b9bf481defb1cf022e1186a0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fe04bdda66d8303427666b46faa1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a8c3f9337dab9ddf5f505b19facb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502771ef0b4452bd94a70dc1ef2b3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8576e8fbc18808697c1f64f64e84f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1d5922bbd49bac8901dfc72a06a5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45e18e31f68932ae6503ca38afca5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c863d089d55721a516404738f252ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e689b5c637649070dc2527cc117f5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de3878df3b8e6fd97cd38ab7691d4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e36feeb5ae720ab98d1141641b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd077fb0dafb214e3bbc45ec2c055782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021fdea7e4a397fc62fd40dfe6a212183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8b2fd0bbd6743816e9900d0f32a9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097db9ed3cf14bd282870ed0937e62d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93707c80f26300ed012552d7ef531cf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650bdf4e8cadc5d090cb781940a29d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b5a90725f9c9228121f51814f19d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03fbc33eddecde1a780b5d07f74bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b0582cc38e6db758478853c02a8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc74c72a3ce0e15efb45c4c3a93d32591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e888b326796cdf723545d887562e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5906559afdb85956707165b4eb7bcb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8911a6480e7ce1cb558aba433e3bb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf620e780f2ef1657ad4f3482d1e036695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67574a3438c1aa576d6d034d4cc7a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b12d9f7b144762de5dbedc2ec22c6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63913e190f12f197051b67a60fee243298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bccedcb7c84e4d53b4a400f7f3ade99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27449b671712e4f3ec95db7550f5ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f026604662f3b36348f0fbd20b70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4c38b7094bc91223bc9610355742b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd3e24850872a49555b12f07f9dd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850526fc018c789836f0658c46b11c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d36d6c9c99e9325c50f40cb52a5628105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dabf2d72f1e2ffbaf9892cc2b6129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77204f566f7ad7fca740209d0718fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96d8c4b541b747b6b3b1d9050797f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989104f30c8da01fb45db2b1501a5fed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e53b105e1262ed9183988e5fdc35a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73427a8166b6b22ca1345b290289506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d9cea880a74fcde11ec113b27265112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d50aa0b02886d23fa2b506b8be900113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011bf9676f6a94d053f47657b53a8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ec68fb4fb6d344fc8a9a55dbf00bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af713b8e70bd2c06d6e6739049369fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457b48ee7b2e212c57180e5fd30fb6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad29874e3d9880300b9046f2512307118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66002e59c7f3476261d8d9dfa6521a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a97fbc22919223aca9b7b4b9eb2a0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10e06ed9b75086b245e7be10ec0db1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795df7a0f53dfc38020dd3d56979d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e29cf8c56c062d4f20dff74715e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cac35c3d13a73408adb72119f01679124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2deb961d07303d5982d21cb0c9383125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bc621fd2ebe76d111347fa114d6ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa37a1338d1022670c2e00e43dcd65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f7346a9a3e34e58a9d801f9f9a12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411e6b5828e311c9cbc25d0dd18c49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3ffa8c6b0441e194cbd988cf938eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa3c51e1711162344f24565be8c4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99276ae36809b3cb56c066119144395e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f3ba0109a6fe6e4a474f7a8c6932133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3dd9d55a6151dda594ce19c0e074134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584818fc27413044498b791bd72b55d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0751ec000c780667fef44df0de13d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94998659bf2da0b8ab7e7be2eb52c4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad35f146061850b5a4c92ab0436e6a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375be84936def0ffc3d91d6b9aae47d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c30fee29d6db599b472a539bf5d777140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc3f38853dac6001385c37bcf4668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b84ca1f9b11b080a8781119aabfb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597fa38ddbd6862bfc5987b30a79cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70574b8585755fd992cdd6f42815102144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ba127ff9419eef46e7b547154127145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db1347ac66c59425ef2efba149e4b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f92a4407d581dcab8b6bc25d9c622147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32064dec5fc62c248646700e62b18dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021f0bf317c822284d93ad5a9fc6525149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e226d62b3179d69255158181c06bcb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db6e1c6b55b5e0fd0c8269d8f9eab0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfca5c2f5a48277b64be58f1ad8b942152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a7733650f2d622deadffd0a4a9ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a93e13ae23b3dabc84ef2ffa5b47fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42624c7333965c2de18118f893447db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d3ea5a6dbdb76c3085c2907ecd064156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a879f91efa3a566d28957975eb3df0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d90b230c18677d5263a2a7a25b0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d16d4ea117c91949e140521e01e64f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b78bd34578e7ef82d7638140d5d657160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e7014860290552fa56e1fd5a96a4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092ad6c0c77276e035810bac7053bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956a75937229e27654e39890300b74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c6fee1206b4ff1d3d4df69ef7534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8823ff1bf23e2cbb5ab5039677ae4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ac4d4d80a4535cb7ecf3da6d95d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69672e069d753e1edb5be8c2e6199b54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e7fb973931cacaf112d662b5937c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb69c261036281e4c031e55e354eff6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c393e908b306228bf12db36967995ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdca328c5e642c626bdc256ba526a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f82b655ea29ecfc63e91b3c5142ed2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b6203c97d5d8fde9b303e0d2839e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7000c9b0256e8d28ce747b07209a9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084390270d09ade4fb0abce6343af274175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817f0a9cdc773175dfeffb06ed7435f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968777acf184f16b5470b20eb9a7cf85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9c96582a0db128906854f60152b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee543e803bece890e2e9996524d88ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f710854c6a5b2ed69e068ba0a4e5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c8a75ca1139f59673980f63fed6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b933065b0ddd325eb1fcb5ceaefd99b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f929323e2c13c0fd27c2c881068b2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e06170df5bfab7b27bbc32dff39e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5a7dccda6713340cebf845e7d16c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f77d51e231ce752eeec1f320ab52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab0fcf03074e341b3ea70ee04c9f67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cdec76b0cc54ceab5915e4578cd95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e2f0980e0209e084ed54ea4fba771189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd36d8674e4861595388b7fcf4affc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015a50581eeccfa690d1d75a2d0806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716196ad9c740ac24c23899de23ab215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986891bfb760837697ed2a134f16e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f42f94dee870dcf1b0f9b61f2242b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c68040acb4b89ef6572c3589aec4e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbb9c66d261e448b9ac6429ff4ef87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d217ff6fa78eb7f168bf40023aed02e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7634bff5818a1d2c3bda1e8a8d4820198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b100b571d7455976a68ca7de25db8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c013281f41170fd5fc98a1ae41ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbd336917be689a305cb16d1c9987b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c094a9fef477f577f5ae556b94d68be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aba12444831ff46236ca775e21451203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9572b21fb4ea196dda9cae4a7b966204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a20c20952b8774a41389a1cddb47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4b4b3dd6dd40f48120e1a7c5d5e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7d09a0a07cc04639ed509108cbed9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85125b07a8dd3e8e0089266d2232297b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90affebb175108a78c1704e1b3ff29c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35321cf916a4668cc4e26202b2347210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17fcea81a8c58b3eab6e031d4602f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b899b04f0a8b2d5044737d7b5a8da9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92006ccf8cd6b9091f32461cfc16c58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce22b2f3114c092a06e90fc8d07fe15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd682c4cec2c2f7740494e076744ff6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0021d621e3bd8d7d39e161d1c9a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734475275b4e1b80e638eee13c78169d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af192361cb94fbb10a9bbf9e20d29c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1841c97c98e2c1533d711d18d0ec0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f01874871a9935263574cfc664470220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd51adce73b20ec95f5dfe69dec72e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe8c89b9de5606c81884ba3dcc6bbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e014026c43893a8c61c2cd674c0db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f685434b209c8c83110d2fad8e81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697142f2ac871f7c71a53e5d042dfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a094a3abc7b058a4e65c1ce4bc50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef03b0849a5fbd7100855fcf5763241227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186fc189463e50f5692fcf8c3f5e22c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e22a1a1eb331b066f69ca81b4aecd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c3fa9f01aeb1b80049a8a339f8ea4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ee6983f2e1dfbfe122477cc6573d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981d8e8cefc01ef95011c33ee5a39c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce8ab3a8f7a30fce9ed61bb864648233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7e9dcf9109526db7ce6c35359a036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c175d66fefa3d0a2e5b4b32ed91cfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5a42f3c74b935cff442910ddd61f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc63522dfc3cb459a97b64a062ada5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9990e6ef4f110901f4f8e6973e3afd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dfbe87c2aaac4ff417fa9875b5f0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1367d0dbb8c9d8816562b26629c2d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b98e902b9b569cc10fcbe14a3afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9958ff755e22d813fb91935b89a3df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc895f07016580b2e2a9d9a1e01b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619f427c081283c498e47927adea31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a309e74783591982bfa278c98099a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603bc24bb2605007e217223c1b9a281246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c73c1eb8c4ab4c2278aa03e2e59d70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcecbac526c32fd201c78aa46b659a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df124decca1c32c97290529adeec1e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801086da3c2801a083b03b85d419a2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e02ccb638383b4c07e1715c7774d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b9a9dc7abda4047a2d5db63e29eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a367d327e7d67fca97499ff865e24c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9691ebf4c09233c490c35ba5f9dc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad684408b36106115ff901703b5c22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a78782b5b2e99b624bad59a1dd620256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f716f764464d00718367a730e149d5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5865c95158015d4eedf3bb35104615258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10152c0879fb7e5b4e49ab6cb5e815e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289af158301e39a43d5830185d14e24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443f1af97ea0ae0540477e50d794fb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55861119dcdaf5bd07c684cb76ea10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede59cdc6d7e1f3299d11bd8b21897fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7dce2751cd0da49b4a327a0538458264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef70b36ad8e5dd78119b12bccbacc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dde98a0046ba3cacc718d2bcb82490266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8b8057559f196d9cd9dd080a2f6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74872e78a242d728c0065bc21deb9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68889086a3013cde44c0fb354a7de9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbe2c6f41c08d1e87ee2054d580fbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e696cc224cf06e7d56ac526344d14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71549c7ac71f9cf9b1fa6521843cafd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214ce1314f32385f0fa127dcabb1f58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b9d30e31ddce20f56b7e842748854274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8b45ebb8b378822fd83127ccf5318275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a15c5e178cda359e5164535e4e3e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2795128372f43fdc814759cd6dda5ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9154d05ea8af3b755e97ce9625a02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028da71a68f96e447ca66a4d73cb923279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14568a4c734c23c6b2bf1a10f5e21fcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e16383430a7c23aef756a785a95f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb09bb8fcfc31071af82ee26fd58501282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191190a3e9aa58fcafb144fb0394c3df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb66801f23d094b86f65f90adb5be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eb329e0cfc5d588fc2871e011f50c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a5f929c7ba383ef932fb255b71fc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9257fc67ffdc219307bebb43f16282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a217600527124c4a935ae190cf9f12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e9f6efcc67356f847962e556de40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c6a4497382d5137f511971ab09369290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ee3f275cda3a6b67c5bef57836f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b18fa24e0b046a6871978e6cbc5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c337c8beace575d48b0ba109ccd8fb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9e51b64e33be319f6a1627b5e6c6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e5c65ac3517b86b193dd04757dcd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe3ece1daa3b88a4a685217b777aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0251b8491fac734e5f8fd160814659297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d49356d399a340aa4a3a72f33fe60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bddd463c9bcab7b883ef0aa487f1ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa138ce75c75c709c010925f833ca333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68fe70b7d096679a97c980a86486ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13659f6dec2b5fff13344c4a8cf063302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6dffdb505f47bc388375934a77b4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab1216274cc891732b39a6b33821a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137335ab5cc60d152b74295b04ca25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277f7f0c7a8ae19489b127e3ad1bd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea5b0f52e7341acc31dc75fece9698307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf77605efc019641a79a6520120206308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bc9e9f2651f24b8be04e491576d08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9044336f49fafabe67bf0418e5cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e932e5765fb626fbcd67c30c36421e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b46ab68a65c172eefea38890d871b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221c36c6b4a236fe3779c51cdf7c6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc86d28519dcd9434ea419d0f74840e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127917a30783aad145034ab6c454554315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd16b82e40d565d252a015b28eff0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539b8577377314328df826fb68a7c1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7b13be4c1248ad2b321d9abcd85fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b022edf30dfd40c691124a0833a950319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b0aefe32f4246b2880c817f3e80c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028bf26b04a5ff43d667c6d801ba125321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3722d2c3ddfe6ba8992e298b8963e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c82f92893bf2a44d79d96bbbaa3db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7728d3f20bfb8f7c4be51872dd4de9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256135e899397c9122045885f23809325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f61999da85291689028ca98d091dd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe1b6c8fe31daec9b71a51c434a635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddcac04708f4950063f314779d286f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866722eed3af96a8181741cdb665ce2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19cc27f7bdd7a4d2ac8b65783bace3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3533855511c2c0b744b337f585209331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507158cd3f4af59a1f2708c7b8a7ac08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df799410bbb91b64d60339f6f4a1c305333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968059756ed58991e0de962d3b60100334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049ea213094b11bd29aeab33428533335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f01d803f024de11439d44b9684178336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d03ae304a0ce00aebdec2a459e7e51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c260300d2e9900c176439c8d6645c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328ff952adcde5c00c5376c4c6aad2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3b4383eb19bdaceb7ec38be00023340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd272929cb59de95605fbd1c82fbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654911828f1df05be4274d82d50da39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aacdd85bbfbf24f59d901c00d87a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b8936e1f719851ba6170baf12b7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83044ceab074646eb30a7b6277cbdcfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c168a7ba859932e82c447c15422fac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aef1c9adfc2625483a63b25fa89ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359dc604c149c8149b0832401efebc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7154e62e174b196f519da26ebafdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6769a91d8372dd1b55005809f7ecd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c93cf85752a50b32c917680611fb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aad89200935bc7ef1725bd63a0b07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d362d7dd0999c787ff0d9d14c4abf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db41a511fdd985ca4cf3ae31eeb9887354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158151c2e5e7301b979b0c934f05bf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a0c476d78a0ef1c33b15c5ec5542356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807edfb6b4542f8af263a3ac7520634357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cae26b8e15fe6e0ea1316154f3795358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef1ef2c909d9a338f8af3e0017b00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f200a55ae77e9e6e42c10d6fd4bc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ea6f9e3218374bce713dc598ee187361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3874b9f76e7525363692ef72b04c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c681122c181e9d2deebee22d53cdff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c17ecec52793abc02b97631c180716364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b322e66b1e720f06ac5feac97962acf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d44bb5e44df157d7bbb62405a6b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba45fb0393f559afc549f8a98f06e6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89256db89a7cc4e38bb2b6f3c9e040368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17fdc22112c09a00bb7380cfd657cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f58f41baf2599b269595b4ce9d1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542262930d171fd019e7dd0ad8ca488b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08db03c198434f9adcc6082762cd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9447e2e21a823a336b40fe72035ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb301dc5da18ea01c66eb21d952788a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8070dda7920dc3cfde115bef6b6e1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4cc69b6106d9d81b99c35eba884e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ce8725e483cf12887bd1375fbc611377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498ee438e86b254de199950e8213703378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dff752ad81f9b63f56f1ea6340d0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8622959b695b9f2f485fd4192873f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f541163bbf2ba46957236025fd1545e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794266b4a59ca900aae54980d372459382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cad7902728dcdff0a4dac2ad10d543383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3af412f8cace53271263f41d9ee24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864ca380f1a38fc4de57365c91f011385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcfbaf052cc827febbb68a25a69a4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329408641a54df58c07065e547ffd19f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105d42a777bcdddb206a242ec4830c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb82babf6b88ffec21becaa44c902389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f9f49de160199dce561df23e443e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca530e402c4ab324d2e1b5a7aa9153391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0fc28bfc9b53239ef36e9f3fe19cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d49cfa7ebe6929b26ee94f2b67b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29321caf7cb2c56ef41559830adf11db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb5d719646668aaba3018c9c697c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0cf832dfcc8f99dc4a5b1438f87da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ee89a9ecd8b58a1e9eca281e3a85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb08201e3d6bf2cf28db60d0cb227d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1721cbb3456dd433897679369cc2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a4522f5ea3c3d87e912e39b0fa9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9416760a857bd51941a2ed0b7e778401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f0f3f1773f68ced5083dda33610ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170762acbbe22038e118a0c6369632cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb26231c51f97717ac6c6f11d8c9a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438bc37ccf271abfe4f6f957bc3a08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372e35424bd7937403a208a23a013f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c188fae708b03755e00b3b4ad03f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22656c75fc3178a31dea68e4da80c4e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27776e9af3ec6c0d6fb7ce0ed66a63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f43c440d40f744c1bd89358dab612410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6520ce19c830230957b385cdb436682411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde49613888b823d7edbf984bd0378b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efbed65e3bcc1d53da167d4f7a8e46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce04fcfb83c5cc082127d09f5b36230414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370865c71ddbcd26d9281f64506c1a93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c7ef5a5995f3518361d32b63a257416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151556a990ff85fdb3e0d1b2ad4c714417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc8c6dae0f2560a811723ff9b32a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ff15bb7287404f5fc93f4cdab6ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ae00614b188287ed395773073fff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0105efe961b37788e4a3676bd0c00e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee856e7c5d39613f71ad16969321e64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a70311d4686bc41cf385fd105cd4bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38985971c9715e80bb2235be16d3c82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dce7817b03a2fe332be4ef34be86b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d19f55b5ad7ffc0e9599ee02db595426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b63d640698b5b542737cfccacf5c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfc1d88dfc44cc46bf4a5e30d77d46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879925713b8315eaa3e3af8456b2fa9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385965777de183eeed05e5849e2addd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ace7f5cfc5496d8f4c00ad15e08a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1fc2033481e283433f088227cf2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950f3142cd09f6d40087e456765ba39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c17c4b471d887369a3054c1f775e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677621d9dd676d50eaf591a6eb06faa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818733bff0edf12cf647b07298091f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513424acbc45ebf5b7a19af518a08f86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae15917a9d79144ef92d653cffe50cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9fac0f1b018cefa4078531a0bedf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c5beae9eabdf6f1bbb181757cc19d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82495dc060b886627415bce632b6e53f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1b39d467620075a9d20ebe7793d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259818f157c35b3cd1ad271936b49ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb322ad0ec3574ee84c6c14c0e4b3fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a56792dc014f6e6fcc588d4232330445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b4e3c79778d60e6ae19822c2f36b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f08d155223ba0545d792656c7b37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c4f4d3dd5455bdddb0de6ca3d63e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e6207530a7857593893f2d71747e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66578f9a17fe38789b5b8d386e8b61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcbfe193e426e8127640fc4dbd0b21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125d01487a4ee6e32580465c5a209c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae23ff2a190bf72d6d5ddbeeca8641453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bd95015ceae3a445de5c827f91786454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34430a2536d1d38bbc31008fa99c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481ec1c1ea057127800c27b41477c04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396813bd74807f2f24dda9cc92b74328457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dbef315c7bacf28d9e0d871feb631458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a512073e060f5f7d53a78eb019a9a1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e64dcd1f97638e7ead70b0cc56d595460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6890519ea81256709c04c0a3b6b35f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf52cec65c53f59eb00d630d6bd7e88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a87b6183f1d346bc45060fb3b5732463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35857b5836aac646621b800d52509d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370fa7b457d8fc49e652affa068f894465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf35d44d39829ea3f903dac36fb70e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ad372a5a5e54b2a780fb9301ccad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dad5753f26493af7c0468baceca277468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205dd66f0a202b56ac9755739dbbea4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ab5b3bf4d89c966b2c3d0c2fde33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87790236474c04f5e7124a9bf5c212a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa079f82950fb50f8ecfa59f13742f2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bf60a3dc3b1a9f683005d2441db6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a19e0236f4344abc53fe40cb1a95e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24cb62697156ac9c59167c30c0a421475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149c4e4edb8ffdb6af5a87a2a7140d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a79d2546114cbed54589c550eec87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c068001fb77d7bc83760ed1da2564478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18159996e762c0bd3501b528102bf66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3315e4e3edc977cad39c252d0915ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869be70ee5e00109c00891412471ecf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41fa05140aeb3f9e34fd229a1b664482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ad7e6a260ea72a71aa8c56d61bbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8e8b2b5fc807636a290af2cea8fa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248de08993537de5c2473a558cfdcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a6ae03cb27e70b48bbd18800c51c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66a0ca7ba3a8239872a57aff52d95e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd228a097c64bd59046213189489fc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7998760e9184ae17118662264c5825489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ece656d14631bbe72e48e16b1d8ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec9fea10d8324ba94d4329e59d1ce9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1fda753146f2fbed419b89b5f7b6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c05a661124f6ab02b1f7b4c69ac5b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5afbdef98cbd16013b43b2ebd6687494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae8094e90547a64856a72c3501484495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02da64e485412742782e7ec5c73723496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128da33314e8b3b5a3c79d8bec1963b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4186c8c44a854b867a9a05317287c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5756210ef4812af0ac3cf9d6cc4b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd771c3ccb01874934f1aa3b37edd0e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ce84dca0c559422f357b5d15320c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531e419b582e7d5c2c32aa4efcbe50a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbe3fc817c0b4c30891a6f12cc93c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772eb3e4242262e31a622494babae15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5f19aead290c08e432fb8926dd04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8219a09da2edc688025f3f7ff8414506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae55a11a3ff27a4d29b8dfc132aba0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0670152e2a097f16b2bbddef81287d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0693d7e7a085226cc5d7f0284c7d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f19b0a92e39554368c6956c1fa1b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74558dd9559981b2c37c3e705a99251511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c88bd29057446d7c2b7ead2ae26fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbbdb0cdee154ded8c7a71ebf5b297513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce03c4c680717e705efbfa65fe8e83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e2afe6ae161559e41511496dd544515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656335247d98aa8371f865935d7784e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ea7fec4f4915ea786911b07a551c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b834e441210a95e0380d04d549087518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362078bd09fc2e257eb33ae946c709519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760079d0e9b2bdc9457bf6b563ec381520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37fa3ae290b8c20a5c953d8884802521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4db8ad1883e8272a39f5bd326de78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251f9d411721972153734b1e6c33f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91389f70b270299f8b6934725ecc47fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a1ffe7f31337b27a6f0edea8f6d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c96fcb324e3b3db552d5d9c9dbccd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee843797837f3822e3ab042b010182527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf26a0eaca400f4ba6b8dc3137a81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d8a34d2d6fecf3f356691733fe056529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120e492a85fc8a6da8964e396020c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51502a24017c5e1fc812c75c72622cdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b8aafdf4657b6e643b351d76c42e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b805110d71b9f45c008e509d326ce46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd30f5f27090a879e321a08d1e1ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409925f2379477cc62aa9bb8b003da9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317f81f9e38f66904145cd7a62bf97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d48cc630f5bfb25fd3f8dfc357dea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c52626a56db37350d2cc535fa72c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ed920d67eaf19e655c9392cbd7cd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd594a9b0f1f6f8fec2581af8f9711540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955d0d8b965778aa140883fed6b2836541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242976f280e540c67a0309a108b980f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b5ab488e6102d0c663b95c537d30c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182674e54efc6c4671b2f69e9684b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41020f4e0ec1868848c3cafef958bff7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75eb2070ceb644305fa48df936b2a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b3cbf54df1abf7329b08ccacfd149547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb386eee2325f2a2f21109463904840548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170401ea6ded06d5b52f4aa835acd2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26882776d8ccdfc916c52f54187501d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb64e9e085b3163de4ad5a1a8d776551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3196092e3a185f80910b2416d9ed7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f6bc16f50919a932c0b03928526f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af227ff69045160b569b6ccc0bab7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce642606a6ccaca3588d105380b006555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bbd63096f74b53d4f39b0945a28bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c44622f3d0ec51a4b8d681600fb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc0e2a7ed48ebd7bad96604074962e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de18a06a6eca618ac5009a40d4a04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33361d4d120612f3dbc273ae4e975c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2847915479f945e71dc60432791b72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba0f01c6cdb8d7e2fdb143a9213261562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0022146f3a4e3a64707a3784466c431563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5cf53c6f18d5cbf3fe2b672f2b664564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f365a51a6de8415dbe61398441ed5d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd821c059b0dc18a96bd4006e523508566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53cb3bff7e0134994817c11c75325f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa616f209eb4524659969f61cdeb90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcb6dc73f7cd84cd2f10359192558e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee74ae38874d991e0903225337e5da6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef946ba6456cc1285354d75e7757be7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3da5d7926095119811145147bd8f6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a07118c69670c43a3481dc5420cf5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3ae024603ea99abd586e18602024574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236ac7a7d6a7810f67f6a773abc66c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8830a2682f62703255c2a88ec282b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad928b2fd8293f55a2923fe2b607cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae766e18b659d53fb1cbb8aa5cd26f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a2f2349c8de43499e860f8eb5ffd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f090b3a79746a41d18f3df9da9796580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfbd2fd5453011b3253163502a760a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8199de9f49ff8ee5607dd6d35e1c43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bd990ddaddeefe94158a33fc1fb92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3353c80455c85348f90adac0c986ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd53778201b5ecf7490c1f30ca760e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13759311f1c5cd99c52cad4aea7248a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db642592c3f185520598a0259a1a958e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca71393adf144ba0af4c8a669412fd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f0feb69ecf2096020cb70b730224589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1d36a57142897bf8175483183af9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d118969319283e38bac75adae540bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88848eebcb7b8a10dbc5e707c0614592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01468b7d3237e37ce8d63de44a5448ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90129e673675f52a13da55ec370c4b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d070ed95c25becd9e455a66320777595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e14f614399f9e2e2bda28099ed0f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6068dce0c013c4aa019e1915358ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc63a82be1b0fed3e3741e0aad0966598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b122dd2d164d89002b3486ba0379c8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177a9e05d62ba8f9ca1c683dde7701600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d89622216c8de82ba313b882e9036d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94033aec8c17face0b87e49a70314173602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5bbeebbb1a6ddb30fa2b7b22928e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4fe0a0edf24b0884447030b62ee1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308af8549f4e59b31913ee52d14b36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76a15a5a60a93cffc26a5d7760c2a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5578b52d64ca761d6a24f559040b81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7add405550186b8b19ff5b5e5d42e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554579f6a31e9bab36cf00f570e919609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5ac051bfbb30551f06f556ef544f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26576bcf1e5dadecdff070bc2b528c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b568bbfe2732ba95a2d894f74a80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca5ff1314f2b13fac8a360c97a60e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d8909bc45fa9a370a17444d91b73f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14bea6162881a61f7f3b5d9196b950615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c26ca9005e4f73f6a6149957d66033616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411933cbd035a4f2ae21a2aed1a9a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0b369c2598191b56cbe237777d60d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c2a6759b4318c36b1d78c1b189790619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213418ce6f887f01e8bcc5f281f33ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86dc1cac58e6362a80428e075d9f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a598451b9c181348fbddc38778385622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b907f14388e148787c29e3f12a34a40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275da2a4829ea14a93ecfb69d4cd951624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc5649602723bd29b5245f62e8eb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fddd8aa36e216425ce4abb160208626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c7efa78cd8daba51c785261115e2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c530d8a6556ed64a4f13a3a6aeaf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183770764509069c281801e203a516d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0777d047b3d016cf170ba76d0e4e6e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc873f655838edb792a0d3e33367ecf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e943b603dba630397512c6936c85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddf112e401f1291e33fb1b39d75c26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6d1e2f6e601b0ddf6d486b347310634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c8c6adb4ab83203ce128b0f289e20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73d1dd4d3e343e789c86500f29b58b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcba2dfaad69b84d4d3813921326715637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101817ef58091fde9d22e964b6a2baa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac69c621af17cecf1010d6d08cd7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ead461b6b7daeca8462784b4e3c1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37499347a14975aeba41d7ed798a3b0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b718eb3e79f2bb7b3171b7221ae8b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a2d5b9b5b8e44486b7e58e8675ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dae2e1c11eeb149ba5dc9441d5cc96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee037106ae6af3193a97694f66577a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97173cdaeac64bd68bfe5e19fe186131646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e388a3d2099c0534c32b881593872b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0996d7cf3dff98e7eb4f526ddfb48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a95e8fdc69e168693b3d7f99b38f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847ea8504ef1a9a84a235ffa85fd14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c2e9e17c0bddb1df2cb83f1934a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8f0695aa4d6aca4fb2cc7e53a6c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd6ae4e0b271889babf169a974671653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d06ae5f04ace15553766076e141a8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558a6d12ed2b25e2f85c70572ab197e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12825162a93001b7b5d6588420057f77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc626c1787495fd6e5dc4dbd43f08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f79cebd33110e5972f6b3be82333d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb72b193839804fd1ac43a84a71a74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a18b9f4a2afbcf91068804c81ca6d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ca911570f77e4c28e80e5fe90de1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ecafbede7fea41623f147ce28fb67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683a7fa6bd5557701024561e8a047b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a5717ddbdac52eaaa7991364444e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654db8fe188745790c43b07de084f5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e240bf78298f160f4566cbfc0d1db8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6728286fc7c2a5faefdec7a766b84c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d7b7d7e35f21beca45c72debe7ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048fc42737a059573e44081588bca35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b993900ce914e92b6d24ca71fff5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555768f75105cf155f4f2b567b7e71a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d76238e8023fb3788704248601459672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca0add49ba737ccd3d6785d11de920673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a08e586cbc7d83c31d70a43676d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ed2f5d733bdbcab3eb5b9a7916979675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc309b6a5f0bd74b06525e180c569a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232c03c5f25f29079f84c13d0525f01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46753485f7cea77c6de1ef08ad8909d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa4b65fcb2dfebafaeabe616a5421f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab64240946587bf9bc8a12e940e745680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82d9f6392f3b3b589801498158edfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931cce07c8ebb8a98eb0e4381f297ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddff4debdc8429fa2c7ec2448f92a59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b71c3c3fde613f149ffefba4ae4cbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ca427bd981b0f023ad45e7e8f0f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ed74365302c7ea74d07c5099d322686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbbc40a730c569b06927968c47f690687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfc3a7f714c5031146d891b0a3f383688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe2d263038ec578e935185bd01abf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb2807469b37dc5127a8c5a4f9e915690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e9671a6843e210d4b3b216fa4cfdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387f1b8316bb6b2fb86c24b306d5e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c486218a853ee4424bc39be8ea7d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d919a95b726f2ace2fe0e9d91d8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6ff26805058a601b980b60d5ea30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9c83985263abc95ff6b05979af4eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c554a75120f4a103511a0b46b126697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7146c1f50cb0d9a0fd7eaa80088ce4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b719ac7795c629f54c95d4fd55a12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f05a1c94a7da5ddeae904bf5349d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0dcfcc88c7b21be72fb30cd602ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862ae81f70f234411db32ab8ea1ccf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998465cc7150e04d3eced3a5ae45189f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd2dea646c018387119e9bd5cd5f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada85e3a4d80039ca9a4866bcd1ec50f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b68f700c06421f112d97470b5ecb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6daf77d80b9c6b23a58ec48167d40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a84fd1953caf00e94485a2b55a85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1013dad40e0ad56b4f70cfac6eef1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dda4a5639d3275c16cd3f3db0681c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef9b08916bd9b081b0e4eb194bb15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ac4cf4660a4c62a040616341336c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c9e21d42af3d1238838f40c239ba4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa22a69406fc280664141facd1480c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7250e184586ea2ea33b0c6ee671da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae590a6f936aba978f55ad5e3c9a4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd73ae7581c38d04177d838668ebdbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3ce2aa1597b93761f5005f298770d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db62a19f300c65379926dd328f9068b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce359510fcb16934ba8e7802082b2b60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493275e1e380227840b23bd6b5460ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb2ef17fa0e0a1443980cdb6c837be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabad19c44568daa6b14b851059a09e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73ae6a88d9e767c9aa45c8477d964724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f291953f2b7e4acf78f325f2202ac6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c15f81d9d1a228f5f402ad468237726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08374b14f728f0739492a11abf3cdd52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb63c56e2e6154ec130bfa5e8ae9897728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63dbf044d0cdead9a0828d454a2b6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e973032c3589a115b97e43c335708f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92a23fc32696c1295c6ffeba9e642b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae1ef5c225987f3845cae561206648732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30832c9e399d8808894d812bd0789733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47cd4a81bdc116aeaa11a954485195734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a406cab6e5e92da653b3d641be2827735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd692d6787645c701ddeb943a7b19b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f5cee799332c3446f7d58d1d231a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4e742905296cba6e77bd16c96505738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcc8060874b1a7e691c6785b05e195739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89c9ccb22fa13c61f547cec77b52e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd53222a263e7604f39ae9dc447eba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a9693e3b15026f4d7037db6dfcc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63e17114aeada40b0084d57669e88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c448d266221b663637286ae31d41a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7430356782c05728949790522941745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a8534d083207c326ee61dfbe3ec7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5106692608358a7ead440e80ebbb7be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf09a2aec303055a2161220ab17eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489157bd5afd341faf56592a7d4f943749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8fa905ef587612a13265e392dbb94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553faa2cf323a65a2ee65945748fd12c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa57f8240c04a606d214ade80612a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c9e18e397c78a9b3dfad166270fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d23b30bd028c2465fadd6aabde2f68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdceea139f6cc06fce87ce0ad7f67c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3c24a4e91f0cf7ba8b3abf4b30d9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f609e4b88e45b345d45c1c080b3db5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64a74aa4e27dd6a84099b217874105758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98294b747f84fd73ccb17b7c004d5c23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2afc35df46d50ea3ac09b5ddda12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f23864fdb344940f2e899c18eeed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b70f06e207db04c9884ad002e9b4b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908766ded23c6ce0cb6831bcde2a895763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9309f46dd47b0206adb05c434ac28764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1729ed210d73ee9875defc20393a152765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e4ced8bb3be6e80dada5cd89d5d42766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe15ee0c61ddec5de5b9406e2f549db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433d2a5207a75155825ba4be16c8011768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137843cdf84447998fc0d093054cddd4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38868499220e37ac26800623f8515f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef1baf70b0b242d39d9881a0ab4f2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c555c6727889bd7a0e22a0fad4b54ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3444d905a9bf5f28363e378b6b059d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0922b9e3b674068520ac450e886cae774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccedd470f555c0d2bf52fd0b52413f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a4b1140116a860815a8f3cf5afc2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f038cac84bc19dd80a0bd9278577777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7ca1ba65b4c81402fbb5fbfec72e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818b4c66b63ebc2464efe003307a0c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040693df8116653696dd4d9effeb93c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c047acf788e1232212c1dd13aecc51781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3f36929f18368db7a215a99c887e0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ffabef115a108db6c6ba156eac5f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92e2cc3e248a17b972173b2d6c7bb2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a365a24f139d0cad3b354d41aafa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e7743a56c3778b09379b2c808e256786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57802908f597046c145281f83079ef787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed5d7c835a6ec55d7f6baabe65b930788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c4366fd84f869cfca03591755d107789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32052befa107fdc69b5bc5e2dfd721790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712652d89772ba2ec7ab7bc5bddba519791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb7d95fb42c075e6b3f42bce323959792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfdbec52c0586ca4d840baa5a634cb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869027089a4eeaed58a033dd64a918794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb59fbb6529eb0f7c92bcc618d517a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898e145a6d1d8988d7fb7f93abb6b3d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d266b994521d2b339f4248f1107a9a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c286432fe76d75c10edc392a6ff9b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3ee2121f6e8fa528a72cd6527556799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e19366269804679e164e9dfcf31f5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026f3a885a6065d298c27a77b161a9d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354e18d5057253a1868633e1b6c0c95802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c7625ffa858157094644b2302d97803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a072d13a324c5c4ef259afac253f417804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15aea1853f5c3dc184c56faf9225ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c3d4fe21a37b3b34954fa1d82210806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7662717a15d40fcca5f6371f8fedca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc1b5e5ec3bca7bef607797f90bee8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de861ae377e9b5831baa3e7511a0460809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ed4270914e24a576418830a594b9a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b4d6852210a0a6f3a570c402d1718811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4a257b725adae6b64c2a57e84bd7b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd308466527b7522a405634c7b7cb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e981722902a6d1ef7914c5e88be584814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502411dde5f233b67256b0fe22455b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863cf890a563b575708f152b6e05e08816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa89b01aef45fa93fe05ac58dc5ba5a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f9562e03505869ae4c717b5176e3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bce13eb36d6a0e55265d073a41e447819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c26b6b2da6f93f6e4d33ea6780e2d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e4b63dc1784a62e925dced908f41821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be4cb3af0f7b4edb340df977a29ce4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be24a30f98184bea6ec82e15dd5a8c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f08230a6d28efbc26ade3cd1af309e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da9f6fa34b5773f8b9b16e448e8438825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52386f914bece16b25972839b4fb06a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3706639ded63761fa91d5645256c2fe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee071605b7add944d5573e4d9d342828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa821f7635b9c7b103e0c129f415c0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdbce3801df6e90f8c60ec9afa8c7b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d832492a64ad844cb4aa3689e31fd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27582804f2a507b9175d85bf26c44ff832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270745221a78a5077d0b9f379ae8725833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770923bd77f365e8bb8077cc97cb3c9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74806b0c22130af8c53c8297d1551fbe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024db4200df1d0ca2a248d41f5819f4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06033fc3abd8948efc206e6a62aa0b19837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d4c826bea8e896cd84981d0f5b299838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87133fe2e9f3796d89e68627da147a99839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490be05b1cc1afb6e34845742aa12e3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244f83ced345f4d0fc7c765acfca443841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5d0ad32fbbc722fca7902255c918842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cccc378900a047b4ccce7242cb009843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4597bd71f4e82f1deb8709f301c9ca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38711f9741ccfd0d9c3d567a6b953845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2610da41d29e42d972850b95d03edb0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c9b11384d22a434f9638eef6b6bd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c930bffc2a3e1d99cfb9527870f7f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951e2363eee633697c79bf48f69ab6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec45bc8ce4d34b2a46f803f96f309850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae32f43fe4b11f1b3828d8140619c06851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d9192a12f846ce12818871426c9e7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1f054074a80c060745c3e46a743f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21aa5ef99ce1ccf1a1710be8a2770b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77ebf9665bfd9743ff05dd1ae7eef9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083d5a67547054666930054bd5fd98856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e250d98442e05bb5b6b7ff026d90c0c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2b9c80386f8b0297ab94780915b09858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a12ab7ce5cbd18863443249346fad9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9eede9297023772c4a614a47af684860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f16f46ba94529005d670ec0f2967861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3218202f1a84b5bd2fee98bc5f0f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788de6f01c642da36e561b968643dddb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eafc8e49899d7a148a7e54f36114c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710795f6bbfcc3b23a98f41f21240ea9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7674698f05ea1d05c3b5095ee5cd9d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f381add1aed44a2b5cd85883ebd9d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03000c55cccc3d63bb50ea4625567fb1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae9f574156dbb4beaaeaa983be0911869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1625fa4ebdfb3ffc8a3e43fde76d83870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa67239ceb4ee01ba989f58282c87871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c8024913eef0d37324b02d93a7c2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8996afb0046780df64104eb8c1b0053873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200bd87766683d97040be968542542874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3bce204b7892778c45b5f4025ded5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323914c186eca58362f9d29eec02f31e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbf0c646c9527ef995454d30e4c7eb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610e4045789e6cfe7f9de9e52bbb2da878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086baab553b1fa352118bd01ca2726b3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db1d80d4d322f1c068a3fb4e38444880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb3ccf1306a522f8b4bdcb86be825881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99959046247d1f6943ba1929a57ad420882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb653d600de9f483d49db2a33ebfc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a500fe75180afa771196e68c67ad259884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56087c7e199f0ff1abe1be5e7c870af885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cda74cb7fab93a73dfb6ec41ebe205886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f81efe40ba4353e341b778a35ad52887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e3526fa6c84b092ff010511a02583888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162b92d8b6370b77bc092146cf69be7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160de618420e1dcbae78d3e01af14cf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d79f1f66848095a9df6cb68184987891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c5a5670312600aacff9fba5ca8fe892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf2f43d55adcab5a9b1172a8c508a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c68841b2e282264010a0bad6ce51d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07505afd6e926c5ee14a5230f6c5b7f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efc0ae53a080409b49ed167c704343896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3fd8b1d82b084f5ac6ae201ab5903897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc3a1a9b3e1c07fc30c42cbab89444898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eafe3c5cb57df09921a7059a7d13a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27558492c6e9fd034bef7d458a788900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268c14ae5fd92d8f9b1b1b1e03c92d8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636edd7a5b57ce2cf753ae270c41fa96902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01890823617311313126be1ef77a3c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa8ace5bdc170b7996537b7601f59904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d6e7a048cd809722479dcbc685abb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17156decd20a88aea042de1d49b5f4ae906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034efe9045df4f7343431077d59dd4e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2668efefe117eb30f91daf3f7a563908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d180b19252282f4a2b4db8403db903909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb521f790a33ab9292fe4d5b892839b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bee6ebb182bf618cc08640e2a1ae1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e519bd3ec02709a88a47730ecbc378d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d3fcc0823c0a92747ca50eef4dc70913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cee6fd28b20abb48ee889f86a7fe7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cae985c5e0a58caf23d043abbdcb1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c7bc5579112cb815bc38c725f7f03916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3e7af28933410d0cb8bc6b88fa080917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4ac5c1129b03b56d6ee41f8b2e5f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117607fb7707e8a3fb9ffb8e191603f9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35795d9a785df54a7f3dc42b3f574d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f966ea071c971cfae33e2b928b5e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91e7108a5f4c3af5b575864cc59b5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e223b2ffc1c88ef835a5c5460598923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d9fb28a864a0410c8262d4575d011924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d1f405aa04d5558042215a1ffb13925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce0602651419375f3d6b9a59f18ce926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7222f62927ebee64d524758e142ad927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133bb584c777d4d5ee4334f89ec066928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c404740700d1a1dfd93288c5d0d140929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c216454dceb0b351b7a17b38b3a9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ec3d632e3b64c16050c49d5d4f7e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146846e4d5572fff3100d79a7d6eee16932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330785648a1a6e6953c384b206552ad933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7c34d61292bf803240b7b7973b351934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb8491888b3d25ba2b3119eed3a0e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0840b1ac9819c5c960b7e2b94fc3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b1a138fd556667063ecd46043cf70937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364da3b7a361cd9f367cb8d0f1ca06938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c1c520200ae5bf278baaa5661fd73939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4dba8e33466d5582136531493366940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa03643696e73892977ee7b719b21a5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ffeebf72ed2c659a5bfce9d23900942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b596d19360296dbf354a3d35b399943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe97c0e227d3f4975251ac485ad113944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dafefa660af1a81eaf88b892bbfbc1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b18d163e56a13e40c29f3f5cd4fa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3032e171f5d4f5111395d1f861edb4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392cf9512904e88d144ee16282d337b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcafdb7233eca9b83948d2516e009a2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c10100a818fd842b30fa64fc50a68950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210916aca0c1113fd60800dbe2772e16951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709141f622bff497897fca7cc343e22952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e9492bbd3e61048a4e7d99f797bc9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b01f028c36952e30409c622baf7d86954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abed050880c316fc971b11e982907955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2de7e4c0b755c8ebff050fe5b88f46956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7442f01ea781287075a71c9488711957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c779440e3fdc349e885bca5e08d0c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334c619d51d3f9928555ba0d9f1123959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27dd0ae0beafe819a13e8bf9bb1ee2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a88af890bc73af29807d4a963c4059961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb8dfc14b78d9da1fd7a92dbbca08962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0aa3ee0b4127cd2773d9dc3204af4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe16083181b36676d8dbc664662e1f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553564598440b7d24cfe89e10b57ab1a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6716afa7d605c13c751872163786f8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58871ce130b37108bc84fbf4c7f83bb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e0770209358ed1770268a570a70df968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040d6481b8ae1aeab513daec3df5fef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ad44feb77eb418f19b6922039cfb0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d21799df3c88b218cdb3b3b7c8fb36971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473af5e04794a18115ecfa7fbed0251972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009bd16d1095ef5379c3027494a1073973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e3a952c6b68d21914cdb21cb8510b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078bf10807449d40cf10d0425061977975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc89821f1f91d87fef14849d613ec976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152c0adfd1c8d257fab3665ab8c3e17977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ce5dabe76de149e977a722b91e85c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc218e8d72a6b69f93b9c9a21876ad979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbddaa1a4fc894fb6a7167b2caad50980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e284204e7153f7acaba60ce5597e6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74679fad942420a4ed0ebcf5f5417d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25810e6284b069f1145739b81fd14c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d8e59e805ad6c4f7e7f9a3160f9a7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d92d817fca84dccace35af00ef92985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9fac164ccffcf58180980e9673110986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8444ba294dc5e1f15cf9e71f81e3caf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02289f6b2c07edd3b1188aba003077df988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617a9620ecd68127e58a88ab667ded989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d30040cd8443538d9ec0efacff019e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44004f4b50320f2ff6c2e2f2f10a0184991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c366fff81e9f9fbae006000dc1b15c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729134f06fe3830bf18ed9ae1afe26993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18577adf2b5018cf2b3e4e9adad3b8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a97627f78f3f1a22ffbbd3bad776995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac507ac209b715c6bffb24badba15efa996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae864f65a43ed33e20ca3233a0b857d997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708272f290003c03e03f1add91142a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a2b5bc321e32aaed7fd57c696dcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400b66f129c7a7bf3d1a23464acb3d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215d86a4d139656a9bd88ee11fe2bcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33335b696b7ae003c97d4fac67f2705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340c437f433d28763ee6f45fc3b9b826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5752a4157c4b681349c74629563097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f62a226b20d953c759ec1faa6c96d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771e2932b6ec5f213063b5c7a3043a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d897d9b3bde73a586c10c10a98c10e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736620ffb2d029b28c8c32e17e4927f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379c986e99302b18ce6bcb7a5946f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a4468efd61260b9372145f2d58cd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21c0da87f590d0cbfc1d8a068ea8cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088ef403a5c35a25014a90eafa689615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577560d218fdcef2ceec682a08ce40e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73300a26b4072e01246269e134479ee817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fa739b2b5ac63cb8236d7d2d458d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a13d193f11742a2329a347b808ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dee0f405f021853c55ebd6e11e47d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b696538877093386ee3993b469e93421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330e3dad69a5de5e63c5a3072a59c5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e88e838c1328d3c449cdc38916b5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca60fd82a359642e16ebc5b85e36f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e55d76151824be656148eb30b90f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cf24c1989d57ba18a34e736d40d0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab619355cf27ab6a3465f1498bf24527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c86db747ebdea38fec503ca4b0ab728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cdd6eaa178716dad04f0a615c5aa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6623de617f7ab5e8b9c1b7975463c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3653ac664cd96e85b2316b4aefc050a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddbe29310a406748d153d72bab082832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4894a49fa1d6c1f58c7fc329939a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34a2498eeaff47fbad281f1178148534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b10173968f1013619b58bfd1828aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa67796915d4c5f6297df9f79602236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3219ac635988e8e9f8aaec3927cbfc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e42d4b549aa826df291bcffa408f5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a52a5842052ce1580f183936c78439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d12c76ae5717c80c46b62836efa8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608097b2ddd947d5ebd7dc78e3645db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f321d3f7e54e042a42d523fe0b7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4914ba017ed0ac645ac910ebfbe1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5814840e84f7e38d0f0c2d582ae044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16677fe543ce0d2aec5578a46a95c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7685847399ff2835b9715ccec5275746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ccb959b6bedb3de5df224165624a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d764d5961d1a8c5dc2931cc298830b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983922e96aba827c38723f2a9169db3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1a538432ccdd02235827f716fd4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400cad2a35031473bddb84b7f3a3bd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89777836d9a4637e75083344ded1f1d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d247c74cfd69934b804b57804abab9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368056011cddecb695049f7ed8c53aea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722df76f5ce1052974fe1692438bbb6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d7ce1e01c88df68b7c414f7b4978456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b2776d5563281fd10bb8dd0d0b3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2632ebedf2a70f29137e2dd6bda44bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3579ac9a2b5c621d16dbb7c89bda659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718dc379b9e4b43319d32d2255a9d3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b68c5e7d3b8b6f8aa9e09addd0edb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059aa0764d91f2a31f0c2d8c5c8827362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499caa12626cee07dce4c0d30c3faf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd25507e766726185cf0f1e2f24efe264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12cac9f82bf163402334befc9ca00865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76979587c076630c98b3f69bdf5f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227184b8e5c465b71088e3ab181a181967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395266147d0d6d5166ee7ac8cc64a0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59746749e5195d9fcca2688b2f20c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3bfad8e06e88c99f242efb2c86b6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598960d8ff1e79ef61bf9f61a5388e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a380133f7fe3c33e145180c8cc8d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ecaca011fefa95b26b743ac3809fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1d1202ac27209952b0a087c39923f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17861fc4c025652f6cac2ee581625a4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f594ce71c0af772224cc369cd9997c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51529517105806b6128644b1261934e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dd39e47ee2772b8a4a8900219309a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bf5fee85ba0bafa5ad1e65ec125ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae96106d94d51bf5698ffdbd6b9d9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda52706a6bb16f2163c744212844881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdbbd51ffa760f29c9556f63fc4de482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0faddd0ff8d3fd5d118d903195d0c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4906bfd5fb0f13713b55311099b7a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c5bd298ff22596b55ec58f4af38bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff75651ed01000032c1c4e3414f2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9a3a2597c873fadbc67e58c3962ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3fcfe74e9d0c29e3cf40b2ce1dde488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc958ae14b812a43923a39c096d60c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccdc3561693d063091ea9ad2bbf8e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c49343de939f3e243a8ec7eea80dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9381281f617be241a5441735fb9aa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcef2c8b9189ba08c7c1d0515d0cf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6d9dec930ac39d882d3a577ffb66a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e85fe4a2f533e80d29cb3eadd2bbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0d9166ef338acc788ed67281da1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02438e53fb24b5bb9e3ba12bd57c3b8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d14fd3a4eb505fb5ab9231f8b190998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787fe26154089942a8686ac6164cfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f95d0371b86d6a871bb60113af2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25df7390faf2cf98dd8fa5a770e9fc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a5c00a93d5ec3294be8129c73cdb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c9b5d89c736c6ee0acc7e3335a1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caecc5eb2213101fc5b5ae470dec5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a38f96926a89e722d908373cbb55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c45f5355e568f4b0c7141cad2052106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c448a60cf48d3d4fa2ad3ebcc1af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e45c641ec24895d8be5a100112f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f500418272983472b2895203c170871109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636893074ec1c5aab7c863644089235110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7e9e260d9d1031e7c4eb0a6cf746111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980608904ddee9d6bed546611a2c581112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f922e8d2f085a7e09d6dc810ab05ca7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e7548333526ab31a15469cf1d53ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c2c546308933a4f5eef87a2da1d28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e349d5603be23d7c8725c478ccc475116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a0a499e0634a3acfec0cd889683b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2070fae212f3eb330408dfe6387792f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6848a9c76d457fb9c3883861fd9e04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0950ae9f857c46a1545f8cd42fd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f6fdf22f0ad2c15e4a2585cbf5dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0737e9adcb7c5946986114d8dc3e91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983afc95a061058cb223dcdb02d5ea3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4dfd6388c00252ba0574bd63440e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d0f4140be8da77d75e244a9bcc18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44b8e433eff96e2882a1725fedd18d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21dfb0437211467033c539d6815dd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940e23960a57e709b84cf4e2931170e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1d60a4000d2963c54594eb1eb76ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591e5abbf319368d27a71faa2d7f20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d61b29e9a20d9150a9c7f81e64b49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d51c457307f6b4930cfef355d66a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370caeb4bbfe25d67abcdb2891a7a94e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3a6722bc5afa21cde7e8e34c16e5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c090b884973706eae9bde98ae8f607135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab722deae9b7a106457863b5146dffc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed98878b23bc6117cc13e533af884a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1a2eaffd44d9dc1a3462def4fdeb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d931739559f60e6d977c892f2d3a34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d26e7046d87cc8fe5d8cd185e8e927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fffef42212ef3c102ca447acec9a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf48cca3f959ce26d69a37e65795b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46010fa2535fdc27e4f1cfb51d41ad78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95027fb1d5854c8cea744d46fa189d06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a319865cc851361537a89c51e58b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b1f064210589612c3b0711f683006146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8d912b89474bf227fa03945eab02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13695eb2b1cf0d93d66dfabb23319744148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04d1c165c328351bd8d2c678c64ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99adcc087293b2938f4b5adbae433bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d726bdd740b47cee870afdea9a3f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba4e1b2e434838258433688c35053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc5fc0b736c2d9938345343b777244153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564dd93fdd7e583b8750492d6e61743154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601012cd4bef9b531cf8354f8965c249155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d038a084f0b1bd9cd0f1fe6f151210156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b1df265ebfaff155d384c658c07b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f547630dc2a653aa4ab3ecdeca2e740158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e83886c722a97cecd3348698815291159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620050618f2d585884ca58afcfcbeca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67fb1590ec97a158e4def1dacda996161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff905c94152d80b9f3d773a3ebe9650162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5dc4525f0d0c7bd7919bbc1a93477163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357f288dabbcbf31135fb5d1ae42c06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98897703ff8d61643025def2db5bb784165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5bd713f2cf74e2fc1cece1719ff62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eda21517b662e1359bb076f752cb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa5b59bdd83b1e50987bbf2457998d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bf31ac668a1d6db59f2627ab3e775169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49980ab72315b3f2751d5264f0b74ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abde450e6b4bba80c1bc5a09c3208e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990075dd3e49ded9f45c5fbfbaeabe4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a15e18ac816fa80129790f73a6871173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e9131b60f4a82bab0b1dc4192e714174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dd4d552f36e85266c385b742abd08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db5dc69c48f99cf1c61c8a061147e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e5f98a39fb44a4359284e86506ada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab4bdab4a36fe3c6653913ba5eb30b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bbece978353857f6f798d4b63664b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60df170d0846f29968fff0a0e3a293180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e12f2aecaf76cec880b660d9c85a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875faf364d9b3996c3c186f0a23de79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fdb2839f5f792cfd1aba24b80b44e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edee147aab34cc7796dbacf9386da8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3cbc4ea805c7ba103f8bc3131783f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03837777ba481ae41167430b5b13a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21275a17307c5d745c9bc734c76c2265187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45381fe1d8f7cccf8f20ef12af93f163188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d65fa37b4d21342ae21c8996b95eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b06a9576bcac4cfdb204b5a036bda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e057cd6ca36faf59b9ff1a0d60e7f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecde400bc08663383edf274e803af2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10542465b38b59b33e298f51e595e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23415ad8253f6129908dc017fe1f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90562e8ffb7a17df363c5378570319195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6802826d114170cc69172b672b08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e088752e18387fb3de3f6162604761197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e4d58dcd184ef04364cb8f0118ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d7371e03b77f02203695a6182a9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1feda47cca5859a2df72158269f8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beb297aac706b73ee86f3e73f15214201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd392f4fef7b9214ab5b368a3c9e6cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e086aad57589edbe348f9dfce73c88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb145efaeb1ae74d8d1539d8e500e59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963ea5d96e9f788a5b05ea35014bdb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de17bf0eb698733fde53241993119d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6318bd5ad9faecfc477dd448d0838f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977240cbf96de2c72f13cbb8cc4c25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eecaca3831bce7e185e12a78c4a191209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3f9084a9f91d17ef779c963fb709f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb79d60ef5d01fa9b5680fe43aacb52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733587b6dfb5e23a2735fa85f03b2ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8729d1070dc34b0d5b0304a19e158a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434faecc1c93758390624ba2262b2192214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7c9e44114a84d8281376854455e45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b6223a46889c1c09646ee77e0759e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc934385ff6fec398b76d269867769217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b8f2185ce70946f14fef47d25a38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204ceca6e74c6459094b85dbf5692f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2b73e16072b4fabfa5be46d3ea4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcabbee8e8461193ca868d424b91be3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb7cc4a0ff65e894688e1d66fdc770222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f99f7a0ef964926d2d2b83c07a1632223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d78846a28b122179e271104cf224224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6fcf9a244ae84f67bebeaf75b85be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a64730e710fad4a4aeed2e4776457226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22573a7fd3d742b9ea3573047cb5c4f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6caccaa4d2ad58ab477390bf456d00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa0fe80196ac415d067188cfb6fcc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e264139695671115b4a5db780bc43b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f48d28e9bbf4d5c2b93f2d928defd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54217421e8e349801b47205bd6a3cb6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ebc0bfba84c9894caeae9614d9a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c4f48ef58584217bd8c2093f6aa69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f38a86a4434b8b567b773479d03a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa17cdd14ab7b5e7fb73cba2d6c0f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa301c66c2df775feab56cdfa5673237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c7ffac0ce1965e3d46a430afed3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc821b6f8b6f45cfac55bec734883c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b41cd70360f6851ae9cdfb9c0f05e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28864c14496059061d9f47133499c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7564e73e372a6698ff975de38d45f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b329b59ff90ef0c2453d5cae0c27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535eb54b379c701906a72b998d4c35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aececf09e6d3a3f0f0f847b32419a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2fe8e0d6fb150a40ab327e7e4a07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf652f86943699fa8a8e4bebdadc649247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8d7639ce21359a8aa5487fec5b19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c21b7d36dba49c51a5479202798e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17756c2180601d5efcfca16a5fe6db64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44298bec664e862c2c88d1d5e2a144251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55d16a9c5ef4a6d5ef9f3a307e8836252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc75d5814b0d9fbb4f2e450519558253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53b8b59677f386f46b3d20278729c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c319c796569506c03f347411a7963255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d41eecaf448bff007abde0b73ad8f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d100eb2141ab652790704046a754797257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d2f470931268e753b198dea7c68aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f99d0bd09b5e649d52c3adf48463259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5034371b11957eaec435818f0916d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49754ab8cf2fe58e13258efec900a88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a6f050ca8cbbf53c58fb979eeed30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83858a98313cd97877affa27a8b51af1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2335e77c9ff2938c18b43e95172e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72e8980201d1ff7ad3bc83edde2746265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dfac799d773441f286ddd6916ca45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50b637378510143400cf8c9041171d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa0fce6416eb66707baaef2c7514df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d48c97d0a624e41d64c5a82bad5fd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba7d2b281c973565d9c298e23fcff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a85888270b7e5e8fcb6185c6ba03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6735e2ab5d6be8ba40f90ab13d8222272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a78c6aa8cf9f35b89df4fb595370b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fe7b08b848de428ffba21063d37ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42a8f6454a5a16d3c37c254700191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db25a6eff8cc9de96be51c185df5dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5db415646670a0fd48a944e74b283277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f99b2f48fc0a7ab72bbb32459e90d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99777a41d83a044eccdb32c923d01e72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613247c54195354877a106d1c55df4de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fa5814265b520c7fb9413955b1333281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38c80680fc825c4e20888c9b070d0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1f1bc138f767b5ee2251b44e2f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efcc4a4cbc1f0c93426d094ac06d19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c2beb5cbcc0318c75b36ed02e5be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99fc5d19697057f6c56dabe07ab9f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452aa67bd4ccc875076f3067aee6136287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3356f191af6debe0eed6f352e2ad62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d29995687caf4c5ba1e0250bb8dc3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59803b4c2d069489880f8d64034876290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4ccb405642bc092d6872b80709459291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75324a679b020610e474071708bfc56f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b753c97b12689a0e134d919bea73b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e2ea8a7225af45e0aeb82ab60fe5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acbf4f727691ead12a5c792baa5b8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b879a5f6b9127190f532d9643e17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f024a0e825a3ca28d6aec873b90f5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990781fe16def3da33f247e6718b81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8359097f5aebd6330e38f9ab5c4e7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3556303282e9d5092c906ec32a545e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a360d07a3aab359158fcfaf31e7ca5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e93bebeacf56a843048d5c398d8342302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4bffde9934284231f045a8664b17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c560821e10b3f0eddeceb6d72055c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4c3dfff4a3384d96001e24ad33fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b52d6d6975d91233d35b1018cea2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6bb79c4710422b0660408b087df3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c758ba52d44be7931ee68ae2c19a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe691804967e1d849aff6da4c362a39f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b28cb209c276f207939e7878523d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec93f7b64131a8a588ae5602ef81c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2a1238ebd02087ab0da2d6d3e3d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b120f2b1c1dcbe6daaec558cd0ba821313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6c7f1b222607b2c7169d93134288314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428a20a6ea79c68be1d61444016d993315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99da72619e15d3ba4486f10043469f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a899d19c60694a1ec17ce97c886df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de648df9a2bb760453c9733bf4bbf755318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d78bcb7f7517285b6fb79605fd0c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcfdd3503e775425ebc1adb38cf7ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290477197a99049cde13ae8ae84f1ddf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac31e74f0b7dc75601fae076a1059322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd7f9dd60bfc523ffbcc91edae2a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ece3fa1da9b84b8cb9bb4048afa7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6191e8cfdda0bc5898764b37a24f54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088141ccc22110e317d9243013d62f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff43fb53c10b17fd01f9e028a0bbe7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b07a65d14fee9a3e7171ce78a35e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604db984579d5263ae2a69322f38c33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce48107e48bb006feec7a7213646c61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30652449db399341d722965f6370372d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aab297b94b7404d740ea2cfbbfc3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e231db1d9a4aa6bfcc1762d87ce07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428a32836dc51807a1aa90370a542e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac988481d4a27844be4c4ed576e3794d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee4331beadcffda657642d75915baa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f07dd08feff4ed23459c9845767009337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69034adbd75242edcbc6cfd353cc5a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ccaafdae08f7ed96557dae50f809a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a27a7e4c05297b4240229fb91f0e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008d8f79816ff4a5ea91017d8177c57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e4d7e7ac56cd3b489c4ac7e872954342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d24e77d432bb24bed655aa772ac17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b36efb86fef2983fd8af80a7f5639344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60015a556c26d0b6f146366200f6732345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a90df1f1ed091f45acfbf782f4aad9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0bc13b93bada32b1448a96f881b1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446c77b55c95e4652f266d520c35423348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a893af09cffb3a40bcc56294de508349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee21b58ae7e06e6d3e5c81947ed643350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e0b33da8910b4bacf9e576da7311c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495411eb78b286b9851a838a495404352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6e3c0a10038f4739015593c86ea8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d36a4de70d17b0af953bc780518e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139881dfb0f9d6133317fb891a7637f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89616a2bf30db6d8bfe4371aa17a964356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1acf20cd3058502aeb4f8daf27a61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f15dfc6e6eac1edf61a0e79e042db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801300a948e1ed1e5e0cbd5df1dd040e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09676547987a69b086fb935076269b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f88130c381ab98ed50283b788eb93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3437e9bd70673b7ff1bfecf88b515362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d2930bc8436932aab531e8e1efdf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92010b6342e523d9931cdffa82279d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d649960e56726b14bb546291e851bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd31ae72125bff4a47cebfe87d8ca1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38b3dcf33c19ab17b5f6c132bf879367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8affac9058486e7fa4c6b2dee27fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97ca748f990dbf33b9b0d28cb6ea4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9393532bd72d929b375dc5935db44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518000c38231ed0d907b43838814f75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b51c9494a282b4f3f2feaf7948a38c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d58fb6d387681fde6714bec579e13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160457a6958aa0860268b593923cb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e6cbe3b531448ccca1e0ed17df543375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23d701faf6eacef940240c6c9a663c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b732981b43d901b5b06650326fdb8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acee1ffb2fe37709c6e6868623aa42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3132dffd1cbd34013a48194d9c9db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ab4595b123b836e583171f69eeb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e3a7879e120abc13731046e7bdaf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8d3748fefc28c137fcf78c801787f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a9f3c084a35e60b80ca61c1312c2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9bae2ef3c2e1aba417945472b890c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa830679b7a89d68f99ee6e0971c98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e566ac4ffa514b8e48e5b1fb3e3aa92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e772cd3e7ee3ce274babab443b1e97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2ea06d3adfb9f4142b2898341db0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2453ef51970ac05642615032b0cdeb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142c49d8bef4518244c3ecce5ed530390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2a2cf8233d8f88d423944bfbfa70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cebc6e60970ad22fa5a73c45fb8b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd661e1b251bcd9f62ccef26e3691393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70a1b87953a9825b4f9e98051724c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efba1fe8161f044f939d9e7b94e762395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002999a8cac1e52dcaee1f3aefdfa4f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4167f09ab4663a7db198f0b77409980397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069134694eaca03fccb081ba657f4e62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5da48725c47584646b75fd2a9305399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3ad2beb9a00ab025599f3f4ae6757400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9574fe1b5cac98594e26aef410b3b15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1ef9d22aa126c63a015bb23ea143402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ff203e70f7247fa6fdab95a03ae0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703549af958b246ff858c92e4b3bbdb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8333aa4f6a8a6855472fea6ce230a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f41de5935848bd917e07fe39a241406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac1f706d1abda52764622c0d110779407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9701c46a9967bdedb8bba2ab82f221c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94364126a971192d5e8ed45db76696ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62057144c20d61119641abf9c2620ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0a18ecccd83b9ef67f733164ff33f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0c77f17de725947499470a4f06fe5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d7d840d8778183ec7c57e15580c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9ec27fc97dc3aa91558cb5a256ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a21bac6121ca41069bdd6a88a5d70b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f35b8bc3880bd4dea57d189fa1b6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c50c0bf695bc451e71dde5c9a0569e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627df849a7e24f704259e7a5a108c9b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a324b5f0a2a2ebe13949eb545f06dfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e60a60f03344e454f88977ca4e79f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a8b45f91078cee356e39a4e5b3da0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920129f774dcf5b1c4dd7139938e3663422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1fd434682d8547a3e0df3bc0ad513423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fd9a5ef295e08f10ff8f0fd2f0ef2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92062527a402f8a24330948beb133693425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e3ac5b6203b45114157494e266c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60adbed1a1d291aec078d1b2d1b940427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994f5833c2e44fba295f7f9de15073428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326820b7addd569c73e582901b296b87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d49da7366aec70716a3a83fe270b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885adcbc0df4c570735be4592175154431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0c978aff22a4306c3123377d266f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef462b765f0575403a89dc32b86cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102fafa5ba560cf738c05da07a84f47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80da629363c8a00369b23642e6caf7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1c8f57c9816cbe7637b5ae85b3511436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789bae990a0297acb3dddefe938e6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f96485a11ab9ea891f90458c0b72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fee67366a212c17c8ba31cf57a87ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744404e78cb917136fa41c8dafe4582440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17157b28232da4ab8906d95e0b920441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208281a1188457a013a8a5400bec2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaedf02a84aa4609a93a59e5a788d60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be531e05399008a2e941979d5562b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b70142c03b4eea9b1ebe068a41cd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc65b83aea5da12549aa249141144be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f004096e3a307e7292230e2ff9144447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881012fbfdb58b9d22509fec72765cfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936250911628db6c8b03f41aa66a658d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c989fbea1de637ab4fb9e21d83d2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b028ed5fc593fdb87d9ab9e7b5847e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d30ba2690cf2e7195b1992eb3380452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aa2bc9e694af4d551afb99e67e0f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691aa4db103d8558277e2b24a753ef8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f9555be5b98e3935158f6673f259c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9a1f9f4cc7c3c478292c566f1c3c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd7cfe623156f18adce5cb40719eb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9499eaa912a9072d3ddd2037b4c71f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f96ca339cf741a4a46a6dc3eba9e67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474ccfe58af67cf6af72962fb84681460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfe709e2aea84ebac13965072dc03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b4817e3e469548cc4cd979a2abbb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d2aeea40fefa083671fcca11c34bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff262e1e5237fd605d6e9c147d29fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f5aa6efc6bab2d6a86407d05298d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576137eef2a67e503018db62fb71ae9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9d4176691448382e8c5c11084830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c452453d6887aab498d43af72bcdfa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172a5f21eb0e1051719b696bd73576469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a23c02a8ef0b0c779b2e5922276a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf05570aa6db969f982f5b6d58651471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43fef25833c79e471c6aa35ccaaad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36440526a3fd0165a75c6d68f2a6944473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a3f142bfc21e13341236add2d476474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a6b7be777178e26b5567d561f0b70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0e33cdc35a48283b268189687fd7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135153ecf110002e900c19606635a14d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a9a172ddcd304084b05c770f204b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1456cef47ddbe80e61a0e3e2ae93e3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2441bd22e28a27aa958679bc89b62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51f601b4cc3454b1cc565662ca7308481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087408f214287c99eccc6f014d9170a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdea477405596d28494717e3ec3886483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fb0d2233068bb98e06c9544b9973d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643a4d3cabeed2e48485e98c7828bb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eddf3036acb33cc437d7c23835a16a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40313c8007d8ce5f3c32363ff83f7a09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1678cec18aaedc3eb334fc02c8888dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82270bbae2bc30f55abfb07bb381ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef59ab84ea4dcc70d19060f2462afd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b80902cac592b9458d4a67cfbbb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117e9b43e963ecfc9695c5b422e43f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ca09f58312f6871146e7fef793297493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85d9402a71054b029e7e9d9aa8e528494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669b003f0155ab1d30af8e6ce31371495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3ba17c7b1cbef8ecb2baf194484d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae59f36dfa5741c887266bf0643ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b615d1f549f807d416286e90ddd4a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2231792caa04aeced035f6950117d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ff150ac8d28e7022a38585a65c2b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb71112a068910a0b607608a8d3be2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac6cf740abc7164dda4fec074e81de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d09d3c3ec03940e6d86e842986b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b58c3781cac43f125f543917bd74b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e942cb39e3bfdb0f1e14b25a5045d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85daf40b23f3c2c5c8370c01b95415506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb3c7c813a784ef42e46f16b6b03f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f0cbafb6bb1dd63e6cb5ebaad047a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757988161ba2dd7a12e0bdb4cfcbb64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a5b0874413deee79ffd4f006a237510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea669f73129e28a25ee0d81105b92ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44087246234d534dac9eae629577dba2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb1c6808a7e5f42652021b2355ea8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb86b61205c9c8effe41f73644061514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8462ffa166c77541aaed116d5cbba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7fd3eaa370c64e6122f4031315c74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07f5ac799a8d6c58007fe88536f54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08655cec434b03ee36ec18a16a84dde7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08c771bb6d9b5025f17ae881329c50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca198f75101173dc9476b3e4e033293520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacda3e003aaf475880748ea8fc98f47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68155ad43ef38f46e57899cd0f8acc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0dc4f70a622379facce47f4678154523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf389092f17b85b99fc83f43b38bc9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943df34c863f5ee1eae08e0055a90ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f3c14b60cbc75460d34513c57784f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6ebe6198077ebc4a05221896f0a4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4637138da7a13d823796b3541c05838528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654e66c2e6770e5b89fed523940db51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d0dca899d1f9d70a38850d0999b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528793b992b6a35d5604514b130ccfad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b98ccf32600be8c5332be351dbb58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e2a2a5cb495a26554391831217ba0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d44b92a6e0e2bf5c98825a875d72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617621cd98258699ba59d51dc190a64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a31697cd79b93999e985151767c3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611a7759cc62baaa88e760fe3c15727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff361ee4899a6e1185f76e3eb9de0230538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e787b20746ae84768e42c3aba4927e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390b852e18b177e51eac758c8f22244540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afae2e0334eeecaa62ba96442cc8ce0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11a3887bea6e7fb3b00f2ea834fab5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0a25bd6836b895f8f0a2b258046f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f844b67542a8d3ad6d5b13429a9af23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8633038d9ecd6ceb8b7bf558187e44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252325be3b24ccd107dc0e8992591004546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65222bbf93ea3c53cebe113dc57052b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41be1acb183a034f2fdf29c5ca15173548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdef3eb3e91e148be242dc92488f9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9141d58552d053bc771242849a53fd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f63d8be8405c314e6a7d497e25f40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75188027887b6a6432f797fd83ea30a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9a38ce9013c061f531531306ad8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4d544de92dc0e588f34fc75af1a14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60784d520ff4faa0a52fcc9e93f25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3578b6bb3227b9fe967ac8e94fc99e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b37ff98fd474f9cadfeb41fd18c278557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c9732074c977fc3a6dc541571350d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e322f6e5339ebdc5209633569bdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e93a18fa7103ad2fa830b98701a49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349da6fc632a99f654342a0a0cf389d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60af8bc069f5d3d6d056de18a77eaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f570cea9c8fd822d90993c07d1b66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f43c9f2eef4d0ce3bee5c52ebf396564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b614ac39222ceabfe1ec8bb19a888565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa9efdd05feb08b1d11a057553ea1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04c77f4810d3f855a19facd383b0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a518a5eaedd20f5d74f09ee83acb61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f66521fa20bef46b7ec563e9be0e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d36bb6a6aaee7deb2d8a6f9d962f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660da08485fab073e147139b7004862a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043fe73e06e69c92e24e040b5133ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ec78b464f924c5c1ed62e84871184573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1acf24eeadbe6e47c34b4408e9098574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0865f998f61ab30ac353f481c29427575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5734ea0a69f08843f9b8069dcc87808576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc340593a0051c5e7923dde4657b27e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04811a04066b993e81c2e92fe3796578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d22798979dd9ff907b984003810b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b17041a41d0c23dabe529e2d38fb2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4fc04f04e515a3de181b6ac6fa01e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86311352d3ae3c96e9f6049c64cf42f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed6c5c36f5a2c5221fc537e0ef518583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb62f3ba2b77c54ae6071fd49ba27be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478c84e50e8baa0cf612084ebb5379585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d0a5bee99825d6ee382cd518a627586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bcfc86bb1e2cc1ae68da073463d27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ce2bc89d02068be665c1f68aa146c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab106b56041898c37eff82b6abc86e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b0725014a52e7dab6c18b2ad746de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c72c0ea420486e9e40ddfb8c5e748591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b2bd86cf62aeae39b2aee129ae87d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49b8e9be524e9362392652493c317e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c079eb072b083582fda77ae4cc4db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8183b468fb9c18b78bd6e85c177098595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a6fc630605f9ff69d7a7ba3746045596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82231431365661df482e51c470a50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246942fb25d8e76ba083a5262902e801598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61886279b41dc4d70ec86a4d356028599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc00bb5553e1f122aa68c695fe61bdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf818de02a09af5168c9e7cc08ac439601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da47e566c90c0cfef89a4f0e5e7c565602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae738e9b0731528548abca2c4ff3e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b00d353c3926423aabe315e6d86eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1fac58ab4694a5ea89f2a08a3b88a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67d9f19ba21faa48dd96e921c1c362606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2e754d58a64372b1344e9fc5e622607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b209e7619ea1a54930afa28ae55129608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d2e73960da8cb92a9bb64ff87807609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8260e07763e8e04e5d2e2c2e2c08ced610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b015d31b4646f65669888837f3c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ead19d5aec1cbcbae9c530bacfa3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2d597881c89a3e698de3fa84ca8d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fe8f4a12bf01cbc03752ec4a09f22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc24b701e78dca2e324ef33f4b7ed5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b663cdd9c28b3135b6faf18ca7a882616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b50560389b6ed442a71d94eb8f26ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8854a09672f641798092f20c33b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f568ff2e1cd7bcad5c9c45b2d768619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed0ab2f70c6d68804d5820939faa5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f025045846d2c7d4dc9061549488ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5a60ef1f7167a197a17aae27693ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f26fa9ae49643ba3bddfcaa037a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f1142ec11e80b7ba6e9620bc4b047624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805738895001282e00b1296d521ce136625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afee7f14d323f854b7772b0d554fe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b508ada3f70db9566840b32ed2db8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd66108b52e4e51950557fa68ec8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466bda05c98993ccd8218cf0fc1aac9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd9b75b84105bb9e5b65f6c0677de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60867fe6482fc6bd7bd84f29f0676f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4363265abb8f462d26f7747276eea7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4babd3cdcedd30311dd16f8dfa1d9f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c34577b23a809b070fa088aa46fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052cd56b6ae002986c10be41edaa512635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925e47e16887806a51eca0f20b72368636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f8d8b2dcc7d318fca4088eddde660637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0efa5928d48d4443b00bd749ba61f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a51f9e140bad38c46de5cbf7212334639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127bca26d3cd7d5814a885ed20e9789640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e70b71e484cc09233b1194d370c9a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee67cc98ce2472f59bd5c60ae4039c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ca56727b0943651dd72245fa0d8a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e59afa93d8081dcd58e68607f1f26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a279a4cd34da3a2dbfe8daada99b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dae0b4851ce87de600b0fb755bf20d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaac04b39323582d135483b491cb36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1d6b36b99c03a01afe7d8c113e747648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce108d091108c7a67b7ce936f6e97c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110a27605082da18b9453f2b8a996e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f478d963dbc40b3bdd09f305b7263e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb44b71dcc3377b5951262f9595d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fad374e2888e24a2c5b5bb92cde30c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eb6edb0cdb32376447909b5c52af7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c573a43fafc248ddda017c48d8ca29f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c9686e558a96c4ed7f8787a4fb4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406dc07d5ec6aa759d6bc7f495bcdf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419531fe8f95ba3b7eb10cc01eb3cc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb5465700231abeb0fe8e112fd801659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1428e8aab360e73477f95f67026f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a5c71cdc2c023b2dbce20e6e1390661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c12cf101fc046064dbd1b54d52f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78922922db3505f1d1f5f35d3b6782fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85344f34e54465da4ace6ee9fc06ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e01c72855fe1b0aa2abcb24b9707b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09f42ca1d414d77cf27e18434d4e52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362fc4631bc7d3760cb84cd60bbecae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb657f3c45b7376d533e5828b6382495668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8ad6cd05580f5f3650f91294f94f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177a0f1d4bd91cab0134ad5d6e5fd72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe304fd0785e2fa95d7fb1a0414b18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d9f02f89891d875bbb0c8b97f6750672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb59d2fd21ab26dc77a406b16a98a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141b1c19ccd64e8be6ae5e4baca918674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7021df74ec6c52ae61e63003a3cdc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead46ff4f02a25991a829d388c3ecb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78c66a62b533c89a9faebdf4a20c2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2326bc5d6d77be4a9ffb5667cb244678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc1d2ffc712a4025d65e035d8cbdf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0014b85a978e4d690467cadfd6f54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b144fa8535d5ca29c6896db8fdd9b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a30cc31d25525d8060862312578b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81d9750f6b6bb48160f8506cc60ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096c06aa5827a173deca867e6887563684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29600f803185cf875fb305eaa0afa1af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6bb62a067b924189d6eb7f060c0e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f9c0c14cab255478038a332960091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f980bb3a0a1ce964f6e9c496f5c847688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072146742fa77c13e558822cf4d4a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749e7f0eec5f290aca05191cb9f513d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454bef3777dc502a731b6683183a827691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18efa67c958076f4f6502e32274f7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f04a6226934b608f4f2ebd74a8336693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b057ab4ca60d9ffb12f5951195c21b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1e67f44c29c49c9fd8a6974921265695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9f14a622801cb330b6b13c884d1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60cc4a4aa8e1cb02c1c5af651db2d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52286be84b010a48430c9dcb5da9c770698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921a92f3e2fff6421eb153a2167b1fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6226291a126f61e8a8a951d74e4140e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836380b08c52ad200f62b11484b32cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f984591b184cc770d2e5f2e36c1b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7ae7ada4de5954b56ef8f50be158a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c99641bd74df7959f87b8f430bfa7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b2748ea45e641baeb2765482f1ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0e7356f19f40277e57ec873dcd74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b621f0069e6727e99ac2fa5681ec1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb47fa8e7f53e548c94b88b86254c47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c9fd7fb39a59a93c43a34b427e40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74224f218c2fda80a025eb8f05bd81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9300ce0c855a0b83c992ed8cb7ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59955bb4bc47928ae5b45ab6dafb5e55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611585ddb28ef6180c587d3e7f71bfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cd0507a9370de7ba33fd14d53a477714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3ffef76c1fc0f65fa57194d3967e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8c4768860eec1087d99a4856784a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324716e8f8f4d220f3f47c44c1c9e477717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0d9bfda8d273c38fcc447d125b214718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a7cb56e24b4503637c084c63e3ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49ff33922d43a20cc7a7f3862c5098720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf1a83566ec45a87ccf839b57880c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a83d3d443be9b7c1167c2d1aa8e92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514fa09c66fbbab42d639b612db1f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3ba051ba16fb99256aa62549a7cb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebafd09c526c0ef153408901b92988725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d701641e509b0caf9b7d03600b83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636c3718a8ecfeaf10753432910f40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50218dd860704f3c5309326233e49fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4995a3378a39f88b8a437d83f81aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ccb8c04bcba79516e124d64caf073730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe8dc04006f9b966c55528a772196731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209fc17ff59b5a2f6b24e657773a06a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a89deabdbf7cd69abf96111324d81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16706625b7b57bef55f8a954a4f4da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbfe94538a487688577821f591d69b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541381cdf14542c99360c0f490b585c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9e35690f30d563f5f65041136ba5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e1a441f4d7fd05823dfc3a88db55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0ade09e71c71d8a76330e1a212a9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f02f72fe68b57175d771d5b3fba1aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69df417ba10f27ec0959bc0a3f0beb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de459b0ef4ad80284a42da4da7f64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91400bd826a6d07cbc5f2e45d96a51c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec5ddb0208bf965fcf85339bebcaba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62ee2669899b707cd8c230297bf9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3ccc1054f96306e114e216eeeed8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e486e0bc873b4c6134a2d5604feba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03546d3fdbd1ed161e466d79f999db6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9f811d93770dd14ea136724d15bec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6395190fc386e4c581fc0e35d767db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8080994ee15a3fb18b8ad9aaa806a9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d455652a2a1696e5c698f63548e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f898a68cae96d7bc4f5c0d2fa7618753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64754fb393b9914cccf0e0f012d8a12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146bf30e13e1c53e0b600fd237817e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c321affe73479519a1baec9c73e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01992c6979adcac47b4f07d8b7baa800757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2079858cb85b25edb3291a90bcac29e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a49e4df251cea4e3741751785f86d6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7446a859210cbc1fb49e0917e2047d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595942ea5c7923c8b18ff2fa9e3e3f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2cd7e54cba41ec5573402356bbe9d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ecb4c17f857fdcd3e7fbddce2892a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1c6f66589c736c989e62f4f8fe04e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8e3869e1366d4b6ddeb77ba96305765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5189a9d2c5514465b93e9548f09f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31ea162232b4fc5a63835af5d1d93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616139aa7b5fdb1ac0a200d24dad85d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fc1d86db9ad6ed161ff6d368d138769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7954b69d73a64d86e3d897455a3c9ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ad595aa9f83ffb64ee77cc234edbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfdc2d4b3cbf3c3cecd316bb909501772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a1872861d32e77053612745fa4957773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6081fab253f3b8d2dc5d99db3727c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d873c9dd9651f1ab6d7f1971c1ddf7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5bbf52ce2f089b1af32ff7f848135776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83ad7db407f62bfa5247ceeeeb0d9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342dc919a5c189d2e8e4398fc822e60778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f499603eca75f17c16960f17aa75c3b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c569242227d93626774fe27969efb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e376b8a3aa10532529bd795ac339781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0add080a2fd634b5aa317b2af8f6993782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8f7769f80e7bde46f51151987779783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77db380796cc06c8ed0fd697ca353784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e457a447613fa72b8e7b7e3014ae21785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9da9bf324cd0679aa1608641c1e6b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2af9bd2a07fb4e09b97573d64b81787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c65c1bbea0babb7837862cde174440788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ab0a6d2b95a970ccb1412e49ce4fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9a25a50228d928439e30fa091ccee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896ac6b3433d60591028bfab73d26c2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a60882633a08b3ad8d63d4d7c0d60d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe29b135509a63010bb802e8695fa4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a320e7afbbd5de7f84e9ac82c4a6d8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d0f4d1073b4797b36991debe5537d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113bbc6243d141a6052a86b3644dad6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433b60378596a63a41063d59b7f737e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ede6a380e66ecfcd33918fa2145a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc51373633d45c30a115a93c45a061e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f505ee39f7c7e4a4baecfde7cc3f2c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e72ba0da8c7bfcad78164dc638277801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11314df23da5cdcbf1cc227fedf5ef94802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668125832edc7a7570c3f56fd52837f9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f6f1876714835ea676ccd59b431e6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1e9c65df506f4dc386c864ba23dd0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87204c729af6e578fd58e91fd5180806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0102283b246aea0d179cf6f5585a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafea5c83e04ca18e7fc110ffe8f878808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde470b794e621571878b23373ec51bf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e4e1fbb97ffd5576ce4888bc72b32810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77d369b42d9e60f300e6c8113a1606811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259bae4501d6e0617f63bb570f7f6e5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb51d9a81138741ae6e7b52ddc869a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2bae059e3746de058b320d8fad9dd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb453907288234a0c3929b7dc01b713815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754506e3fde28810a7cecae7a049db5c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e1b71379ec56e6feabe58b6bcdfa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc76e902e97a1518a72cae2971a7ff818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a79df36ced5466ce85457a509015d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c1903410a730459a416d009b288b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54fb68fe1c88a2b92a9834d104edf3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dff35c61e7be5f6fb98e3241d3f79822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988d938e7496051bb908d137f9c73bd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b70ecd0f4ab862858683d4a5b3da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee07b7d08c7a5531b2e62b7822e8734825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccedb2af9fe0c7eae26ffd0362d9d5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5031a5a3205fbd2c2c3ea82ad38a26827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b540d22822cb2df78869c268c8b5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e4ed4e166e891a5d9da09e3d5669829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e6880c0f076c70769a6ebe26fd448830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d9a47450b3a96df361ae44eb8da97831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677ab3b1c15af328e337e67ec3468b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc405a802fc5beb88fa3fc8f50733833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a494c94426b8218000d8ffdf55c70834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e686314c8f350a57040d7011d3f08db835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78655a0ed3ba734a499915ea92068a16836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add6a91c2fac0f2b6a3653283291766837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78490957bf993053840e06b8934a024a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188342295b57f0ba77c5781ae308e6e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba8f93b0dbe3e8379c57bbea58702840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5b464d687b454d5882d6eefb9d0f0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a4dae6ecd7b0edbb6861dc7dfca7b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d199634083084c60b23f946e6a802843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132c25bef7fe71656c9b760942051c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b89eab67dd4860bfdd8f6f7844bef6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb5c9de77635e7b00bc29f8ab2e3d0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b22ca14866e434f140e23e8d6c4909847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5198203fc6dfed19c026727c4e18dd7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95942367cc26990cf85f43dd94d823849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809450893b91de769b3c4a3aa33fed9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd6763757b36ddf946cde32e256a89851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e04cbc7c5a1fe53ad192bf9c7c572c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd29cc2976081e0ab2a4aa903dace853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015132ad0945f4b3e41c4aa99a4b7e5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6b3571c1755ec9b75224e90baa58855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b472fff4b2a35bb4a03f3d8dfedf940856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b54661da0f865b5b8ccfd4701ff3ec857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521928053dfd362f3713c2c881c00e2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d8c5b37ed0d39fd0d00317be8820f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827f5e72637c813a7c8a888410e05f4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac9365497c70fbba1f8522725c5b97861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd2579c6c1fdf32d441f31bb3dbbc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684acd05246d0bbd2ddda12e13b03c3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d59a43f14df8aae6d43cf4d8e6e8e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e51b89619fa3ce66c083b5ac395c5e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb91eede5e336a82f240106ba6b5efa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18956ee538512bef87fcad1e852ed16867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c169db82708de3c0b0e37daaa109868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c838bd1a1238bb90f992ea675423c2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf23b46c353cfe0cab00f14450978870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa311c129d2c3584aaf763687de1e8be871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a238114d7926c05b4a69d04a33f70b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5307e9f682d02e95b06ef68a336daf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed05136779576f2ba7129ebb0db200b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee6f0db81c3c152d54d992934336f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0a83c26f0e258b7554f8ef49d1989876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196abe7db02133b5413964bee282f890877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467048e96049283b7453fcd07022da96878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a0ede3aa3795206f16e43b7e5cdcb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bda6b1a65dfaac1486ba901903c455880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b393eab944f1201f5869dee00e3867a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718439d0184027ec9965ad58b5d1ad5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e39f8dd0d4524523e3fee29eaf370b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb25b4a849820e52d404c6baa3697b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bac5572df4826f50707682271a521885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f1bbb13314250a81319b4af6879d6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233513e7abcf24543372f69a870667887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cbb4fea8021cc34530de482d40a88888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef958af25a345e6bcd96c41d32aa5af3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4751b413cd6e101925adb3305fc9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a191bfdc53eb5e736f2ed4ad616d77891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537da43a00e253a02e6dc7dbb4649b6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e5aa56f39850fe7b15a3dde76361893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76478a2b2cf2fb090ed6d1a4acfd9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403921777e87bf16af78bed8b24562c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692d32db0d50a148936a21bc8a50f45896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3adb251e69227e12a336564940e7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a506f1cb4fd8bdb666a3e5bb80cad3b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294577bf008e6dc826af9474eda3e220899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5f1843d1e8c1707da9bd7299a716900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da903a8d50f54c399edf4cb9eae34f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc735c9d459aa7f70edd64395c006c6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8597014179fc8dabdc69363beb4f9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa47d106a38a9695970cbe9371a86d1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eb30ae3d7ca60d504136dee67616d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6082d755693eb75b61b48cf63abad88906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20969bf2d0355b913335a256867f808d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f33812243f60fdef6a40530cd77a58908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f06930341522042807e29f89356840909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04fabdcce4058fd82c9bf094ee5307910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652ede016d52f404b4b5071d72612bb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da7497dc18de7852585588a52822f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619e9bfc18001836b54b1f98301553913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd186b6390f419036e41f2e2288d1c5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda043a5c0603be2e2ae7d76619e2360915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cabde3989869ebd31023e0605fb11d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4cc62f6912e52346b9b317b7f37d0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f274f6cb5fb1bd14656d18050fa73af918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d8a2a8a7adb9f82d977ad99d3a0af919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c8cb1b46cf188c45fdfaf8ebf824920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126fe08b30ecf83287ae3cc82fa211a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdc57310f55066c6af342721e3ba39922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434f2eed1f93302c84e7795b252ceb9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fec966ee421e184c546142ea1763f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f0f9de3cca17533b9def6748236a4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde6894f411edf864dd817da2fa924926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbbe6ccbab5e5fd428e33cdd2f9a7d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fead1be2f96b10ba57eca224e7197928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af951e73486a9e43303477f379bbcc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44724b8f11cf2fb9512da277780597930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811cc457bf86c50cdaca477273e0e1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ecd01d46bc749edf2d8af456c671932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb299f6e92ece7d6aa2f64d015b565b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a4e64fc06a30a4a3b2b68b640bf4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61c2fbce19d7da92f70fe429422905935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755711cc2318d1b30bab6206f99ebd5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd74d854c6f417a849605716e0c70a1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cd4af5a2d202982605f48684d5411938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb222530506d1cd26d6fec047f117939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f84afa173223c7f4037cc39b9529940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a5c648abb6d22a777bd635ff97d2b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fc25d488c95d09d0b3a218d25f53f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf089566b86980226384582e9e7ad7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652f2fb18dc362b8e4e659be7c4a9d5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6549b455be1404d661dda1bc42f4a9a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e1d9889b57bfbda69ff2ce5201869946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59beffd86f498c69e999b59a6572ba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ec560f3dfb24106754d5a05c385a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716e35bcfe755394eb75fc31701a2a4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c9ca3d2d0446c6b9744fa8d78ec6e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54865f90bb1038fe66bb1027cd3c9faa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80ef7f2186f5328b8442b75a9ada1c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c05fc451b1112f2dc2be95d98ed8d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3c1f1d451556df4a1c1901b75c86954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf40cb2aac8ac9c8ba4fe75bafd2b7d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad015c0815ebbbb109ad11697c18a98956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaadab57274398438b1eda3fa13e1c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec414848cf221c6b9e4cb7afbf98ac69958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb030c1dde8a6bddad0c3a9be480f5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b33223b90464c4b1627f783af5112960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242296a393a4311d34a24f06e322a54961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9dd3a3c9fd0a2b4703faf0f7eb545962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b883e095dee700f2dc9b1cebb70bfb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd840b642c38daa50c9cfa9fe4d52cc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d53eb0688b2942f7cbeb685090a31965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b02420f7f44334bbd868ba0d4ecd4a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd7a1d3d4562e2b317a312b39a931b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de387924c29f531295fcd60080562e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d7f68077c2be01ed2b2adbd1d5d8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea59db34d1673c257e5d2d212251c8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e3db37995a4ef7921a5d8b49db40971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5013e6993cd2483cf1acd28226f5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd744be37db20244a57cb60f33229a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507396c30906440379d0e91a38a1e5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5300dbc74e1e400e0534b3bb2be72975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089174fa86ae3e20bd0ad57bce9b7b95976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ff2d6a3fd4d8e3537f10eb19becb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa83eba8b731c2e449e72fbb1fb057978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdb8f8585f4f6d035f4caa53851517979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c7f9a5c99554fd6c7aa880be362d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423f894ae8b7b69a2bdb29ebc7e3da981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e5135680a989c89fce83d17589e4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e984f24b8e51d4f3187efb6cc72d5d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee04bb34897fd30c8b5d00f1152bec984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310aabd549ba326f707286aae8d18a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb34ea160ae6caa1ed5d95c0aad9a13986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f73fb331c6f2b33d846289ebc71707987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c508a8c2e8f55be3e88cf9d1d3d7dcf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab639f94407a361941d71c67e79d81989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603040f9cfc4641bb3d3e5d3b1f0d68c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f06f721e512aa5cb3dd3ced04e177991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dbe266c2365f10321fe6d16f1acc4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb941cfe861a79218ab528d2f90297993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19901f619e81ae140dfff7eee4c360994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c2e594588a484030718598148d060995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d88dab72a251525fcb11b3512c95c3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4894b15744a8e483017583886da267997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>